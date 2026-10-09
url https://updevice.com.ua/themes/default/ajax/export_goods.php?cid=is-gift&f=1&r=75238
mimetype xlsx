--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da027c8ea9d0f0f5db95629f554e161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0402666edeb80be078ce8372b88c472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f08031cd9047a5308b42676e51fa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8054fe918eb3faa119b1e95ed27bf7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589260f47955fa63d24f148dbb9ebbf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992421782f831c5b2304efd675400f6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcaca151eea93490ed05c2310d7a007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb518e448d6dc386b27cb107912406f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2625a45260a065a6a6b7f7bcabf459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98dd60a0c1739618b97ab403b64c6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef32d3b0e54b8f1645f57d8f10affab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a8bd345af6ff800d26f4d64353f5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea91cd3923afef859b2a57fcbb24a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475605798d134b4ed106accb85c9f9a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290b47a1c553b1b774b5f02e9ea525215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2b11fe44c7777518a45efa9b090b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e7a6d9cdc321c9c3612d4aad99ffa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859466a2d54c27e9027aed78d48a6c9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a023b7ad222274d6a1c573b2524df019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fec2e70b560e166720c47c196fae2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd99f0ef07af4be65be829cf95638521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5afd67187eab37c475df8247162af022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0b992f7f801de34739f95444622623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2ddc54144f13388360b77231e66924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01941a8a535457751f71f9a8df2a42c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07de9f1808e3d2f26ebef942d61c0e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d286ad34f63a7ce659187c8c618599727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c8c46286a216eb5928dfb66a968528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c7b5a0d02e8555466e706b42b53cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fde4dd386983906436d3c8e3478ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae40cfbecf8bc9f214b15fa397b9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf088739d93349bb70ea556155d5f8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c7253afe9383c4dbda2f23eb831233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecfe488ad54a3b3a31134e42082cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5614cc775cadabb6468aafbe8098e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac7a4b7845819300c1caeef786fb9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480823140beb5f0e7e31a090503e4e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb7fff5b59177cac5aa0405fbdfe3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3263953fc4c986c89f7d874b1ab1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9e57a269f51f38f771f4329253ee940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f506df607ff187028737d7565d84a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593470d5bf620a669f506fd8eba959342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f695b54b7ed6d1e2c93b7067e334543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd8952fd47473dbfe6cda4f6939e2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124f1937f8ab1f9ff09f10d245da5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ace698d9a984a3b29c9af98b232bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0db0ae98afbd388bb6a6d7b23d3e2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd9026b370121c694e608bc8613eec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac77b76d71fed9449488e8d5de58d0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79850f272f636bb329ecff96d09813a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a08066fe46048d589523ec18ceaee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc56865655c24d4250ef9c94101ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2beee61925dbd8540e9711ffb4c84053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5986c961fac327b185449bf8f491b9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6daee1271f3dc5adbf09343f8601355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f61bd520f1911955df5b0d24dd3d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23d36abfbcb1cf52a55251a958d7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28169fe71b1165bc26ef312262760558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc6888f24b976bb7d0f052321799759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebca9f45eaa0df987b6b6292edd34c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d2cec1d9497b9c2bb0b3ae2098c0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f153310bb18164b8bc52f85f9941262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7c2f159662b873a655de332d5e7b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed355f2b28583c259e199924099871664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148884abafa2c6d185f7031e621f548665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5ff882baf61345d163303b2c1001766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75c3eb4f8e57be3846cc5a0934d0a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec2e8d4a272bf87e8df3aae47885ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50776d256194eb0c26eb88bb7368d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292fd9567dc6547fb12e6d36c96b5bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c889ecbccf117708051dfc9331319a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b4ab2126846d060feb771c2ffe19a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdcfe1d92786024f1e2a07eb332a1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9da3e0bf4767bf5396d4a7d38bcf1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a8b2cc4c93f93e102381fd8300ab975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587916bc1964a4b32032956c83b609dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae515b4961ab1a4178e531d925f871f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076999e50e18ba680114d3dc4fc15e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca2bb80a0477a4dc4caf2282257b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db8534c92c182566e095ca3cb981d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099ba91d208437433eeb8122fcda9df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec700a161576154075586997ab88c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9909f224bdf300c13ae6ca196fe6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba177f1301636deb58f38703971605684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856486178713146ce3123beeb6978085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dfeab37272a68aa3632e3a2578ed486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e37bffc576ba86c0c9d592a38b0fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246bd7bd3c9bef94b5a677d1f05412e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac98a24f68af37a539653a5d8ea4c5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257346ab54b624d960ea11282deb93d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5c56015f5334fe42b44a76c94cf3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed916a731f4f6788068d699121d8add92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d53959497ae94b90c46a9be94731c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86010e57859bf43ddd33e9ae53342ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d9aa4168f4fea0c2d6a5a4164cf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72045d11a3745e7dff5915caf50ea7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6eee158132f5c073bda55b008d03e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5e5a87ae6f22b584f4013887da06298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a58b0eac40c01279290ba7f13df599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8e38f74f55902b969e78f231805e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64672fb23a69e6408520f30f2a62cd3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c30642a49f3dc8b25b3bfaddc35323102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcaec0d900f7d414061b632c9433b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fbcd7c4a86cb98019e2a97fec20ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720cbfa7f27d7cfcc336680462706ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a091bf01d3b5bd99f4345ca8a1e3187106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd54c899ed5eb42066c3e30729b7a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b90c65a6f7824cda66b7947790d09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b8b95cec88ca5acd91c5e846d39ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dbcf3e457bf129c5e309b4bf7162f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409251c97306e72fed63bae032425e04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ca369a1b0ad7e65f9cabdd55da39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598218c0727cb63ba3426551517bfcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ecac7b6fb46fa9999306afce8d506114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1679c33e499aa9fcd314fc599288115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306af05f26ca2733c39475e52daf9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9242ac2ba71150b2c612503efded2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00853201970465bc6fbef4979899e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6e9cb31c11312636beca93348a310119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f46602652d192ee6759b960c20c954120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008d33027d4bd892e63c336e5d4d794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ff6e4aaa7f05bbb6241948c95853122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aacf882a34e3b62e33650c01effaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e03598e11ebadfc5c2ba1797c49a09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42187df1ae1c5e68184a9e0d22cd093125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9111c099ef3707de4b0f5c7804e8ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d2bd2612afc04cf343b81db1d22ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020270fe0d4a1b1e7f61bc6f094019c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ed588007b1045423d740fc2719bf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f896165810537b16c711eb100b88a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da981306c562d0421888307fd995005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186610a35def77c50f56ea43e6c16222132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaaabdfca6309d69e179e5fee54328133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd2e63aa23cbdc759c1d4b1cb17b94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b88d316df1ae81b65de8687fd46dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e262cbfe4b0c39221fb923437ef56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701f1ecc4c411a8472eee4dc7eac296137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68d768f104bb590664d9160cc16e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30604379757919bfed02779ae1ebd12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada3c21e307afc4002be109901ad6f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fbbfc9028ab9669f3608917748744141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d4a068572422b7b938d9c033fc37d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032421a394f59a6487539a7a5970c0fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0475658ebe9384e7a51ff8f4f58b82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa3d287a9eef06c019324a1771108145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc819507141cb16ed9d21e51ecbb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07fb8590d2864ef5dc3a8ff143725c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0154373cec40ee1e8f80e9577c17230148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176fc913b29817601915fa01b0c1196149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd48b000c26dcf42cd2ab8901c0a7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f6c569af4e9b3e6fe9b2a89a8adad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b20b86840a45346a590ac270d96d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042919910dd0038c4e6acd8aaf228c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f1dc556374e85754936cbe2a23140154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ae9466eeae07cf8610e41e1b058a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef951210e87b5bd440913509de22be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54431085bc359f455e916901477362157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ba32870a5c8dd862ab4b891f8513f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c02c01747362b01f13fdee7172bb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5dd6e9fb86e8b4192b3990461d8f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaa4d2c4ae5470263cb230649ab5eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc82aee7dd7e19dda12f5dc9538603162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193347401fa9d5ec56bd8d6186090b38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a65b4bd66f5f5c474755997277b7ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c753044c4534106e2e40757116e66b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9660a655b313cd4fe920b9c6f1d6148166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fae835544a7d630b366e75b72817f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c6c872004ccaaa67d33ad341dfac8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8a681214caac6a188d197b4f7e1e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc406bd1b00838348bcb12366413bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eb146ef9b175739dda47a54352636171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e49f12466f9211789d58e54bc4c0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd064400289b51f0641e171316788197173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a3e9001ea50435eddfd1d076bfb46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c2e4026ef17d67ca948d50bc777f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517120c648026741ed9b5303cef53d6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b00232dc5f10acd2801c773c496c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ea14bd338d25bea9970d4f85cfd86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d052baa71a1907c78a48726ee6781179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe9db6238c15ce6a2aeb3f72e61a2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b823167b07d4ec75c862d40eba7975181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6428c59fc4e57a1fa307f81851992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c0ee61130530d835bf44555a8f490183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12003dab2996d9e5e481fbf3e87f6232184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa264fc36b2e13cd11b308cf2f0d38d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ed6808efa483082b9e2842aa20d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6f6380e172e67282713f6858b4a5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c23f281be00e5121a356ed6b70ff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5bf1234ee728cb057d17e2a212b29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ab1689a7116538ac933a39fa12b05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e70bec58ce982f01b432812b7f3f3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ec7ffc43c8816d3ccacbb7b74a27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92a630eb995c99b9632e16524cc0c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7335df0ffe39df9e22d4d5d8cec9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bff470d2229421728d95bb56d568ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39272418e3c5218bb2b04c28f8d167d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49475edb04b95d590bc74fb5a16aa9c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1752fdaa94415f94a7239fd279783198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f9e9af80c538a774b28dcc056f3af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661bd7964f27a094c8740618385a532200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66bcd2fcf0afd20e432e5ad06b8564201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b644e7b5a3198ef0e0b713a2afd4607202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4713fda064b3108cffef5ef8c939203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496346cda1560ccce318bc05e44807cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6491512ee7b01e7c34d4502b5718e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917ff5d88a3cd65e34ebb7c0acda315206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e254ebc0775be41285a3ffad9407716207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fa7bb7c13bf18bd7b46c2331e6fe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91568b31714901bba48cd5d104fbe6a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236e184313fba4dc15c1d7fd7f8486210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276099352df11e13d1877677238abcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d232556cde96a523015d9964fe84346212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a92bee367d1d85e46aaf0a3d4d5ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf7f6e5634d6216defca4246cceaeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e33772646c322a9076e2c8239561215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43f36025d468352815049c2d28dd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0c01a94d67fe71ea78fa37fe9f544217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c593d3d7f9997be0371240c5f5a24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be52e271736b264894e2eef55440cca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d36fba8a6de3cc5fb1621fd82ffc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605401451a25df3b2a80b51e3008e9aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bddc1b9cdbb22f7fa2b0629cf75519222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea13ef63d70edbdbb7917e29cb098ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86581feab339b2b57514b179b85ee2b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807b9311f1815a8a026c97b4012bcd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b55939fbae3f31f7513ee4184581f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba3c1b3bc7ea502aa3228d2d10a9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c1195e59896ff725b98d8f4b54261228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae32a9798bd2ab5341892e68e4bbb92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acdb29409c27154dbce3204c0f49c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef50d8055262bd1daa38fe00deee74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a226167af14741107b350ca78dbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f8a5d5fccf1040da0acfb0006025b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba48fcc8f572867aa64208625a12204234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049401f1977f19d7091897976893dfaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de94ec0243e7054440c4f8926bf28b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d5d37b7e708c542a35926207469b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3edb3a86a46c311629ff63ae1b9c5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee88f1304644ce6cb1d196e06ca819239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53909021c3f2f5420edeb54fe1ab10b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cb84801be8b3e3c11adbc894a7832241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5afb1c59a87d3966439f1c7cc8fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a9bc92fb129dde4a0418c6cf2339243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8247e77cf8c2c9f4902385efcd3a3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c516a8d9fed9b8ada9e29c12ec0e2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce1f3bd926ff3739a3166c048683e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22508468a8c0324dad6f42778bb9e05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6865149d05a156a5e27a495bd8dcc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c03b5530a87be83b003bd92d2a7cdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b51ac84771272380290b9d19684778250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bf3d5a67b4b373f3935423fc333ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfbe7df0fbd90879e8ebd560735334252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950248076070a73acd01b62d5aa392df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d313af2e971610b1b2f33bfafc7272254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f17ce0f59b38d319303755827dc1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a394e562cb1024a1631fed8d78f0ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf9e8ec4c4cd8a521e90b9e012afa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1231e6b2d467d772474505f90261d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a29f83b26b6f782d475e6760e08ffe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b70427cfbfaefe06476ed23e54f3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e786fcea351399a23572e3070d3097261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632216a197f11b70ee8b567230743c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d34c2807398004d841b16f9c3a41a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67403a62705225fb57e079a7acf8244d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f176719e2989cac4fceb3fec34a71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e7059657ad3f92bdd307809fbc2ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39962bfe6c16eddf965cd9404f065c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725a3bf80f7b9d4eff1ad9da3f17491268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24fae4f1611b249c050c37532f06db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b89bfaa48fc002ebd1a3353ff2b52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f4af0059c0e39491a73ccd1b1284271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af55e8397cf5e03fd63312083b935ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecca92471680ef41e7c56e97c74bbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8f1e4adf94c0c9a095ec8e562ca9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef287a67c4dec66a1f34459980174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa4757bfe3b63db2c58319316e8429276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7ba562224b41219ed483b5cc8f3b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda1b8c771e87050c543ab794f66e0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc809f2d3ae93100b332937d595579279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed10969f753e67b5fbd555aa849e2f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba87eec10ee09456e1cbe3a375e607281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e1e477d430ef26e64ba7721a7f196282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f973e8c7b4f35bacbec799cfec35fc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b4c2e8c1861bf4c57372e5f06002284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f8b12877d5197b25d94af601e07ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b3f74c83d3fde5508d34f5e7c6618286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bddfc5f8efd4534724a788017ab510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d2ef76cba4d8963d7948d687a12c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973e2da29e2c7abf98e6d0c64bcc6cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c7bac81929bb1cf54a25b8b81ab2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062a2c7bafceae54906de130c913ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cd8dbc363a5fd567224b11d970f06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e771626a6d4d3464c7cdf65082d6b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0d540ec73b20e43ba7f03880b7b29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4becf1abff20c9de1e2953fc3eea8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56145f3d43992625c5dfeae17f19b49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf869af528773d6dbe295856a5e11fce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78aae93bf33605520fed9a85110612298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d17b652b664011007c6ef39ccb490299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a80a3d07d4242acc88d8dce097465300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a640288c69b6584640ef3b0a2d6565301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54579f66f99d8d7df5d1965ab65ab7a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4a51a235f609e33b4e8d713ec88de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd49b1cb49e4ba78bcb8249adaa22a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ee42db707853c527d9e6e6b335b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ff7fb501998162e4537104adb1d44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b04f312b79a57b33aa366c086b427307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672656777f61f45fb19ff87bddbff408308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2698997ac4aa254994df4289c73ff1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbf57bf4d98fd38c2a3b0b2144a4e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9a8422d78050d53ecf88b1530e357311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ce101433005372a35578aac09d17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e49f92b60b2c550dad9e32147de5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30529b449b37b95e22c8156411906d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a15d32471988319485d0cabd24b55b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654709f1d3bf6e417ab30197735f227316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa0c4a864a0ce5bb3036e10a5524a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a84f8c3be2f7167e52c0b1b4c8d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1eea098646968105178c41696abe4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907478ad60ddbeb9bd3d121d1bdc03a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0589576f99d70698bf74ceef8a1945321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb123c8af56a59aedde0d9a4bb552b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d174df4633eadf885cafea33051df9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76babcaa7bf653d6facade2ee738e28e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1478cc568ae9ca7b9c1ba9b33f44d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1208f50dea5307b1d184d4da1a98974326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198366b9161a53c647269d8564e01e68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2de6aef24beceb854bf8ad0b26b71c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef193d939648245d6648589f01268c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8cb7fc3b5131802320a45b8ea99b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff74bac9251f4aab0fbf5964e3ec8c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460d9692d004851909f2cd77854d178332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf13eeab8cfdf4455db56a419d06cd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab85df6db7271f00759a9f78a8ccdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda42346d9909c04923f269f5e0c10a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7856882dd324b8c60d4226d23beaa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a91c39ec235c3604d4b19c7ec3fd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd0fe716310e7a6a35d295ed9587c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e85911ad8d1cb4716571e12502ca2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c91be2fd6f30ec0d5cfd4f3ccc1585340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8601ea3492e34695fd363bcece8f9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e116b399887972fc0decddbe8f97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81bad3527bc82e322f01d2948b09ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d036c518c8e6b59e068e0c13aa1901344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f3b156ea6e202c92a6739baa76c5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb88fd6ae2425f6d4e1798c615568346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99d904f0131e8a0e58c4eac153f479347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3b578d3b62c49c458498ad1cd863c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b0e0b16cba73d6bb086e88d5dc7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc143e09efcafeef077f88789c4a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b20a60488ec28b38ef24a05c1a892351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaece4aaf4efc7c7a7da751c270009352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebb50e5871da742c30061e454bc6d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3f3b53a8ccf3f81129c018f76a5be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7d8a9362178c657cca23102ac53d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af89bf2914106e6c90cac7f3b4913356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887045373cd1bbbbe3105ea1b0c50bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4045de77f51566a4365835ac5d67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ff005b912673607b50ff4ddeabf32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2fdab169f6e121294e34ce119e36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269c1777fe1107e148162826437f26d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500b7cc226e134ea7f7953841b621b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970ee4caaef6b715f245db98a15318363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce4d20f77f15418887ca7762c4a607364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaef240a40d4cb74098ca68b3a74db4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b3285b9a8524ff0d085acd8b9683f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b0e7301f3378fa02c62fbdff9026367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4937febe3fe0e8c488731d8c51188368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158cafabdd13f824f3231511732c5d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6166030da79db07a1df5af481d42f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea1f1c4a7f1740faf40e992d12141371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98257d5a8955f8173c71065e46523f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ecfa6824b8e0ea2e3ec70916b14d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a68ecda17e9fe5fb0dba2c1ddd4da1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222b2fa576ee9a19df35c7d1f88f735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe93670df8e119e9a0ac3e8c4b724376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a84e0ca34860cc9a07f3b44ec8f415377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee7184c5d740e02011636f2c496f38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18658f0dd62a5f9000d67409ab305674379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a2e7e36574fa1170fdf93cc34ff95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2089896bace922608a5b3b1ddee5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be952ee6c339402e6eae57c5fd371f43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde289847177b8a16b593e29be6a555383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f983dd40900f0466ef2a78943761ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b3f45b5a5a55962abafb41c516dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5baa95d753a1686b270dc1e0d7153386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d31d546482d321032949acc80b73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1416efd8a104e5bc19a6a2db95aa0a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e263b94034f33054e08e90027e12a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e851540825a99fdd441051af497c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58a068a0e017598a57ff4fb0c91409391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e990dab42cad41c91ac74ad243ea968392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0f595f269abe93885bb7170b49037393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64918e0b9f1b5b626c5149e825fe8bf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ef1c67cee3c87ce8be68217a34832395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792e280bfbc2d1b44d7186784342f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899491da4edd92b88117a645f1d57bac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6cf1c5463b2ffdc2e3c4efadf150398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fd2de19182271ee504c7d38d81c99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc22addbb0cbb29cc96426381c6c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58fa717a5ec19cb2c79c3a2455e62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad433f4526e6c487c495fd13becb3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81241c41cc0daaa6246b5d5fca57c782403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b618960a5f79d1251ee7023670840404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297720317274e905bb05776db3bd10e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a98de674a2bdda3794af862cefaf1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffeee56ac8c68fcebd14ce076e12a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd268c4b3f933fc11db9d08d1af25be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193007a20230346f5ce4ab3f084c5a45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a83971eee37a54e6d912ff895b5750410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a18ceb010875d3921662b82d52af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a86453c9b9b2137a4b8aaa60acb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666591a510327c02136615b9633ba354413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73decc81705a2bf0698b89bda816baa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7410b559c5c45452999c8a72e72592415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348271168b8d5bdb406b08dd65fc67b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc55215f2b3883871cb32024750673417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e85e6257b879739efdf8dc8c1ab23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d170b577813b66412bd2c9e2cceda4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67000a8467858a64e2fbe9c01070d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2b3ddf6f70842bc120ba69c97cfa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7807301285328cf3871a19da5269422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf74b42838fdff853fd082087379bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1680c75d6133f4be8a010a9fdb266a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a447d85f027d3d99e04d6a0e62ec7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b28bb6a310631066ada6923dc5ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fcc2dbd7c50ae631bd2f7b38f6314427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f24e1d0c40befde31e545bc6601c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df6ee7bb52848c33525ed3b2808d48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae358683309725ff5f0a58b22b45cee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84871a28c80f85372610eba9147f944431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373bfbed2b0da203d104fcddb048842432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a7c73038db9a0146d5ab39f72395433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da09376ceada8477535f00935366d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebcbc1626855a715a4c68be90d8319435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e5cca3d28434e9cf3e05530ce6294436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c9498cb5840c6a753d48da875b46e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f945ef0c42cfaec68a029c9d2ece272438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7e4d6bf37ebd278ab0b065ddbf694439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c3651d9f88633234f755fff7c5f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c579f1bd304a5b63ec34f689a157599441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d066b57c9136f7966f245b529f233442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af510a5c3aa107a6695907f193a05daf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa44f4520db86a1bb335585b0c0c9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159eab021be910d917840fef2689e8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fab70684d571008475e68674e104f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d4e8ccc172e62b7646fd2a467c71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a61469c3e5dcf8035d2b8288d2bf8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3ff86c9699450611ed492816bf9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1656088f7c733f753b75709d713f12e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717af8f7ed65fe322b9b361f2d00247451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68258fc713967149d0b72d5ee7f442452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2752a06beb283e2d98b47b94abf7ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a66f869725736e7697e7be335d46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a42d8257e1cf4166a3fea87bc7336455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05b764ce185198c957262eac046ddd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb1e8a7bf661cf4a00d646102d27a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d991df220a3ed502308fc0cc4213ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf64082b093f40407328e3e44b8359459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98910548a3b2e1f4bfa3024a4c87c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700521c9afdaacd2620c187d5b0e65d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8cfb9a40e90bdc6e21a2cceaaceb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab8630e3e164c13b968bb42838b097463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e5d1cdea5f6938831790ac4c6f61c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a075ae3945be9465a507bf0b98b4ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b8ea2b9fc8fa69686a507e3749d70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8b73fc3f12084824270bdf7766e63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded37f14c7b545d1112bc0d42b10b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccc8a9117fb41c0612e6c0321f84e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84ef5e17af6f8492e5a3b6af2f693470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e36dd5e1e8e53ed8ed61e29f4bb331471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419306ecc55936ce1adaeb82b6e6d43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a86d592bae7262bd09937168d33938473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2307bde4b09b5015907020b78e0f18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d802656a9e667cdef73764250eda8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf795de06ce042c326762f0ba97e969476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e029e726606de48703314116a563b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ce3cac3f9995db2ba8812d0a9c059478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58a1bea300354815f0d8359a474c59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141069bf13888206850017311afeb7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b763d37fb570f7743d93e60933c97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821051d2d7445c1b6af92c985a46fd92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb081273a044ada6a697ed01a6e8ba15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8459bef6a3174deeac2cc526e6f26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a4fdfdde12d40d0494ca54f04b655485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd11d4359fa4c490dfff20519b8e76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0cb2964ff6c2add2303f4d756f2c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226721c26fa45dbefebd57198367f4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4f40c6a0b3577a20ebc1976d369ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcc905ba86b6b2c4e07ca588090b4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dedc41f72047ebd401614b7c4a04d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c570db9baf6458eca578b580989c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c679aa5497813a8a1b4168b94ab9e2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691148e19750713dad3674517142dc22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f493f363d1a363ccce5e88b478dd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30555141fb9ce21e14eb6023abc6f87d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5d894a769b8c0b790f18bfed15ee1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f14854042da7b51562518ddb2f807b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f054d1caa15ae209c3a9426c3c622499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77360caf45e162d10e0adb56a5d30f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c47bdd067b4d5f871e49d36510e1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5ceb3f8a232bf157d2aca1eed2be4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092eeb223308628ebdd2f1e3b03152b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b04d1082c88522b36af7208454f045504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac51f777c6c30b79ff8d5f80943f542505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c837e486b3292ed1ade9cf1b63ab2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7624dbd88b3f306fc29b3d0e040aee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b078bb89593026a73f20ba174c182508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b6e59b909c7601f87a1b51d969223509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d8e325bc8bdf363eed321bd427060510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20242a2dd23a9fb6c340eea2ce082a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5710cc4be64b9cf5d492bb5a8f3094512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ae28a302d59f623afd042d1404db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf72402c675ebb79f0f10865ee982cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce889234fad36a414316cadf2ae03d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0859c1d4b9717cd58169b098c2ba80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a9ce565e66fb6bfba87e6034ec18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83828dd2973a04297d3cf490ff7a9cee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3cad3c18c0eb8f249bdff82220dc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f418f8935f632d56e46aceafe902520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f260efd44c0b6af1fd683c948a47d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc7632fc9a78df423bda8bd7788e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad15c1acc44bf98293951269f653b69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f8b4e925e97bae3cfdf96aa5a93ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b33a7c69aa99d627c728d63885756525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590a3f1ca92a5029ae87b6874389852526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e5e9547c40b518fa654e28f3a0f71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e86fd7e9b6ae190fcb2f61febf60c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af3a5aa9204df0dd2fb1b8a3d8488529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d8d4b135c3a386e5227632610a047530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd67093db3b61ac9b80f9cdcc23600531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55333162d43fd5e863949ecdc785b11a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf7f92c0ef2ea67e3ef591ff6ea4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b6d9ba365ac279a27c618b8b7182534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0439732223a563f0654b21cbd2093535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39167d0a29eddb1941515b7a888d6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb3a15c86a8f014af971f36acac647537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c0c2c48ae6b0ba3d93bd83484bdf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93497357e5e2c507dc390207fbacd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483ca536969b83bd188b1cb51d0dbe8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc02daff80c7cb811a898649f49a13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b708e0c34d3daa8f06be7c1d93abf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a51368111c1caadbc286235a8b1b06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d88a52f755d934742fb3bae6cdc47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a43deb71357913edf6ad35c1eb2d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa014e941c826387b29ac9b8f91ccc03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebd0e4404ac769c6527e33866f68e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a327791c6ebcdbc4375b7b510d6dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c3962b10bfc7cb78fb659e082ae7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca382cb508b12d4eadb6bf7d941d71d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1bad00c39fa51d5d7c882ab6e830e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a87e0305a64c5e390bd7e8b2ce1f82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e929efa224308a2094ff0c84f8e970553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f1eea02bbdc32498d539c4a9bc50d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b76d1fa13a2387c90d8cba9896aa0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5358768db18c7f4aafb7ae6563e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e8c406c1c984413ba907381ef439a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41c6a7f7a0205931780b4d2b1165c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c65de367c896df3a1b8f01ca8224559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b811cb90cc7c9e5177c011c333480ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa5034117375ba413160a9c819206561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fb4fe5c7ba2685622801c8717f65a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b2a742b005923ff7c913e592386cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726254523397c613758e4baf3809b28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac592b0373de121e1f1711cba62eb4ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc8e7b6212247830c95b3e0b383493566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150f871c749be0713262091bf4f1fb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3bfc228210b53a0b7a3b52fe380cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d3342aaa969c167c8483d519c6868569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25c110af807968edd86c4f12e8fe4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de304b74b86527b95838a0c4abc255571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f837babe3db443eea654d241da32c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced28d8bd7133af98b7adbcb9874a4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c3a771ba3bda2be1671ecdca5515574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f2b98b4aed1b84f4b7f81331a868575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c4c89b35876901f4a2c6bf0cd1b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bb93ddea0f8caf2d553ca5f78efb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce220614203a03a1db60844acf5aeaad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c8e13c5e2a9026982917840d3e5c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca0cf2d1d4a4dd70ec14b330244eb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d7d0e9f9e36c366b8c1a342d792d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424cc42132bc47209b1b08ca98d318c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d04aaf7f28f2fdafbebd01211c487583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e423c09eeb4beba31e9adeca20ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd773be5d612eb7b260d4a68a66ccc35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718449df55ffc902d617c7c08b68612e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61aed869a967b989058a721c1fcce5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4c1dbfed83dd6a03c86314f801079588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf31121d88c13678d9cb2df583b30d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de1273f278be71e5a24bb8737405c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d036a79a5db7c5dc5d50d49f683e003591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ef6ffa70931cf28052509d89fbe7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189af6174fcadd5fa02ae241ab94944593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245beda3d2d1b49721b7dcb36d6a000f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfadb3e740f6d5e31b26c88c61e95a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bb010e70453f71410e0bfaeef178c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c07301ef3a95020a776c0c2fc8f550597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee48254d19c1379d9cc308a5976795f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf2b0432a98e02ec02369ef3073c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0871e909fb1d8aa8105d942e7230600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90da5fc579db470e48df0fcd1e6ab9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973426698c7c983fcbe9b329a0ac3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b7c18b32e59df2da42601c0dc7717603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8088c36da6c011eb5a8b0ac6f7a59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ea5e1b2ec5db21deccf403bf4b3bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22a2c3d952e2a9370d6d90e3e8c279606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c02d3d70885fe6249824c3094a92a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b44e740c3bef8bcb27cc9e395cd7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d27e3ea2a3944326382a774bf60ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25915fcbf30c21938fe1d9fcbe4e5d78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda731a627bc29c18d876600f0b433611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb02857597046e4f04d601e5aede2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd3c34fab246eab3ea42752f7fb61b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca481907e6de1cff41b18831ea687c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520d4ff5b5702801be9de33fa685cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5846ae063e87c3c981991fb2b83d8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907521e09d12089ca85bf6724f5c2c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd71824c53ed4f45f017b2c8ac2881618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ed2df263a97e501cc806eb56956c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8c3cfdfc8b814fc3a9c8f8009327f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b691b016f28f2ff5d4ab85845c2a7c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadf7ca6094891b34323b87dd4bb5f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2696e990d1895c139dfe6c2b689cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc435621be0c58affd6034a829b0dab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2582eaf85a7924cf126e4c818d6cef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a6a8ecf358db3e16842a18bcd39e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b48a9acc4fc9b4867a3b79ece17e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b5babcf67f404e40d1523a893765628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08e799607996728040ee44f5d06ffe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a01bdc1779ed1495f6b12fba7bd5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac3bc23ebc1c8046e066fb52e3ea76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cb8586a173fed3f835c33769aec78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc1869281235442774ad9b2069a946633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f9b58852e7ab3a4ce3e55f2043cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b8b56b3629708bbb14b3587e1456635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73003cd539d26e0330fd9d5c497ec7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b4b0043d9b10d988481301d9e49a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e82e10e57e861263f6148364695ef9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94acd1aaa5f6bbd894f3160aee950d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369187a2441ba027cd7a28eb68b9338640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec192c03ad92214827c6b8c33b4a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a61e6aff868d5a05bf87ccb618be9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a0b63f99e543ebf5d53175121473c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424ab1be36ffb9410a208dbdabd1ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af129ab74ecc8831e6653f59eeace8a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915f367a53ba4745529cb9b6fde26f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5448ee81eceff68190fb0df0e11ac88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1380393e76a66a9bb289461d9be4c89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1a18a7db8499af082415520fe6ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956313a7355354ba5a4e2fc327d803d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c62b70a61b252cb09e54153f08af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22036373512640de9fa3d8842433710652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54747ed8cbfa6bae4a04e1ca4a4f0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faadf937748115664fbbc4e2fb703d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a42dbaf318658ff3a770f60d906434655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948da71320bf6bede0041f24221c8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e519b53cc8ace924f4e02176b009d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f04aa546adb369bc2a21f390e74b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dea43fe1f70745ad7a00628e14c9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d752e2eb84f499bdd0fa365b8856a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecf9d42f4fa396b1438e16e83b7a0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee48222a1ef4bb93178e0e4625fd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7aa1562898178aa67e45ec2c795b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f988dcc0aa1421efb437f5e5dac91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88db5de634e9a2ce2caa2996ec3bfcc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddcc96c3761e892e2e5f530fbf4be0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b35d381a027e3fc79436b65e4ce1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64df58aade9da5dba9a4143db478d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8295f9cd76024e8b78e15d5eb6e8e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e2568a5e0b70157a53290d620134670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c900a3d577fb8f69e5ab5f3f0865671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbcb56104e30ce214ccc03492a59c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800156131529d904d15cc4c17e88d5be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6896198791c9585dc1faa34b1e777674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3eb8af916b63179c3efd4ebbbdab8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af31533fe332641e147a07e5bdd92c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46720d826aa57beeb0b77dec95938bf5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c4434dc19381872125492469731c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff9f1c950a98903c81659f1318b74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca76bc12e79761145341b68a17c025680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af1f934f4e0e1a7914618e224856c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff566860c2e0ebaad5ab26527c63c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f261f7eebd7458ab352a33a9e023683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6018cca9f72e653846b20730b4e84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b1513dcf119a6b75175695b96be9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a2a488a320b58a69753c61e9c69a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fceec652750d342929b87eb0f25d95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1ef58752ef5e249fd2d2cc35715c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7bf7172c0811ee03657b1b1d30c64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7604b0548463aa19c9386e51e805cee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c76b714e79e37dda9169988b4fbf8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821de451a82dbd9a7148d189398db33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b247d4dd9905e2b6706478e8c208d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd8eb762a8157f03d376a8a4a9a3e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476852ac91ac48199b35fc302bdbaff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32db14645cdeba3eba2c69471227bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22fa6cc30e8a158350c3659a435637697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cba0c7e7a6214b5129c6f14c6fd56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9bcad90624cb15b2ea2fe093ee5b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f471d3fd2c88a0c41f8152b1b271c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa3fd38d7ff9866f1c71daea7bd875701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1562b1ae858902cf423369f30c432702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdb4a0900f82eb39d883dc9ca3d325703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1f3ce4007a5adea3b7d306435bf43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed43a9aab39639555267e7e4d7f2ea2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40537c05249e1e2a3618a64d0c8c6b39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0753e3dc6fdad5ab2dbc9bc3fcd2489707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83296477982d9f9fe490b795270aaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f40e1dbf76ee860346070265106c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe608b917b70d6e32cc4c1c3a33ea2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb51c128f18d3c28eb8461a51f075d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347eafd9f694b226c1e87c264bfb384712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c16f74e5d697602c466f907ac38342713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333255f767ff780cbcd501f2eeb30dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe109ff516a38e10b8396649002e950f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fb5782ee0e67a3158c26adc4855da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95225ff08e3f9fadb53f04566339faa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253d61574eb78fb1b940963a93983de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd0429c136150936b61062daa7cafb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf855884157fc0fa475abbba0699a9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fdec2d2a06fa9aa6a8fa496d5c180721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559c28f07528bb79c851e674168a805722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce3071ab1a7ba9f7a3e52498b26a47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52613f71f3aea0c976e68dbf0fd79238724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268efc1219d5a581067b69900120397e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68b3da0a599d6f5a1754bc18228fcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c72421ef2b55f70f1d1e2754bac208727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d3b6342729d4b410b31878cc796f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36400fd4c6d8c65aab3c34ea74c28859729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffff520a82aab9b990091b0d54b916730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f96dcb4559f6f4c8106c1739ddb89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e743ca38282dc24ee981bff299de6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d7fb73cf86e367888e118b23c61b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5051ff515a1d89fc08f3a6da204f14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8359cae9bfa1a55e375512866d99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb4b309b21688d8d51e66a06fbb85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224796abb513463a21285ee905d52d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bececbe105d5e37b50dd500184cdac7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e748ec983dcc8a91824033a69673a36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e33e9a2a4a2689ec69c2f37cbb499b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255bf1ba326eba70b57309f804f56d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f3eefd003bbfcb40f6f801a45b364742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b6e94d0e93d7d516bf8853be7f6dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6eeefcf83350ed87782fb634153a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca3f92be9c42402df7347ee31ab6ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221fd589536958d5a8d373e601c5f47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07387a00e8b6073d35dbbc9e75d1a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb350b70feb6c4f6dbe7d1d93d6a95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc192a6a626e5530be32251eeb506d1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2feea86644c64a9a73385decff6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d7d62417f6d68196ff7e864e6c36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe6640b22d1d3762106f1bc7af9269752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c5c4e9dbfd55ac8a012fd8735bdf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ad0f9fe33162a9d4cdeace8f6143754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1be1d3a49d6ba7ca720c409257de1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ad1545229fce0b27ba4f9b8a06f6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24927a1141623bb8ca339dacd9bcc3e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336725da5d4ceae2c39f08a527920b12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d7783da05e5a47b0b0f06ad20fd2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca6c4b4a6e9fd03a7bdda7782412801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6e1106db201492b9248d881b3f2cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742cb60f8e0c510fa439bf4b399ac1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed184fb09ab345623fd47573051a99b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bceab8fa9a9758f8599ac4c17bc395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc122e2868e7c68aacf8ba1db733286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c94b3b089cd8563c7b3594aaafbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a8ed4ec7b872f23a7da344c6dccee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2e24e17558692e8b6d6563d489199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7b9ba133e55f36fd02ef8016474c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad364b9feef852fcaa5e0046cc67b8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eada016cf1fd7905e554b4800c6215112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a97c5c96ebebec9df1a07f32b4e0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c5a8e0284b2b81e8cdbb55e70f47014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83926c75f769271b3860349da51e2da715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d77b8e7e92f5a63d845963d4666716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575773dba4d791a7232a17c3e5e5ee0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdde574bc1efd0181df938c493d4e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d10b252d336e9a5d8dc730ee5c41d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5f4ac8bd69998154127836597d88f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a838c4fcb6eaa377b0ccdedf57209821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1052380ff88dca55342bb262e3b5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a92135a45be02a846e20c9cb623e6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991409b598a6253cec43b724d5b799f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a482c57dba458163f60f89f64b6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306e71d33ad3fe08f4cfbc80704c05f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537206e8e96efdf0009ecd528159493027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84497478e5be5ec67acd52b645b17b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3999370b80ca299f341cb8a2885af2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6e0f9eb954d0c4085be20797b97a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c258f313d352080294d1dc5cb7e31831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17198fd9232068eb52a254e2d1e68e2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a21d658f9ea035208998d1e1c2a6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ddffa55a74cf71056ce21f716d0bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41b9096ddb5a2cec74905484f2ac8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2150887f6aed557cc4eb08cdb8b9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b770dede3be7dc5558a0769d7da2fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1afb9f0af417ee620b341aa8f65e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17aa0d94b0b646440c9d6fe36823b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9cfff7a0a95305519f421bcc808440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b26c0a99a8ae7c3b74b7b48a89d0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166b58b8c7a7d04143bcaa4d4ad41a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fc5ebba3bd4a98b257a3fb2ac56a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f2bb9b632ef2fca94676176bcc0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d6e994199ee1bb723422ff21a9edb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f587198baad5c17302ef5e12af91e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d873cebaf774e841e9f1d0fe393d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018246eedcca964d08c9380f6dfdad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276329ffba4fac1b10d2f6b30325e49e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10626f45ea5784f77849f25255ff427150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842709648a67bd931fb32da020f98f6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e61ef9099d3d7109c85ac0c52fea4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f54ed5a902b9574ad5f3a45b2c26653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f80f98a1cc7f96db87783577121454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0f7839685a1b37b5fb0d9eb77fb5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48033495b23c77af6652803081f59956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d094cabed135cd5cf3052cfd35c4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424b89ce6857683e37540d29a36e70058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affd4aa83053d212a945e4cb28a4b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbae51e143ec64bf2ae88228c744f7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eb01e3f7b083c657948b37febf76661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab123eda2431375d9ed32f4e0884fb0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9593b4a51e75e7d182d1560a3b67d9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676efcb477ebd7347cd8184f1050988664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8154d52e242abde96e0793a5bccd28e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a140a38b40229d615f984ef28a069066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204678f154a8e0bc97545c780b11e9c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b6fa3921899ef82c3f46c996aee5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b44e060b6fbf1886d046946ccf3d8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e521f49f3bced8c50cedbcaf23de170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121deb35dc31bba7ac34c9993cc6f4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd092b9fcbfa76299059091ac67682c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3956f93efd87344f871c782e2f81a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff6a94df9f9525bc04c68f9e33125e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef343863c871099088dabda40c7e9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b1010bd3daf1e9a705d88f7c2abc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64951f882e38d74d405c37e1fc0b2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b733113fba67b69f93b41cec707c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e86eed56a112624133a682bd67a5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc688feb0fc0277aef5737720b2b6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3573940e3e1b5e867a81c596231d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3ac8d6154f3ae8a0eac5e05f303a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6956e8ff64ce98389f0e30f1c7630483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaac0413b5cf4133e280bbeadb2922784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e8099f9450e78a6830aaa3518be785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974f5810c3c8b562c1eecbe3209601a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282312361e64be6f35c2f5fba5d74f7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76789115f3050e366c40ae360c77b83788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef576a78583a4a3f83879d0324b97589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feeaa653fd1c428cae9abcfeb85b2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b7fd687bfe9cef5d0046eb6f0b21a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd271ea9ab285f6bee898245281c0af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717614569ca3866c1eeb7151c3f68be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5f23934a234e90f523befd3cc14de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bec79c9bf3ec610968f4159ae8f1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9aa021920b3b5ad0e15b244f302a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc074b027f3f942bae3720b26f72597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbf61438c8f1ac09b2a143b40a734b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c0f208f5707c8e16d6d8ea72902e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee56772470663e723f3a84f6b8468f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e64900568abb31d07f85e0a42d72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedcc6f578f91747f24218bdfa84dc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbcdd79aa5e2d56c024d423b21f833103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be566a44128f51322f7e7c3c6439a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db6ad2760235cb8b0dde7c37882771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf8d846b3abf42de467a75e4c2af2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f62e2a4c616fa4d55c007e0b8f0cfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ce9db92999a895e3581605e40d2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa915c0e5317a581c66b99d963638d09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22be48e1747e6ae7226d40f7610dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2ff2f9a3e63e3a7f9369425b4b465111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4937cbba655a6f813471a02fa0b60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5c310e254842aadf51c1a3c01b325113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb597a5797416a006e4200bd3b5dfa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa877568e061cbf6bb6831721f9688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8b9ea7ed798f255a9c86dbaadcf4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27c908213ac792c35bcc68ce098678117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267014428c16fb9d7e4b834307558a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60348b01f0e106bd5a201f950e003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d72b67fe66c68531fed8ffad21d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac1b18a377323729393757183675d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e94dcf8997049b1fb1d797f03120122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca776d22a384827077ab60b95cb03816123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752d71f53cd392fb4ba05dab1a10b65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97a3492e6f11ee39453dd0f82d3c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d8c90d6fef04405b49a5d3eac2105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ac69897dd03cf226e15ecb4fbcc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f38e820583e1c10b5042ef8fbcb04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198df8b65808f1727d8093b7f2e9c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662c1d1e5f6a6d833550bd4fadf1a15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d7a86abab04511e72f3c8dbda698c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509c37a1695d4913778b1c63be88cca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f4cff6f0bf2c68f6d457cb8d6786e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9d81e9d7b8f837337ec262b656b64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c057a79e6824383e8573bf18ffa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff3f43cab351bca65092a8f3108ac5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3afddb90c942bcde7bfb42f119c65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f68425a9d51a9bd64a1b8faec4515138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ec26b30bcd490f966b035790e6766139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5d68c39dc8b4304eb9d8ce347b0b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2c301bd2e2834e7aa4f6ae50ad66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3540882baae9e73f733b6bb44cfba4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07828783f977188ce8ba2ba748f871143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d583f08062c186b1e3e843006fba3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2bfbde0efe7051e544e410884b53a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa284c4cc8230230a6ee5194188aff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a1d30aeed88d1fc1709242188cb06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99218397768f6ffa432d7cf7f46ad5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096522c378b8bf35cab4fe6572c23e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ecf333e253cd85f8328e4316a066d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116235f4554c0833a6a3f73b62a609c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23369d348efdb552e6ef5be0461c701c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13661f2024c927c9b18fda5cd735a623153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876176ff060791bdab68c82fbc4a299154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b2c0957000642286202e66ca1ec7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bffb99df9502e87b52ecf72c404354156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6a40e47d52af16f997efe3b41e243157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b34524de938e7eec48f443f7dbb54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e7a00e7d5eadea9f5a5dbc33ddf81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc422c204e87e7753102f888e938b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ce2e9515792fb62a162df54823d26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d7151e48b26ed7d90bc2cf8482e77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e5aaddf7a6afdc323b98dbea79ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3297bd3dd541a649218cb9ecdcc726164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a9f69ec246df373b55766f13e194165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a44de3967fb484cff8d962a4c6157166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4cc8a6af63d354f0af67899b13bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f38891e054eba479abd162bb92dcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511a4944c4127e7be3e661bd2dfc8d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf890b013b25271ce46e1ff17cda0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6fa6467a2a77de6612abe7ab7f2ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf3ff95b6c680eafde72ed6ea1f201172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedba7ed0b858f2f6dff478369bfd96e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff4b10a96c25a5d48a6d9d8ea264f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054de53572314f37d2c6b69d33736eb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4240f08df7edd6270a3fdde683d760176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed940720af1e701f0dbec17bbd2ac614177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efdebbbe0556bbe440f662f43c093e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff839eaea8d90d3f73716b0b8c3d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccebdcdf75822d8b30b2c667a9b3f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778855cfe8ab8cf803cf3b6a12b87ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd7e6162d3d9c17883566f3ee8bac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef6adea9ca19e3d58b40a2e7af6b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119897980ffff2cbc03fb854027582e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daeb7140da5a2c78e25d0838415279185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c74de2cc3211b6bab4dacaf3c7875e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1031fff7eff8c7db8598a1cd6d0731c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be6a5df4185938c0494e991719e6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d010a16c19d944357ad7b632805289189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a3f3557c1f90fab1a05e93b61c787190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe3a0c4a607ab2b42f16b9af2b8e95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130ac05d80aa9994f3abcfa1a520df6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe938b6f75919706d143d01e91e352d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0c39918733afcae766ee2a31575e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4007ec7c6f275f81897839a8f0e819195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d7854b46c3a0d3b10e446c8cf2841196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1722fa161ff660281425696c5fe6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e26da6b236b7d81c2fd4f4a3200f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1fd19b8b4707ce6cc58a0c05f25a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ee03fe3744d3c9eb2b8daea9c1f64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c444a52c83135681a54be4c531e5c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b944374b5ee4912e3e8b46e142d52f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfc543d4fa936d4ac1e795faf1646b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2315efde9d1cc34b66e061c3a910b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe30e0aa03756dce2f3b469a1117052205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fbd5761adb6a3eee0fb31aa949a71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293443128a29e74cb51fe5661214e56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3aec4a214be37937a36e88700bb34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554320c73e20637b1a0cf1e75cd7813209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df7d74a0e1265196ba521d0d0c89b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf33082b24a97f2f19d1318cc412e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ae6bf14e6e123c09a424d1dacc7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168327016ac4e62b9351e2bddbfc0ab0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad8c1c2726dce12f4790ca96542f81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc0a659588d08bbc7ad82e81f1b3cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8261ab745c9b1e833d689e1c564d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf17f621e006d8f45780b9d41348c42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa7afbacc305fcfe442bfe522d115218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492be95385a649dee769628fdacc547a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c285528838ccc9500a806b7c3a16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc1a42db997c398f100fa38b965117221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c54a12fcc84a00ab97eb07511772b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800ff85e97a384faabb2844b8eb0c7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2968e80800a907038f4dbf7ee4c34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67708d6d8f1f5d28513acd92503fef47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22963ff5751054ee3c1fd8272b272efb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656209504795c613f4763bba0432fc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d70a46cc37e47be140b442dfd072228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c401626a5ce96229378f11857fc7c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c30ff05167889c4ce6b7c2e61de7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7bdcb1d98b46b9775c0f6d8b0377231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186efe25e54c64807a2979d80e9deea1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c8288830b601b10342c320d47bde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba72d184430283e2b9ee3740a540f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436f737439c8ae179d198cf27e0193235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083bcb7a28942d8ece6f64ab6fc60f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ef11e946c3f2fbecfb814f388316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3d7b93b17a2bc9179d6b051426bb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2842410f7d9caa559f93a3ae8932c40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde9de2eac2a7610c21e4b79b87a9f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e838a053ace4d634b99c73da5b6e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ead89c5fd9d19a7e2299951645dc66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a851de865392267a5e84f29d024f1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d02e8c1f75efbad2ee5a450869e5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4136355ac01360e6cea628dd4283b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6a9ccfb8c729092a9f1401bc54ae0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b316d309df4a64cff2d94f2cd394b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c668688856f6b68131aa983b90b2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c1dfa610473cdfed4d7aa1880286d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499593401778506c83301e4f5ca2308250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47d8f6f750ba647756584c44af00ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0156665c05c75386abb478ee62fee3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99257d8606a939848a0097f574ff050e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba99edc01dcb9f06cf5cbe0e192261254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe6a2fbe85cc0ef6bc45fd84af3bbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88536e8bb291a48c2bf7e5520a7b4b56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299af6e2bb6e9f18f8bd88c5f6dc55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc109cbf74e1da9b8f514208e1a93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75f5aa7a98f94986ef644d2aa16f7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70839bebeaa0478dd2713a5ad51be7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5263f6469484cf0f1f9f4cd7ca4e6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a616110785f6da86d264ea96fad1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6509566cd20a143d89ecbea64abfb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5fd77c005503e491a7d0232580aa8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cd8d1968ccc93e19a87372649618d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10273fe23752a3638e17f1cf6a6db7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3c9dd44f210d4baf7ef7447ffb931267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a6527acdc73f885e153e351ae321268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00cbf5c32c8f1e8e63783945e8b231269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c844c8dd1a210a6de1c048514fe9a95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42225cff2e5f455940e19325554aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b852ef77d42b98030ef9d4b9204a02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c886e9fb68d0ab1599e83919934d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0673ea5bb3505587ecd071e99f38476274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9644c587445f04ce325c7c7ca46410275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420acef3fe024ffaa6de49c372e46d1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f96c927a323797c483d78b578dcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cdd8a53584d6e4cec3ddcfe0817e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4dd4aa5c6617b56b16d096082a95b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a78fda55da2444ea8f5a2184df0f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d43c44a91eb590ab340e7286973ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce70eaaa59b0d5e061877476a94041282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564332f2f15bc2ed1ab77bdf097f9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce41c2e83e08784a5370efacb86718284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2d0c1e19b6f8b736d87d2bc47daed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed5a9d641dfdf4f767716fa2f561eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154b2f47bc10e1a19ab19206cb7a334287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907c337eed6f2d839e3d2bf4b72903288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be965219ccbabcee6abf511f2b784feb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83246a5b33d8bc92c6f1d88fd7cd3ea6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77308fd1ff2b46f8a41da975d98e53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac5bc62367260b014172f4335a3a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba38c679a3b60e87656a2a7ed6bc27f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0485a057259eebfa5d10de35b34322294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8504c2871fc8406987d2a567659336295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd603ec89b986da4327216082117006296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a8e5347d2354c7a8db86df81819f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9962b16ec397f04c2a9f42550db4f37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b5df32d40dc2b64aa04ad504d60a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261e297425cd61aa77e971114b060a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb2ba6f8e11270924805cb5317a3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d5de2a8c3d1428db9f00fd11a1fd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7502969c2c4e0c041e7d306d84e8a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e63e93e026d17e62dc8ded2c8a6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75570b5335cbc0ba1cb5c4596ea7b70f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8585a62760f31e81f17c82a1b8b36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e2ff35f2bee35b8625a76eb9f663c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27a2faef8e1840fc6c0d34a6389ecc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df154ebc59561653a0d9ee2612c7b82c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a1ad5122c7714fa1e860a83890998310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ac8f1261fa9d9c98bb42c08efb6f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969931125a5c63d68b90246ac898fd67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03951ff5db0ec914ea9ed5a12ff0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419707c9f645197a6c8111947971555314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97193b7b9bebe3911740f65970d6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9985b0a299419f584a7059cc33ed7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962ac837f927355b3cd0dbbaf4e0d97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38666e80ad2b541b75d1ea2350ab2830318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaab1d6aa4ff12094bddff2028dd1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908b17313703dd99ccdaf556226ab7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2f9a121b42d7d85898a185c34cab9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560ddc407bbb7925abdec3b78abb8df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3a270edfdcdafdef927dd4aa7924f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d2ffd40685a369686b0bc589fc15a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fde62feca408deb27e4a494b582adb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233110b8f4e574c90609e223470240b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7f852d865a6d0bbf36776177485c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b4636ddb156523861262f3f33b48c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8538c8ff51319971098a574d9f0dc9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a48817790404b77d41ea46384452330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd4b897580852be75d454b81dcf59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e6ac1b6fea8a479e086cec67a554e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bce97d6ac1c4ac1d97ce57463826f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653714b1d41a2ddaedd165f96d7e48fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee701585673541307554fcd8136da9fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dea485b3d6cec6deb7b65b178403f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac59a6c939c78690a82a9d16141a27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478880be86a27f299e3eb727f966e416338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66742fd78a2a082b289a059783cf70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a443f662c763fd07c1b08a8fa08dc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488396c7aa3dfe8b9ffa468b60bb066341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826de1f5bcf411bc108b5ffa21302787342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a40ae40d7f23fb27f89c2c2f23b4a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd8f95c018383eecda37d217a868e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205addef12af1a173a732c5c5d88a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad6a1880d8d176b073067c69f4d5d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff43ca7afc86578c683e21d83d38813347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f5225b2c42df4c4e121f4b1fe8a9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70ff1b197130353a05407b32c71745349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a18d1632656e48a7bf13f3a1db6b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289505dd4ced21c993aaa5ec77735b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2e9ac2981c33fcdabd02eb97edee4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24177167287d0568008dd9231c5b36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32d863e330938c3e0120cf65f6e02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c9b74ec332a1dcc430fb5634bfc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17dfff638340adfbcf88f9c76f8c0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35765e91cdcc4214767cfffd985cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00cdd9c4f08119066830eac7f1a07e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f7a866df636b0f4531fdb39668809359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e363778ff49e1399d2395dc7baa44c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f859ff215798ea9a140bf0cef9e7072361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f94bfbe6f58d9e6a9f03ee563164362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956bfb94fe61858a3ce7c62fbde1ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c018bdd4dec64aeaa6ba88d4703f344364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670620eadbc349eb34d21b44bb2345c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a1d2ab36f8119edbe4b7dd81634a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bb564cf4ca4e7b5df9259495dc419367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59bc7e8bfc5a881ccf1b49e8636622368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca75e08bfdcd9ad8ea14d281eaa557c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dd8a8b194ccfdb4c70bdbb8f5365e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b66e5b50fcb1ed90f07321604ae5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3dd63b122806f54085fbfdd4c242f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c8e1911c074a61ffefa87a578c2cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3244b1611dca036804bb79760ebf35a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d988b1a7b49b05e96ba12fd9216e688375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a3e334e6ec08e8237fc604350305b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8f738c4d74b42b63d5043f199873e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4630abe7a714550ccab282effc40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a2ae68ef15b608bde3ca21412c0be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300561505a2cd7811714bdc59279b6ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66dae0d317678d3dbdf0c82ce76afd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f0c4b660f5fb91bb57136a067b3fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260e404cbc0a1bedf3552e1f9598fac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0381c89747500db36c93f0f9bed1aa9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce8022ef5f03bb4e19a6823c2f8f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc75ec67c602be2918b0f3e3ef8cf3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5cf34565638d4de8604c5890a6e08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f118dcbfc162b3b6efb7bbb6fa2317f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f692e265353f19855b191c2c01542389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a61028a04a83abe0f355443ee1200390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5c39afce2371ba08416cfb59ae3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951095125bddbb1b84b7adb45417d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f71b50c9689a6646146c1605856297393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea0a45512cf6828416bbfdd146f37f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34a61b89a5f2cacae0eeb8f6739d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a18fa96d35502505383ed4e6e7f69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09414c506a83366a14dd2c0521a60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcb6af2a8705092c256e8cfed13815398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e9266620bb3c97294d90394a7cb37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf673f6c9e868ec00875b20318beba2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ae75a90b503db13e288b89df1ed89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a16896e040a3d0e0159147c71128f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb778fc40237fecb7ab47b3bd172366403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba75092a474fe66c60185ced389c21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034bcdd424a39930127ce304d11553405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32218d99d3ce1c6b072e9890c1c0a0fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f27564710112b726b12210bb3f560407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8545898bc437e4ac9066bdfdb237b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d627d2733c9c37ac240ad15c0a01f53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e725528f763d8a918f81d702b6771410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9cae414e88648badd60cfe2cf6ef3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d257840e818a385ec1b453da30d42ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c17f1d5f42a0dcddcc912c39350b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2621f018383d3cc1588db0a4cd74f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340034c3d5276401ad11386f714bb04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ee2c3b74410859c31d4bc3359778416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a212e59a498f5e552f92ff5714e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dff44d3117617453f7df0bc7fc296a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631036f10b219f25564909330ab200419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd24c39a386b76fcb276d7012df8f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641650e6f2c9e90c32271dd7af092cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f310adeb050d545b36239d544b2fdc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284b51fbcfdb89f7092335fc3c4f9ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebc3b510d70733bb589ab8f1ca89ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce2b6ea13d3b08e8afcd1ec08e6100425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d97ca8685b024dd279360e0058d57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01290a1390829b40f29f5161de671f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76354e8bb8b307b26443429161be20da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03359259f12e7a50b11b814688919fac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596eaa3c5e13d824934053d4d5023b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09c6d8ab4c1edc1dd223ddb75edbf0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31016cb76a0c36506321bb953d32a2b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411f716c7123e5f512578f4170118b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00428a438852c91f7a3b87141b079d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2c8f5c609eb4cc9f27b375f70e21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07dca186d0f6ea44d211160df09bfb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea378ad7d0036671bf9dada402c1b483437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75661fa185fda6dcf2ee57630473af14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8fdbdc30052452ff65875ca5a2e20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a66fcc3981c3abd08c1baf27a3506440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69903d243b106862bd73bfe6893d415441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba12ee3bc4335998570fbc7e3160db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e0c135e1e7a9debe5623fa0c841d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21fa6e0b24280c2521d74909cd1863444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150fe9b907e876b9e931a7a5bdaa81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331126738bd76cb43d9041a839302da1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa3f08993cb91cf98dc6fc301212c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14359d536d61c3913aa19bc643ec88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8eb60937a280c9f2193ba77913cd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595159c09ebec056f70c146cc5fd46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33cdd05f3b8025fc34cdbef9a3ffc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaee6ae92ceb7bc228ba947d5897bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc6ecde4699673bda2d8e1d097a17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a082fea8f6251b97065491bdede2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02832d1530457bbad388053a32b89b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71e63924eb7169b9a9e1331e30b230456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac78d29d95efaf7c1e2190ac52c4c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415171e66d72210d91aa2295696d4732458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc7b944cd2baaa1f97b687220890b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cc8d22a6941fcec9f8f687f0e1941460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f187072c8f0298851d51b5750620d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a576006808d3fbdb5122855a8e653c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b769d9c3efbec89a422a4dd259c78a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bcec0c16feffb5983135c595859f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604f1337cceeb60bb655e11fdddc8b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97515ed01c9e56fd1dd5047aba4dca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8740535d5e6b0e5fb28b2ad55046c0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447e13378967335a576cb6a79d9e6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36fa148581d49fcf4604098cefcfb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0c1c349d5f8da864760c7a6ad6989470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308bbfac240919189a4902af101b254471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee9e7644e47a16324f9e2223d4f398472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7b9bfb3c898f993094f96c3f1dbe9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8c064c7bab1840e867b27e4362a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890513a395f6b383885a1a737bcc4a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e617df613b5b48d810ec809f4eb160476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085b4024b77a8a9fa127e7f5c8b5f5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9970eff5ace497fe513b1e231b0c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb077ef38668f81361d41b085a8628c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430170f8242312605dc7ed4718e7a0e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63860a05bad5f2a1de08762337b2a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc1f1c7326ffe588fb067d24df2a7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6537a340cd61fde174dfb0192802efd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d608a0c465b523299ae0382607439484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657530a1e884e4dd549a73ab7f2111485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be9c03e5b9e061444f9f0db0ec5826486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abb890c973476e21d2dc9eb116570d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adae9c9d388f2ff93fcd18415c8012488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca479353f77dc17e7aa3fce48918e4df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cff433dddcc990360199e52ce0f1ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f3f063e984c835fd1ce9fae828e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c4d4f8589c7e69151231ca6789c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678beaef64e25bce44676d9168f3616493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b66c4b3daefde0e85fbb2b4122bf23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c36ea0192201f52ebde51d54bbe05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a36755f6c858124d37b691e4c5444496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed7b6e9046a39aa96e63902165490497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88486c2075d5eceef5bd0194e41bf9a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfbdb5a15ce33b90a44dae294e61c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5abcfa7168a511e1971e575844295500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc9cef46310086e54b97699c05293a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f55562165385330b0e8a3c221dd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff4093b8c0696f7fe47dd03638324503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ae1dbd4b1edce548efbb758c52bd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e8acf76f4c98e8f15357dd556f8aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054d5b92fa990078e7f80a0414f8e42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5c2a9237890919976de7c0d3a6661507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0b1a749649cb4316f0d647628bbc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea162623dc3f8a9373379dd1dec3939509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd3fc3803e9b5687f8f44158ce3a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb975de4f83811c9cb30ed95a5c6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162713f474f4bc720cb6a269bd5140a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219abecc7df14e5132a589351fcb78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbc6953205fb343871aca4fb99a6b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701440a3a51329b26863efc6a72a862515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312b0949b68badf8c196915ab502c0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a0b9beb799cd14a1cb02be48b2d0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7174859d30e78231e9a254e327bf0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7079897f236b1de31fec3ae67f718519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4c8409676414975b410169640885d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0d922030e2f5607a0ff9b2f088de6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf642f8d1ecb2dd4844631c19ad73b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70094628943fdbccf294c30ed6c164523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7428abdf72954a753c1d40101d81421524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf857f963876a26c05429559571d6f62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9527de2788861dabbd25a47f68ffa22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140ed4102eb1f850f881978ca43096f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d997b9ddcff529b56d1b3664260214528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929862ab7fa634f18be53a5bc40c6b71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f49d0c6ce87a14b30f31d7da71c5bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8546f823baea0aad9be496974745f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b078d7ce3e8a8267c7cd5164cf24580532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6284e5644d09f07d70461ab742ba6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34bb3874918520014b26a4e8d7c2eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95479e03dc29a56f02bfc0222678de3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9ad5736806df25f1826f58946489b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df8a8d66fe3bfca54f7e6382c9f335537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b0c4e7e4a6985489855f243b68b96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02d5473c3cb70b36a878a816349421539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b69aa02afc3e9f7a9e82d4c279203540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1397fca1b431ed2aecd7c2d83eb5954541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc9f2672bc1200c0ebed3669e8bbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a52b2eb05367c2d96a15186fde296d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92bdf9b012bdcdb3900b4a5b8cdd17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6672168b6b1fc520b556dc4944bff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d2bedf18bcdd4fd2d739092d3a7d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a614fce9809ab31e97a16e21d5ee8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304647f1caa6bb43c932731ccbe8b4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e2837624bfab42d5bd8e5c4b0635a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a4aad14f907cf3a00b212e3f1de4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01b26661298720007dd5e87b3c926551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa992f8233236aba3d3c28ec2726f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c871a215db884a77f855abbad96f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec77a6d5d152daa35a0fd28bf08e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5f8ef250be88cb4e1308bb3554533555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a2de5935a03f66bf54222913dfc8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93eaa5d9fa0d151f636ae06c08b95f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58374ef05a9b44360b4fc546743319558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddcbf2770dee5e156f5c3549a4803559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eea83f2726f138f08bdc2757bf8d6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa8b432c70374334c294c70e27b7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016ade45049949a04e3157d045017c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3611fa05ba778afd108bb91aa07b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c3c09838a231eeb588f8eb114f445564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526e77c6bb7a83315d8f99e734e419e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56312c07855eac7d9a6b1e0e98e4f03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e77c8dc0df390b4bca8e4d376f70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06dcddac93dba681e6b7e9ba04aecd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb8addaeb2aa1d5e0dbd9e7a3ddcff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3546ca925f29c124b5ef4d06b8c9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be7f03abc1013ebce96ccbb8de98d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daa6814416514f33fd5e5a0a6c082a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f431ff44ccd90dd571335ea93bf6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e129d039940978eda007095acbcffe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0d29bb10169f6011dc2550586216b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3ebd7018e5b1f63fdef811197b72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee320c8a9ba73c1356269ad97b4b046577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee9b7901cbfb2f97932efac6bcd28c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14bfe756d3838079bc78a69351b2f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687d1098750549a15d062c02c0c8cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b278203070a30ef208ed7d23292d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4eb55a2f39d45eae49d86daac07b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b254d755ee39e2470ec811994fd51b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e26daa635e7f29da22e0ab55948594584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5677ab7b7a38f0d338ca42467e148b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26eb91e7a2b94ff84157e7caea0fe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4108f4ae5a798f8b08f9093dc8c91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fa359bbb193fbe6aab3d990ab38d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd2b47f86ec08396f1783c5c260335589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ebe681c87c710b7e79ab93e255ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89975cd7e593e4fcf3ce3ae2ad5521591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8981c58fd9e19a9183eafb72a0e4fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd537d50f92f834dd9958d37d124c4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a791813d5020c3ad5dc5d3df3b187f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21583a0db9544590ceb5437f18a1947595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fa15596f2d496efe0a1bc45640ada596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0956df0bc4dcf45443f5c9457b85654597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6333f6b05726f344e40bdc442412e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653cb7549a24a891c93a9b46eaf32b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6c403bf847a50a6c0eda18949413600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d621814e968dda0e527234f6a3897601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaf8cd5b4d15b40a0090a9e164be38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b3c52a05b936374e6c7370baf949603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83082a3d70f021e3126a7f66aea508ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e823ee6fa183991e4858946f88c09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad3b5c50475f5b1cfe75e57c707eaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cae0ad93501d63878a6bd113c9ae07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d47837183d01a7512759e25fe24d57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0855eaa4bae61631fff54a09c7530609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25935ef44e473fb14d32bb260497cd06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141beebeee37b10ddf39561eb18d6400611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184de99cbe76d7d198f4e0783b12500612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910a78a9a7c923660b85e98ec96cf0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63715fb6b05476cea5516c420b3bd03c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26559b692c1b7fd93b06dd291ac455b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd622707a9802640646ebe8e31adaf4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89606dd0a59a62b42400f7801392a7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76593eb45f5cd5756a83eae97a336d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b2ea617b7c6e6bd9464413a9c843d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da4374fcaa98ef29dbfc85104be99a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af059ba7615b7701f43f99a9fcb7bad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720481d93514ca90e05f4004cfe171c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074d691bbbf5724075ba2721f003f3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616928a99347b5201293b56b4e1281e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf032f774225772dc8313c05adfd9b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2ade19db6660286c78e910d91a23c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f8be62965d9e2789605554834157627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1a6c469b1878d246660a3e4fb5c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c548d504702c8e015bc7fb7a48e3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422ac132fe76c04c0e3f69f984d7df9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2872cf5b63fb0eb68dc9a0c3330237c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9349eb29d2df4f538959cc5998f26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04194aa4a9ddbec330e79bfb8a20b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a19f968a6f86449c9882dd97acf3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecb5058e245936bec3a8245359cf50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05258c43c4ef8023f8dd9304fc40f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e60ddc92b12ac90379a90cd4e1547637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb40b592bd85534592eda4da383c961638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4dd23593e55c1b65d2ff263849dbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deddcab35c18dd81669caf3bf5ad9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3152e0d49489775ac7e2502fab7c1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196f77de0eb5a6d5ea6e7e6ffb29b93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac348dc8d360d17641d5c8374b481d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518fdb1a689a1722d7f6293a2be82f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a14de567acc9974f2582a281afaee4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134033cafc45bac018d900fb4e748c79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b9922569d6207e0ac48df2cb00a4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36ea7085cd077c07087b66408e7cfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e25891ea4870bb20952e965e464d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df1d4a8070d183b05ef39fac94154d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725a0180c6f751f31c6671bef3eae0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1007fe7435b70a131c8e205d8f13d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2212075c1efd4fc8a6885f12e1af3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967870b81686ce41f616cf44d1d618c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536326a076bb0c9068d1751fbd9123a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2c85af0b0b64474ffce0eb8f6f98c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee95af036e1917e69ff86ae49df9ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63df70a7340276f3916799b45e96349658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9215d9dc555e092b37c198d62fada659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed31acd35f89936f0b4131357c260e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188237f700c4da4d28c1b7e0dfbc7e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476626c703e804f889aaf5e135d908d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec5939c4daff170de0c4a844da72dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc7968b6d1f90cd957a4bd946b1a81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389e680b8309cc818513a9aebc8ae3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fc6228350494328e151ccbc4756e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f039b5a44cabe259c6eeb0e66c6aff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbf21124fb18412264c2f630ff59f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34d8294e5bdea1949e1b68744e001669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760da5193cd2ed71ccee22b70cdfe27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5907131d73fe9000742dce41baa00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fea8827232dbede35981cdfe176fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1b594ef8e7ee17f9e992f162fa22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef731e373329f393540ef9f421ab70f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b95206a8e80e20315e1d4ca02d13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e48776364182f3b4f83775625f52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c8bfb23a12d9cc9d2da96daeafee4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68842f206181dc7e5758a499cebf8efe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c18940bb25a5828d56f2e70cc6002679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17073cf33ef019759e9782a53ca5367d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9cfd255e9087d6dee43d664928361681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326e65c1370203d8a9c9a651ad8a27c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b08b8d86fe107252d93ee187f0b3d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807dd20bf8fcd0f8b2d0d522cfc2252684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d20fb94910cad3af7d8b06c415fa4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c1531ff36266f6f1788077f0c5241686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0ddaacea78c47c170751a2dbd4f58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e904b157eb913cd55da82446478308688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5888afdae44b2779cad11719b655b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c439f11ec5c035a4d1462b92313aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c768fac8862843892a2328cb1b4bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3d11366f207d92359574e7d0c043692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af5a1ed06873517f0787ddc582864c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af321dd400ebad54be891fa0bd92164694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c459622dc043f61eaff0c75883f2f6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912aad48dde9c3ee92c5d20ceb13597696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232efd3cdf91a11cae74346cb16ac33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f6eeefc754a9de92de82ca474ce01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec01355ace35eaa2546da60cbbd306699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2029c96f570bb5928946f72267848700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe8bebf36df3dc0476a389adc7fda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e86145bff3403ddd48ff4e9624b72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e28e0adaf8e87f7fd7c5b3868f9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba50c7cdca50bb872911abb115758fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff614aceca1f0928234db9825c6116705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71209f7e769c4c42b095b10f7acfbe2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03921d66deef665fee49cb7c9deec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7972a36b23c84cb1c12b918950dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb564d82d72af13c5ded76df63ae9e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b66c2528d47706cb4027f9d72c988710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d067a9b1b7e6703a43743bbb289e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769657a2c7d0b26efe23fc708343ab09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c7859851537f247d840fcc173860713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174fd6b0869edac80eba73b0e1eb5d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dffae3833ac31077f44a54d50e4c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebf37a41079082e56dfd9252b5f86c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f329171a39f66f599661732d8402e6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8953420c7fe99efdc7d6fa37f0425718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea41935fb46d0e347e6265b514c0f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9ff0795034751b49606b63d19d379720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fe182da218ea53973bae7be152f00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d22da43016aafeb18af3699e222195722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec20937a8057017517857f6a6fc566723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8f5db8f1e7e44b8b3ce44ade2631724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043c18e7a2cd4ffbb907dc33941e9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb33246248d1ec862a0db20246d7af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffde657081c03c78578b3ec69762033727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfea9a602fe9965e56f06f0d81daadc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a7b56bc2fdcd501d1468a27d8d48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729ab579213a8925c829a79a22df411730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6787e95e3c55a871fc2e3b88fa311731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e2079c3a6cc17ec895dffb83a14cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb947f4d568f6660aee13b5fc4d4360733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900ff408bba73b6de558816a7b42b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d23e4c69265e88af1d5ea77dea1cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ec513082e32f4bdda225aa306e473736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6888abd4e0c67246770a2f5bd2725737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c9409b4827fd9fb527bc08cc87f8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dab92e2d719c00ab8b71b039a7fc60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1236f195fd98c78348e2ab8fb7a1ed1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803553cec1d78024ce4a994b4b01b9b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085097b6823b825ced74e4c59a1617742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cbcbaeb34df9ce8cfc073c650b50d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b706d441f2a58fd68c9ce4e3551d8bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca9fdcc44539a0e15579c064ff944b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ee91badde0a35d91b59ed5473e895746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa7df8bf395ad9fd0a637fa35c41c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596109da583ff68848c360ee23b785748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059f6b73106d9693b5bf2e92c9ad99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e779cba38ab00f8148e5c001fe0a6d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6304a7e81c00a004371b6749fd4b55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf634343676e5fa13ff5d74da6456e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8323b91b011578606b9112928f2ba6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73fd8c279a9ca419b662c7250a14f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c1b50394a786e7c70cfdfd21838b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a0a11a132e7e768236fc8110d6fbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f895981ab18209e98c57867a21353a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ca772203e6a59dc2325250c33b5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8844c51a667f09591c24f597a0ef5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>