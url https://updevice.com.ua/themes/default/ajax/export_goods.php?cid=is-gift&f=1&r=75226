--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed190914d0cd8c00fa65a1f6e7a87311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358995f73a09d2806bb99ef78f1c6872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075466655894af4afa6d44cdcbbef0ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d58c3d55f5854633a6bab4c27d16c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4e75f7b514c6dde595341354bbdfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958441907d02aec26cf3b42708a6756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e098d3b1d622bb7d39fec14f8be49a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33109de815e6e602289fd1674101e15a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0df7e0546414a253810cd4c31f9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116c4dce097fe08b6ff1293e39ecb1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c846a74ca45f6dfc6b126bf07c99e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d279e4faf6d25f1782c98b129f5d4f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739a9530020099e846b282a8b5f5baf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1962f0f4034edc6b6381030766a6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dcd7fb3550acf707d81088f16f02515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413b65b0770441910e80b8a66634c6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb801fa55ec04f059c48fc1ec270ce617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbac8ccbe80fa7d6e5598318ede58d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8e8f1146255b505bd6a5b3d4066719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f345900d5a58078c31327c697f126d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d81c12602115149a239f8b235f2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f543bb8f7b517e3c81560874b25a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a664212812cdef296f1d616824ef6b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef88a47c7e2ab4f8a14aa023773f0af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582311fec2579b14b3433ab1b36968425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b1fe986bfdc3a0c5a4b457982e75626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba32acdc3d1042c3f4f60c697af39a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7bdcdb827eb04fbb3b8d7402a2d0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85448d926138fbb97bcd103a56334e0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bc8acb32873d2b69f35ca2f3a1e3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03370f4ba364678a1ca7f1cd131ff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69e9dbf73563018ac2a1c596894bb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe4295e4f1a38fc81e4c314229a32a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40fce9e45c134c1fd84533aed39e0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d39431f085bf513eed06bd5fa177535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d3078f1620c62737ebb7a02df54ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cb8216e7d302e431a04b0d009ec7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c94a3c36ca557bbee36641e53016d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aa8e8acbca01c64a1daf3db22b49139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9acb252ac744b2cc6ea078074a2ad940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4889e0bd60c5517b16952f931b0e6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194e43bde18f800e061a7c2670b08f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26552924004e934c619020ea8f926243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6af4c390147e15c974180f8e1b5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec3afdbd48bd0ad2a2648689a50cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41286a2aaf6cf83240dbee50155efa7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678bac6e70cbb6fd0de0d65562f21c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756784065fede0e6191e96d836fa31748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ca5ec67061a2839437c4a7a5879e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eef3b14f7e7af852f77237211e365650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9802bfa748e1d8ef9bfccdf1d36f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78136a3b5323ca147f5dfa707a1bc4a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ea36f2de39f9613c94f14ca289ac753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240dc3ef11a86e26e9f8dc3874f95054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9c61dc0173fdc1fc9addf127f36ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623e87d6263a1ccb34b370d3698e2b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a90731277e3083339e1246d6499f7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74fa24d82bdb3633a60a58af7ec75258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ffdb62d134361a9e0ed060c7cb5a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d5cfdd2be2a29a9bdeb2cb0000bd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d841a51164fb752114ed286be74d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7622d8fb6536615f6ef80d543095562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475dfe9c6d7b59340c6a824958b5af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35abd886e8ceef7c29467b119ba66164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea18a5c5c580435474c2e93eda241965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd5de2f1deb8556f4456ec39ec09866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e09975899dda3f10e5b82e1c9194167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e479de9cb04f507e0e62ba5ce26b5c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1a83a7294e4336071e7955f36da7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de722f6ef18f5b3fc6a848091cd5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aaea42ffbe08b9ee2f46e296d817971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024097ddf24ed9dbb9c702df865311872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3a33d02e2f968efce8b62bb3e7d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609de935da94be7eb5245c4f244411c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa508939d2214506f50848c5d125775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab16d16f7f8ff343010cc721d7111f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc747679f5d88fe3d2bef611c9a2d9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04690fdff949e421d703a6d04e6aa8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb70cd58f65415a227c6cc5e23c866b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae1efca2278bb0399b0bf80303ee5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ec4ce96a0bd9ce5c97da38da93c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220051b46aa91b50c58f3b6f7656a15382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72494b011e75d4cdf6b990ceaa5518fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35fcaa99722bb7df6de889fd0bd89784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13fb666398ef02d978676c6fe1e1c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec3c648f411bf1f24c76f0cec566186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a66ad7c2abb22e3e4bfbf5dc3b9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97855afbe4596922eaa1f5e233f3985a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670b004171fd4e59cd019084182719789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ca8a17093de82b77a5827fb346b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192734ed823a43ec68b9877d712f98f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a114bd53ae6e643368b22d8d74bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b58e2df40cf69ac5aec1303a42864893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3a1fc0e74c8a959ecc1a1a93b08a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ac92c2d3bc5e197acdea670e72b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faade9b9f629db479d0bd39588d9e1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae4cecb40a83559b4f1c768e2f58d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbb9c464a052c81f7d58afe2d8465998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa33a5f7cf620e4a08ffba3c614a5b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283e89559eebfadbf6e957284a1a2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3f5b97536497e6b26693efb5b706a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fb80104e979d852786ee05b836041102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f570543de72f6947b17fd65a0f284b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589b36222bcde86bac14d73d12237bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a3be5b1e3c0e1566ab16602e65a91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041af76cddd67abf1e1ab69ae8e8a71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bee86caf64540146a820ef553555ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c924c9487629e6094bb393f311ec787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b02ab27c7dacf855be79e5124f66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf04ed0dfb0c1f07a313ac36c40e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ae536a20c499a1c6ee3da20f005a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b87a0a7e8f22e6e038ca12c318a3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fada2c11ddc8f248be75110011e79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89ed35854a6e10cc95174c431255ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9146176feb254f9b941a364766087115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391ace119f65cbc717e042a2106d5d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101d0f1aee31b0e0f2797c8bcd82b18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefe0a413e9e1c1dc50daf3853df58c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794aa5fdd42c56c994b9fd4abf1d6ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2658ff0bda04f5c158fcc0b691c232c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab34dc589fbc41545b63fd0e255facb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490d72c751897744bcd2d5cac174e7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897246412e71a34340f4297d16562f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196747b15868c3373cf278cf2d6e5c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b100921e93242205832209a0a3bf80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b95ece9760bc693c22e13722ca28f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47644ac4150bcb4a3a5a1e1bc5cb969127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae165fa1fa20b2eba3c0460037a730128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b23431b691080000ff93e292573d3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4773d5a5f7a47912367536a05c39c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea8b5a18ccf936bc1bbb494beb9e71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31a122a2a0c4509918782dc4eb7d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae98e995d36917b8cb6354e6665ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a13a4481fb67642f15f4ea88653c0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3f8b7882f4aadaf146101e22ef60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e47fa0024a995a3b867806ce303497136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a3680614edf2a070f033cb4a5a8af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e619df8e27d5d675f94aeda55342386138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae897e85ee56e60b89f864cf8d16f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb600aa6866bee4630a749d90686f2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d77ca601698df162e4107e610129c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b44a4767bcc4c4a38202f33aed46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60a22d948add068162feceb2fc1d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24dfbb71fdad6a5aee9e11a1f87b9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4f6fc7ff13c6b6d8680726c93f7eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41375e13a1ad6c22c8866376a0d747a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8b333b84db2481dc81c37a91e8595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29155829debc34e32eab4dfa0be46da4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910298c5f178c20fcf1c7d4cc8bbbac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd04135b8ab85a37538ebbd9085f336150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecb46b39070ad14be94dbc27d88a05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b312aef531ddc384c7ccd2feeff8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687958e4c6145295d39f68e0e9615079153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c37c27fd2eb96174c7b507d466c0e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dcaf0bb0472c8e170e7e5112820f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670a4b377671b83c7fe044e5edbc8be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98611194d3bee1a7c5cb669e4c9963157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12bc6011da5ef1b4c91bb965ee183e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927179a910be89d59f3f632c76a9f11e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e777d456c2ceed334718079ab9862160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee5ccfe2b4f5ac982cf0c31d9068f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41853db09a0dd4947db4ffeac90396162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be6ad82bdf749aec1d48d24e70f3cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16d5623cf0b65a2b6c63125cc86283164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0fa01d653fa795c633af4a81501d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469af70d7f38b8568f13e1885ace2db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa37595e73cc428ebe119f8cae81d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2f8b0ab8d264eb9004eded61361bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83ed9d81f2b9b9cc278a49c4783641169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96116304fcbb2375a18f027ead141fc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1df8ae246c62fb8b4b404a4e90349e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725a27806c0cbc4050a5a9eb436615172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e79e92318a1cb2d6a99ae97f91b6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e2df269f2910f7666ffda0f03f248174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476482b4a4ab21d98ee5619659f643175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c044cb912d83c7bbe3332520902c0d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbcca4c582e5d1ef3289c219dbd140177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62000049cf804a4a2f49e5955003fd56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98073006ce7dd5c6c40a97c296cc1c28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b62a216325d1ace1c7cbd412201d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6324a7a6027cb50f5bcfdd86ccbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdaef09bcf8c241dc10bb3f48247c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fc535290ca1a886a832c705381a81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69988b6bbbb42ae4080856d7d1ed48d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fcb011e6960fd78caab94eefc4043185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960a00894c64c7bfb6adaa1b410ea3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c710743e05e53ec75bcc7bd967c9e95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf01591e812f789ebb54719b04d18dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fec25dbb98e6da3b2189986c4a27a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a0e7e0f0f1f76ca7a728cd8a3282a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64efb9e1ace279b0ad0bf0fc189d009191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451329566ba405db0fd5617a634959b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d0469b52a19eac4feae26f539a42f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bebc3ddc390531d449cb44b389bbf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd0166716c6390eab53174663df723195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56df28c712aa556a09a28111fc4153196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281011100bcc2646c203503cf09f4d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b05983d9baf2984e269a26c10ced198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5445d0337afc46c8286589ef272460d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb295fdf8ef8e3e9f96698f15a96528200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b26b5a2b8c2765f3dcf611269a3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fafd83e24b3af7df26baea3f79c3bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d15ec78fa9a988832a77719e81ff1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ba8952eb42c8afade869f8c64701204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d47b685c71c59c15707d388d1cc6c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab4fe30d91ce6147b4b4c8221dad96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ab0d46089d05036a141fd1792be5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2638fd17d8af069b7ddc63352b49e7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d185caac9617eec4a78d9da6f8f3ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694582489084f22b704ac90a20b0e07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e6241c76581ff1d269428e03d500f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e156d484fd030aa17d367fb8222d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29102ea7395b5dfeab66eb36d05c4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05202581f85c8081d609d9b71ee28adc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f0354f7d19ab74f0b0464a57d4ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa11451eb8b8e0368149613cf96bdb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f35e6d34b5a61674d17fff3b5f38a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3640037d5ddc5c091ccbd1490fed1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d40aa526c66df700101aa1c6a705b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0b06babb1d9bb65d5f887c6fb5af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13664a17dde3948bfc71e8e05fb79eae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411178773f35b5d69adbae5bc6c43879222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cde8ce3a0506983d6742b632b5954223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105436c0e8c23fa2d00b2bd5ea28acb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aa8027ba2b7b3330484a31ec8a50f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443482e3814adfe2bc87bf813b5fb5ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f9cd628a55fb2dcc34978bb19b911227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed30974ae2d37a3c8792c2c3e6d1437228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c8f63eab9daa8323c37e8f183a9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac46d036d2ef3c548504154e8f29a15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6caab6b588021bd3441b2b82fbf8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1a5a852b14f773098c3cfcd33ffe1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cabf57cd1f30c6820c59b7fb6d10df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce464fa5c5781b79316f4c3ed311814234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127d670066ddb30290ac22de1162cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382364d6c2984a960b464116643fad01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cc284b1992d14b2833ec389b65992237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5bbc1538a2500f4a74a14e3fb0d9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e736550a0a00d5bda9fb66144bd263a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467beca0fe3d48fd451256a94f504cd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac2c128688a161466ad2361002cccf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8afc344ba92bf977cf6c46dccd837242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd3f7b412087890d5edc3ecb146f75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3dced40de370f6e056de2b11816df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c211ef381a2c4844fe4dee1028c34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6b86c2cb6d29c4ac9adec1b92da69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a402cdd966baa9ef7a0a165a57cb43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214a05f50cde5be89a0a33ceeb1aef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695295d18bb6aa5929737fb5083d3c66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f9b17199dd8aca35e52ea411f0e24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e3cfd3e425d917a9a569a2c8ef279251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f89d8d99b0bac13e710c8876ff567252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fafa44e66b0cdcb78cf8953bff482253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a320524e78d54bdc6427a7c69936254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f43489ae87d34ab2655da0c4efe6e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42bc4773fce93316c40332d8541c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab57770a1bbe8ee13b9e4f18ac6fff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eb00f39b6657757807804aa77e30f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97e4de8e18d8019c8b9186c56aa25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84c8ad91586b9c5ddf5f899f16871e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eff2fe486bea99717ff68fdee0793261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a9e6bf4379ff4c8e62a3430aeab2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d77c0993f026b4e398f2558b3ee6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e83005e3cd9461fb477e581eefe16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42002c476e9185032ad40c049cd6b0d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e90ebea8b2fb3726deb3346136ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af79b330c9413b5a5590a10a2d903ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb2c011fe1f13c6a06d6ace294bc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0cbd3bbb0baf288ecc3c2fd6c8e13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd1f19aed47a34e694bda7c4e7007f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edea724e7119ebef6a6edfcece3691271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fbcab14f397cad2a016224fc596b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d5b4074e66c668a34b8391dd21c99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879203b11fdf675cddc4970e1c10e464274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e4946e19f783818f47e934e2858a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7d70ff4e9218fc88b7c26e0bc7d0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152c93a7f1c374dc429938a9d435f04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f317439c6a235f59c401ad4a29a7169278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170584ea6833e4cff753f87478534282279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8634d99db964047f7bb53bfb642931280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2743bec507c20fd0d99aec2faa3ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb3ddb2c71e6b3a35191315ca8b97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab51d954686f27cbdc5a182f035d92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e48a8d95fad60aa579bc7d6505f17a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d20528323fc655ae57e7ff9cacf417285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ed41b15cf176eb1e9c319a5a51c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b0d99abc34c7de64bd8ab5d5d5f59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a6c96d2ef4f3e66e88e2a2904ec0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e9f8b31333865f27967cdb08b62a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eceed0f89f2438e7b63363a4d41c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8987a313a701913a4d1ab35d062c29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308c1cd7d4574cbc45e5fc7744cb349292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ec2319ea152f94603970544dc037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08400428dca6ce477bbeee51995bce91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54e3b0d04870249e6ecc52cbab0687295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c3e0507b3cc069dab36c6e40249c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4772186ca9a5297ae24ffc2a068af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea931feb40fcc169ab38e12a57e5dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289057232425d07c2f691a42b00785f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956008390e37f0f89acd27d0d23a2049300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448cd3a68e5eb137ff18c696c9a1d57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de4009652951088b7aa7e291781fb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91c30284a4ced9bd7f2853d50fff9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9710ccc72806dbf4057d318ae1795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f49d33a15aae9b43bfe41440292cb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcfc5beb0ba0a7bd76b474a0e7e650306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c2031a24f8ff12d0267bc7dbd97e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627e944504b52535a651c772c034bf2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c301bec74cdb7da2c843ad6f3e21f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558ef30120b4e6693106b459d4b9b63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa88371d201ef90d60965bc27ea77d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1b639f11b92726fb60f8ee8f3436312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2ad74050fdccd75e7498000242373313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039283446398c4713edccea500dbf289314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf056381ed53260b1b9f04e175ed381315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459b476342940bcef74811dd11190e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff0f7efb0c908e9132a69d1a419f86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a83a436417fc4368ca560ae251071318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30656345a8c86a357d0cd2e33f62abd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae73ee5a86d2e7eac421536684aef31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4ecff920251af356688e5e24a5b10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba16fefc7e3ab2cde99f2da935f8954322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c88de4af4996bc05e8b102bb1100323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f634b5e40137650910519728bd77e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97c14f1065ab2a81f5aad4f466a00f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae54e794e5bb8581dd1eb0702b4c232326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cff2b1d0a63e2793a6994df408d92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94364433cdbd0832500ede72ca786328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74a3d6f2f4ade42f322d3bb45e4a01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955977186f3ccd5e4a1430fb900565c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d1fd4b7cd4c6bc50089eea8f63e81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5156f01a4aef260011bef8064ac6a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df2b0f798a711a3a166b707c7e5c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a019ea4f935216807e0ed78ad970334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcdf4dd4bc5012933b09632f545fc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5369e921974f53f0d0352f9c4b79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83db7694f714cf08af295d19e2ccb2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7553ed962785b0153e8ba4456d75c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff57e410e7461d31aba8f9243631402339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e628ab3aed84a8048f3d74db859286f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e12f1b5629347df2eb0556b72c54ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40ec33251bf9bfb8ee68bb7edd7b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16f9b72cba4925a5fb98ae7b13e1b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94685067afaa6e7d2f3d2b0ad3d644c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750926237eec57c3951387a7cd1b44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3efb4caa3d143fef59c5eedaf6e04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b94cc651d78fbcf93a08ab44201964347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c008cc83c0b94b71354b8c87ca62e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e294d813461f6b4f62ecb3e466794349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429a473417e73c8718eebbbf7712c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412a793e1258e2847f9fac7d41b6452351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c5bb9ba347f3ccf70c580be4d3930352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea57994709d41fdd79c17c3c3a875c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819dd2bb145887aa6158f5a7bb8cba6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c9a08286f8950ea386affcfc43cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fd20329e1bca5e55fe9212d2d56fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094566373acd23626fd577e5cd48866357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa4cf298fcd51c9177492a2f1ddd1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03029d955236a6d49f6aaf5f7fe287f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f9005c32cd7a0381500a11d0c88fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdc863063f5980dcbe232e134bed2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59080031cbebee91da1bb79a65738a87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84433cee05441b2e9cd51fb601adf5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e5571964f731f6450106c1dbedceb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05604a2e0f509d03ed1abaa26a2280c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbd6370e4e8518be8b1efc4b59f203366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0aa50a77d4d01fc1d00df7acf959367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331d1710224fc238d572cdc62cf863368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8009202e86768322aba557f5360ddcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b32ac86237ba62e1081125769221370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733bc9c820a987dbd544a03503e043371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297e580ec7b5c5665aa726e1e25c7d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad957e815dd5aecb176c731e6540d4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce3498b74152c9b56047568860f890374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd48e53c7c4b513046c928748ee8bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a635407ef039b46a8972fd675f69a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e25476b4484e00cbacde3318a8d78b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a4bb0831fa20afd4c962dcbb469ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1dd1ece3e195658fb9c04dfd5aadb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e53d19f69428020c83a41009555d29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294ece1ee92664e06a032fe7af6878381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bc41910fceeef939363dc2f72ed5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af776acffb5017609fb06d557f6c7050383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e1c354bfc1a8e210b16e386dd6ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf06b186a6223220aa8c357dd7cee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e7560fe969e75d03b616ba314d64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921695876b764809723e79ea7aa89da9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851df1609a017609b073700591ad6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06cce90639dfd6e3566759da959ac3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac011020caf3419db4b00c5169547390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ce7485799823b4142102627cdd85f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9d68216289268934e44a7677c17c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5958ffe60a97cdcef6495a4a51c010393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fda34c4fca1b275926a35cf3142a6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d3a323ac6f6bf862f13498a5ce489395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a078841a6c132883d992f6c16e47f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639f0547d2dc93d88aab87c69ead734397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b5623aceb078c241ef75d0be3115e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a2de6014eb2aa779af0e63877d371399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4f2f37cfa016e5a0e6ea78d0d9206400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8ef66257c9247972cfa6842a3e061401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1671ce7df4feb05df121ce9f80772ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7aed3df1b8c5b6fa09cc299d057d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac3189a7459deb756bc0f39cc295c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4ddb8e808c11e94a2dce00542fd8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72047be1c1043a5b134e7948dea6355c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e705c3faf967fcf32cc963481c5e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c8cf2a7e85cb2f0399caa03905d4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106c26448cf86483928a54b45020eb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adedc322195d746a63ca0b79d3486d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a43023be4792ac19e3881ae57b226411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa33980b40c5d3ad8dc62c21a47c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a6ba0795450466a1e4b593c8c5d57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb71f4cf0042d0ab27aa8fe061df3a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e733d2286647b48c5ce4aa18e401415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e65cd31ad50ced23c7200b8bad557416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23301b07076d2a99a7c61071f026901c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13a8a7a3d81ab85829a37cf80cd56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005f18e33c70da94c3a1f68b6c4cabb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d6fc5e7a53c2295840436f1f9a25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ef6306ce39d2685acca5a458c93d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f091111b82af98c8ff5d04b32f6be6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff15ae95b6dd5ed17e41a05053a475423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0baa87d83cbbf7e5b60ff368d1edb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa9124c2fad8d11e2f55620c7da6f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba963535fc889c6f1a3322ac0ddd16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a155105996045030bf3bf139385b88c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b12e301d7e10ccf3cee10be4a92d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432e774556989c4d31c38fe4491b467429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce723c1b5b78cd09f58837175e9da8f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa86625df9014961101f9582ffdb96d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda89c93bc5ff511c4d7a28140e448432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d7a006b6e4c42f4225003ef8bab9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b904fefbbaa3b20d20664eec3d2380434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399d85d082809eb0c977fac7d6ef0bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aaedc8288a93d0513170879dc0d19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f4152b0a21505338021fa45393c7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53ed92f5cb371d092beb736eacec29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e0a7e8b406b6f3a039b52d174dc29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a9f7264efac502cdd4bc78d664daf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd52820316a5f22e8cdfaba79aab32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ed3915ff82fac2a16ff9152d6942c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b50c55c3f4cc78a65aaedb344ea23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a1f0f7312abd112e51c32f3f6926444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c61707b1159b79d8d0700e4726bb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac9ed550eae687eaf0f4b8dc461745446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe21d37b43bf6f2bca7b1b08e982604447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a77c76b4ba50dc9dc5cc6f2f0d68fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a9ebc12aba67b65a6c2cb55dfa7f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255d9f84c545151edb817ed6e5d6dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b85df0b1818f49a678e98ea78bc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6de4ad6581de156280cf882439923452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67dbefb88ecabbb4122c5a198dfda9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ff4f21d71cd82a98370dad80dd4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3694f9bf833d68dcfe4a7f77fa9d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829af46bd6be104a6586d00809419e6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e65c251b3b77e1c6b18b085f7a2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba095e27a3486a0d63b1f7675e12dd5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef75805609e7ffbddaba5c56c1b821c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332439671b987725d53a0ce3948bbad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4f8aab95e65f30c6db1282cd25ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0515e49ce9dd653c1b0ec08792d9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4875f4103b02b9c21be02c175bd69d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee30e5d8d27955adfd199c63484c4bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a7c19853f8b71f62b5682beb14b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e34d91aa2d84603948403ca2bf1a7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a222fd6b63759a910090074900e5ec9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f8b9233f8697e325bf8ed7780de3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72948b72f4f9aabfe420dab1f41afe34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedeac86b77059b2bca78f7ce8a8fbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbebf05aed1d338639366c1b360328a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3709e602ccd792e06d2dc1fe311e57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdd1ba1ee190bb5a00963744a5c9f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfde97b8c74de2bf31dbe544be8224474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a003e114c72e9a2a1a08c24c6e5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47b5313d79968cc9b405623d322fd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e069ffc929f4af70e582478d455af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea738b424dacc8803704ad6dd9a9df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbbab77bd0321a939519b96c72b67f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5072b949023913c2ed578a94c020480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed45c027e856840b8ff7141354e97f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c73b4d8228fcb741549cc1cd4af85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdacfd591f75eedc448e3a8e59c045483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe101d7522f989a07a7103c4e9cf8fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e3ea9df18e1acb03b7f8f7f6b65bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37b88051badb05169fe467db4eb7dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc16aea7f957f0ac4610bab97b5c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40508f82b57a97eb214652c7c903e3d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc302a6e4bad675bed9e06815ed68c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174766bb5c8c1d92e7cac163672b88da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18560383cdc68af35bd0107abd3544d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67deafa326f879c5fb61699300b4f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e06c08e892561b079ee7c0f266b74e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569d964717b37fd71ef7ce1f2b88baf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62968cfb2496d3b5110409c3c35ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9facedb5a9b3b5cd6a86297bb8a752496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d0f8cd1ac4ec2d1a57fbe079ad52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6086be6f338a9a5fe89232078aca76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28216ae297667d9b13c5d474aefafac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc49f6dda40b71984a2094d92a638c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fdc5e74bfe60c0d54b7de3968724e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7222b57e19c8c93b24b93a4f867799502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2e0a023bb6dbed520dc9e8bbf791f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381473648c902c247ec0502f35416d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76b0ff1f3436482e79773457259275505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a842fa9389a5e1352af40472a9e9548506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969ab8f9478cc61b0e9c7354ca25bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b41195fc6b9c2a600fa0b781ec71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d732a835e7bfc78ea675e0fe5e5fc32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee1dac6bfdf698d00ebc64daa297e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e40056d32064c8026c9cf2fbab797511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a9e77e5f9eddf49942f7874c2e9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95befb037aadce97506d856d30eda9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bbcf2e9716479e8b9480b82d72a49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea214523cfd21493cbee217998f211515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797799051a5a43d1dcf264ee9fe5377d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c37446506eed13121c7da54bde8de9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4584c74a769b02d100b43218780f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bc1b54b235bbf3a04e91f94b180c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bb7cca118854e0a1612d5e59b0942520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390789ada01c662568758699d0d13b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546830881a53e38218f7f6aba425833522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187000ca98ec1082f9c8a7319782147523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9654c750dac9930d068dcc5e53ecee5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf79b6f635d75cb299276ec815267525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38f40b534eb240e754d8c1ba3eb23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bcacdf112e986d293c1a6711767b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b309ddd8cf5f1e44dbfb732c4d4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06174ef6fba212b3016e62e1f8242241529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c10db2b016104804d7ae774c6bfe3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda16cc3735a18267ca7a64734a73390531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2c536dd2b6e6c5f2fa54249d578b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59c2e2fdd342b7feb84d54d7581076533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fdbb43cef1dbfed9f2ae5de095464534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e444e9462161e3f1f12f3cbd7f8107535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c65535025c5df7ecc150f40a0f94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe82208f99568740b63b9ffec1a39a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb76db76e6f2e051a85331986fbad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3966e49c2302847b4ad1f526835aae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca041a7b5201cfdb6ddeff16a1a0d228540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff99db011ad7779d1e6e924acc72e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86dd8475c2e3428afdc157cff0279d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5daa38140392b7be8d45633af49592543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab919c69ddd5d741563f04981370f5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335b861e53f2002782589d4a2eb3711545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca4610086891f7c103e12280eedac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521aada9b00692d85a087e783d1ed0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c87facc46adc1ed87cf906e453b25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea3ada9747610f172d022d84bb04fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70803979232080ed57b1391aa092d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62cb4bae0e58ba3cc1ddc9052d8ff4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe83fd5bdbf318c8b3219d3976d971552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54981199b046ac0d77c918608974684a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9029da126b974c5b4d2e2be33324554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cc6c381ba45bd948a94464b7a9232555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cf4a43d5e553086e5acece5a291f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ded21f8bd3ae319b78ad8cbfd30fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1515469a2fda6ae2f30365e860401558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3981f6b7e8211ee80665741243f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6c8824b20b3948da31ade945c7cd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb8a3e0796ff5a13e64e7d0b10f5f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c75996972452661dc10e8dec12514562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9834732adac47fb5bed2b6da9a08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53280e57beaaf5a4973d402754b8d2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac95c80f6cf4eedfd96d642eb2e773565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82e24f46062c590c363d7b4d95640d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6d6de22b9b6fd8ccb942650e8f849567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44596979e5080593e63ae1323efbb18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39280381b70b0ca20c3883cfbe9171c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f8ce4e0823dcd038ce23080be66a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c03433da3b721a1f061b81b5a826571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb657d369481aff2908ff443c1f8d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2fc1b5c82f78a8fcb97e07e5879a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affd4cbb9734cb5e9cc3a494159920e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bea37a1a099ae4b35dda145900418575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96077606c8eaa2d28097c6fcb294b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dae60d01a77ca0c047994c16f1121577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc755f942f6e5f7235e995c8ddce22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fbd17dca74a6b333fb77157ebfc5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfce0651e77e9b901115ea0ac17984580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a5eae8005ee5aa89129b9e8f14ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5cd05e4fa81302ef83275f3245e90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc5c4390127d5e9e950da066598f26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f03c469404b130011e05d7070990f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433d119442b7d18bac0263d9d07bdbb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d168ccb24aa857e8b4a181642efcb84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c64f2aae6429e53afc4958cab08c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc344b218fcbf94d20fd5cbde96ebeb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b422f0785cd8e560e0f71758e2ec42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5840cbdab7fd4a425686478ca76e462590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc071913c22b0be2873dd07f8c6492591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a98d845ed5eeee07c2714ecd7ce874592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b531900348698f0b5d3b9e8b0f26402593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13edc9da77abbbe282929291c39e7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668646d477090a33b5b80607dda1706595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fae48e7ca3d855f5b10aebe4d1b2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebd64215bb4ff22e2f9c7e1df806e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ae631a88ebdc1cc1eaf7e933f822d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7842affd3f9480974b5467a7d40c7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb15c3db05cd3fd91bf104ae5561c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29b113d5d4e0713fea81c2aea8d360601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709bc4fdb1eac8315220c48396ff713602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1093d91e250a4cea41f939cb86a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405efea58b6eadbaaf9da7d014da38c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ca634a7ae55c24007023825589a26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d677b4f75120c404977583d9e66ef7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa971a18006009f4585e928cebc196b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1edc8112f0ae0cdee377b5ddd1a9e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2bfc204c1cf9ebaf5c508e77daed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade86e1d06980899add094d8d68984a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01380e9fda3287135b92d607089b2d62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d08da037f20899140b2d4c1e4f9d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16ee9416e78fcc8527392f911beee0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4e9821fa3762223b15a8cf3b39890614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c11890f239b422a8f1bc824509b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91469fe9a43bf592e91ddd60f2509c26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1c2945bb75ae9b0747bb57e835151617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252722fe6ba895b170849cea0aace7f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298cab65c97f15569c3933c2624c261619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e86e0f53d0cbf676f00fcde243327620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189fffff05fa72f6f7698c3a78d9bb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43491facb554e8504221eccb3d97cfde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcbef8c138b8a574472c0b2256beeb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e856dd8ef964d8fc0832f2b2899168624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483d70c50f37b10fe151a09434d8864625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4307382b1e7900a871def64225586626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feb5781b8e9363f337c158695edc13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d474179f762f3715c82657e27906628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ab99a4635f63229dd182db7b09f4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c8fc6a95bee06a472212b0bbcea0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37fe63e9291eef2899e145636687a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b892abccc14073f1b89f4b8eee9f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72732cbf4af23dca5a68d75f84cd8aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aea340f9e3c3c9d9a26ac84e45af1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463108163835372c968b04ead86876f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41762bbd0f175f7b143ddaf3ff3fcba2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cefc83139aaa5d5507852dda707365637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ec5cbacbd57b52d2137f44ff79e1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a75ea0cc413ba927979ec2875fe7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abde51e36272a65da24e159ddf896b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef05f2540e4e30badfe8ee497744c90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14954f4b2e31bf6c298bc7d0bc0bdd18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e74eeb23c93b6a48a8fde1ca34e213643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe283a1ce382582f2cab1c21ea47f8d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de004cca637f6f4c77cf5fa846ab796645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f2e4ef2368ec2b9db49dbfdde38dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2953992f655165f9dc92538b93aa7ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8ff2fa8289e5f7ad40988197e79f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715f72c7a078108130295ea44dde486649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d112a7ed7efc1b83528bec36e7cae3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4d7e8600f46df2d1f548de075a650651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b56b6f8f1851acc8a2bb19a3962e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03647898c0c51b25da83560503c96c95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4be6c755b900b5f831b02a5e6261bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676933e0aba6a362aaf86c3d28042d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c21a442b48afd41185850f8ef1392656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9aaab1cec687817821711ea60ab88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93c651eb62dd4fe52aced70de95810658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662da2f1ddc0e66ee1761e5b8a1fc9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc11c5fea67031a9c99d81469e5670660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42e6ab310fe17759986c3ce8cb3607661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09bc841133742a2f91b294a51f722662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30737dc9c105459aca83ada10bbccd91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d28405b8448da569e0c9d4b0772b4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1482aeceb5524adac96505c7a2cc78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b5a50ef9597ebe927712f175ef9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11395f6586fa1db4a8a5ec5d420fb85d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e014f7810cd65f13cd7256eeb21b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b620a753217103fb414053667f16e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1d83f77693ca44b57c603efdcb29d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2910172483982abe5150b7dfe865f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c2a17e75832ef27de9775da29115e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc02c71981e47bc97dda0fe91b0aef1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207009e3b13112469d88204d7662169674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2e876ae63fd4c021df673b3fe38b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240232b3f56693c701bbbe8e63eee5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e9e00383bdc042d91046ca6abf572677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da231529b9992b1d0aa6c54e074b3ef0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2008afb39a5521a264cbf4f6864ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0929406bd655a5e0ab6c396946024e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6eebe20e94e4779441cc2ea427287681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb056862292f73aef6f6c06a5324b04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdda437158680d80a0d06709074fb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc3dfdca36e5213f4da2f631c359e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2701ca1bbb3fa9c1d79ba084c7ac1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfe3b90e3d8755e6ac9f508870e1f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af914cf6b576616b2749a5f80276ba0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec37167ab87b27c1c05767438a14fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cc7e00de0bdaa7b794108eaa0de8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e582aa3f2ac87611092cbfb68bcecc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a651813f4fb2f441eb79e2373c4f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada1fd1f6b76d09b6844f11084afcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266363ad16e7c2682d7d08e3d25845e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703939d9887143ec242b323c5318d640694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83dd75cceedadee7d879d1b2c9d82d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b038cdfb495395b560fe0de0a193696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62bafe7be135e6d343da48c67c8aa8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d771e25e32cddadece4cd737489e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd857bc3a11f57320c8aa63c6ee4c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cf08905bb51fc8920d0891b492616700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9427105c86343be5652b62ba0b92a1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb70ab0a471680b0e4db08517d12792702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7345b24e3d5f73bd267490c54d8749a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e2cd246e69dfd8b5ce6ac7b9f236d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bbeacc0bfe6fe029415898f60f414705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f0d00ef6774af4c87e20edfb5062a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac20e6fc5be98e14423cf7360e64fad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290da2202a5067e0c1e1bce5ed2162708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3695952c1bf11df3a4786422b86e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530f5e000599f5bf3467ddd83073eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02f6cf9ec2e2598ca3a11cc912f7b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff3065198ab2a0f37ad08734cc3526712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974c276e6bd5381fd98c0186df31cf1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3835d4423f22b79aa0342cc95f1160b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d87a6fc48af130453947fe51576748715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b1eb0f5cd40fffe34f757c516349716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154356eee5c205342d28d7724ccea251717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22fce3d961f4cfba5707f0ce31ceb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651042951aa945541b72aea27de5577719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631a06776b8a5f9a6656a9935115f58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87044a89ba6a950e69183b565d12e8b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b58bd195ad7a9e7e9c1b6d8deb2daf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf527b4bcd6f6bb2756c46f9833fd1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df07fd1d9ee4e0954829b249e20f02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551af8434c3715e94d6c55fec91fcc92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932d555d6814c7f90dc24b5fa91d37b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73064e57e360598f4e18f8288648b9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac69ebf45d68d0a83c9cdac2370743728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df9085d6664499c51468895c25b31f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7977f0b61182f778526ec9af43796730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f1817a2351183f4b8543132bf6d26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6546d183f68d974d9ec6711fcc03d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8b900ab12cf6d50e64e772d7fb52b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866d762c99e7f456c0a607bc36e1859734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c8deeb8c4c1e9e453c92f7c8a8658735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1574d735b748e00ca1ce47c354253e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dffedb2c0961c07610b344d82cc8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7717d61cf82e11f1058e5f9f813a10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda57edb417a4278370cc8ffe8f31f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7f50605d1ab4763c3d079782fbe81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea033af5254f64551d9e8a6969c8cb5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdecdeb935f0a876eab5eb888fb048742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec6a6c0e11a01cb15aecd269fc504743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668728223b33bb0e9f9319bd83e4a70e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d2f4a14c8198ece0b23506a1b892f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9ad25460324df91332793bd86083746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27122956e3a1b7c6832a88d542dabb0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e60f974ed7d5903450eb6855b18d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689991bb60fac85144fb080b16b49be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091755eb70c9b98d1eace96bd2b9962750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7567ef8280c887c3b2c71f6c3ec9ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5a396895ae2e2652370c5fcf1fb41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a108341b8280143be11adafc645c268753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8655353ef526e163f0c5ac48741805754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b05dba616ddc34f2ddc75bb428f3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b5c94304e8d433f3f4b0e0abb488756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487155892aacfb26cb1ddf9a63f39295757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c68cb954a6d880949366d46ec1557758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a376e5a681f0907495f5603d37126c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f473f7b6fb071188e7152aa2c57ec0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3efcae170b12448c7fb70773566112761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9378a5d5e849cea4b97c6df7d5e571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515efd3021be99d1b2a5bd46c7ee28692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307de570d9b69929821b643d627b4a853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea7b87ffc9d9c4c97bbd588404a16a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe736e15c96ea8bad881de01278e0b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816ad25d0294dfa3a1e4e1564cf1766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca00787e188bd520ac7c801b797c217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87104942b1f9ae7bc84218850b0e84478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dae885b9cdf5b6ecac022adca6282a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8b21debd58fd313131d692220ac210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca2c7de7c116c078e0c1cefda1bdeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c014df504708ff2c7af4a75cafe91f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797db565f96d8aa51819380669fac9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e2b8344de868efcd52d97da27d8d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5502d0c5156535a2c2d557d9fa5948715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ee66af553a3bc6a26d23cc57e1b8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c8974709afe22da16e58de581d0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e8672a51ed83f8f6bd702ebcdfa5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d690fa9962b1f225fd1105fccf1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eab4fab3dc6384444c45ac9a8bc47d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d5b358ad9ed149fcbc0b31a7cf2e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52088325150a00649135a147b14f633922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551fb760eabdf78aaa77507311c1dd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aaf2a80a7d0f9fd488f751eccb3f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd3c2ec5e0663e83968dc226e441bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26074d06d4b3b947f1a13994ce2cb8fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbb3776575e909f5d0fca541a66e0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c142296c3519ccdac0b2a4b94547e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21af24edfb355a843a9881b794d3a9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb79e1ba240daa578d5862ee55fcd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291f46cfbd60964dc989d16a9b8343b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8591997fb3907912b4e903c27085a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd96c76abd8dc84843e9405bb1a43433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde162f5a75385eeed6767f39a953134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94522b55a610ff71de7f29b38d533e4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13700008bb0fb509aa077498fffe5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e511617ecc049699845fae925a9ff6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e3c8a86ce33e79ca9d70534e2ed338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9fc71047511957a183315a294964b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f859905db8ea01d480950b7118cdefc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c139d76b99aa1e1e4ebb76f445e70a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d01bc5f922c067abb8f119c7070dcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703d6a7fe1e5cd6be8f7ed39546e8ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7bcfc2a9ea09f70dbc4486ca58a3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff20ec26851e37e08b47e672adf63845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f550d8bf458ffe0e40a3c9723ab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4cd91a1727e3e2eec06eda3f247c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6edc5d90bb1358e41a6e0ffdfc3b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58361697ccb37d3fbc6288491947fb8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88538729fd9565f1bf2b4381684c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dab92f9bead6ceba69e1601ac3bc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b833908a99a8b0d6132851f2d2f8cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92028ccc79f0a92ad9b54505dbb25cdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8e0108b103149001f9d0da040b0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b0ab2973184297a6e02a1851de47055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3d8d1abb3e20cba0cf3cad6442bd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857e636ae90e23e8996022405a630a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb1c897a682cba952474493d44dc0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78f80e344bea5f99546b1d8f4cb8fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdd44c7df5ca299115855a4828f7b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d6badb13b7f70247f8af91f459fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e447107e1e8be620b4ee4cea896ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff88796cb1ff3c666ce2fb7070767363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f1eae1b6a63f4106c08a03884d16164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e3ed635135fa051bff523c08830c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1e7addeb488941f408f05045d569766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e003a3dd4b4f23ccdcc97ce80f42867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2e335899ad050d8192dbe53aa78a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a39edf9d570c79e81a4df80cb4c6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aabcad17570fd48525fb10c00a88b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea6cfb662f98e5897c2a045b8314571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf44430038f05d321ff5eda181faed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea70551b6b47832c590d95dc21903f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da090cda682d4ad0201e89b29a17774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bafdebdf5e79c738e167d4f8c2fe8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b546f48b0d30aaad8517bd0a166973676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bed20c74087866263eefcf6498ee177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc9ad31540acff819287f48e1e77f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ecc740e8eaf63a8f829fde5b5c88a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d80b0977dd9eef6394721cd6cdad9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78131ce85c76aed3406a82fee8968ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8837e47eadfcc5988dfd509e6538782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187023d7174d67ecd30394aae5f0c40383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f78d903adf9444fdcc55fa16d476284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65a9d67b14a97a15284ee5aa9f45a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0db8e480ec6fb48473a1de2eb37db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db0970212ef457b22ae16907acb31887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2ec89ed1b7a7e19b9c5560617294388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0579da9a2231e9a841e5c3ba3867689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2818ae8f1d8d749ab4fc40169266b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e91b6c62e0d78f193bda9363fbd0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02dfbbc974f24e3fb61f0c4fd6057492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab40fbbeda742bc1702ee354c0db893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f00e4aedd5c7402d56991c819f287794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a25c0034df8da33988735e2f3233795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2c10191c02e60ec9059d04438219c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad77d776446bfe8a9b95f191ae10e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da1f01867ccad058924ab628dd687d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b80c2a07785981409d9743cedb5fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0758fb309b2c4ffd55fede2235af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f3b1c8b31c917ad7124d2bc6c5db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377205b7d3e7a1922329321b5f46e13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c501f63b15bc320d7deb0606d3e0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5190dd8c6e1fac6e91d947358aa688d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64424acbe0e15ff0b29afec7adbb3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84757911b83738d3eaac643f8420c359106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e924d4bd5715b926ba33f4b98666b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bd479b410730de3e6c8004ff3aa24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689ad64c5a82a25068bc6d752eefeaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae225190cffe65c495134c32187461110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb054ccf0c8e5b84c8cf5c533b3ee4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473decec174bbd4203abc7ad8fff7e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5c2bc2988e2c2663317be3a4be62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dc6cf5c596a3fd768470e8b6269a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f754fe81ed6e7d92b06868e245d414d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dbc8d22a78e5756eb1f177fa04f4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ca2e0c4cd45dc881fb493a34ee58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc4cb886a6d1441e2d02ba96453f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b87ba0e648647562e5fb51b3d1161119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5773a820b9153b7eab66c59b8c440120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5851c5d51eecff88f88846739865e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee96527577f4f69aa5c5c643d8b069122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf93a98289b221bdb49d6862ac319c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008d516332b892d1fb736d7a9eba3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd48d433e279853ee90e4db5e4756b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfebbe0e6cf7f42ad51bdd6232ac14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb33e54c20a839561f7deaa4eddcbdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c7f6f884cd5963ad78a6579512613128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84598285b9cd79970582deb246ba9efd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86df9f2c31fa77208edb45a95cc694130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50b5f1700e04edbebb1e8368f9480b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff8c60b87be403369c9a9d0328b68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89d4cf0bc0681a3511743cb0d6e40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12e7294d35c599481455686f9a2511134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a85dd356a79d76fbff3ae3d81cb799135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1afd70668a1d6b5aabc97d33283544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df922bd717f793e31ed85dc69eea3a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babfa60a5c5334b95a1dcc3d3f817c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465d14619144529cf3ad45b56e5e329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08656fec5339fc0a089b36c3797eea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572562537a55aedd4c95fd6ded9814a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9ae5fc65557fff0a57d4eb69b8ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0e99a64fcb41c6bf4fc0150bfd6ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9f8576e521dbc72c27acc99d461a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22746638503a83e8a21ed37095caf4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b70ac650c58ba44e0cd685efd9f8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f09dc365c5fca589e9312592ff65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e04b49bbeb468fa42051d2645f4eb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9ebefa97eabedc8a1ec1a11c368ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9588acf2b903a018be0951a9d1b65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715311c8ad73dfabc3c0b81e9cd54f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74793d1a61dbd9487b4d7d6e28bf7f0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca07d7953c7a55d91f1a98df365317153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35992bae17f95651148878a4e08226154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c426a20a89717dfc8c221a9bdddc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae49ab0f024ac007f648d61880cf029156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abf3755e6a0c559a6b5d08aeb73e9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7560673d7d7f022a5b54d70d7f783158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f21973d54e8fb6aab4c78ba74847c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b99e1eccb5008be9864799393dcbe1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ecd018ce6cdc773d39e0beb48c28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e6e6795f75076258daa3ac4fec731162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0017e60b527e86edc92b533626dd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5154eee64f851d3d934faca5895d96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4db0a684915dc76bb186e007ddd24c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b790356f30c5273f10645adc60885e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cefe37484cb67251c70c9975e3e094167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2b6db7ee784be6cb249d41ceb0ba7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5134c9da90621b6fda2e75aa0a9cecd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967064bdf66d16869ec9fa5aafabfca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de275bbd852ef97f00ffd562ed64b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3667cbc38696b6af10f390eb5e75e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac881abc3ddf4976e058b5497b899173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415efa78e9f929ba864b7c767b9adcdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d66cbfcd5460a6fdf2150627eef9b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9663bc0130018234459c55f1e5903b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e3dd7509b5c1e2107be1cff4890cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeee1405baff4a66a743e5899ef960d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecff03f433339a6befd39aeaf0156eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1655c3ca1e34649e2de316f3232e9bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693e0733cf4804c1ed2872c1ba28091181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709ea8711d21a21dfec27e0983d0aa5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82eaa57b047c6ece2789d55c06547c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c85e849206e7d8b7ae44edfcca2ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8977d70bf003f46c5902e2cc41186185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afefcac1a0b6df0762b2fa9b6161fa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a165f9da6e426128487655022356db9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c46b3f52172d85e778e8b012d09316188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487620b58a15b8fed111d823bb91ef1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432581b46e1e1e07ad2ec31b07b8a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa3412649130273b7253ebb436f3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174935cde52d3456af6a6afcd8df75e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4320ddd69de27424d2ee1b868fd35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639a7a3af0ec02dfc33dd4b94e8a4a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc633de8a0ac4e4f3e06852172bab9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e8ad4ca3e768cb2c512e583b3540b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6688676390f14040f7fd2be96e0bd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727946392f255217b45aedc7ae07305198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1ec644542358bbf8549815cc44d61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f255ab0a70dc3e732aed15b252a5d02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecccfe460200104cc1c82ac54ec75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f4c3ac61c3ab8c2244d8055474e08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ec20b6a8254a866c6fae335432eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264954fa8ed387ed3cee6b8602403b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e762f38bc3c104b5ba84a930c24d5f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b6d1b8bd4eb7ff3e80f5bc9ec277f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb629dc5a0622cdecbb45bf61cb4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2ccfe7bf02dec167a805772466449208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5474f51bcb77e5b7cc9892f60bbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b73a2e1018deb08722da416560118210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb16a2d2bb4e1c9828a9be0b6640f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd09f81ae6e4580292bb0a8a376a0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fff62d6f202a2b800c4be22fa16f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9c1dad8d5154ddcd6372000f0d20f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5a69bef1c71cbe4f7baf8042d2d90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee8e4d4b95daab26aea460104745c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5264cb6ad6b4891d329235bd201c2f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3184c002a87551d2d01f02a6cb7d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f0d666568b9057440be737b4c1f39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6ef3b9d23a74a33277e4c41b7fb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266e0b2097aa7328f87be51c4d325f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca797a16f0bdfa09d437766c2de99093222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e4cb413e357065133ce952a4437e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8e0bdbdfabf3624973d8903bd948a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6af0e16dc6a5a500a26a00147ea6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1241a6061e407de9c67dbf58ac5b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45367d1a0f91c5cec31be1977f8bf918227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff4adc25204ad22b38df22f516e58b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1154a67ce1cc8b1507054f59454c0c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137652fe398debbbfc909af77b50e204230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02dd4f15b848c157b363a37a4bb24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab0db0a93ab87f577274394c3bd5fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca63eb8cd5995a42552b095becb12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463f7f9621bc770fd2dd907ad6fdcd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bd2315afa31f9954a1bb1f7a34800235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfdc9886f5badf574aa16fd7508438236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd995781641ed7f3e3fe16048a28e2dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f16fdaf5219f7601109dd7959552f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3ffa54ca3898fd75171fc0de5a8b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441b654f49254df548e583c81bdce24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a14d74e5fbd1e4d93dc733589b322241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e0a93054ff3a580c17ae9dc33be4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998f776a52b18fc594b48a5adc98bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21a74b7ad5cb967d9c9a1555f65ab6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3417cde4f84babafc195d48455631245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf3c4f856fb3ff61023018b6add50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c09d605cc7f30f0d17ea142dafae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44cc12305fa9de0d0f8765c8340817248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498bbaef2bdbb7dc57a32d76608ee56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a644516575fa0f4d8e916f6c28424250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189dbe9f196e325cf1216566e552908251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc5ff72dc3bbb0c0b6aef94800d724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406bc9b6959a6f4d78462d30a17f049253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c13d7e82be565cfa421b8a52c88ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a4926501b58a1d2ab4dbfdbadc895255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed104ecc58aa52af0f90edd697432a39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ffe7521ff5a4982e7034e658f473d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa62e01b1240218a9a1a4a6ab0bbc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df7bf063d1f288ea2e663728a1131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61904995d5efc111ea8913df77900e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610afe27a8390ba5244ffa3cbbd0740d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77e48755897b2e41963840bc74e5aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54fea8d5b8c60d38a002aaf4c80316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33950cfa0209a2a9c1a25238bb104b9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d029417609a707f1ae2d874d1e21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40ad16657d13d7be4e4970a00b53e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0dd3763caa04a465dcb8f249120e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb952fb78460b1d576c2178d81a903d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2854a052f356690c4534b357cd8cd28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c3cb354420a44141ad5c0d532a97e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac89063e61656c05e248b4a34b4e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e4dff8ffefb3dc9d5dd37e74a9348272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe025825ebc1d039c552e04748647a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7f74dfbec4b722fd34eac47240f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc3d7756f789b148e20bbfa5884fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a136369f3b2fa59ed96ca78cbe9f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700dd1d6f25e1f96bb200fa1163642a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234579810e7407d52fe03472b23fee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcce04d7ad7669fdea5dfd1d1a23a2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ac74e3d26d102acb3655559873e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791861e84ad3e4cd5eaebe416152032281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332bba9e5e4224ee7316c3044b63bc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a829ce234c63cf60dadb34c2105ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbf33096171995b257baa8dc40cb55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0c23a90b12af918ee2560d66f3419285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c72b4b4ef012f89e216910dedd888286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e891bc4a13fef63c66fceb9d9ce9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872775d66dcd8bd7087a4fc3200bb154288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2bc97a08072cdfe29de3e03c38844289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c99b0fb0a574c681e38443f979323d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9afe9a8d8f46ab5854e4d05246cc1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8ceecf44d625918760e0cc2bfea8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067627c695d225b558b4607d9b53cc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65322fd7060bd1d25045d9d592c3f93d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db33f62d07a54c42d1e2635af3a0c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74996cf09001a8913c440c34474b868296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d854394f3562d33fc80f0245397c66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d126e39be2776788ef96849252471f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cd424bf0e4e6a9fefd2992842adb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb74f3525d160a6ea99868b000836e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e66d805a9931e5877c13891fa652301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1412da1f61285e7616a1aec8c8e33a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ccfa9a531cf01513db5b2cec670c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc53c30f8be5541ef3f993d9d44175304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5bcb8cd0dcc2661127adea821779305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a56cfc1aa31c48955ab61414d0e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb698f6b2053ab0ebf27c9332f3f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8cdccf2a2147bd66e47f606910270308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068715b8ec4884ca581d16c2c7802f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cbcde795c3efebf7a83f3ae44a8aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42266ac96a4622e88e613f067e16e976311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72651411bf3bc8645c71f26cc44c85ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff06ea9a9a58c903e779bb098d57f70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1b2c86055a323ddd42f06207b909a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73330db8770f9ab6ee081ce37840292315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3adc4c0542d9237466907ffe6d241f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812b93183fceaf467a86f5d89e86aba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdff9cc02c70f45903405d60d6d28f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af8196dc0cd34be362d2aedad8eb82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f4fb035e38c102701f726d78642e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856419b5ad31a0fcdda2cc8bae31f19e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30714cf25a943f4e25b2c19f688a3e0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be91b776aae469778eea523ac050c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6666287493940927541fbb3e4b05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96754bb0c942b8b5ee644e28373cb35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3805cdaebb37755e3fa072079afdbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79df166166ac8a2bf6a8b50728302327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23844c6d71a3fe1b863e17937d654869328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6083d0272f5abb32bf8821c81c3437329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dbfca533ab488ccee24d43cc317e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a920f7f6054ddb19742cbf7dfd9fef3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654d3b0d5b300b1a120fc5f15ea6358332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c763c46a0a2f4b57ff2f61e7504833333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07312e49c9c1e568c45269c0a6f74498334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78a413d4ca6f8fd171870eb76abb23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d1aa35f596e5409e52b7eafd8a553336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8fc332d5770a1301d1906b2add071337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fbe8a374597045a7d8562fcc629d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c786fab883acd11fa6f2dba96510339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1442549e45b689a6590a6d4aea08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0422276a3e82f367b093d0174000c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b476bfcf3341e7445eab629ebe3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0fd363513a077a6e5aea36717e8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb1a537f8bae924a8c04f2ddcea1bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d13afd1931852850ea23fa785ef12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba16397b9e3f2f83a210cf9d6917623346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78df5307f5a90ae5390e938ad0daff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19aceb076e6ca3eb47f1d45ed8993f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd21c1145ebe4ceb1cc1415a0fa0efe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580c470e59dcd094e4475771810bec4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279336326fd4708b22d8e61d9c7cde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e3c847ab2a5a82c845feab8aa3974352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54187ab23d466329ae7911436d8511f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dfd5745858a23ca5a87c133864bf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539f0f91899603da504e7a13bce12b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f98ee03879f9013b9d26bc6918ae7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a891484f97c743e34270eb5aa156db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef81a8633de2c961b2abde01256b1cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e8786ba9809d1aef4df2688ad6f79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eeecb01313d30ba3267060c5e861a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eb1021109be4b37819e914be3b234361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a6a6bb3be5d2c766ea1789441860e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476e11d0ea90ff395d671f150de645363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e45aae01c59259def07a5f2cbfe9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccec82246aed60655292ad2f77df49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce632f13e5e1c7b3aa82e05a71b56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496bf02d73be5938dde4d1cfadb806367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a94ebbdbe610f5a80fd69128a1a29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b76ddf57abbe41482db7d0bfc9ded0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1888f255149e1e957b33c8d970c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993445708bb87f688427f49323a08d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bb4199b7093b81b5d074b82518eb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac291bfb858013fe05ac6e5d4968ea4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25793d4d752fd712c33df5496fe7a921374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b977ea449119f4b6e79f8dd472fd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25008173cad5a3c982b679813639a10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de91e214a373a2394f6b5ffb768309377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de188c0a6a8dcca15c2eea481ad5d0f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2f42a70840c8528b16b7f0eb5bc9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe80044f2e38a294b81a75dddcceee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7365b40c5a7a71f84e52ba9f89e0df5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef51f82b350ad7a50e9fca217095370382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30867108bf949668351efbbdd5adb326383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad15f46767f4c3ad8df2ae810d1a91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bfcc882abeb106bb689a9d74071a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11599edf1a181ad1a2bd3707af509e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf3b68f7f130fcee346c2ba900f54b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef5725b7fd798bad779f2965494e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985abc9989b9739516a4fed45665c364389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399105a068f53b1ff2900d155fb1f3c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f704cb553b404bd3fab3821e465a1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f580c84d4622273ee357d62f538539392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb53d6ffd092292509fe14c9b97e29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c99ad7efbc5b960386351cbbadb70a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3bb07eafc3ef760ce04f9f53b986b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9335532142f2af8af690429eefbe88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aadfb89a24043b7fc5191e605f0d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7118278bc0fbeb9177524bab5842398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fafa747989adc81ca6294f3836db7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7885f2e239bede93af84af70d9d5ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402ffdf4f62bea7a95f58ae54c7b3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75844464a270664eb38a0507976d323402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d3214a469c6ccecd5e48f629cf6e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47949688b3f73de87d123e251e086404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a118093d47ff6278294d1d1b6d1ba92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b79ff6266658a53e3c0b62cf575e35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8f17e1f4b3eca708143c2a409d185407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c4837f94242c9710a9139683d60d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c522b35742f402159937c4ac5efc79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ec456657178164ef097deda85940a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c668089b681264e4345b9e8ebee70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb641a7f474fbcedc3f72b6e1871c31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfcb2f22d154bf4fbc5bb7f49143fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a850a8114e3c64ab99d641f812688414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d07667639b78eec475316ce2543bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3162f418abec2fc638c451d822e29f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60ecc67db19c83c294ca12fccbdfee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5de4fb2399a83f744a9273a70f38d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50053a2822eb2179e5da24618c26e65d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677ffa569de6c62667eb2e330ca8234420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b957563bf90c7adcee8a86216a39b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99334e80a0770fc8ec7a1373ccf886e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076f959a4156354b845acd7f75bd07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc8776b9eae999fca91f31bd6e51ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89040997cecffb49440785d641fa09e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2f53177e9161c35fea5f9adb2e0bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535eb316421ddc51b7ba804250a7d46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818ac765215184d855dc0a8eabc7d1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0cd547f956fc502c6ce11d246c140429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60aad5ccf6c567812858edf55a8035430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed49c53221120e2904df27d6062eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55735e2d44887ef46dbf72a9717e5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4684ff484e6dcc4facffc6db98da3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6206033c26106723f9f4a5e8ccf22c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9f8d7b1dfcfda06786f5e944ce24e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39331d2de0fa573bc66e0a10372c5bc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c12fa9be533fadd69ddc18c63614437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d378301e02c9f82d31fef117664db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ac4696045087539424b7c5faba7cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142e01473d7e2e3546375ce05fc55f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae01571cc60758ded532b8f19d3a65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e98e0574d08df007acadf9f6ae3a0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c99f71d3c9b0fc32827ba4497b5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc18a76f8a89ee5f13488dcb6e69d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b00c6623d603ca419a04a85679762b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3301715f5bc7b0a97815a5ec689c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057f5068c41b8918367ada73c02db5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec50fa7f7186c659a5d2cd3b543b9b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989e52385485ff0734e1b3ea20cba1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185aaef31e2aaaeebe59cdda813b82e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f60b695e44de233987a4d2019d39f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e90919d10731561b55617e46e349be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1399f95f5f83f6ff8c2cec13bc5fdf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc4921c353d0dcc877d50431203251454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810e58c9198598293630094efa9e59e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845d7950c585b1913ae447de404a710456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ecda296ac4eb9350d7e3efc0df279457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27946d16f25b6c255078f63a288e5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8838769595b134b5fabdedc123a21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e162444e6570747d14b5f79f41b00ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e41ef862d7d0aec8f84670b8de4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6d0bd38144a417e6e5bb47282cd0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd297cac2a323934a14392c17f9bdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c38cf82b093fc5cff8a71efea1f30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e34708c9c9686102cf5d156430669465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb3e7c38dc3979e8ef45ae1608f803466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1893db83fec7ac3ba5be49a023f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c852d7b5f603dd90193d47e745c3312468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a87856c094b3039ef81deb5c983c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f51fd6db2df43fa9a995d54ac3524f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515bf29892128584c39d15ae452ab1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3df3ef9fccda9723ea6a55f34de6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e852f8e9c373a1fbfbfef72424394e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ea256b8d1a9e02ff6a2275e3834d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb691ef5f76df403cfb35489a5f2d84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aebfefe3b013a5850a03c8c62938b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2dcb484dd19db26067dc2f6448f94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53633dcaa61e2c68ccf2adef7d0f895478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fbfceed2265d52c3aac671d5ac11d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d470e44f4029c3db6226811af91f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bac0c667b257ce5e47762579929fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73efa82b54038e433e4880efe9f2a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b685d595d5872abf5df93c54345b9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f29246d1311867e2bbf57c11700b67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129ab2bbc70743097dc8806b2092d63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6386813e7ea7f68172aeb70a90e0ed7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c78ec01141708feb14e64abf6642fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3beca4f031b291fba1bdfc4c5ee95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a95898a05a728b696600880d7e987489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91e20d902765a39ba1d9c64ee9a84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b505ebdca8cfa2ed213cbba81795db5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b049fdb9fbcd978d192def86e4a9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1f87985ea865058c1eb598419ce72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c84cd239552bf8e2c0b46cd72073f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a498bf40628ecf81811df6fb4c04bc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2319ce84c491584d8782268f6c7167a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a368281b505bd8373e3e2119e39a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367756414cab8a2122732bf950f6c03f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398584c3c9ab46b96350b484d3db837499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253deeb2b026fee9d497b98a222210fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e5c144b02441540b57e78452cc1d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459508e72954fc82bafa07bf493513502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d7786d8e876ef3dd85414c8c5f94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4b3a0727d3d868cb84ba5684d1d8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f98c9e407d9a3477ab8a16898a9cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a629b1cb93451e8899c8dd95398d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f3f0bdd1b2b05dad33065d7cc3f63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8bd7353fc49f59023f5540949e6d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69de2d2d57efcb91ddd2bfc1b32526d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d84ddb772f1cc81dde48876762526510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad09da6b9736414ee99cd32363652d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525c69a4cdca812a8c98ad608efad0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40318e3c25d49359afbc2432e684b907513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e087e186271cbe48719e9fba5109051514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547aa781a6e1aa0d23631ff194f3c80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75270b9e425c1f7bd0277d5772538e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146e0ff813c25c31f8cadf5d6964f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae0625702618c191321b12242934d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a52957c3903395648f9edf0f0f4ade519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535199c3e7a1ad1a114f9b8ebce5cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72575080e33293b9bd2512a18ca3b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276b26c2ed28dec37f37ebfda028d4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6fb20edf4aaa4a779767c605c9900523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faa98fb022bf1cafe7a16813edf4ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2ecc9f5afdcceb6baf709583de5cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0669fc0a854991be652bcd780da880a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae75271698ad09d8625ff24f3b7e28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5e4c168e0fe549938fa72986cc54e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f7c0682ca04941c44d3ece9ceb6eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a450a42278e0454d4e5361d96e31f65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd58d6b8afe468fbe60ceb78c3261531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ccf9632fd5821808c43f261a15504532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d1b9e922a70689a246c26e8415739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa36207c6dea95280b935ee1b90825c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce160debe29488edc574962e817ad733535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03825bb37deef6ed8b4f4516349cf42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1b6f9bf900db194ac5fd2bf7f60fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d34738f1f6c9de6f84f4734ce3ac19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9125e949f01ca988629a099af89a15d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bfccf520242a15dd24efe490e45cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675b6ec54af52d1988b7fef3a296f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf26bb590cfc6736e7ff864b2f02ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19229866dc076a789f1fcdd89699f5eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b583e4ad5d0141198503ce6d7799a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c33557982fbda9276d6dc13919f833545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6fa1921e0244ccc38fcb5e17ba7a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074b5711b6e452a58b343d8ac346c76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08aee5b82e027ec1a2bb3bb76e28f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54271dfed264da29c3fdb6e21bba2e1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10337bcf902d7d94b5acf9fe0ada89dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e07cef2628cce83ee3b20074deb0e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeadfb40dad884c1f56b5abd6499fbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465bdf2e26080d41f951a639592fa3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc9f18cc47a0f02e0c5c952e40234554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3216bf63e4679f04906cb0a568edb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a895cb296422683a22ac10f7e945556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08588ed3692c6fb51c69404b8cb82b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d41f01aad311c544701b5c5c182bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f133843d5a9638c8592740548d6ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe45fd45f022258c2b512b9a37eecd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d13dd9d36472d6ada3b63038ea9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd4fd7b7e1871c8ec9a369d6956c2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35147f801c2d6b490d418598fb0cbefc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1b8e352ed05bdc069d3d6609d893564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5234eafa2316f5c2b1e9095686f45f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3202e939a46560e6bb82b82b3e3f7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86b43a0b1ea7f2b8253db1fe5bbd58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e6b4aa78e347300386afcea8d34ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e479d9b1cdeee01696fb8be1985a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b06fe48e6cf5690fd10519aaa23e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f8af74206a7a847bce04156d1b1c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e8c6a97d3da933561a4acd5cf7248572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d72b8c42ded064bd2edc1b76d5ee3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92136be38a1dbec481f998de8e7e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943432c5277ebb1bf9d92f2c5bd5bc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb628344f916cf7e5ab39d03ddd55ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67199114c20a96d54768fdd4f353500c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ed252c0caaf2b816d3898b93ca19b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e3ff1bbfcdc0fbde5d8945028bd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f308ea0b67c87fb9b061e85ee8245ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a75dac0645b704a6b4992202b909b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d9b83ca6dd0a64a7e4487ad66980f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ecad388a6997d558e00032530841583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784043588ece71c12a651a0e5b257c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1757ad3c5df96312b14fa1d89e063585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb85fdd307a5c317a6fa712fb80943586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e153590a789dcbcc158e837b6f3d49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deb55ba27970ac89710b704a0005df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e279e558715a7d3ff603ad51ac1db9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788dd1fe3b6c8527a810bfea432957a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e345be905ba6e77dbf4706a59612fb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7fe24c13856000222529669e22a8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc6e31b64f52bc4443ed07a3461ec2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8504a7f7ef9cd9e100171161e9ecfd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27cce7295c1040c572496afa7bc3c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6caddbecea5141c5d8066dcf1c443c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220668463b329bab92101cbba48cb17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8181a03678a9465b314e3de353b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e546efe44fe0bd88497c390070f78b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06878f00346b93fa44e0a9b6b45ee03c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e44592d837362cbdeb449fb95de95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129f0560d4148e1e5b9845f18a0b55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9458ab80f52be3fa01ab0a1acc0c7e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0909ef928b4575ad12afb8ac65bdb00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84667f13d6c63ec0b114345bdc7337b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627427b01633df2e89fb9dc2681dad8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f1410bfc6ea98482c1f8e83793da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66f1d04e17ab808b9aa8c2c6ea31e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94caa7a69fb65390f6f267c838f1f3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990d92cdcd1051f42109369a040c205610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b04b001c606bada07df34610c0fc4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c680a851939a0789e9e3059fb8209a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1fc470a33fd462d466ca567fd9262613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19df79faa0f6d403c0345fcf675ace614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbba4d13f18fb30a2ecbc061d2c2e32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6e0754478e04c02e902d4dc0850fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0cf2363ac95004bf5b2577dc212d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28159aaf8afeefccc2089cdd2589b873618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b92c8e3e3f32137e363722bc22c83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2982cc595e27bdbcd840dc87477e2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8c7a59f8e20fb95f0242cae2addd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e889e6d236d056ce3b75a40ad4f955622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8beec28b86f7bcd7d09c64d947e8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb7b9967b355eeb621374be14ffc2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572afc054f5ceedcd40670becdcdb2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc42810df8a639f81cdb8c220e8cb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b1b049b8d09d7f55c66a93bcd032d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104afe29dd0a4734da93dad4a5fd6886628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de03a54912f8dea20fc601fb6c4e68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da255b1bf7e9be3ab6a9c89dcb26e0b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a2c28658a66c0a1a9783ef1c8a24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7732c5332c866c757509ad97d3136a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329020de3abbb62a5b5a390f58f2ce3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb01b7e2afba262cf131fe3a9bddf85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee4ce1efdfad6aece02cbe9f88bc14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0c96646a847e1244382e57c0478df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820bbd8a77e6036e27408d732602753637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a840aa1a4403cb79380707627aab641638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027cb5d252696f81935f9957b4c73db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367026869d830f595cff7be657abb8d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f4f8b54df0cacc8da5361d1445ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b3ecc2a06e90f6aa773a60a274ef2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8b99650157ec9821f861848f55f11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624abd2b6962ad3e8db8931eb08f131644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b30baaed9c4d786daee679bfbe5ed7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528538e33d9b77b09beb11faa1c60aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bd5c18026971a0b4e85222b77983b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebb1b7707180332894b8a76f9759ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442b456617468544161485234a73a01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0be0e635911a39b7f6114e4965d43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af9a4de4135b73ba2bf024d8bca0ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedb79c6c9041d7d5a6ce65118ddae1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347896022e98bb00886456565ef61e2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e36188b3a54758b4e8180ed563dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d132d88ba696cbf3f7f806c798aa3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d7a922d4a3177368e83f5f8abcefa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8137c752df159ec3ab22809b6c4764657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f74a5ab33d73007d5869023674d1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b9131ac6c234b894f92f40bec2d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92474668c02e60d2c28e9bd861a06b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcb07b78af7e295cfc3ac374311b4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeef31db2a50c6e9a7e6a8ec93eac03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043f6a5f338a11a9fc918588ef7144d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9c65897a6e53ba76ec3581ff1658664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b710051379fc4a5cc61504e183e459665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1038c38fbb3b38b535143aa522471e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aef39d0b30b6c5881d903c94242607667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e2590e773c0b3ddf6a1a72135dfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3b264a36a487fef7a49ba14e3b96c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9721985124fb5ef1cd52084449c8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403194fdbd4e086d8fd0ef5c8b0efdb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1d0c332cbec54128ad0f67995683672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9c59709e6f0981868471e469d3ff4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a682605f9f8c934aa52a9f1a5bffe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0cf033df122023dbfb804d03a459675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c8e4e117aeea10033f05001c82583676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816889689032d0391360dadab0c6cfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e9c94c850fbce7a15c8e450e9821678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49b4157eaeaacc36a552c9808eb012679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7ae998d2af3210338de0175f080d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50087b21061a6bee1b56c9493378f7f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca548e06186ede39cdf2999fe2fdc52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f3774a65fd74fe4bd9b8859c7377683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a74675213d720693e3d453aac96a94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc76e531595fe0b3581519804b6578f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2fa161ab70bfc341ac6747759d71e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc09fc5b08660938cd27a49ce71b7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23196ef6e88911389f854a5a61907691688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b2259447fa7f9c9a50638652c614689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1729d2b0c78ab552d6ba28735c8cd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad85889acc64b73ff81f8f365844b1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd495388cd82debf5664b718ff5b2a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec54271b7ca36156b3ed41e7c217535693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2553a7eea70219d698dd071fc19e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dcd60a6096a9a7b1a15f79d88d310695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689162ac35770fabd6fa1f405ba31cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eee8125d0760f8a6e9fdcaf969c24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797822d786cea88a45301dba22b001b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff255a448b06f3886f057ca6bc541f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89532020d974dbd91633d053b6adf9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ad8e6a9cf6bc8ce6f5881edfaccd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac584201982324c9926bed8a6bf221702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72070c2e67f2cb48e445f9c4125bd17c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82ac55aed1ab735f099514713faa2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e538ceb91dcc75d8c4fc8513156cc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccddd76ae7190ab173fe181a34157a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd9e609643607ca93b9379b374c977707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfccc91b7afe70625440a213993b1be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67618274608aa703f8274df6a22cf9fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fde56ac4ca88f783c68d7faf76a91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb5790541dc51e3b863d5d2f30cefe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2d499210bc2ac4d772d7a503b98c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203e56d0815aa07b9edeef14181de92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1435b0c63d0dafeb2e45002c1f599e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8600f07f2f6dbcda247ce97422c77e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948dfc83173c4a311eaa92def38519e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693b7e826f9efdeebb3382acc4a6383717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2607b5e4135788b7a7b5c5ae6c6d33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24177aa6877c097eae3d6a40d0073503719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac261ee4e87625283e490ef9568f62c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d55824e77a4826b2208b00ed491df0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296bafa1c929a1fdee2935a080fcec2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86a7ce6a63f8242ae7141a90471dcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa3c39c5e0022e9ac8158bdc64327d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5134fef23ab6e9229d786f3ea29302725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b5375708b44836acc031209d785ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649acbd164dc76a2ae95bac595293aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecbcd60dff4c70358aed9d412cbea9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d6f41f95ffb9b1c8ba3951c75139729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232af5cddf7fb557611484e6b08b64c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedea8fcf5000df988c291807e84b345731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eeec8d7db8246aba3d37b9f193b52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83108729bd4b2fbb0c59e2a57eaa79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e05f9fcc29189e41246e5e9a3407734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db14800f1ef4e56fbbc89aef5305f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99c127e89ebef7e9a1ba5bc85cfed1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef7295f3070c1af1d6343f38bf3dfc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554305ee79f25c773e1986104c6dea9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10194fc5008d43810ac87dcb7f1a895739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01818b0941c3e52feb78440f7e1360b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377481e1047aa5bf9202d9c34771119d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df753c63a8a5544abb76eb4cb485f296742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49b19c7d4b2cc946052a93a888a8b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd3fdb2a0c471a33bc6b41b03fd6ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65556ad88217aa434f2946089773916745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b85b717608ab66afa001cbc760500746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df810c253cd829c78a3feb37c1ca8709747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127194757cb20e80aace0c690b31f278748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8bb9ab8211642032794c89fa7f1c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57b76ea5596758f69cc192df08252750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1cfb86ee5501076275babd381ce8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac51aa9d16d2f2932b09ff3b26d2cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399fc4298dcfe43fd7f50b7909ea0d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9187218572257d799fa1db5703367d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4f762569b2a3d76a33003d9064b91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c84a6a3c4772e7a0bae8467ebd2ef9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8bcf5d9b7b4dddf69da2125d85e6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839331ba05b0dc3c5a06273893329e54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbccc4e7c85d8c3936f426603bcdee5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>