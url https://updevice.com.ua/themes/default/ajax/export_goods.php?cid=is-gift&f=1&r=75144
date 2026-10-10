--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30481be065182323807c89ab14d26ea81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99fea95194f531eb11dfbfeb4585942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448487af19a624311541ada4c32ba50e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be56a213cbf7c2b5eff475df48ec0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a709135de52da0dd9a9072fb5edf2395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554057f5fc7ba900e2f673a3b5fdc0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e23047422c548a9f1bcf28734bb447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1e9f8b3f6652b69bc7addb4d4159e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405ac9daea23fc21f0bc713d6d1b3e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f210f283036f60dc472c631ee499b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193e22d3ebd3e4cbb2ce8c8a1b420a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391314c91e3061865fd2b8b9f727f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7286ddf5bcf794a3f92f69c466fc76413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f57a7799106bc2f6dacd8672e4a38214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a389cfd85c3caf7f92c3c25cf195ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85787beed04da506017c4afe7b789316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1e373946bb5040f46518e216e8f3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80268cf0ea21cd34724a3cee0f0bf218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aac139b8a278257df5713c28d3c1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c0dddac29f6833aaa174def00841420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d455ca8389b5de44a17fe0fe5e479721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5470d1694ef0e363e905eac678fc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5668dd9846f36e11796fd499a6d335923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a838f09a976caa0c016cce7847a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8980f99a44c1ceebc2d0dc9fc0b0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75607c5ecde8953c8986d57d0339ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b87b8478ce4e463b531d1405d44ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4514cb8f05a914e3078b3dc7085340228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae0e43e04daabb735fd4f068e5ae2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b4c33b5806e7953ac46728fec69ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff638be5214060bcbb5eb5f8b6ec2a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aed294206240762023d698ec52f75632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ac8070e810701895f1229017e0c8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4670e9656799126252fcf4c3c15b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131d91cad6c2a7d9bda996e7ab925e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77385b8589ed1931727fabb42e6e32e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ba12ba0101415f9ff06cc172159937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a263f9e9136bd67a2592608df4b0bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8de7211d32be0fc3c0ee3daa419c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54511711d085d1aa3693451981c7b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e1447e373a104206f714f08cfaaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfaebc0e583a177716de5c5ceb446942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca77c72397a6a79b5d1a6d52ebf1c1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354e8b0d08676e592864fad77d739644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c4e9ddf86102027d448888ec8800a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c02d9f7a30c29230c189770d6d74346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6995dc58b1c683950c8220fd9b9d47347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de463ee102479d4aa44ce2ab1b56450648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee7a9b9a3c22c9d1ebc7d643dec59549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddf81acefba0e9b8e8712650baae6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b142dac601baa581e4362a97ccafa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74a79fe141b318bcaeb1e6d7a4a8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313674251bd105696db627bc9a9380853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267f5d1e34fe0387470caa0cd66c8cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f86fe8a269d4a6a00c421fa8f1b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617a005d264c49be8bcdaad94d625a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8b3c73a5dbca4fd8abde0c4b6cc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d25725af78f6bbbe02952c9d15949c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236816782ec929cf82876c804a7d91059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49159cd39c07b60fdd02ae83596bb07260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c292db431ce6eb159e7edd0bd109b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58a8f93732a502b7975ce8d30b670162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ef701550e81d667f4f508a520a65d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098712def4da3e379ad69c9612547b3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8353d792c87ce06121b2c50851367265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad719406b7b9b00270815bef194f1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2742f8c659ca6834650067d02ff68067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ecff3c979dc7797342f4275b2f7bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f376b630178d212d5fbfaef2b232daf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708d60f27f28f95f7798da1ba92288f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc0422514dab3b0a4a6312fb4f3b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f1f7382efb2e4e07abd9f806c17972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acf1359beffb8e95b1fa06e1df1a7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad221e98a29026a359cdcad9326f4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12cee253c664b21a70c7d78776f37075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7c6a4edb4be798dd2de1cfd9706876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7559ee377227062b71a63d1ed087c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2b3348ed0339aa8929ef3fd770eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df1c79b8acf80ec39878000e6b7a2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6dfc863ad3a57914de36b8ee688bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5d442aa42ba7f4eb1c311affd2f1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875692e9e3fa2a4155b5cb2cd61258e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d10d73bf2d536d8c997fdca9b092ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a08ca87272a21b384d95f8ee5919284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a82cda9a3ef8af88cc772e062da83685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6d552d7db333cdc9277f722d851f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa3a5700157180db2f3c9a212e6b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0568f4ff5280d8736f9ab6f6a1ef8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f387ee9f121d4f15deda825a0e5042d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa04182f98b2a80bf00f781d8e4acb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102848a03262f1418ecb8e7a8955a8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c39e10d706bad3440c813348bfe21d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbef7b11e6a4380e012c54f167b277693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b532ec8e852b8c60b25f38bd3d4723a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9929ee80583b26f0387239c6c9f659e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457995c0013ff8f02535a4eccebae2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9444b05912e07aa7f03aa31c4bf3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12c6fa0937e72efe03513db741445898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039afc8c91c310cb8398ba8825d9b80199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9892c81841da70689c3117d7427b3e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209287e83497aac9e8badc96363f62a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6a0a88d68fda0789213dba15404d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc55e45233ea345298435b974b014c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e732d69bbaf59f5506afb81fc6a38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa948537a2bd55498d797e3377b107105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac275780dd5e4c5b444c57bf7d8050106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b6d391d2535f25bbe75b11d40c0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53652d5277c4ff8f5ef3fb967fa6c5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aa67570032f92f212d29283b33f44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321dd4f81e5173cc0d2f7e7a786e3bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ba43a10cda4d9d3ed8c3953fcbc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deb75b0dedcee357404fc694c54acd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c067e590db8b078b2ec26b760905113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec83e76de87ffabf2a019774451d3ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ee3e13f5aa1c06b8e81879c3cb60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc1fd23d16c817d9a2738ece1a9124116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ea18b65f9ea743844c86a0023893117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c18c5deedfc7dcff60402c570db60f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea4d1d4ed4a7dddf42c647f8bea41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a238e2c2676b506439c5f935d0445f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5dcd534403e9721519ea1ab58196b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53232934aa6c49a967c2c9283e5949122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeeabd87dd722d81e2565ca044c379123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b89bf14fe805f224f7f43eec383510124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb2d9423e7657e8581a457fd18b85c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaed4b4d548f29d4fac588b76017d5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19118a280f7ef79bdfb9702193ddace9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cbedcf9ddd67cdd047744cfb428e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690e1f066ecd1eecc0348f034d86c45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73e8217598a7f526c06d8a191d77da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e8c13a8bc267422f7cab56575dc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d46237a34bb06887a42ac48f42c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa081dd3d55ae20f38c591a266d24062133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b158357c47deb1d68a6885690741d89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc96af2050bbb1abc5769372db808d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611edbd9946b7719c8ae0c78cd3dbef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2534b63156a652d249ee51467c8dc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a41ef7ea371998c6cce4fd0700216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bcabdbf1aea5511ee9f10dead1c29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11b92410ac2214fb587647887c1cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6159294b13bf720849494545a641877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b71497f3459ac216e3cfd7a8d05849142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75d622c086d8d9fa48241dea650db3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a507363a3454494f98b85bb64c31a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262288a37c4dd55756e223e3f013aa89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e773c1d31ec2874425ecf853f92872146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358bff144af363438fd70e112a8107147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca23a958928788185f5412f6f07070148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7520ff86abe4621aa142541f542b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06be763a222dbf2fe14d59e17b4a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644196c18d94049e20a7b82111de10d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53bf8cd81a0af903d6d9238f96eef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c879c286ef802c51b5cdbdb7386ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca16667cd0084a3cb4673c0648baa1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a2b2ea09c1a5d3144be82a3030fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921d4f60457203027f2b7bec71392d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0263fe655dd573ea9070cd55175da0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4abca1a1b05c02919e0ec3b2ef7d1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590fd6c01d99e5767e8961d95bfa8ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b5c9ad9ce9f9f9aa43e917ff6ab03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02481c96bcd44e8be69d53ffcd615c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff977ab98674e36c8971440f82d7c712162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e8e1a6b0dd414c9d09a2fa694b8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e317571438ec09763d9ec363ecf20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c5dbc567ad5bcd57b13ad61224e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1958a7cf6f87895bbbc203c25f88e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea83c23e10d7ca68042d629b6b21d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01a8a130eeac20b48280e14734640a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c836dd760c31f8fe39f904950d75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2a5a2f59b55201f56115c6d3769aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4394c2cfac9bf18aee4fbf9ec2dc494171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bebd98d7c29ed79af41ffa39c9ee10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda3080ff636bfd36c4b8f2360558b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14629e5d1283e43eb808d165599ca0e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e062bea6e3eba60c9feabe5f3e13ee5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12bf9cc2a1dabc7520811edca3942b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04efa5f6d918fc02eba21615004b2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f675f4ed5f80c101dea08f6d948b8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc2f6360cf6fb579f76690fd1eee8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96131cec3ee752a6e2fda43e423be3a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3145f75ba7ccb1fc54ea749817e8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3443d69e011f31c7c1ddb381b5cdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe95fd95c79f1efb927fbaae64180b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aef7fe8e3fe084c1d73d51565fc77d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0a4003cd55031005b0b2e690cefeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08269c528f1f825b45e687dfaf81b6fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab615dbf57b02120f2783886cd65978a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f072812ed6cb2386d8d71ef28778c43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78be03f910dd305241f1c9a55514294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a41232bfd91dc59f291faaebf5e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a13158e4f4f6db32e9ec545828367191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912ca2c36f7a94de228b5e341a53560192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db44d1548763dd02e8d164d2ecf6c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692121e314303f28796b628e300acc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f444593a78238a72023ea2d487e07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd72cccbd0cea525e7cf9cc2630060196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64efa6f5974af2db5712717a43f7a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7db879d13b9783d4e8ea931482139198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df723e2005dcf1a6ba6b5b5a25bce5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb8ffd11246ec3fb6fe8ba775608f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe0688070ae6c319eeec0982e17ec8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e2f582b050205a4ed945a22db559f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024b0227627821226fb63d1bb552cf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a142aa431eff59d0fec916ba368b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbfb88a3a49230be952596c69ee52e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562d6c382978e67f6eb1b475dc3c187206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0277c909fcd747c2d2b5aec5a95d2d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ff241a4a1fb95bd3eea0dd3764d88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768390ebd69646e3225d9d78417bbd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf9b9043832e812c63c3cb94506a3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3a7127c1cec229c84e1691a96e685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2466cdb18bd40860691b3865ec2dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110fbb089a153cfb0e81a56b71a8874213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd882581a1122d47e59dbac29ba2e37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46aa67d12a01590a0c9b8e5aab2842215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f28884e6433fccb3ada71832af5b97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5392b05de60a483d04395e621ae07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a20da1b4d84812d8b9d561325948218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7fa4d9ccab9faaf86477b92e27d41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fc5cd3905207dfdc81c1b48da263f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4f795c28220368e3881777a894f98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1070b9dd78adf3dfb2feef0feec75a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ba8377f5cf5a7360f3e969e96a230223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4e0979567d5c5ad1866a7ee7c880224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353b705818ed43e2e16af944a23992d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a4271e2cb409ff61f57e296ac9bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66049332082a3b68a891bf7839a2ee6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcfb04aad83eff2353c48f6afa75ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851521633aa2f05cf1fe4177f4a967c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c154853f3e593b5c8105b754688e2d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d369181915eadb78aafa973fed4f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196f123c111a2f59fe89e48edf822f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53038b10932208a9131df9e7e0436ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f502e304574b724776228cc4924d8a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e196541f96550a29703f0f199d8c24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d62263605998150556b227cddc145236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8393c428ee7cb9ea100438fb9b6a0d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be9c688759d69bc1b26aee4c1e1d1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e25232822dc400fe2e7bf5713818239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e9f298b6fca652a5e3e74dac56b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf459a1cce6a3cb5b9581e0bd42d02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513881b7d54a07f354a57bfc0d9e7cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2142d421fcd0e03f4755879c86243243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0086af017133ed9abb1e51744ee2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa71200815e0547a6ef7adcd64c9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba531b994aa8376adb797b3b517fd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0f7d468f6f8ad842bc381865f279e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03b46e9ba088ef806dcff218c649de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6004a2562223e29cf1c96fb21ea1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b2c757251fcbcbc02b331e8875db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35c90113c6806a65fb55aa270a7c8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2f571de640c2a4cd8384fd3287017252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df2e2a0861e008ae4b23763e7d769253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1fdabc219cce8cfcc2af49ff7bcc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec27be95d5c27a94ff80fefc8f5229255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f78393fa613567c0fec63559bad4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3085d7b3572c45e54e7e458829eae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5b340200906dbb0eae802aeede66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f51c1f1e72d6fd6004fc1681093a05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4ccfea7b96c585ec7d14e8caeef87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560ab0f5125ccb2f464f7b5667580ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9ef7e28458e2c25fa12f3967c1b10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69041f179428bcc6be886983ece6704263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2351b2b4f2b38c6eedf592bb82999c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea615f803d7bcaf98274c9eafb11996265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79409759fbb9228c17e81ddf9ea3956266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9636d7aae5a027365d5f267967da3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2d4d30bcb485c6b938f9632164951268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a97a804770d5011fbea6a12b4858c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72955639183defac7d730e2a60cd15d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d2c5490b88086c26b8f5953677db4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869337e4121a52089ee4cd10e80e2aae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb3921a4bc06688ab4c457d530c704273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b3d8586993ebe0202ef8825046fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab51f82e739436f7f120630fe5d0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c62611122eb1895cb2080f22e81e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2fd0b753286e2b1a183a36ed12562277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5f19c79269dfc868deab294718bca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c376d3c9a2acf4bef9608cd5bdf51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328b07a2cd99a8cf67d88d0847ae73d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a9f9214fc02e7ebc72683645ddb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a4a114f9d084545c8716d9106075282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9411a239a42eef48a2d4cd948670563283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c728fa5e9a46857037d98f72f4cb4e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49adfcc938d1817990ab86308121049285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7b1350429ade376996652b3e8d596286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d162d8ecba5eef9827fb6527eb0d32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef4c7fbbf18a1cc830595b1dfdfd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c9d77547376afb55cd3574dcf26e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217535273d6a4750fdc10c57f5c8adb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd521a4a5346a80a8e9e507457ac4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e680d85f528c8276aa8c06107ec95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fb119c34fb61c481fe18bd200bde6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f293bac3e78eeacc6e63ddf2d544b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ae48f43a1b1baae6e345fd395e20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdd43a30bc15d3a74bca9132e08410296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e479eba177a45e3c535b8ca136a6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6b566b7fb5fd345c3c48ff075a7de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a17d0bd70784ea77fc1c20a16fd46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b24353628601aefba19e6c0e6b093300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecacf4ea6708ebc79e19628c11987fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749534baa1b620357a9e78643f5256f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bca7cd184995c47af686e668ac5c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337009e05ff78e0afc2e68672247f578304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1834048ab928ccc7dbbea135b5645305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd4b046288c57e24c32a43cb56f484306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c409a469bb9f2471030f0591041cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347321105494d10038c3e591ed60aa6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226347b3f7c004c11450dc87c9e6ab97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93873af5b8f1dda85b2f4a82e2a3f8ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee253e034c3a2f21597e92e2f10b2da1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63f5f4233cf84c58698f7feb622de8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2f050868f54cd788e6136ee57d5ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e6e8cc8a44eff6ed936f0f35385a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dd3fc17f561285a3eeba055884860315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789026f496d9bb453b626f18b5c5c4fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd3fef393f18b224c9fd84136e8d97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b7c9454133a046ecd29cc521a9cf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab62b3b4a3733043df7c4070e6abd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04231f5f73962c30edd73e68f9506fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29acef71721266bbb4d7a687ca597321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c7b23f0514c0ebd1a2259c5e9a21d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5832a4c60b32ec5de5f010e3464db11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0402403212b42389de722860218ec0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d380e5984c2920cb2727abf33ddd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69bdc7b6acbed99532d5444b47c50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bc05dde68d8fd62797f9b654bde6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f58be00bea219336e83c488287b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918975f12c24abf1f5a661ba5db89833329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e270207df954b9fb7113c756315233a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc352a7cc687cb59945912b119bc63e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53141c28613c7b4f8813d422901c16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c57aae5348cc661c873fd7d3cc99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67ec168b211bb3c4e8e52319a4961334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5d8d42eb0246dc49caf5ba839e86e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9b01c6409b8fa4a810b8141f24f70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eb46191cfb717a6d7dbe5725d4ee3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e732b7f0c6cc7141d15a5f809e1bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde790cdc8a02c6cc5a25c0aba46faf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442818e0bcd2b2a2ff9179af44c875c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e875c925ed7771b6c5e3e5115edd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb06f779044bf3673d4b89541ad794342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf36ea2aa3131c66c30c1fdac42fc80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec47f0d60e0c0fbdee25e635cfdc9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eb08e0b60914a609f0493d02d250e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07f00a463da1491cd4587b5f749ed1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc69eb1907dd7cdc4ea313f1a20c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09833cbdfdd4b31d78566e95cafbb991348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88552431c9aa9649f873072d683b3cb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb728f1b8faf9e86f6f10c9eafa0fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614e9e5bebff018be81ca046a670844351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1679c480fb7e072c3c84812fbeb58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497ad4627ee0283975fcffb25b6048353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbab6cf3fc9057e0f5f93d91a343ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da71ab2996ef5e34e55eefe8c1dcb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259a05b12f55fdd38b980fc9de6bfc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88ef4923e7d04e1d0e9ad46c24cd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c65f960841724dd29f0c1f90bb15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031fabe4d51c20f9e933339ad1c985b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25637032601a5a45313fb166ec920044360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d0ff3144f88a385bc92964c624fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219766f29c429290950f02661717526362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d39c665d1119fe11d6f80ad2640e51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a040dce0f0a293c70dc07dca0049fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6d1300bd03a8e56dc097dd7b9c4cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa75010c12950eac5876f0d8826c40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21c86e48ad371a701bd4b4d877db8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ad070c26ae496fb31fb79c9943ff4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a99cff218dbcb48ac9cc7556cf2ff4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea8180f79def3b4e13cb4c30a49d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1189fdea03bdfd1f1a5cf9c83f934371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4b0b35d212df8885c2378afa33b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a9e731f6fef6ad9b2da17548ee65f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f06e48de96c26b6382eccbeeb4acf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497eae9c92850e2848da59ba60cb36f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa044c58d973a2906fd0f21e16ff711376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1c557df281a453b263c30bb9ecfe6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d5ed27e7f742a4e7d9aae4393afe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294eba10d4245086cbddb88e6f48e59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824336b3182364cd1ad1da80b8b8fc86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adbcc2468ffaebf766699abeb225c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0da57fd168054339a20258e1514e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836be486e62b965c4b0fe9561cb79b8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db21389c6864d50bbd90fadf294a4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de51e841db186c3e2773e8971b0f128385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726423b49e7e85bdb039aa4ff913e17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b16704538100d85e172edb1ad71dab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27546574781c2f78e7f0d6585467fd6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823f25173dbaafcb92bae0442dfb67f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d827743b5c19de471764321b1f0437390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3de09ef943fe33502aebaf6eb62e17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5821edb282f3f3e76cb44c3ecba4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d0e1a49a954a11e463ee58aa375ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01363e6915868791dfed44cd2b0ab3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7066ba91b960138b295f231f585f982395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205158325a162c44c0f133c04fca6313396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ac8bf5b9a575af100675d896f3816397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9642cfaf816712b2d072218335731f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd2ff7b0dadbd983ea8a1e98feabd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d88722b2c3495df97ed168cf3ff945400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da67f6dab199f1e4fe71ac5b503138401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe182c5160d18fe39609cd4ed8c21e2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2bbafad7d2d27c9e2b7e8b40559cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f44a9d0d4091cae51fdd7d85f2986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0dd73c37fb66876d2c1aef4a8d12a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e82e01c63705c3663ba0eab614dfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2679803ba90d8fe592e427521b20dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53831b085a644e08cc67bc57b02aa0ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2162666cf23b57b501bb6468c503e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028813dde09e38ce93764a1b13fcfdc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd48244a2140bae42650e30d9af501411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc964f34a95db436cfa007ae0a2b7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96167b60fb76dbda4641057a9aee90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9e6985bd5a3b4a0f233e5e2bca687414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e825c6b3f5b7485d55ef89958069415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340bd95de93cb6ec4a8c4161c75814416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15de7d8f5c6b768e11770c7ee657993417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb99f55e60dc2afffa0a60ee8b89c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffaeb7a4d92867995129f2ff89355f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1a082d28cce67aeb95f203b4ae0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17866defea21ee1b1939924fa60aa6c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1647f14f610e65694487a671027648f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcd96f8e28d2b3d82e9c27f445698a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001f836da296a9e1e0c06fe1ca0bb25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e7c52c219f326fcc66390b3dc2143425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0424f38e032cb2627a4335b86fddb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485acebe0dc3aa5869c6c5d45aa53bb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac30dcc5b5f5aa9ea5e31007ce8a133428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea05539c9670c20c374587ac66e4b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745b62cee99a10f04557fa71d6ea1c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f89c4b6cabcb2c0ea4e07fafaceab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb7fbf93b03f5ea9a6f98da6047ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f585b346886fdcf6065dbac9cf60f34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d992209546760db93b794ace3d4e47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff42c74ccd127969c1c7ba7ef2cbf73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b2088328f60e50f999f2afbd7392436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f26b95c8785f8a18dff81b31ee3f8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877a3f2ac66c874f9d2906fef34f390438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e1baffd923c87e816a3639733c209439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9259cb043f70f6dee8eacc5bea447440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a601a47abe74699537175ab78c75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1ad905648c241a79749ed04799cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a35171f3a34da2f7644b3b67ca0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddb1964891b7dcf8b1f50727526595444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44cf8f3493bdab06dcdfc311e3c070445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afecab1ed94938b8a294d7599550ea2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f14c89b42b4ee4b033b1873a7a1f62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167cc5da9d4c62b0cf0159ffdd8fa61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe58cff2cae0ccd690d920427fe2a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3449ef3612758ade8c8d2592702d46e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400027e175672e475734719bdeb3986e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf9def92debb433740e1f6f351619b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d013565212d7ba0ad4a318143e25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096f52656edcba8a64427500e2d710454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa0711a93c805832979d0220a6bf5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891c5fe1b6348ca99ef418970a496e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89513117784a84bc2c65c2550de1fdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ef39e3ab1ef28a47229379c7d45b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48137816f5c35a32386409ec4729048459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e527c14ae6457fa4807c58998a90de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a519d98bfc3aaff64a6fe26d3074d96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7a0461bc3dd71b1ba296618accea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d26b9ff03efb25b099363a571e54a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf74bf9f7b527f22a9890537eb4c1bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f98e410aa49b4f4dcf0f48d74e583465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c70ae586effbbed8b7148431c8e8f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2f9ff8e5bc8de6d6b1d6ed8f868de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273e9f64e821657c69a2a95d6f2b66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82761f671890b6ad68a6611988b6b274469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc8b390b0f84da73c463cae0efff90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320af3bc112cd0b35fed6ebb5105fe6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddefb541bbc30369b3161afa4b1d0bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4efce2b14d65729106f5c08e438d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8341ca7ef025574e3b07a18adcf10de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd52b4d5edf4bba85b5eea1237fb046475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b333950b35b42bac5bc0be392c16f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e737fdf6f0a87524b11e65d3ddd0a29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bcc0ddefea4f285877183fbe399fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2ea438344f7027b88d52e4d6312db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be77a5c9aec69a381836b3e1fbfcc1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b83f95f4bab38c24cdabc6b087ceff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e32ddf5c63405429d2891c32d5e1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84f8d6b903dc8acb4f0e1acb8ef171483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4c49ea403ccd29b45730085da8be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b7e6faf84038cee4ee31b55b952c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd0fa4ae0bd10c47047a56a2b96d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbadf1113a3ff4c52812d41ee3273d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb81286d049b34daf727474567a456488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1da1d394156a11c82724af1c19445489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7ee601cd2d872a16d8f565a729313490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da25d32db8c6331e9e609c9fc6626da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbb490d8caf28157b27e3635cf57a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901495e80c543e9ef076a313f48cb64f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b27512a0ad1477dcef50c6381ecb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bab3c1bc0fd3bf10d47bc318029b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1383a5a78da1a150a94b63693657cf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca3e3b5bf3c2b774143c2b0bbf90c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f874484d10fa26701202e7812798fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31b0475fa4471e1d11d4c7af813877499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a61fb5eb04b0ef49b8f6ffd81e1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50a037b440f814a472b31bd72ab162501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b84c277d9fbfd0ca53a634f91d10ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac5152639503f3ff2ff0a7b4ce6db3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694d76b7350169237903bc1b1f0b5f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a44296109ce836aeba055c5b70b5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a4612d613e986c16502014e5ac57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36569facbfe281460ae1a989fd62b9ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be45eda06c34053a051d1bed14e852d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c7b1a41e47e8da6852823ed3e730509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adabdcfbfc92e1bdbd47d422d9c49f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342981fd2e19f31bce2167c38b91b073511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439717432cc6ba2c5500789c9847a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c069ee927cb6e49d860ffe35ab76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a550e6f62c393c8c6865b02b77a526a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd2470d79efa5975fb10781fd33309515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc4bc086664292877ac07629a570a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a104141c486d510faf392d9797a2013517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18270e6234a6a76d2adda0500b50ad5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb83915ae37fb54c9ee989c594382519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb68e40810e6b7daef3c7653e615f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa563967155eb7c4bc39620b2d0348e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3366c8d5332c3fcfe5079421226be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd912cd53328fa441dd3906e21bac31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c34c6869eefe2fec33fc1029b319524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7a133e97ca935f10cddcb6746e223525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f5fbaa55b12c430cbad3da3ffedd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6332b9b37dcace37f479993c7dd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30c718abb13f7e16e887e55b6aaee7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27252b7ee42ee29b7dc532b978038e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134dbc22133df2a5b9be9b155389bbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517854b89d86e0d6681ecf22e92a7765531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d809adf60c6128b52d57994763f3a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225fc6265b7c544eb29c3ca9ce8d822533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac3361b3377f8799827085f661c3ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382d7c3175d68cae220dd4971a19ea8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1abf1313b045119e32d88e9eaee23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e57e3374920ed0af6219db149497d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ac625702fd6f22a050aae8e40e653538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd2e0dd8bc137dd50d95f8eb2965bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a65c3ddef0dec789bc1a3a8e4c5e7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6124962c65c6d0087890754d862499541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2425c5ff97ef4935e945a9fb7a1845542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2f8a45a292737e98ebd253eedcf7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465394381b71263441aa557248cc6cd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235aa43058e415f823ccaa1c193f5f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce92937952b4f9e41a14f4e342e65b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6d0a3b11d3b944c72d8bfa4bc877547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadeb00296416e1307712d276067097548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b89db50a3fc5deaca1847134756dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09225ce5783d7510ffbddce19fd2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ffc56cb4321d71088faeab2b1363c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac942efbfce1064b625bd34f3b2bd06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364195f1bee31211a7fbc0a03f5e6daf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644067814c97d6bd2fe7842ffeb291b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2197e9e2edfb6226622c19e0dbc96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c8c2b8189132aba84cb8ab1732cf2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608dbdf82880ace652814489d93a190557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267cf3718d0c6cfac1fc9717b70198d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142338fdbf0770e6fc75983d011ecc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdbe46edd8760476510697677f9146560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdecfd2d9dc62c82cb067db5370dc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718fe3268bf6fd1cc7814e9af72009b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adaad548ab8dfc99148647454013de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e731fd5ee100656f5a907c162644564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6298b6858b957a00b22b1bd5af904565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf25b4df5f476cd697f9c270d1fe11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf47e445b27004d05439ab56ceafeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039e2271d40293e5f71c5865a048acc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b089771fc58538bb2495031c3df3520569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36dbca4935a1abded2520101d75553570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c97e33856b27411d7c07bb3c2bd20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd663da783d245be6970133e1d0232572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd0c3bd87410db816b5abf12ac7e3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43846916ddfe7c211d514089388ef3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dbe42d7e5ea5fb12519eedd42619c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9eb2f2c3fab627bf4a1b89de3af35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc7ec58ed1c53af569298c9a597382577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb550c62653db046232c1a6edb2de74f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e01f39bb7e08a243aa617a727299d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652d761ac1ab6ac906d5e2dc797f07e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0425b7890ac647f7969cd776f20ce9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f011ed068915d63bb95d4bf53aa7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a04229cfc94f11cca45d9fa8db97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62048f723591f9fea4585e28b48ec93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e706b633ed2d07d1a1abe106643697585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2cc7272bd2aa925480cd8761f9426586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047e2fda77ac553ac831c55f344945d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c4ee41beaceb87187f91c9d701947588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619d23b1d0c2bdc9935aea44e211362589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea7affa51e41a347f6119e9c2cf2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f9892ac848a41f3ba559a374d136591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b676a68bd26d2af385298b6a4fb5903592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a078e53edb75c36b1bc30b0e3aadfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11a2bedad55e47bcaeabee46e0e00c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45448657f62f43c47824b9b73d703ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887e8f6099af4ca3371fe3bb71dacd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7e7af3abb01a5583cff62b56b8d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48dfcf30e12ac42385edf9e90ffe6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb3b37859edc788c3dd009ff24501599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbdb7bfe6be9d67d0f23bf2ea11ef2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536193e35da900940e185441941dd4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e264fb94d28ca983c31ff97e509bf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cd6ef0283ee5b002146de2c748c62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e6c9db765fe1a1978a3ae8a29863a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b54ef1816b6e6ad564e60009e09cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9a59c2e22f5a673127bdb57f224c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c092c7a08a343534c1109e73963bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24013f9ce76032081f8da158ba90c938608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f4ba39986389be4c00c9fdb69578609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b9305e2ffbf72404718e20a60b6ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce656394e800318b1215afa9fb2cd77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792250954ac040d2e6e1b084865fd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8669b4b7167cb9789b8f3d9380c012613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29186228571d39baf7dfe779ed4618614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ec740262cfb5205a8639ef452caf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626d3bade97bb4efd052168b9d20bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965aaaf9ff05a3e895d17bb2619a6f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3541ea50d5ca659059038b1bc4c43a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe909a90d7c2aa53108a15c13fc5b425619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131faa70f678bf9a9f90d8c41e058c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842c69ca773f7935e0f8d0df8ffc152621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d12f35e0e656922bbc2dad0e6c9438622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d1db9e4d3fedf76c76a1ff7e0c20e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689da72ce5f90c62876b9d677a599f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08148cabc9abbc55dce0e825918dfe09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad1ce4cd090cfa8a7f9b3f5c737e6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d283823ff1fb7946e48907c36913e94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f19d3b820785ffd9ed2d271c9621f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca287952e2c5bafb6f56cce191b6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2f099a6db44d5a68f8cb913b3edda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b192624d0837968ea96b9ab7be7f715631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4b9039d811ab88ee1a1c30d5f9aa1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b616878ec9a81b43d1404924b9769a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d7d220f634c00f65337c8e9a53dea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0343e95b6140dbc76a898057a038cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e764b7e08e98087752a676d8a9bed0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca29d82d752a66697cb665b3c1d758637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76749bb34fa21a0ce8120e249e1afec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e70411b61dd8f303dbad9df35256639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76938c7ba665a5e405f6af831be0ed5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63c4da605790414986881c9f5bb4aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923edd9d74d7620fdbcac504796873ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7977e5593fef1d4a31586007cce8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8ff355ac5d0f6d37cd1525c44b607644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f780f1205fe275793c099da27e751e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cbc0b6a77a5950aba55f3240b8b54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da512e11c3c93d36bca10d61910ebc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd03772e13664ad539e796f0704ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab12d1bee9ba0bf5476c37096e0e9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b2cc3ab678ac890dda6e4a24d32a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671e1019fc55c4b40ee276bbe2510b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f74af8615304b4dd1f24d99f109b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072b31ba6a0a74fe4846ec713c43aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b8e0d528dcfbb4b4ee1f999316ae0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a05b6d3f5bf2d771e969f87cc9775655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5500c36932abfd36016458aa932b6f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d027f690fba1b648f4857a8311899f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cbbed6491be8cbb709de618e66d17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc2091a609739abdf5d366abdd324d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2462bf8c66d58e205af6dba3cb1f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b205486b10ac7f524eaaed4948034661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0e15c74b43ad818feaf828cd6f8d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462685ea09dc5f397aa60b31f2ffb76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6d825267b129b915795cdd29ac86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779164e744d74d412de971a6dcfc27a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a0a9820486ca01aaf9554b204b489666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153742bec8065e10d3350bf4dda52b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b013c2d13fc5934063dd62c32cddf76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289465dc9d0cd91f09f6fc817e43aaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afce575c3dcd02de9fb864a5ef9326670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b0a1b6bd5c778915d3bbb49b13d64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f34b8a8252da649566532ed5c340a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f473869b0d809355bb9d52e9b33e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f9a8b22bfc47afff2b14981ec4ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1ccfc74261fd96dcf88540746b25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476bc5b8a95753b75fa61c29509dd7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e242f8f80f6c4322eea86755f52251b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cbd9c14b6390a6e54f555253c5a69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d899e4ed6abb262ea8539f6c496531679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77a7f9a2809ad50dbb61da98880692680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b98b410bd03bfbfece902b8019da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c659e12d3dd2652661f5cea5a9b34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec12d2f62501bc007b1f8adacfb19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44ed8b91dec349534b3ca1406eddde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de532f80785d62e7dbf49fbd64728c11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63fc28405589df5cefafe85c6ccc14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385d9be4448f5f238721c212ed0f542687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c9feccd8faa2aa26648fce6ef011688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceacc948963a658df5c24e7f3e24ca8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5ddf7ad6f7d07995178dae2ac2d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2b22d5f38b04a3e43e7449646a1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba95b7d8e1ca454bb7cd8509864afb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f55ec3a20911006c4247c97f1323693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a17604a09b6bf24e1443244c79360694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc956d13a4c66e78441297b9333dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f033f9107e2639402875ec407c8edf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6bea08c34d2ac54ce83ecdcb64b4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e2d1c6741b17189de44e014001947698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592e60684cea98f90c2ab6873c89edd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ea2d0668592972d9aa275e0ec371c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f044143f918e1ec842c77758125e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3c8f61b63151e7ab3a2a57cc6a0fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b4a08977879a33a789597cb6cc45a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b936f16fb4e9cec52f2ee3bcc3d7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79194b00e42fff714a0d936c4e83abb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88130380d99f3a0b42b83f085b8447706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d8095a72eef62da5c56d77f8f890707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c940ae94194732ac2b262a2c96a291e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f85101454b7db53fa222e2ec1df42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0f322b1aa70a1d5a668499a21339c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b662460fe44a1ff9eac6d44add3167711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d595786e741bbe9ab6b4b74b1bfda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7327c2f47cc7a5fdf00fd945a6be5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff980372eb4ac154155693168dcc43f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400623daca664132792fc9fcd7aa836715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456380b55f6bef9e07688b3b4924cad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d796c6b574c72210b69ea5c762f89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb74bcfb93b2a07f244419c0af32eb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e540407acd9c57e54c4d11ff11bd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9730ab3b5e6f6ee174801ea57db9f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab1abb53046b58bcc3cf65a8544758721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada7b771b92a7d3f6528288b1852be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c2a30cc96c67d343b553a7a178c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6f3a5c126c2dc5726ff0454640f49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299606555857518ff4af4fdc9f10d0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12b43f78415f1fc0c2d44f3de55b05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cceb04b0891e25f327aa082e6b61d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5157c353c353ab45c81fe846fc6dff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d83a8f7b68699cc06435a78ab9841c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bc4c2a31bffa76df5b07a0bb3023e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a3253708ffc9ae30c73a5376d9762731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed7ff61d5d0a6e9049c3c8c5c3bca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea21efb87f89074f039d2750650e02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc96ce495c5bb78280ff3c48b3497734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f46a4169c3f7e0ca70decf6289bbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563bdf45b95d0bc5d7b78a8d8dfef8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53fd6c8302799fd7c4574ca3aa93f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561706f2dd9a0be94dce09d4f61d4419738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440209bee2cba86092418cb4618119fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bae4e81dc5c697c228599494cca0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe86d30e8289d030e19a54e800155b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32a120f844bafcf4c36a03cf11993742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2cbb40c88897d57081714ec78e06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b175749c82a6faef3ff675686d815e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff74c422938a50124cdec1f0f38a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ac411b4b3c4fd9daa3b7a85064ae3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296acd21680317dc223ea2c1a6a19477747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0459a052732aee10f996e9723db2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908a88e9adf54f9fd918b95e6ba36bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b05c726ab42da0cfe9ee18b0a72532750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f515b335f3ece15d54db121dd82d44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7072c402752c0ebdc0fa62db70a10a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41611686aca0f292178f25f3cf0cb069753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8e0ad11d1e589e4a8c89d9e0b0c24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799ca3f4a5f918ad87916bdfb4ded1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1bf89da543a9f75548a072ddbc9a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d83f7d54493549569810e90bdecf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c4549cad9b966f5950bc0bc3e3cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607781372925c271bea0464b90304b0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b0250125e3c26c4d71d59f43adee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454f25e5fd16a6c5ee8d1c89a8cb6372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9eb6ef31c777651b570a7656867023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a755e4bb98c233be7c85664629bd104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd77edbdb4cc34dbe4f45685b5e4da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b640ac40ef77153ec9afad93a63fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64863de18089e6049b2a50336b6fab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc510cf3cca7b2dddfb7f2ad42cac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d2edaeebd560731041b4730c97fab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347a9ace742e70e571ee932e469071410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640e75a271a13743ed2c315346500a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d2a14370de7aad1afebd1e9e0a0e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087edc6213a1c0894bb7d1c5f39e7f3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5af84f8d847965e06c9a9b6c37614214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d670bcfb981c262fe7ce61cd1ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29fece777687b18e929949a2b63e1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113925723236fe7b35fa1598dcbff82117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c3bde2ff660957fa2e3c7f04f946518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540a070847c8243afe516de28670df919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aec4904502e0cef7b451f79d7771320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93b501fc272d36ed6c927fcd97a4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5014fd788ffdf1798e920ae7d7e0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c600ee1b302c2cdd83d32e36872a6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c564f28337f3196d4cd33373b0cbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b0e5ae2dcecadc22e143c408b921b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf365a3559188606918df79b672d54026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5213968b349760a4b2f85e25716bfa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829df7750f715e6e7e98ebc635832c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51255073dcb0ba30d74b61b7051453ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909693d25a929c3b2662fa09b42e4eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c192630dd975ae1360e08c1006e685431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45553c497a13f194cd8603a995d377432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8805e295d98b22fc58d75368f94c0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675b87ac8ff96dd92240312d07ba01934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc83c6c7ed047e9e84b181888101bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303811d7632b580134877ead42c051c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebce30ec3781d0b536048c0da5d2ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2346b14c177f4d8d18bdac8149af838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf851b9ef142a8f61198d66af3a864139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fcd9b07df1c114bba64e68668173640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e515a2fe0592d82ca377b800bb3d8d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b5a8d43fb610160fb22acea1e81b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46a6b4954ca6fc800092d4e7d62b2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5d47dea4657d0c1ccb4f2006cd6f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110ad7e9db3d9e8168156dcaa03d00f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e3fef4d5f4b25cb5f9ad1b172196e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7385b74614ab855c6d52acc4a8048e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa533e8677f69fae6b1e967aa329711448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741a546d9579b3813e804a85ac8c30349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500a6c0de28762d3f0963c3cf51b4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6771e6a7e2f9429110827c2b66c84b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f87b2e1845ab7f6ce86d635cf860fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f63e009c8d25f2c0c6e8f0005d79cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bae71cfafd3e47051c29d97106b5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4c282d140f59d4a70fd8bd4da387c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f2f5a4544bc892803ab998377f0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849bf35df09a328c8e883d037107f9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb018a92963f14636b3cf464ed869458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee440493c4ddb4b1fd326b0ad1a50d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec358487620fb8f1837b917b381e9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee637ec4b4d78829976546b84509f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c0c83d80ed025f88a09860242f3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f401222874de5dc3df3c0af10bbce463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8f4865fc55fcc9975fb9e5dc4112764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08121b81e545f572beb7ce86b79edf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3f8a98c6aaf7c803c50d6006f0b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2540b9eeddf71e43618c0c1897185c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866eadfdb3bbffe34d580587431b52868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ded0b24081d91205000095db96e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783196b2cdd72411e158c518a5f5592670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493bf5432069e5737f424074204961571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af6f4c5f354a52959395812a08355b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc75c2bea1df61813276a5d5cf7a0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457bce4f9e444e35e0a41cf291b0bff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7cf6bfc63c545909f4dc800b62ebd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd320e8037c28db51070ab7113bab8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c744aac4719c20397cc8d22716d9ef577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3aab0fa10ab70046e2a09be63fb9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca528f15c6afa9ebba9effd2f27cabc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918873dd0189ddec14235060438282d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a025d618d108bfd9b5ed1a52ba98581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4362000f727cf68874887ab9441dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d3d37c1387538c53460e5e4e969c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5611c4084d37bbb9ed198753ba1450884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856db9b90e79acba241579506d349b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c366fd9b01bec516d5d9bdcb8982de386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e5caa5e1173ff461ac1d8c9971cf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec2be794672cd6472412328188ed4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a33e897c48fd50dfc84c0866c5da1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ece9b113e1ae9b19e131aaed9965590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a276e017545b060daa360a35ccfcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bd5d3e3881dc03e2193f8f3f645b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c35bff9d5b06de9da4a3dff1fc5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4fb568f20963adce60a3bb3e8a60494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c60dee1f168bcc37c830d57f6c7a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a37893ffb4b66ba063da1d64763c2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdaa6e57bf590967b52c21941f346d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e116ac1df928bc4c64d38193942df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247736061d640652326373fba855e92299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3301851e4a3c6a95c82a3f5346dceb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700bdf60f22f30d739b20a1abf5a656101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44e2de7a94f3513f5b6d12bbd878c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278265d5801dd43341d70f00512e1af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbab03f62e32fea1f01d5804335e15a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a619ef24cd9f095936d786e2ebb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e312125a83f5af8facf931dc5482b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27573d2bae523bdd2e38e9429819be26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1161b8083b5c967b9500ab6ea5d3f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5649d46abbc39ef761dbec8303ae7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7b8abbf1a5db74b82388b008337e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65685c43be9cd8a657440fe1538846de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21560b56253e71983ca8a5e1ac6b87b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cb685da013f98fc6255c523c75f0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec8857e3bf7e09d76db853122ebd00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02488d99d4ab91e2f8e21295fef88c4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abab48634c18bc3946095e5bb806424116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a64e386b16cb5c032a6e42ac4e82c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4adfeda3a8f85c16d53de6284ffcd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803de2dace6ffa2f3b3e0edab6827cdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44945ad42c903dc6c541526e674b2186120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e1c14399d207c1b2f808f37c19394121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47c46e35a0d94b106a06749a24408a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83700c7c08fda81d34598c6ed87bc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a9b456ddeb39a1c2a7a5c0b72339f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81046598861464cf88241de3a44d09d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823157a58b5fedb8d1442a86863c5495126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae56569d3ec79e8458a08f9c8cab3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b81167223e1bd1889cc76a32b0473128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdb2faae1449e174e5621a7988d06c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b393119025221acc3a6077387dfd53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ea0670339cc39d8e9a5e1e848ef57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ff84daad0374b27cd0b814f540c11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab424406ac1372897827651c6181eb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cfb4619d19f288cfa451951ee2bb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd383967a181c1c93be19a2fee0d3bfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b757c71912de13ad682a72dd15da156136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472c0cbe1e9d1231572ed084b7eef8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2102cfa5aa7b6d9dd4223b86239fbd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca76719cc3c7ac053b05e4aa6c0cd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf0a9e9869f74280bd659ab8ecf9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821398bb4e694764ad65b69acda7694141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fb9dd41b3f6b01868f44be83dc4f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2319573765b7f5f4ed582c17cb7f36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cdabfb63d044f8f0663472326fb28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed36dd48e1006e22fbc2c596872ca9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5696902875721010f3409b2035e63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383f83f16f9638b0eaf3cab443a32d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915212d5d374ee4b2afc51f507138673148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b556c45f11bd5bfa53237f24f1ffce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c890aaedb37eed820ce442dfef4ca30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46cb90bd2051a8fc788c5151013fae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece5200bb086e14e98cad22d17fa1e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7af28cab8fe2f7753b6cc38ef91e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e840c3ee9c2f3569d077f797a8dda9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa24b24c608c1b52acc27177358153155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d69c68d1d8e9a2169a65372052774156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26de7a278c2fcc56ae4cadb8fba5308157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adada2ff438d5592dd0384e89f765a43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6547ab7fc2315281fbaedd510682257159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bfef3788c288d8425cc689ca2f275160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79964bc4f5bfe695437caf6316da1e11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c9ceec3d972964b9afff8bb0be18c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdb8819d5abb811d87b309847c62f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeadc2f6e53c92b5d257abe5d3e4be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535ccb91def08bb9ffe299ea8434001165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b094b5940ca1a99ea9251fc29e512f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527090eec3f3d6e240086c1549253cdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb53297aa7d9007a7f52d2bf594376168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aea33132168f313511d857be6b17b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10235fef4729714fadefff63163eb19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025186c8b879cca7ab983175f4b617f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687d2842fbc4b8e8d81f31bc2fec558172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81f4690c690d8674231257f5b6629f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72783429ba6ded487206d350c43914174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ee2599561b86de1edb8cab9b297a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2487d53c0c4ee46cbaf6343aecbc8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13cbaf939ae47964127e557d1ac784177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79a3b3e38016aa20dc90b460a2ba5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a904d30e841c08e8e8c1c872f5c72fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c183ab1e4396fd5555e27b5065cf02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e9067cadc2ce95b2a849a5849bcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332afb541dfdb95ef03cd89d091d0f5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9d36f2d3fb47026768d89268d54b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a08fadab761b0a85559dd088db61b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9628212a38d61d87785c00fe6ac77b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69709fe6a521e4940af1f607bf5aac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315402d79895d76e6de02b9f08ed295b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cfcba494438d4d21b74e3c41db748188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c877a7864dbbb5f37942b4379e28f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392516d98d9ed04299607d56e7cd023f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec4c5b3a5ec5d3bf4013e4ae99d39f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da4f2402c7baeaff760c50b2c935d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b75f1deed986b4be6b0c45ec2f25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a69cfdd4f04ea943c204574bf80b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89465722257fee8bd92279caba22e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccdbd1808802bdaa77a1d5eaa152eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3da345dcb3007369c01229eb4e4818197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571fe706f45c54fcf9c25e9bb3f4d04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221882069283d82613d70e01ccd634ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1a8b28e863c3fd10d4133cc7c8067200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cef1d33264b1d6ab10c59f36d20fdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93b84e659c1419a7f40f88f523917c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3b60bfb3505dbbc69838cfc5566b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515385839e6df227dbd2a83203c81e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c29e21ca66e31760843e59d52efc0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b74e3372c2407f467356b0b2f042f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb88c6d3e010fdb8e3fedf4ede9294207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bfee0fee9a5a010de52a6919f163a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a05229b1c740a762498618d0bedbfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232641a3068923fc964618a19dee046210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d23bbd314996a28f661c225fdb1b84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a55a671fd738dd8b8571b32813c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a38ac4e5e34557e947f35453c6b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e6d07fdf66e12f89497cfe4658c6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f33e88b583eb2b153fb534da91278215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28cde275e0f6c41c03ac30fb73b532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647b327d3bd2d7d7535c47ac42a43d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b059b6a96ed5b8bb21efe9d8d19b10a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd3229035e8f6903579ba6ab42529219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149c17eea70afff41e945562872a7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470550b645dbab86e459de131fc76a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669cc4ee2aec514825c9ae2f1a8d662222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c99e2c1176c858ded3ee63b9e2219e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60f357581f7a790b61af1aae58ea4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c158f1807fa8bfb94dbd2c2e0f43e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a385a9ff0cf39217d0da60b18e2725226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec085a803b06fcd0d9258d11d3d4bc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad733a5c08adbd83726bd5e023f72be2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b37ccb13c12f9f32e40ce9849e30a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf023db7bc3c592c9cc5afde82a76f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc362e6683712b6e772c7fc11ca160231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2c193ee7b5a2effe565de6d8ed440232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7b6b980a7d9214d7787e7135d78b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a98a6ff5047264a01fe3e5d72f252234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98120214cb29a7160b4173fae712b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa8be67bc81f0c40f7444fa62f218b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfededd38239b50232c3583e930ad8e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94110cbcaa9cb7fc79fb5bdcd1f0ed8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc054348d7f3d31a0eac8b4827338e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4eb824fc9ccccbfda1b9499ab2a27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0238ba5c5485b6ab6c569512a149d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae1ebf38713b411d018c439d921cb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0b16d437f1b370c10deaf8b2c8b3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6409e9c59899c1b55e2520f92615244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3391305392c7aa30ccb2bf503155cfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19edc44c049fc1c1c9df83cd2df1b36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd1240a415ff2ce3cdbdd0fc385519247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ac1fcaca58bbb89709db20e18995248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4794028ada2295d15c70ea0ba80433249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba36c61ec12e585b1d5038b49ee1fdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af09d1e94ea850bda6c94c0a59f9852251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8b7cf6111ad3719c57fc106319aac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37013f50f4f309bb8e2f5e2256ce255253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47941f8e11d5cb0625171f443e8f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd01c94700eecbc9bcc390f47b7e51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429078e2cba4dbf24adbb0af51585d25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b79fa93efacc9c44eed2518122f38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371ab868e5d5a4c7acee25a036b83e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d65fc0820ce80fb1bb5deb542de9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02707aa5c48d0f807ab5dc7e3e3063260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13265106ab3ecfceed0f0e63658b8df4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7754d6f87e8e629387617c5386b86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d413f3f2843d4ec6de1a2ce1270ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac1c684adaa1602e6f9a028e4d695264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3be71687b8dcf967fbb4451f0cf9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e120a2665e2350ae754c2381b36c3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9baa040f908f8d698d63059dd71c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88843ee1183d3d829b5a1a23b6675cbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084ca3efd17ac9c8225667c73328bbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade43def2a37750174e310a11011c2a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf338d8e0eb1a896a7035efe6d86e96d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec64f146f30e6e99ac12841f4854fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8217de4e2c5a7f22ee6a2e9f790d6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d899d6768387d114c3bce3e4240cd06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688851808ac9fa46d0abf31e5c70e0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a41ed365c86b8d8c97f2b7d00059a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a152812f20285a58ac2cf767fba77a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6596bca09c8801505687a29b70097d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc08caa7d7627054a4d8b3e7bda6c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d490bb644fef37b85374e99a52074a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce894d1a33b5bc44b6410e7c6ca817e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c44a58fe80ba5f26e4c29dd26b5dca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aaf570667fd5d91088476542ff385283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efdc847b92cb16bf7fced57d680874284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add64ff728c7714beb74b88716799b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5535082373bb694e9a65e9402bc56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1e3ccaef214be1d3602d21b2e049287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d1e76aabb3de843cf4d2f45b0041288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572bf944ca2480963b6bd456ec2447d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b227fed3a2e048e2b1853e126cc2d73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bff320c9f99fa239f0c5829d306997291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a81dc3ff726beb9c30f3942cfa0f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeadaecb03fa4829876db03bb0a2518293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea868eca567a7b51fb4be1878dcd8914294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11daa9daf6dbce9cd747f5f5c630ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb158ca247136d45b171f03e68ebaec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01752ab35d7952428f42bd05ad3d2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442df370ce1795b7bf301c63da27fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361edfb236f58d9eb0bbcdf3cdc90292299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54fbf84add4e3d1731d2438e4538f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318886edad07e09fe78208bf3c35de28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe3cbd44160809146210e2fe596c12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc65bb9672c3abee6f137e71af1f21c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04cc3618d84ba2b8fb7b75ca544a8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8eace6a672ecdd615e23a79a7ab8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3891e42ca1723173232c59f34453b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0a7a806512833e1f35bb2f7148b46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be593556a5fb76ea3340e18945afffd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430486eec4efea4188fd1f1b48b51d95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9131cd49b2b359697be4b24f633213310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b56037c735a54bb87764950580bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd02eeefbeb3d3f7bfa0ed88c77b72e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b3e5f239bb8a47fce80b6aca4fd70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc4f80eb8f99ccf6774a3d22dcf06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cfd84f44f0069e8a4eba9de933253315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f6ef23dc12fe37ef0e34262a8db7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905d5edfe1fc3bbb1bf27d457fd577317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766f34c701ced84bb85dba24d2bce4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3050f246974fff4689936b525286c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f406845b7e72dc25a69f633863a6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f43723472590a59a73418b77cf68b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cabedb09846899fcb1554f1098bcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da95d862d0de607c701b3c63ba8fcbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43542e086f95c0c03e6e9edfe38b800c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b1daac72f74189de70c8949d3a95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb13ecfd295ba84df1a0ea306563a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dc660dbf1b1d43ce66f3cf1ac46d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bea425d416c0742dce38b11cbfed3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5b61d444e1bf2a54ddf4c6903548329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9beef39a6fc9d05fde7fa46d85541330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc69f42aec898d6c024c97099cc8953331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6da830ae326aee5b425e658c08ca28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ff7f5106da9050971d4a2cd44eae2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6ee4d8379e3dfde9199bc2042bab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b7dcec5eab4d336fa3c649dd823b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e614a48caea1acd319e2b4759b4e4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6831a3b5b7aecbad08a397895a7034c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b7bee485583b97ab8b224651b6876338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee71fb7ca9bf4c524fa6bb037292041339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afd74623b3446ac5c48ae662e55eb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf32b975aac0561680fe1c65eddf1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2cebf01e3e55771dc0961ac5c0bf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d0f707d6e705a546ae78804fb26b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055df0d99dc3630d9d0fbb9937db229344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b585366bf2954b342cfe4bb781cbc0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f386dd2e4a9f514755e8f89ab2dcdd5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f315fa454595dce90d548d62fddec1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e324339698c399a090ce7e0cd006151348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6abef8a6d830ef23c45e1542c762b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044057fdff96d1b9b1391495540f4ab0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655efde11c28cd67c687055f7938cc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c7e6601d5d23f78ae2fe0315a6aa0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cc804b287abd46a7621d0b07690c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b455ba1c4beaafebaa6d8be877819ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b942607e737a2a273bc2cb328318a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75148c4464e1652e4873af53d9a42eac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed72883cf5d7f5ec64e825315297d39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d11181c0c361d17ca1518426296b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a037c0ee245d4b4214246e63c8e4647359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcddd25442f75ddc20c085952071918360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1068614bca335479d5c1b1061b30f72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c50fedbf0aeba397c940990fc48c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c797c4c4830d18b300f77620c6d8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d29c3ca3d95b63d19a20f3402dd59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed59515ab0112e9899e9d1eceb2570365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8add4366897d675e89555da0472c5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32784b20e7e4f54939e6e8e48d8037e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c70e5874e45a420ff260364504efa8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97cbd3c73e9dac32c7287945feeb18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58696db5753c65dd7f72b16c13796efb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d2233b8bc241ee7a6170c69fcdb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81895c3c2043a4ca9dc06892383858372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826962f827a03e0fa45183691c38e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6396208618c495406bedf0fbe98095374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d644cf5304aac56a0f0a7dfcf1b5de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03052ce320d1d8a1d5cd37abaf4ee67f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3990eb59dbfe4cb33d15c80b3485ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d2b754f616ed6a1a9c8bc071851fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ba5d72dad18324499d3a2cb443fdc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a0781ed21b9bf0d0f3487aedcd1ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e4808615d241c32e887c433ea7a17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c145437d2eddae970ebfd7429066382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb095104d1a9b3d099ee1baa598eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ecda0dc642c69ecf3277eafd711e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585471a0e4fdf1b965f8c3332bcf4d67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093b2452b5514a47752575b2f7861a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59261680e6f856cb4af4e08753f6b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8527e1b48ec4fe50ee3ff93fe04e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba5837a6b832caf9c5c5df588c1714389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd4502e34bf3a04fa5e8ea297ec734390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5d39777221ac9ccffa808f9295e65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0382609f851c7867fd263bb7cbad4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4540467144a8a6f1b156debb81bf4eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb746ab1426660e7af6440248fd005d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d264e2b7c2f2d49594b698e12d35149395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289605a1e639b54e6f0eba5be5a015396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c133ff43fc8c7f9a87cd318643d04c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e29210d365847fd3917aaf280d7d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb510764426a86a912120266e7421f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceb0ba8b0c5ad88455964e9ede9688400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06c198dfb3e0434be202cf25ad1b0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2de8cc100b8b2c8ed07ddea645b1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe45dfa6c73fa165eca35c0a408b1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d0349990b624377c4244cec3a8bbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87a706d1cc3313c5710f78cf662777405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d57211065546e85b2ebad761364c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5482a2f8b411d4d7f21d624dd4d2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d75366448f02d166d1046fca0527f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cff381e2026ed13463b86a13d66cad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed433906823a46b3915004c114d3e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668c6946cba106b7e37e55ad7eff05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca2149c56ce17a79929a93fa87aa3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778535261fe03960cf651bac53fbf1ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d95bcd5901dde3cb265cef77f609c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c630cf75fddca38e0002c15ad68b3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a67bbc4696a365d12b5f7c2745b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865103e65221bc1e14ab00a25df4b74c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67b5bd53510191e82de9cc47fc0b55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17264f41901019e4ddeaa337919781419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52cfdaae2d5822c76d09415ca09bd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ef661f32ba69cec30cbe20a8299f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d77c45dc45828a870e11c324b675e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941d4debd5cbafcc02d9958a9ef4107423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44412465a8a46c04239d4561f332f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82919eb0332a9ae12498a0070e4ff90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942086e344729b4314bae459cb05e0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad04af7138b080aef4416ba6edb2c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8592151759c17fe4661747db9b956428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ecf0dd73c278abfba66e830252781429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4521778ce5fa5b7464183b69f70923430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b1128f0e48fa614085c67865732c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9beed88facc58fbadddf5ea25ce74b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67320e54bfb48013945f9d4d66bfd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509796568f0916a71098ab4889e4757434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ad0ad8698e96fdef3415279e9cd2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8511ab491358313203db0b18614e800436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f13b638c40c24972b93d5d60bd56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab63084557a1651627cfe2141552d0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7da93c9dc6b61a21f6e18c7c062be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721a8e427e9275a5b59c0032d4b25c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcbc755fed2350d2eced9ca215758b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d132812116f32a612784617b2ae7d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ed40069da8508856945594cd24cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb17a584c2855cc99976ba7391c67b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9edd52868cddad5c64c58da2cb18d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acc03625e0ac27ec293824eb19c138446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc20081c5d4aa3f0c760065e2e0b268447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d5c2a41b4d1720b3fc930a1d4cd3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b39bd999d54e51b514247ff958373b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990f6516cb5d944e46e78771f536224450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c31b798279c60ca397382489d9fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e03541404e4e34c21c04c9383af58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77484ca548a93faaffa781d9c537144453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374f08292a6f0c6b9cad613b6431063454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80253824080b175bdf761e1a461ddafb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d65acae1ec00dfc590d3535c81c253456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df028aeba203ee86c88164edf15e3059457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14339b8c05b24f63cda2ae7bd7939d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd706ad522f5c0dcfd622802b3f9b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe1503226588e74793185f98387770460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a909a34c90c960541f1b7129e61b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee58d3507e0f386e38b20b3ab120a5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419de7ea3b7f0827daed9adaf37930bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec84fba1a9ad0d67460775b06b63cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8514f2ab83c343ff60931d233fef79f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74967578682d22a940703246efcfba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a02f7b51f72c6c46b80c64da3ab0cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d576a554d1b910903c744167228a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e429f2b4427c69d22f5eede13b5084d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d06f5d02ebd1768ad1b240e80d73a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c90acb4cd96a07357eeadf0bb7921471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4146fb4146d8434a08585319a7b7299472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf5e885eee16aa3bcc8dc2e54f7723473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e8c009207f60c8c568f3e3307983474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6b29c18d2b62a9b51e395ed631863475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0f056db1f9bc8162e081856896cd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad4deab1be3213fe3c7c702ad841d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75539279b08f44132741d0475edaa31c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b357f01b4b552f66028c3507b8172479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207c693db1455e5286c5c981480687480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b972e24acdedf6774185e4eac6a89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b164cb2cb311ee0ce7271126e8255482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f86a4a3ac003ff2dc16ed2eec9e60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f29a203f59e8bc3feb20e4e032bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10077da5c77d416ae6284163d87ca4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333573e43bf62ea6354ddc9ef23c08c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c26aaa072aa1fbaeb1cc89ce41e1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3949d7f71d03e08c9c84cbc26643f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98538d4ae8097fc1e0207fc4fe7d45c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d24d4298002b00e08704706afd24b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b246a9a3978332cd97213c7a7f95e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ccd29804bea0565ef1eec3da83c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54be2d364b53141c6c688c26afaeb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafec33acd3b2ddd64ee1f55defeced494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5612a5939ea337dda633db456864c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b62442a950b33e320e1a6f42535d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28541e90199f1ac8ae569e2d00f89c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360eb52cb9ac99adecfe94aab708d44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f0a87868e063a60442271c908821499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d21153f8f6b31c568520b2a0d8da7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70c71b304961525753a2fb78a6751501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298cc828fbde44ab35a2e311e2fa6d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210e851832a816cfc641b6302152665503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf82ad860a3871dd69c6ec30e3a6f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c7986c5e49d7849f59ce7d06c979b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed345be4c230f928f4988c55318fd72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745ea662101ffb2a3179b729c174191507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d512295c08bfc14c49cc860d6c593508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105ff9b1df6629783738b4b78e20d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823705658827694d4e1bda99c1aecc2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d823246ed4b246513e65f570d5951a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77ed4fcb8536d5df8d03f542656132512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2510a66130fef2adc56449f60957513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18949b2d967fb3703e00259402be1a41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95860ec6e6be7798f8cf6886d9f1f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd5b5f9d080c17a1feafe06a724b3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a734bd38bac29fca166aa063078ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca773d223dd85e3da2aaf85b0d42881b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0a06cb3fe12cd2b91ac4de8277f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1448195c06b27d27398a1cc058a7491520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24726209ef6ed8d861ab0b89e114cb91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3796118aaf4db9335c3347f9b93f173522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3fd043a7fe286afb8bd4ff8800c17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5bdf34c980dfd52f8f926718c78ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24206dc67ae8b5d81c35326a08bed74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce1d79951c73e2431ee02c3a8daf92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f2b612614ee37b477affc55d26dfe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9cd910c89b14cfda49d1ad04540ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146c08b99ac68d5972808e767b2157f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d7d185a28dfd67d8e6d5fca88bf2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248a6a509f849424e4c4ea088b09d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa6899068cb00d2990f0530edb8979532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a892daea71f7423e3b86a59a79fc15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d59a87a468b24283bc69a8257596c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b02c5f2f1969fcaf030811c120b1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89c09ce646f89206b788a97ff1be7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6747093fc7c418a01ffdd995df3a42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc1c86fa5b4626283d51b907090e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627009d8526f9e73b3cf04702f1a13a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbf2b7a1d0e023dff35129cf8257d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300300d04bb9b2a17cfe1316f716ad34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655815a7ab849e1d4d82c8e0d838030b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01238be53e24f506b31d3f95b9164f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838e81bd75da3e9d1744c5063cf6884544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1f0af9ba4ae8869135681e828f7f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaca20188a4a514019476815b17324546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b8c7f2e2905e5669bab6c962be750547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf43231b7306f07e119519b50b5a1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa036cb083c33bf1e85c401a14b415549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324926aec3742a32897582d898d3fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b50a4c5f12637660a2c7effb7f1fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc0e4d8b2925cfc69e249a8e074957552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f760c61398a3f2fe2e2728debcae48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd699988b5d86e8dfb3f8b97748a1e32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676a8f62e61185af3e0616a38a72cb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761b704142559ed9bd4bd55f7d3d17d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430cb9b357fac6245d310672f20795c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dacf8c72703c8da80ea4b028e0733558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14fc9590fac2e4414361b81d436a15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1517a5c8e3735eef9a8599ed010cec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f2567454b50099e732e7735212ecc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505367dc2e76552f5a1f003fb6e28c68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea22a63dd2d8d743fdb27230a3d6bfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c8de83b85e8480bb83c9ff000da99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92e66e409186ddccd2dffe5b6a25fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe04ceaec6b8527e3dbd82df1356a02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa280c357a1f9fdf642f3a73e0eeec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9005f3d0fe16536fea7d2495aa6da21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9782b5cc840e195aa1b0014ad60e81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e10112e018ddce657c32c852f19a53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb664c3e5f893db82a343fa3faa45a4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009c71cbdcea412b6968aff3f3a29a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9d82d4ffbe16081412ac4ba30c733573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d3b9a3991c4458dc1089c9d1aed9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5e53b047d5b1d384c1e1888890744575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ec7794c9309e2537fdb51598cd5d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b28fb0721ed18e6366c87b81de6ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e37acb3d2279789ed3a4ef7da4c195578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a17895c5cd806ccd73b5999ada10c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752b3ad549685947d1f8df7e18234f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026aa5b0a0a9ee8da6eea33f4bce87d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e6b83cc376cc8823c2716630bb63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f42c887e1744f81f1fec985f1b8a28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8959217dc34af44a69545b6a12fdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926bfa4d37e93180ca10527e594910f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bb733eb4d13d1bb4243c01628cf54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68e7f5464b4e68c39b8524573b05c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb861912f46371a15cbd29635d761f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d6c55288ce46adec80d35e70ff011589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d6b52f6b83db5a72e00f79ba4752590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b014b2bce5c203dc16be835cd224fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b87f921a46e4b1aad0260a26be9d06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805b64fe98d51a1d0b2b36195cbc0a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68bdfb22114df5bdae2926f6ca6870594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b6d081eb3d3f52b38c33512846412595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769bba00ce2fa2b7700fd3ff361480a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c39c4b14fdfb19f6e647651c7b408597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191f3bb3a684ded6d03704962b2801b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc07c9fb7a8ac32ebbfa11ae3d40a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ad0f5218c711a23ed6a4181df309600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef836ff0d612b1d548525d2cd11a1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e91ae826a066d6af2a10d581d09044602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f65fbe0728abc4884f3f0d8bdc80a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60909ae30b0138169d0b348459005604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074198f75add8a496f0e3057c5d77332605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4083260fe2ee0779d61df9552b1342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e21d5ba3fe834acad55b8b525e193f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534da1246282d79c38c3a930d38944608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b81eefeab4ecb40cd51af07442652609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63476cb829f56815d1b0bbbd86e586b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96463d2f418d00af7681301b1934b683611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68632ae75d02967c74b0b03a8741dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3285a348a4a2ced2795767c0b0c0af4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0291d87f24011f25ad937ef879cce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f32b43c351cbce055d347c6032e58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba0fe90020bb2b8be9248e585f3e8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e6524087eb3b7e0644d96977a199617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc8a22d030c5b4b0d224c76b3d50f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce452327342389503293ba2af7c141619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a0c3f847871b12cbdec8376d4df52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6c485055e4886a93a92d9f8f46b1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8b9ecca52e4d183dd6cdd7be39c8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f3690afa01eacbaaebeb517aa7a3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16744ded3c24ddd234401de6101f68fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee58e6ef36e21cc2072142a8db8fd2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a95ac75c6c6aa61c31c184c8a74f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fc4c9f3ef75785643e1d062c427bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f7b1548c10b387eb2a92a4bdaea03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb3979f209b7c7b96723d80f2af72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3f38aecf724eb7016f3126a56a913630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f749bfd25be7ba4f26710a47d26b3dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d76641a5a7f10663b2b8fbd975e699632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549664441c43f4ee265be430dacdebc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19ea0e9afe66c6f1e651259b9395d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d2e09c7a1d681fe34bc4d6e534f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9878859fdae95743f1cf850401df99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca552caa85c61d25f7630eba15eea0e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811701367861589c4cc703c3feecdcd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9c56a52bbcd0d03177ad64455a94b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a19fc1dc15ac4387316f69a1d7aa88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e047f18543e1809f694de5d3e380641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b1fd964a8fb22ed65bf1827a76dbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c920f0b65610c58c06865ac53fa32a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e8455889fa5db3c02941ce050ad14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cf4972ca06332b29a8a62e1a12750645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d7bbc103e0c664e1984a6d331c8dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0000acbfc1f432861ed6790213b5d4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560ed8641e71ccb5dbe157115e96d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94106afba161dba2f0705734360be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75d8b9260cc5f8c606db5c88a55e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a609108570012a6f963b8a282f8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2f2bc831de48699c992c04e0435a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b034ee216ebd48d7e45cd4584dbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbb2cb276b9c9818dd4cf59906e9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e144cc3459576ba109255cb7ac23ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0a9af7882a2d63b0123a33b38073f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413245c5b656a67ed64ea5b31951f7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c61633285cb3b02b5cc16f5ea9c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe04f9640333c035b7bb4a2afcff096659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d18fc36e08394447d760f8bb7d2a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07db8033e14f71571a0943e11d7bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2c6d6552ec53b46388c4687361b25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435660876680cb0bfe150e6dbc2096c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85371c56d50f9b06819bfdc10e1fe3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccebdded559efaa83d30cc9cf21819665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b48276ba925235f3b64e76b4c0570666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc60b9833cdf7f6d75691f99e6924667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cc0a5ca77d776884925dbd595a280668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e96f889e5202dba8777043e458e510669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e9c2febf1b6fa42ab7f26f455c0fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab684f31baa34cae3c891075d22a2b45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325d9d25bb5967ddd833f893601eb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8145503df0c3fab81ba1ba592d720673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73d9cb5a5822aaab700f58d3ce5475674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103c9be0b9df367bd8640e1534ad6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036844d8633f44df39aa5b1b96ed33da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42687fe84596deabd6e81ee26c7dd39b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033a626e03167bbb58e7152d235dff2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2f1ac8c16211c68582455b6f06fb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1c06c175e850108e7e43622792edd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb5a88f2944c1a9595d3c24f3eb741681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf6c02f02de84a796fef4bfb35640682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2642758d855a0ed82592c2c0470d662683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4280557315ba3db7d0a0fda3a25a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96560ab8153fc1343ec4f7173cb64a89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117e168725a641a10ee4f129ab31ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca55763c6f5ab223b6e24697d4138cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaefc2b20e48310db668050fd90b48e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbd6576f585ff0bf03687032d1a825689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9de43c4277d9a6a8944c3c188f9d45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ad077a75a56766ef4ba8e8045a1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0911322de39414e70cac85b5263c576692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b562b66d01ee5920403ae9f7391c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb28177555b31890ea061852a1e37b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c224b4c421ad2a8c79e2bb5dd83c910695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3042171a9923387ad8289f4f7adfab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584b4bb6df358545a82892fd8e0b46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837c3a2312cd7ca5ef6c7e60c00df48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7ae6362e14d4ff18c086560c3075699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d549e8b93178d9d0a23fb7bbdddc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55910dbb9c26689cb212cc483331c4de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d76b373cfaab7b8c5cf539d5997a25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ca27535493b0112c5cf18c870631703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65184ae18f7c426dcb6cf515db1a404704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15aa0dc8c9150742ce9d10e31b60ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd689d34fc332861bdf44490c3c65a2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e711a650ebec8fc91708b1fcc56b21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592bec782931fe015e856fdf86efced708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e864c853454ce977f07876817b3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405126e7f5a92353b38cfd4d1cda83ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e6e2ca701afd723bcb41d0f96f735711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc84a2f8252c23d4c2c7e18c87694f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b534d6052411cdad922235a387100f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b398926e43bec0b9ad7d480264d9b1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bac46af2ecb6a86619703588644b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8003277fba8ed51c7158b4258eec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2aa04d520574b6d02dca85ce89d24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d10e3ae2f7fd531b3c47f71bbca697718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f65297861d9d097cd18a910919dbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221917fdc93ee01edc15aceeecb5d76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3139ee88bc0f3396447ebc69f9c0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2169c86f5675bcf51c30661430116722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d1abc9b51f333cdb73cdbdb9cd65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095915eb6e1c903287ffadcf9ff752b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f04992250f0b5b2e438251c2d8d0c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee84c31a5b598c39bf028f634646a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd0ba0c873c754b928e2ac3b42d1fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6f7a5cd6f329d9f5ef686cdaf1253728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93eae402aee35d7782c78b54b4c535729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15aed4c24c242cb47e46f1aef89747730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9a1c078949d86a122014b9798f51a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b254d0bb245d4fa0717e90b61c028e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6ba6e378dbd31225826e63492fa05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918feb15ba5c7de1150331fe23d0201e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bd24004a8d8f23bc5b43c233b02f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ccd68f59c0a666b5f001e910a1b6f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81231f22a7f84ec17b0617d10a5bdc0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d501e7258e14c4829fade251a7b2db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd40c03ce9d321ef6e4c567d29574d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416ff41f9b41f8edee8886a68e31788740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd3ba7edfbb2be8f1e61f012249a22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d6d956a01067b38269d5237834e8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ac98d74045ba2cb8708e80feeeab6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996a56cd18d0a885bde7de4c479725744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8477ebb9c579097b0a42fb07a0215c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b49674ea261b2fcf3443cd253377746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03e43886cfa3edeb52fc73160aac12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca062f1039d6bc0bd589723d95ef40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc760b8f8306706715c778979045a6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86324425482ace20b45e6c7a281ec0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57704ced60fe82bd718ea1274d892de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06729ae9c74ab9a935955ce0810597a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cfa2f5811fb526ac171c5279afea3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61c9e4616f1fc418ffb27783e99c11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc66cc583721531e24724f31d5c74b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5907f1e8fe570498caaa6e321086756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042b9e9f699b1cddc5365e62eaa4222757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f737f560f4da7a6f8f37bc98834e5f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9616b0ec8968d8c9764314a5968bb6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>