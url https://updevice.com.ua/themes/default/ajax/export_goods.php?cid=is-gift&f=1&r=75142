--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c247b11bcbcaca7f7194317f2838061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838e66bf80a623eacc3f7c79257fd742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335eb02c574566fa6632c15995319063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d6e256de90723c406454511cc38e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362843b5da174fccb798adcc81d31095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb550615638541ad9c8f9b967697e866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d6bae1485747c44c9b5448ce2e8127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969cb3cdd6fda7dcb7713a2fd83ebd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6269afac94b1396aef32abd9e594ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b2dfa72c22ce3a496f236d9c000f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d436d110f1023262a6fa2b370d157411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33507a94c337ee70b122b4af69b6ccb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0e287b62e564e4f7df436be745cfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345126051cf7e4471f5a2017b9b57f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963549369d3f46cb485a065a511e36515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6bea8db38251bc5458872b6b027116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756187edcd1dd73d82dad529fb67f2d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce960ee1552262b0caa4453c78b9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065302d2ab44f9e111c24629ffedebe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea553e35c29f4ea22bbc815aed6f1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef06b822733bffecc6364bd7e8de57221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003973b0bdf5453ee175af4d7842e55d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e4f654f824e062a6932c5f2a990d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fe0d8d9217b1eac6c340a29bd0a6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334faf70cce2cdb2bb0103566db8d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f351d1c0ac968af4501bead4f09a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af9f3ce515e0f5f421d133bb6fcdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53f08c84debcd8b410a5cb8852976d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d543a8f8329e6109daed356235f5d8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732caa78d8329c11292b6ab056fb0cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb8a31631e8a9640be42faa5d7550d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5dcb8a7439aea0dc34dd2ad694ca332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938c68099549cf3302f040fbc30933033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940346d0f05ab3a7f291bfb5184473134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91dd223a6ddd80d8153d3c15173f0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec3ba14ba8a1ee82dd55e42316705936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c56876bba16a401156457e51e4978937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09078c8f024344c7bbcba7cbabce9c0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1329d734be80f2e925123e31a8e38439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b3b65c06001239c332e7f394d9d1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eedf220361dc1e72769018a462a0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11483c57b78027455e80cca7d556f4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c262c3a877572222c44678ad58d5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357f9608a53149d1a2a202295d819bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e122fa7458c8aeb18ecfe122d65045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15459b46bd747bb1942d3fb019d8378346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626cd985da122ea3953904a085176a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9416f35c735615f1fc9a9f400a80948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1833f832e823a599cb2d8572e6e95c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f5e10b8354533942277082a95d8ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bf7a7f98a36f959a449a17f1d572651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a198e8fba214c8ea006e85f372b81952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c65845f306dcb1619fa4ca7302857753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3e040d8af8b0039b0814967b512b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb5c05a45179649fc15bc31e50102355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ffec593db8db03831a67f604c7e0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4f8545d54836a1f00cddf0361b14857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbfa6ae058ad287b38957731116cd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ba52305494a13e742d248d24e41e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dab5782d1be956e8c4d806130ac1ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49f5b8ccce8824c8359ddfc8c78d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb415fff13616c4e089ca3ab4445ee862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e851a8cd02ca14b5faa7dc7049ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911be2baa35afcf46004cdb9802818564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc265f43562fb3781f979e91abb8dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93729d5dbeca53f2c14416fa471b77a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8a912308b2498076d21e50258788767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686704359c0534b159d40909e5e067b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fa2877341f18e111cbce64bdc099a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc912ebdba9f0a87e0b4bfe974d4dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2bb7a0028870f88c6cb928b71621071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e06cf6aafdd6fe55849445493d7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6f1eb3b56d132c53c206be1599b6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a13da02df4535084ca77321b02c6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488db1e19e3eb60938ecc74acb958de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98a94325e26f9927167f9b7efa76c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a62966f4425507a3c245af59cf4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2ed99988609775cbd738302e1cd5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489541f8c997e96314008c76059bd7ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a078425c76cdebfcb75ec32b9a0f34a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afe181324479759a47a331a3a252d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc1c9aae7faf86cdcfa97ece30e0a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f4b38927a7ce32eefce9a6ae1448d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3d9c1c512ffdf161db95c319c9ace84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee43525228890a340237cc1a07cc42f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827acdb10607deb44ebd485633792c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0001260aaf724df45c4f74d61f8d45e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b97b171d8307f7011eb783fd83a0a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f8f77e2e42f1d7c0f9a1af748209c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d13ac2e15f657dadbd0bf777bf6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f9a167e9d5fc3f244d852331d0d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c78c4f51ba22095fd239342c0806592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123592317317b203f708f5b3571861393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a395137f1922a792158e1150b60294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20514a623b3f107d61b09c479b751295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e76791830c19a6b502066c5a84dfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc77a6948da336c36bb19671cbf3e1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6a492f6af9728ee49fb520305fead98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89744a701974942169a85d5357b00b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa3870885c8215540bcce4e3c82fe0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef39c80905ee540c2243e65dc3e9318101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c11bc2bbc26407094697a4b86413f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8c3c5ad3ae6419946afb017b77f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ee6655be61970f89c2d94019ad4e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799449fdde120e56303e30a1a24e38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ae5ca4ac7935211065a46183cd661106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7594567bb09fcf53c0845c5e110d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cf007ec6308de0ae25e0de218b1f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6b8818846c398bf024b735024ff01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324d23a760bb1dab4e869e267e7cd65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80a1f66aaf1f9b9c81fa8158174410111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419a1b144782d93cab88d2b49a995a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f028bd693eadb32f592805ed8524b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b3009d4c150b44d984dd9f2a37433114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e02a5d5f7a54c0f5ef692cf87e348115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958465b527cf602d5db0f6944706ad66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d1707694b9d3c133c7fd092b09b62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a5ffe5a6351b1952a4281ba0a6042118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbb3b0c8e1c3f5cca454da66d7b19d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a241acd629121400c83412940e7874e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48945ced4a71dbfe348365eec532c33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c50c6fd0fb1642228bec0f660422122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845e1acb0da24835fd9610583a4ac6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a231778176f55a58d09bb9f0d1688124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ddffb3fe06dc53ebf8893957ba8a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08d60c3343a7bdf78c32aed0fd3f93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc00babb0248f5ef1597b271c81b283127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4b088c76015f288a4abc363f30d0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429012e78e0ed64e44bd8bc9a790b09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da913e35400f9f146033e10b1001d19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682935b1870b9c89ed74a46b400bcda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3a84ba0317312e4c8e1c846393265132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d265713a22680586d0d10949f7b18d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc4177c41af27feae280a293d16fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e3a0716dd81e695f9be48c850d2a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6c2c4d44f98886c4e084c156199ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a60f3758e60d1e09211526d1d2c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5447006964f596f42eecd1ebf8b308138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2bcf618bfd8bb3aa487b3d3568d60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3d066def3efb7f7ad1cb29ca8317140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c3724002f07e901016c231c1912ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f78a86bdf4f206d5ad1d7e78d90d72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a5e4c47634315b7c2f3420599d5db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27ed6fb4d4a16f7a2f3b79636966e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204b0e6b8922126795c49842dd4a5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092fd9bfb276d7df4e6e61045b0fa96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6456f9deea26a9c7bfc1a5fc09f8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07248a13b878def90a91982d12d7dc3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98a8e682d3cb6a5401d80af074caa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6cd60f783cce565ad354780980520150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a8906427c3e8e677f43f0f7730b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370707bb37011000250d430ee3c35a55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab656240b5b7c37668da347345fb06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c7a4b8111c7caf968888d8c4f0650154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb260e62589659824f4dafc8aaff04f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4249aebed13f7de6b0e7c006dcc32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5223175ad4febfa4baf4e400835b237157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d892dea527e8ed6570ae3b45e2a1fb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13debf3deca67545703dcb25ee087f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3c7a2932023bc3ef84cc067bdefa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4685d1ede1e408767733a108ece6446161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c309a98e238a6517ddfbad2cecc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513a08dba5750f76021495b2a635ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea733bb1433328ef8b6a1758be4dad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb32dd635902c4cc634e7f82c0c27d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb93b6340dea8d0526486914f7fbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f2f8189af30caca973a6a9473d02c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3e5ebe6ba4563889762e8574d4900168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08972b3e3041a4e2c291227c4612d1b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070134aa2ebccff12954d9b2e045d96a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcfd8f84451d0ec7654a3559e3b360171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa33f9925ea7033356bf465f2c6a12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8739e4f868212e242eb03264f4f270173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f007f351cabbec22ffdc8bde1699c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202ce24b6ef4eba038facae2f45a7bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bb90c2f71115b19849a485a0edaaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da4f75093a40e62600ed59c15d76a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8570d46eb07fd6c3b40d1eadbaba0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eb0ffa1268cf3dfc8ac64b829e6f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b6f8a5b2ed539e3d19ac13456fa31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36209eb537528baea64b35de986203181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad040ab158a6771293333f4bc06dbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12760b7c498ba8077dac27c9e629c8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734088d1e9fc404b0a143c67a3bb8cc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09936805072b76d87ed46f85bb7e243a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4051677319fc9335cd4e7758bef2a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a82e676dd8f13eba15b7b25ccdb92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377f829dbe51b5712c58a88937b481c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bb20c0347765befe827c9f38b3f15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20659e72dbaf8f7452e23a7654d315a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67894179047cf02e6804cc70401cd005191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1888a78258d6f1e72b71a8a978c1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1487d526da028845b506ecfba1e8b15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ce774dfcb8b5e070385750a4d42f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6891094c2cf325ad66417f896ee6d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f364a119301fd1a5e86245eb0f77ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe42ab6bb865b3cf14006e843efa870197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93558b5f8d9ee7f7fe29800904706517198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ddc8315734249f6215c29488aeef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214246c3a108ae5427d8f3c2eab1ae91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaa4bb1cf2aca08a12fb7a056ee8bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383051faf1d896a79457c76d553cc7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83c2db32f9a16b6f35b6c48f2efc7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe22ba034cbab0124f81c199536b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb2ea19919a4ecea7b540b5efd3da9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d1bb6b943c7cc2750b2471f648996206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9f085f154ac043649bdbe7df2e12f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5881cc1cbd4433cab8e8d391456c65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92404d7303f95729086c68eef0eb6e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361c180794e3a2c936421b87357852f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a803d12f498eeda7688c630d5bd4bd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed8b0630bd7918d42ba25dc3c16f9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b38b59c3d9e25abf9e5497cadb0d86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd58caf25674245deb4da0b5fb481f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b9c3942e13e1d504ec691b651826e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429205abfbd791e2e97c8586bc69e478216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19747db238077087f4005a4bf103ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a0f6095b92bacd2eab6132299fd33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da16796f0d73a0028ee7aafb1d444de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d9ba2b7b0ca9e5178b9480dea4111220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a172dcbb8af66fa30f58bd632df9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2316a8691a63319a29a0c66e5437a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8148df89c3c03008d11fcca64c6e9b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145144bee2f53d2d4ebbf83003e57e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900cc691354965ad4880eb29edb25c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d4a7dca3047cffd460633250e0bd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2466c21002ccdd9135aef81cdd0fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b27ca027f180490a112725ddccf44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe28003b578223d3903ad5a812e028229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b4e4537b4bbf973c1ff7bd8422521230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e99ad3fb802db0588bcb4b6c5d2d98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d700d06282672f19493094c8180ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a74ace429b01d7e327afc95082d45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2c926f540fce1d580799e3c49c9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86075f9c397bfbd36b55607c5d016c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb8bb9f08ddc5c121767470ecc9ff2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283113743e8ab8848d895d078dcec99c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec778675277dea8b0e1d45fa5ae9dde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65caa2f224914bf13ddee2824c6090a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be92d52775a5ced9e35d67217c18d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340141656a9d98deec6104ba807b896a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf939169c3c03e1721215ca71e58227242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576317e92ca9188b0f4f3954452a47b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb0601db8357a09a09f8b1970cc75e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0bc00ea7653c5fb60a122064210b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feceb4c6e25d4853f9c9d4ad43acea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd75bfa2fd4d79160b0b780e20662a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd776c9e0a243000db2210efff55c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db954ad3f0dacf41b01ca42a5b06a00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583bc475a097bedd21ee40fdb6c29b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea82f74b00ebd8c630cecc5752dce3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15968d5fe70013de8063ad856e1d95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782c50780e84e377470517ab381ac23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205995fe9e0af68f3b13492f16dc1e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378498b2b6ce08c7d0500703b9b0ce96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e88e8aed9a8368e78e99670f946f7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12f16922d17c6173339edb1a7e9446257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6468f410bf8911413b57b71ce6a3ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a91c014c1e5996cc28775fcad8c6eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9205df20c4fb1b3549625f453f8711b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976590faea9878eaeee403aa2d05a5c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1572646132497f0a7da417843bc37b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b062c6d9d45a1a00dfa68fde47cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d757c7e26747651b8d5303c8b900264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc49af64ae04aa1b87fd051e902859b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535a0fa8bee3a8b9ded3c69cf283fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a4a1c178e084a53362ae7cb8a9020267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bcd156bab950d2f27b1ee61506a20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11b8079ebfe5bdc040a0a358371b26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03876803da1b6594f23d04dba334b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43909be7e70806d17f51bebeeaa779271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99941a58d08479b8666f9604382bc80b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd40bd1e5be7b8f9f5058ba3871cb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e84e7a3c1d01c4efca154ce5fdd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345b4bb081b8c835aa38de566316b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198bec8af8dd026d0dbfc28e8c8e19c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18960814d5ac1edf3f8fce27797f823277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275458be6566f48684d09875c523b2f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed0d9e64aedcb6cdfc2efb2976a2d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2fac7678380f148581c232997d368280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcd5d238c25af06551a038e78df7d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f02b6eecd24fcd75789e1e9e03290282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab2ac6af841fb2019849237d92b757283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1e00c35359031fd2b8dceb0683a4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e7738858c0b08f451c00389a4588e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbef002ad20a308f5ac5cc416316a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417cd6e478755cc9d4be56976d66336287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d1700eaa29a8fc8daa12c60ab061e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70cd6dd72135f6b5b3dff93c6f01fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d667cf79f84762b26a5871e976bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4110004f15fed025eb7ec970c873e97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5f0641d9dc712937866d3e951884b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae858c0cc4985be2ca8fd81e7a0d8645293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999edb33155cbd20e97c33c5cc0ebaa6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e422f09c872079edb1d2d1ee4f051c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e422d7bd08f618fe95a233093960e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcba339b71c5d626dda4778f734db3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d15b410a36c53b389e02df65c7809298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1338a9d1899af4969a59cc9770ac6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aedced0853c6a0281a77b1f5ed6a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd9e4a1edb65c0bd4b120acb7d5048301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8020e08b9998ea8c4f271aea941ec2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51c564b4b603a2741f3414eece7484303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2d9d3eed0ecb695a454b1815637f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bea6e084765cf729f8d512c6eb9e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e18dd4d5f007416a3a38559ab624306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba3249bde3dea25351b24e92749f59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff23bff297652951d6085003b0bfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8dc04e8b79614841791df65e2018d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c21cf813cbf0b3da488caeeade129310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f9c0c883e5127a51463d9e2170024311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd201f75848e75817e7fff84724515b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fbe70ab63bc76f595dd197791f96d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e89cf5371ea57f1d9aeb3dd2fd833314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017d65c0e20404c4d2c52789149d17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3e7101365341aa0565c05cdeaed6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c6a7db4b145cd2d3d1ea73407ca34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0370efb51e06d44ed40b757d69694318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2929bcc7f92ffe30232483e4d43774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f89331bb18f05be033cf1ede0389f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ab3ead76e316a901c021a9313100a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a81682b2820dc37a598b53ef03d930322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eefdb33d4b14af8ea2964da15022f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136dfa5be1a0afc7e55410dd0c8aba6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e80a603225056bb8103780029af78d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52a887360ec0194cdf06b6e987bcdf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7d2bd7236aabe35200df25cc25c6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dd37f4720fb495b1b223dca04f6f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6abc0165f5bcb009a5006733cc40f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b4c22bc188669ad06f60b95d9cd9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd7df588397e3a6423b3a2813a2e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f33710d1aa3014a4a17d9cc02053332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e032de10b14c7814fdd27285d119f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a783603d806dafc7a57f9a469fe83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d289018cb8a4aaf375a3939053d51c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e86b0d8b2459fe6ecbb5c25da97e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671317c161222661276c6fd6bd43606337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6c37ca4892785c61636d6c8f0e864338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1810b31cad374e983813df888fcde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f021a1eef1b31c70dc2a1bed7300cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6cae773e908489ce4ecef3ebb189e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8b9413b8376d2f680ce625bd71990342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35cab1c0bb18471c939a6a106ce8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2231a2e34e9dbf58a63a1210bd75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9b92701c26dc37a85a0dd835568b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaadbf3b57b822b4b6c1949dc47ed5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6aed4be28df8be977a5793d2545fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219dd49080514892cc2f6a7e6d124c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b8c0d6e7e88ceeb3810052ebe7153349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f84488ef4adc92025f1593af2ae3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d69e03a6f6da609389d4ae701b3b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466b886ef44d75cbea35684e478ba5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81e9d4a4b6364e63319e5717bc0c83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30075738f0f762835a9d275f5dd7c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc711ebf09ceacc8f92f6fc1fb32b06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47510a01c0977252422c14d06ae1e93e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689bf8e14e6415b72102f8fc3c3c481357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b879070850aece7c903b72c7b1967358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeed7037538e75e1ab34e06d4aa2a48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fcb8fcc21feb17814ea2b5936077b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98cbdd33b74c13e33b5744ae2b9b70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f20dfe400878c36859a2ebc3a61ff3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56fcd7c0313e25f0dc1ba4c11afda8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef0e1e734adf8b3cab9f2c4530a2c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa5f4d08bf23890ef8390c03f20cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1366105e56dc33bc105c72bc0c81c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e027e08dbf338fb480ca6623570a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa21cfb70f6f06e5e922ab62ab12acb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c23f5a41ff7af6de81ce977bf8b53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cadfba719d7a22c53926fe0e09e91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea515d4d7275163b8df89042e2ef24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c19abcf9302bae0df8881718f5474372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479ba9987ab6a6d3cb8dda58b7125f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c33c1b0dc4b46f239d29cb97e4381b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db9e78e01b7bf46b6035280c48d975375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe55d432147aabcad6a45b2a3d737d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85aaead7a0f06857f2fccf5546540377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16df0becdc12c646bf1407ec37b1f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c6baf057be65254e10caee873a7d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63f86f3f86f034ff9773b1101083e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76f063437a2cf5886d8fc3694224cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62029c7a862b230c9e24dc363416d0d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f383bd3a0826dc74a4c2e76a18936383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be84d41a5f2d50eb21abd38638dc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38123d005ff80e4157ec6c4c5b4757385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd52dd7b3f40bc49a098b444dfcb579386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b22ed8144c18bb9ab3fb07681359387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976aba01d39aa5d8bbc7cd7d39a9c56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647ddad70ae335bbf09c47db7a19fe2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb5b8d4b475a9d7f8b5316946b639390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f41a870c1fa03a7a870ceb942102f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658dd9e7138f37f1ade932a80867bd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e75666c754fb2f1d187de79440289c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb118ad7d60761270bc44f9e440c384394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc87e1bb4bad4980e5a45618b2c44b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186bff910e3f65f35861b38560a99d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e73f215bd713a3a84829cd73b0b5fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9e2cbfe8e8484ac9c5139aeb98dfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95908945364a066c27d1c68324c4d2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f23a3ddcea9c6b7cb670420b67814400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01e442fb4d1fb495195e07c621672f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d19a081db3212c35f3e530d5c764be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc00fdd32addf1124419d6fe6c1146d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349766f3aa8d3ce6e097b0f7be8745c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd64e688074bb03bd6c134ee56e218405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97caaed46e7e296dd72f466e22497e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b1c8381b7c24057d4035f00431dc6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7da8cf970064cc5c36bffc5bc891f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1835d2620d8ba461500f7761076033409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbd594f0bb46b6290d24c107af455f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2b66c5320d8a16d3f6f97e73b83ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e77b9348cebb3af595a7773142e90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccba395de0b219a2c7286a4e021d39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cc650bae0b10567b4c275582c68a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22623872c00741bd22af3b1fb2b92a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717c523b08bb759cd2692f86942fd7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079bb96066b6efc6306d355b5d9d7ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf36fdd0aa093e13b911c245f165d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124e392ffd2ff8917e66686a4a56ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50457a4e5cfdf5ed747c7e7f2fa9b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def099c252f6f0f0468d0f113baf4476421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb919b12faa60d3668382aaccbca571422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659a7947cc78f42e30624eba755c94c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eb306b02c5d464d901ef49cdadcd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8f0d76cb62b1e604df762dd88123425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6b1e9659a5434f3487a9d628eaf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c9ea556a0481af03678d131090360427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce8d2174fef8c1d76104075f57e946428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d831d75d4b52557b16721dc271601a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972dbda97fda2762ae6da91d304ee67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3b04e156920b68983fda30f33429e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235dfe809fc21ce1c959f89a2cf2e1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f3df86e932f6ca8a8dbdaafc284ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f7c34a3818fe94ce996f2fb53f53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b9fa582af84e2150c152094f2ae87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2187b1ce189292112622b7daee0ecd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329aa28fb09ba7a5d4f1b79217392b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743976fba9bd8bfc4deb3af41b2549dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b29444cb1fbfc490c7e0b8f7fb120439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18640e80df6206b5400c4154ab883bad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e10d67e2fed8b67220fdea8ea19c0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d48085434dcb61c3342fbdea07cfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3383a9f4c5e8ce44401719383f3e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b763a2b598dffd56d97aacfd6c4797444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b265f2c5b6b0cdb01f4645590d77f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc703a1c8297f760597beec63261086b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b829feab0b69a21a02c84b738ff876447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc5420b923329663bdad9a2a03edbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85916736bc1d485487d02db2dffdb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a28c695df46651ab4f0a402ae9b87e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f8a4e03016d08d87807e7704aa441451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48340973565596d80ad2d09550ce8a63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bf584aa69727ac8043aefd9696838453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87882a13c0632e104d410f787873fa28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b259d2d7bcfa462b4eb6d9f7b9d09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd027e887570aa9ba3958a2b88920b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bb270dd35dc00f5fd78ac25d20903457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0f72e6d1a7bbfa44ae2b320c9d042458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a7141823fd4e2b6ce8aa18789f0b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea4da87baa003461205a0c0c6a14b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747fa3c364178f8d81a94f4f96a52f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798dc7e8818ca4bab72e31e87b30876462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011fd822e8360267f731ea1d8c7af20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bab1904c5148771daa714c23219c28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47515c32849fbce13459957ca9bcda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e048a4c4ed8c47e686c39f4317b0c16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9763ea2759071f6e0797e4d99a4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefd0ace9f79b18e86263634bffe37e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20fa79cbfb15c64b1a6445850886f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514ba6f688d4d546ac6e6cd4e17a093470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddacb123c95770b58ca36c8fce14a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6259367ada96e0ea9228175a897b92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340394bef2dedbbf70d0d77760d3786473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c4a5b5f24812b85b20fba2b573570474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab457d45be5b04be142bb6d7e750c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f19d2a5a4babde9ca8c8af482d3d20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12416cc228f2fa36fdf68731bf7fb6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d53aae010ef2d5af772dc5ee2bd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d7c79deb311b063c280fab51c6204479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4ace8b18884948fe169a0a9da6ccf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dabb1ab0a4d976602809473e5200b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b27b0fbfdda43117c78c9936b3d7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf980f5efc67bb213560a4c305c6722483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1756c24f4624368528cd41a49d96c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be488029c5324195d172d6d0fe21411c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa91edc436c522396706913f0e3825486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c409c5cd0da06929d5dd8155caf2bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ff8a1159e8b779f5f7028e18ced46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546bf51f47508e35b57d5903c9aa12d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f42f39f12525c8180064510dd87d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1580e7a8298005672fd6343357e64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9b30a9e209642b6b041db253279d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c3fd5b85a46e58e6a4f3a91b4c24d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437d2c4ceb977b7177fc7c2b265032c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3f7268fdb33e7204d95e1c780a8dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff6b7c6487a966863a425a3200df9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ee10813ab294db11e2979e2c56410497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e51f592ccabbd35974b84e7d65db28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca7eba7f81f4a8b5e552626b92746499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d918ce29cd52df4fad26283ecb8a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca84b9894f23929aa1f432127e78f60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cbf37ae1db35a33ec318e3fecfe34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b57c3cecf101f83d551c6300fe0dce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1cb2acd8ec3f381b4cf7b77354fcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04606e8ac95696e13595c6344ade4d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f153821744117a8224088d53f9e71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5363ae1b5b1b3fd9aa7e2e82b82f36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b6bea38e7e4f83cc6ec0b2014e49d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e677dadf259a4d0b39981b3dacda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0021909a27104a1a14923b376eca2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c40eea41da200e12a155f6c178963a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24fe5db67bb6a442421a477cb8781512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023dc817c6db7d1d9345e3dfde75fc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c719ab3338c7f0e378b4590bab11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477641085c7fe40b84d4bb61ef0b332c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a99f47832f53135c87204598a4a40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481f5eca05304790452608ef95e0e4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f243dcd0aa3e6ee825d3ca4d05a47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493060b2829a48afad03501586bdc1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcef1bf279c38adf1e13d5cfe570e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399398c2462df414ee936b86adcdd20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2f2a5449535d9de373a21c064839522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69967a7f831ce625c1599679ad0bbc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0111bfba2e2f073396ed9f77df33d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034941fd5b498515dbdf68722c532c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386034a01925e57812980ee6c14ef88e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaec6c1b2b791fea9f05ab52a3ea0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f385a1a700f835c17368fb5ffe541528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166b989aa15f087794ba9765f5d6820529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f80d1e7023683d725a04796e304a48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb71a0d440c7d665d9925b86b3e70e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec1b635bcaa68e968c87357624f64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbe0a7af15d88cd5a204d9765b1bdb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496590ddbe90e8d3f9709dbfdbe4dbfb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d2b6056077e99bf5d075fab6b4062535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765abeaf876d4b4e35e9cccb3f4656c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdefbf71678572743d39f7dc73cc729537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027edc5bfcfa9249aa014b771775dab4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e050730d5846e90728fe3d950fd4a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321c55d395ff531d7c482fd86c47770540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eeb45f55ad54107c616fe28971d32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed520725ba3c1b2cafd1fc773175562542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee09cafd44a7b9bfab50cb4612e2ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c719095eda465ddf4aa27c30ede5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec52bfc57e8104664ec8a7b0f61ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e30635e474c464e482e6ca208b1e42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852473ecbe58257c68f2b745830de132547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c126135eb67e45a8317c48d4ecc94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f52b144a8b78f96d245f1f0a931e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2ed798e1a2c0ace3f58ffa65aaf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2335a6cec9b5d283e8c62b0455c640551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753ff45de2069531ffa120c3b004acd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172bbf318d99133de428ccaf0c4c82d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf462fa06f69303ace8e16a1d6501d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ffdccbab024b7705646156f8bc789555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea7161cf6bbbcbca319b58dcaf2be7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd55692dc232648bce66d8d567fe3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209386fe7228b5eb7fb34f7a34a258558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398502f87d184c343a7ae52e36e1ddc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca70ab5d2f0e1425cb6679c052dd6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96794244d07b82832ef389ef41917d84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffc3a92f5e3abe2e96705e11d69c95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77f5ef6f7bbd82c3fa59e05286fa13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a87a7f15afb7ac107e251deeffe5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f713ed1e5bd10fd30106110bce7aa0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56369107ebba788990db3c837229bb74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db8ccbfb2f645f2732ce89e7375f4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20729987d6c5b7c1a1b7967090627c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ef508eb1e92a5186483ccf076e91b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fceb8173f5ad3f10707bffd94d8ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b14231401003e7c2e91109a034ab23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10505033a4856fe15f02bbfe5d488572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139f0c4ae73f2ddd9ece8413e39f44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f90d1cb05d32f1402acd2883bb95e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1a78d12a79868355b7d07f297274b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f5b1ee94f3fec3fb9fa4d5a7662b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6c37e186361f5c13ad82a8190b0a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28d8aa96aaf4544b8bc59ffff3b631578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e1029a99278683bc23350accbebe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a800ee3d14aa15de3d4d6cab6cc7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf9ec13a99a8198a92756438a338d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b877687e962b47005c8fa494fb40c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded92f8458b989a98bddc10659b7c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56878595f498a9747f3f86df6a76acd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c0b21517983f49c61d8f7c14db5e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a81bd0a49a87d1fbeda1f425f83d12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a262fddcfe95904d3587174d28fcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46f38822d37f347d00059b6e40c25b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffd3aa16088e298ecc20347688649c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d264cba4b5da330f5a739829c239533590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1e02f8958906a306dc72ad4da2242591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfdd7358ab757889abc2e4ff3ade98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7458b7be3462a7d6e3f55560c454f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b535dffeda380857e22b01002a8d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d938e66b4f4104e5a19a217a5d56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb1227743360008768aebf1e31decd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da87f34fdbd22b2863c76658617c392597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1570607f9615988b13dbccabfdf76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d504cab9554ec88e79503de861207599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cacc60c150d438cc544a4279fe9491600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae006c2adc845022664909bf2d919f66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac576a05aa9e26008db5d5085cc5082602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb47d26131cb4eb9d6a5826f6f986603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86642390fb101a1bbd60bcd155cdbb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89299cd7073305b349cec8dffc978c92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77199261b6a9094df3d7cbe32f1f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbd8bdbb52ff7a282a7c90b29da80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f975cd3f3e2ca9d300de530c376669608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b9494a92746ce0c269ff79643f68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fb1eaf4bdaf2d3dd05c3fc5e2e79f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820089dfb48be083f91a22218b654b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430fdf65870738efd75321fc4ca96c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307c56f816e7d4e26da9bbe22f5d44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00290fc557483d762def343542b18e19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc1db5fe5b04b2041e627ad0fb2975615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd82dd0f823f19f14d68a5710d9785616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c753b99933ad1984c7202a1508ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708cdfd36e52843bfbd37f9ea146902618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0454af410c281580e8d9779423a7c99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56388fcda577fd019f9f64126ea2ead6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efbd1296c1b1ff01dd74d812c9d22f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5071f57b9c50376e8714edebf99d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530851491cd94379aebb59f7851abdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeceb43e45c001e47e1e856ac5055bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d371609e63e1efa0ce7b6031eb2512625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff92d3ef17228a8bf8bcee1997967f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a0ba3a4b1a8e2ecd2a061ffa03e0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33bc9e811c32206b4d8fc9df8a0c70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466cc264cb84b9dc5fde91155a86169629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30468102bc6e2e842eb1ea5b5418fe4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e740ea682a1342d7205cfe46d95d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce827954e6ad4564dd81cfb0405070c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac46fc6111d373256e2f821e629043633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d6c2ff7590ffd7a8d99c7302375bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd2464042a811b59e0648a11b8df6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe1cbf6480c00e83c61420194aa9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551f801a5f6f98366f66be43bcedc02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ba0714a15babdd9a28e4437c4a3de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a50365039326104d360d8390500148639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa215d9a556423937486eb18234e9280640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17f956ecb4340ac0921d7272fd6708641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddf4e2705e3e68e6204be69260c5a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d01d697962c4edffe9dc7f96a21d32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4cf1d3ad81c5a68b151ebfe53507644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ab534cf49deee6d93a8af22c3c85d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884503dd8777f0220f0211c29af5db0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079d81ebac12ebf03d04381171e860647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007f8022475cce676d7fc7d72443614648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aa23ef2fe223ca0b96f4cbb855dec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a076a98f60082434105b5a2aa3776f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513973da5c818fe24c1dd1edb61544b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000f3e764e404eb74b5d95162aa2f4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0528d27de66af26eab74cb5a1b36f31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2fee20b265aed9bcb28062e78cd9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608898c9d5c83e7808a16723ee6179d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064dc63e9284bbb73b53a617da4e40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e698e8269372f467c659f07516df14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486c0a9cc529de2c7243c47929a5c0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db55f22d6600bb14f6b5073bb5beceb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2c23e48f00dad05e86440f6c40d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bdf1f001131860089e1fc75a23c0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201d2dbfa0b2b85c7ae32426f238816662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027ba3d8d1bcd1387486cad59b5b62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca2b23f313e1f1677250c49cf547f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f0ea58369b1e5aade66362a0771ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a25dfd52f57b5f3a17d6ea8086ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bbcc9a240ddc7028846df5ee67888667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857def41c5bcc4a7ffae7279c8f905f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f80037c9b3ea9e48964a3a8d6ceb54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c844a2f56d2a420b6ac5f150b005da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5efb25f5e17b938aecfc4718769f76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da8dcc4777c7ea7eafc40f7b1c9be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a2e5cccbfe3bb1f361db0e4800d9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd42735527b61ff6e5438776a23714674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e1d41c3ce6cade121f61ba4f9e47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71803ea2f647e34e46e89ac20f372e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ef799991d38553d6344ea2d5fc53b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97b85882ede8e32f819f81bb6040ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc9aefb0aa610c09afc67b31f22ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a26ae98c61e8efef14da2a3c8a7b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703553a0c8f977fa4c55aaba3551562681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df87d8d3b8d0d9f7558b268d6b9df6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07893195fe5d8618bbbbdd9eebe659b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff4c3435b07761bb865b701808f72b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdd844ed0e82f2109fcccbc76cabe2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907be3e7d612e52f4a99bcd6f495df1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b3e7ad93eb1f96e99ac557fd5933f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232c08e8e14b3e102a326d03a873380688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d0807171ff0fffb1bdaa9e9aa8370689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063a938533ba5dcbda14b54e5020996690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d2ace68df11a8b019505fa0f8d57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79102f0be972ce5c6507899a40f379b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc51b6cee19a94f54de7735413fe4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d889a3a6a873c291049947a9737cdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce257dac366b50581b85f38e4cfc44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5587b8ea335a3ea6e3886ad0800089e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccc2532a9433b064ccd475e3c6f472697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848209e883aa2841328611102baab641698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ba1eddf27083eb55fbf6f556a921699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0bb4fc6b426dd7c7db8ffba983859700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d74c5259990e7ce13d8835d67c70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b96e125998633a1b18c58ee2e603702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d6ffe29c81852477f7139e560123703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c9fc2e786273d051d066ac1750cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cb4157583e4f0c77b3c04555b9137705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f250982e79decab0372c866edf02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168934430bd87d491e8cd2963c3f354707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc42fd6bc784a721877e764ffac7fe8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b704ca1747d7088eff68ad487c18d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe997ee2dd69f63b180f620e429e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd241d52e588fc29e12701c133e4b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72357fbca9c629f5a7ee9abd9bf14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f804af5cc10d23608c4e79056730d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9d567b8f21a9b8ae08b5590049233714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72d5aa25ff08955a38d02ff712f955715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e89b7dfe8745ee7fb283c2a3cbfff8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d53ee0437d7c07f95913f0c7db2d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aebb27997b0bdd8e7b35809dd2b3c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df5f4d5010f87263a399f57f77fcf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd941fca795d153050211cb42b51f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08064812ae3feb9e2cf16dddb0b8ddf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7262f656d38a07160080152dc00fb49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dda4b1cbb2d9a8be2f9acd9e69f9bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c86a8b0d08fd6dbfad492dbcf9dcb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8c10c0756229b507e03159c0bf8e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbc65e0524323c2dd29b213380898c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529897939e84cba7588212504e4832c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16cf91be4b4c50c73b05a75eab4c97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e570ede195f086abbfc8a40b9593ec9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e80191933ff343aab516b0503193d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12509f297756a5b0fff8cad1ca2200d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdcb693360796f023956bcd6f3bc3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a2b637a569b6342bad7031885d944733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dd26edb83cd383f68b1099220c9d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaecd0d9674f4c8237be54838722b7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf312403b3a56bdeae2e0cfc7bc3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda7372e33024b6273f36396690b3d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc1f08b268b36c7a3bacb9a35b3cd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49943dcca87581caa8dbe2f1cbbf38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258beb75834cc076c46ed5129ba70e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe5bcb26abbd52333da8acc834371741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaa6db24a4d013fb946ba37942cdb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98011c90585bea5036f2baed5f0b56fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8361ccbc0b47871535be92b854de33f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69ed0224ca35efaebdeae1fffe7af6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d83ff28a14d0ac644b10c10d21ede746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea5ff28c8c9a364efa1569d6b17525747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e43dc39785f816caa3ac997eb2e11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19001c9f0cd4db15ca6a8df993c57d95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130284c0454b4c9558fafae69bf7d58750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d26d263f04ebe6baf92166d8847e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926f5f64f35f23b2d179d95a1d59242752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84a6eb8fecb91db1b66aae42d15251753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cc2d6206b86eb150512dc080c3eb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164aecd96b50bd9f3afcd900c0ab714755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cc3260f04f261d32a8f304ef42522756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebcb0c7903bfdf16011171da552e8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1fb2fc72f94165171bae454343289758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaeaabc6747c415284e385cd52f7c6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff34f80606573a123069ae7028aeb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79830588084ec05334f669530395d662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd1381b6885481ddaca6dbca03bd293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a399ea6a1fae9042aaf3ac4d64abee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0217bfd8f7b69513c1cf381db9035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b2bd117b51ffd1434abb14ba5f8cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e6369530a02b12cc087ff0b4c5c8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6847f79d4fbdc621052676d415c3c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb02ac638c3435ba82f74c5a0c2d5a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4b7e790b60170bfa9bbf95a2ebc6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd20512720a731fcd288fe65dab30411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a0a332f5735cced089886a8de973412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28eec216218aaa9aaa60ec98983b4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa2dfe1f21b98afd2dcc78e61c42514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dee4e82f4964203c66e206d00392e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff36ccd7e75a50bc13911edf888b8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1eb7af50e82877d2f891f594f0a6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228eaa7e1738b431197d511eb573b3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b2d1709244b45dceacb8e0682da219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0f5fd8d70dfeb1e720ed57db3c88320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add2de1da95cff7cbb4eeb5b15b1e5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b1a46818b35f7da50c37a9898980222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7388974d677de44a74c155f87a2abb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349e905af18872e11d5fc771597b4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078a1de8b84ff0d6aa6b61301754f4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26420ab42e2001289357644547ccccae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995e3a7caab01cc9ae515bf7e7e858327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0412242d74420b085745f75427f3ccb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084254837a52f13072b2dd6ac995f4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a417c43de40dd16867fd1981d4e631230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d4de972827601e515ec692ab5816a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75021f8f5917b96f7527375d12451232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e35b0694e53d0e3df333d740ecaecc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ba7fbc233ad2524dbc02a0db5755d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fa024f328d76346d3eee15d1988b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af74c9f02c1c45bfe0408a498f3ee4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132e6319063f0e8b149e8db0f0839e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0132ff685f6f49042cb0a6559487e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1c841b7a506ac1e5478673ec44b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256549a9401882e9cf38e8ac67a1afc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dfb5468782d58aa273a0f87f96ca341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829b5ef8427388700baa90f775bd95c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f11834193b76c522d1869855efc3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082bb86185bef8e812cf5c6fe82daa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94a6ecd0e106fa59397139af50bd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee14be1910bef2ed038723eefba2ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73839e47b4f4f0dacf5f2b023041da0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7956029d24ffa3afed14cd14a74448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2648bc3f71783744c121f7b2d01743e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbef90ae123a79cbe0ee25f972945850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f26a88e8faf9f52a080035d30adf1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccb19dfd0ea1216be351887401f7b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85649c1772b939390c5c8ed7a210c9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dab09516ad758cb4d80027f786c1c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d54f517acadebe7af0ecd9d91978055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c676753308ab50179bddafb9b7e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ca2fcaea505db62630a3c17b307b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc145b69276bfebd6c41853b538e86d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54254bd84fa7b7768219a323b274b5c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40737bc9acee71c4027affb7061d9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fea16995ba0260d43bf2dcf9cf1e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741a45b96f1a06b348c3e161a0ad7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f18c44e3c56570a1123882470406a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd699e0f78ff2dbc591b13928292cc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7db4dd57dcc39f3e53713960b6290865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b929de83a748f2ed4678352f494766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fcb71fc0dffdb8354dbd25513b8bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ad0741cca347fb2959606d1e83cb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbf079b6851021a684c8bf260f43f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee55d931f00948d15b3dafd65c5ad9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ff07dcd01b1c314095e2626eb787271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702218d46de02852fe4a832f5c60bfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545991aa7236777cb204b76d8b5428f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590759716e8ea4afa83f701b88c6cad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33646c1425b837cdecdbb5be0fb6119f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971abb9d03842c4407c20ab0ffac7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18728de0a1ae3c4b24d058bfad0361a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a35609d0f016540717046d9caebc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f4d398d0c189623782c4f1247ca679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783284eb7a66531cc094e1e7cabe8ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f186ff272a8663820d6a9396c8d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a1a1d68cc798891ccadd46a45325482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2aa75aa582eda5707b38a92eb83f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178d5d4176dc5a2746498f84676e3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acb61c0a35dafb0f750813beefd1f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bffedb66962e2fcbae451c9211d0b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737516725fabcb916ed5b67f686c8c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487c4f2c5c4e628cc1d5700c04601c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac09b5c543252c252c4bee656304ca289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb039a7cd5bf866fecec19510f63a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ab1deec89895d27d7cfbb55e7baf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f03978619fa3d1a4aec3413cf7766192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d678db95cc59fcaf185858ddf03a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d5880a559cefba7a5a77461e5f10594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014f16a80aaa5b4e0e8738b92ed4a8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126cf0692f7117e5bca986add48369296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13283b06c187eb249022eef0835e434597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdb5683d160b7ed37c9554f141f6a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aec49fd036d2876bbd4e12748332b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722844b0018896f1ff4c670f1bc1baf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522785b55428c1f6c4f6957a673059101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81b4d68b6002d927e31a8a278ddddc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eb879f854963168da322245c43ecd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c9a4d717ea1291db96d44caaa298d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06337cb8bc684ea7e628e8f87419b9d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0af7d9913c7e95bd39f121bf35861106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f29e2d818ffc1f145a7f1322c9dd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53785cae158b6b3ec9d843969fb133fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c16d081e69383347a6f93d1ed8954a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d4e526686665a9c529d328808093110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0f4fc7c2462af6d44c1d188bf319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581af1801f41b71f8169ec20fd8612b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b4e50bd63d08da6938e2f1317659a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3cb702fa33d12c546625b5451a748114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337a73f134282410c99628b161da839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1361c07e716fb207e6d96992e71319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba63032c9660a68047a5cbc4f0e45f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2772d238ee8642132b8c274350aa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad654acb24562073d6daae7e9b2d52b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73fb51467dbd390d71aa87fd0003fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843b3f4db07bcb4810160ab7dd1bc56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133584a41e15df84c158c056ed8efaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dc5afb5a92f49a8b5bda1aec87de3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6369396170deab3fd9a40e676091bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b519acb883139f5f64d0bd1698ce880125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762b9bf819f6c24d65d43e86d30824a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3493ec3477914e08476408179e6e99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66957a2b21479bea3e3d7c2d6e6c96b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5e8ab6502eaafd63dda1e454a8442129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b672c0059d57f8a943daee17f28d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ac17c1593b01a755f1554a4fbf35e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb598d1c3f8b6c984aead7acc7486132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12eeecb2a976aa06234252440a7bdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ae487bfc8cb47e3ee59b3e45b68a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b92bd39b7ef40df910b2a7141ec1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5df31747280a2bf7d136f930a9ba8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fb013c1af15bc8f4b3a4c005f99c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ddec215ff0034801ce7e65a7955e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c491d6db1c14fe9afd49610176b9611139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a67a09acfd55f9934771f75c33ecd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cc962814fe2f0bbb80f332b89e6c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07846c27309e94749c3fab1cae22eff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac0376fb4a4298e8545e466385020143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0578486f70691e9538a18f180c67aa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe88339a72d941e43a34f01b840539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904cd3e0183d27fb2682e8d313cbd8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c7640cf302d5fcf6584fd906bc956147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb493c07ace16b5245eb8d1ecb6455e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769687d8003a2c5e078b12a23274242149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265212f06104780b13da9f12a457f80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f0fd39fb9cb04a6739ffba340ad4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba7795cc8776082256e3763b463eb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5538247b58202b93fea51603efd5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e554b292d541988fa9653a84eaf2fbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d09d5f4105ec373f7a22af754c68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520c30d114b778ea3a44a5b2d685347156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09643f71367cb81adb79286e4164b903157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb5cf350549f02d00424c8a472d5ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638b2e39321033cd944ee4f6903ca2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77573fb442dbb81a730241833f7a37d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff3d56ff92729f4aef020bfe70097c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea252152088c4b4429942f02931050162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83386c6949b38405efd3f4b2cdc07f96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc273f86a7a6501a3c1c5e62c32929164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a22bb4126f9cc5a13847582bf95266165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa47ed6f335856b05ba65059250b82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81afdb5f2f49ce24766d074126431b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb117181834bec02ab7cb92088536a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60e30d660c558cae4983e34a5180c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e18e9dbee7006affd67e9c3b20f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198caee454f98882e5dac58560529413171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61528add59e1ff37c1d0ddf2168fc414172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db656aa11a846511d107534a8e2f79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52348a814d2d506b2f61bf8c19d4ff45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898752546f2105534e0aca8fd1b34a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb970dfd0133009ff94a0a50beeb9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1711b0b2f247ad87dddadd0fbd9f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e6932e59118fabf7b0c7037b42d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b5775125252a4288cb754c6d11fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c443243adc61b8820e222459873790180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964106aa20728897dc8cd76e64023ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b44168ef3f7fe60affbd96d9398979182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8ea78fb4ad7bf7ae3ed4c345a04e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453878a5cdfc7ca95046a4d170fab783184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819eec433c68ca03b1d67332ada19e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d27fdce433b002174dec680e05189186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19039cfdf470abdec6ffd6065666135b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5df58907e20c32dd8c67bc607da5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5675cffe1a35ea27ef04b1e7a67e8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb418180e485ade15f19b229d961f21e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf482b2578bc4aabe676f699a944ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e690d63460830d34c3af049c0f936192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc77c6a63ed7794f5a979bf516178a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7859729dbdc2477d6854462a64183b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ae937c67c170e8ac9d17f52139e1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ba68658b1145bdd5f40dc52638cdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fb4f5bace19f4e8e547c4d051f2d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527e90307f1625c2a1b2e6dc86466d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e4df2d2d6c5a2f5ff7e4d4669b2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef5558445db33004de9b2a365ff63e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf356ff124f245782d257992a6d793f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1c464e9ae38b237301113f539e797202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd51adef001de4d1c40de8288437cfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d80706c9fd468c4a37185facde7e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098d4c945f56768f99cffb48b1edd0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c487fae493b11988d6048706d3555f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb95cb945d5fbe0adea3d95855823207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f973e897ba33d4a1bd95895a3a71883208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8d009f7593577bfbf844bdebdf86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3acff5ad84798d5ee661d4ca7eda7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d7aeb3c77c655a2eca5eb03879dc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40c7baf4b77f09d7dba00f4db2252f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240d3c68a0d0a65aaf54be70a80c808213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f2640e996edeb7ff3d28161f07934214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad963160538e148b90aed9da31b114a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663630740d6c74bc4d6f01aa70068c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498937a1b4308af92cc56ef6ccb2402217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a390dd1d4152f85e33a8a51349ac7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ebd1391c0c5ea38bddf53503ce0ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95171a48ddfd521d03ad9ac122cf98d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3090789d4d99452523961d05175ad9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea785da73a57c6553ae3dad475e7a44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df535b0d9711cef6f6a8109317fd3738223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f36be2486fb6e9548a85db7305981224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21abbc414e2c846f68d5d8ab6d4320225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5c47a6c2bf4b3dafe78f6aeb8b54d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd33d1ae3cd6ab82b10b5e55e019c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe040e9890e77cc02b12496fc7de7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb382e549503ba757efddac507bd8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff9d6dda5b58381cda7bd3c2b35ba7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd9ef015fe4ab58a902e1381b81e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ce0d4f340c3dae13a6a8038c2a827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db2dbc6f37119fe37c3624a452fd02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c9dba0ec99b309cfb0cf1c09c8221234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c28ca065e29fa261514027d7c9c28c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89257926c1d87f3e5a2b58002b97568236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb0c04651d7b6d98fd489e31f1f3ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd475c58eb5c2e186a90349248857a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dad9576075b7fc9955adcc088fca16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea31b3144150ca31df488646d57b10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f8912827e74591a8f7e9fe35b4aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9813049f4759e2ea6a03a4a1d20916c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fbf544a62f16c06aca5106b5ff9b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b00a9e2d9bb050ed32451506a9d0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793654d593d4af4a1f4ebd994abb1f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6f51c5e6f9e8d4fa3d9e8f3f0908a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f022b3bad0940d9f6bd1d65f37f215247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7459184ee61011ea1816fdebed4d0a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f75478c475c6074a974579defadf68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb2bb075902b43ed884560b359d8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8f45bf2c19f66cc056f65643b759f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e09cbba13b8207a89eb64bf741bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66052261ab6a5469e325a381beb091a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105d3c34b6a3034518af33a739f112254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b79b069b111db617970fbf44dfcbdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eed16bc8d8420a026717459647ccc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8713118c8c260e07bbd9ef0327f03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6010373fe3dcd7fafb0813286a39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40c1868c0c7b33e77380520bf1a0fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143796bd515cf4bb07d269e2f4ece747260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b7a7582a99a1794e4f299141599a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc003dde527750fbd77d920f931374a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b31439d178e6907cf556245d9ea19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac54872b4a7b20773f55e763745ce1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8d8ba47446aba1996d97ec93ff4e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35c1096f0c9c1eaf322d754943838b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5166e6bacacaca9fbdda5c8c4e8049267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654494b095a62a6f7132d8c93cfd1ef3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711ce1b0c881c4e2e431c85cc0e0cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3aa17ab0104a74063861e492bcdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51f922d32989f7ea3c1a0805639b26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf4016c4e1ae005f8fa5a92af4e8c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef025d193068bd2b4f3b4df795a788273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033132ef9288415be725be3c624139fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543f805aff4f215fd822d81c3b0f6ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cb5d7099acc52f2733e83929c4bd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f7ecb12bfe53e08a137ee83be7b30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3c926aad886e1aee38e803894556278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3b33eb5a19f21920caf9609e46eb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb77815bccee3dae6c5a3550585394280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f4c0b954e8ccdf37fbd8ee997bd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83aaf13d95710c2f79db09821e5088282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba7bb828100ff95277d7c476d24518283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50434bdfbc34ede33e04bc51bf38eaed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b2a3727f4c55fd8472b1fe70fd1af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874ee01050a6403d603c870c6cf5d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a795720d4f8495120da38e5b419dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126fa9d862cb0931e325d2a85e8a6b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b1f91c55a763a645a69de4c6d4107289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb928baa2ee4fb90403cac494c1d33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2b296e6d0e59045d0d0fb5eade759291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b501278d913c81f86c9559bb84ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd70b16b1c36c45083cf4619dbb8920293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526aa1acfa02e3eea9d09b656800a51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826cfc21ca6ee11c2a2cb4305921261295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d55e9402e9452855af9f0a1d5633296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba822b166a8f2f57f664cd8ceb97edd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773a16dfcf0386328ed323163968e90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8e971d13e0b68f6432014f751202299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510c622702f31d66532601bdec85416300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7445b6da5ff2445405761ed05a2ac3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8273fc03df412fa0b6a760c1f747b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b62f6edf8c8d380ebbb2a3f0c186303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19034dbd6de981898d199acd0119026a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef5a8935da53eb719d84fd19f7e679305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61393922d8d5ce6f73f4038147c965ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f808baf7218a66b4717ef4c2c7bdf67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0655e19104e038451522ca3bb2bd09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3838e07d466a432abb8cb59682015b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5622a86ea038f796d4e07cf0dcffde5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3796b0a024c81dc60fdc2fe0b78cb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44593d25e99bc74eadaabf53887af3ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd9b76c6a4239dde61e61c85c7a87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9059d314cfd34a3c70de7ba6dccdf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194780b309172a4d8573bb9f8e8c08a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946bb95ffa8cc703b9211637df54b10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e16e9a214a8c68dad2f53a2a4354317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88415e28285b369adca3609cf449db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174c2a3b569d21597ad6c368bfd63b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e40706945f2e47881ee28acafefcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84f01ccb210630aa07dd41c3add0a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62791be2d2e9b20076dcd819b62bd1b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19284eb085d85ac8d2df5213a46aa11d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522267e7e32a87b3e1024cc5c81bbbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ba702f526e345a0b0a46d103c2c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2c84a857bfed1257884e74de785d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e919c9c6b34c044877596cef0d7ecd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061e74a6c353774c2aa54a015d54a56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369f76d1628f20e55a8ddc239b16436329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b15b62554d7bb95c81844711172592330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb77c2b80dd359b96677c98145035d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90d5e4f284878931ccfb8056dfc1e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ab94a7359351b7a1da35e71ae3fca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19136240aa273676da38d943cb6c44a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a48fbcb4e87a36c8d5fa83751673ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c643bf717b18d8acd1e6c017f4751336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53da66417091ab8d98b1eda4d8e539337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6592b75b56c555266bc247afb5de43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822d9737b48b8d0951182a49151dee3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15d50cf853965d078b11b8ffd1735f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e67d3d8b6156e2dd7966498c97fb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ce88f53db07bcdf0b91733d8485b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34808d84bde84e8c9619c522df4d872343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc5d2be116817a218fbc242d03c24a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2edf675e1f1fee9bab98482443c0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d2b94f5cc4e2060254c794820aac7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996f9cd37b66e9f24b51c4a3e5f5d62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dae50acbdb85cc5a3b2d4c19551add348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00924765a7f83a2c45be52a899f8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5249645a2e9e61898f4b3257e49c55f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88c375c4c6d9c0f2ada9d6974fbf11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4fa2549c0fcfc587bc670ffbf80b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe96a21f6ee785dccf7673615a63875353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc6a0cb6f38a2c36eeb99d443f329f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b99c5dde4bfa1668e8773bbbec67b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc458587725e1cee4ed4f7c85459ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a49da6e7e5fcaadda37b3a3b7d70d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58f5283eb79eacc07cda1d0556aac4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d716ab3209d1d547d3e1de65a8bfa0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d593939b1f15e98dd5088828d031c6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1432de5410ce2e6dae37dd59a43252361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42d55d1b95a1a0d56a8ed5091d3209362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f983bdf619d4d0792947ab829139d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f0e9806cbfa50f7a42702a09c16e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4529e3ffe7adffe2b2a2fb27ab6d5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70c2319587f3718225e8eef05c1b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ea2f7780aad9b31dd56dc4b6e9699367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86d0a93db6bbaad64799bd9bf6c33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdda48bfe82080f079b3ff042b14ed0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b603e54da0d83d5214f73c8deee60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c95a9bfa7f96d247c4fdf47bae90f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15787f39804125858840e4e4511a186d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9fa2edd26e8f4728f6652b3159a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2642e123790a04ec93ce345c94cb42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67819cb21b795a2be66ccf60a723ee6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00ab4277f0fbbc1acda66b1747f9e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9035f43ac86dc3497eff56bfbc53f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24958585bec27e0641861f1a380b34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856db8cd8d9a73dc0100eca194c71ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b82f29af70c2e69d03acb734cf4ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a37ba586deb6ce0242fb1d3cee62f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b884e19812079241a74cf44c23ec1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5913299aab93fb9927dc962fa8ca0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c292a986e636696cac0ce4587e79c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e5029387ce4b4e23f974450b94e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ecd9895b9e80d8800b6801ab29fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14889a2180c3e14ee55fb10f736cac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e02d4997b50c20a8d6294bd846303b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f03378f8f2161877dd8713ad7a791389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd03d7d4a78791580340361d45742390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145bc071687868b560270b2b9947fc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d71d7ee72750f757ebc0ee37e061a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74044a829110bf468bd163621b84e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d37172dfab3ca3a8ad3b486490879e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff459cdbf3f53a081c0fb3db9297ac98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934b0db3a33054a47cd3ad1270c2d2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b746cd77fd9f0acf08924cab71c4aed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba879978e8f82fe739adde19c237c72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eab7117697bafd2d23cb9f0254be39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1355949be963f03a0132084a88faeb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912400cfecf5c9374e2117411264b77a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef0b37a2fb7deed7228e30c9901e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9215cbed59bd306094ac6dc2096eda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a26256890dd8e243827fb12913ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae49a150abb8e848730dbe250f4c23c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b0e86bfef7a3f7324d5f14755426406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873fe5fac15f824e19026a3b5639982407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecbef4ef2a2406a8cb06d8381ae62d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3a3f3dc4c4594f7fadba32789b04c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031ba587d64e26e1a3c27fd066caba8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1513f550500ac12b6f3a68fcefb99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87ede33b9a434874d8fbeb5abd3083412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bef5b875abd8234d32dbaeb892240413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f6b2c4901e0567de87622175f895f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d20c0286cd0a2c6cf2e1b0f61c6ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8aea7faee0d83913c69df20c01fa6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa2e014c21bd096df63a713c5f4da7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815884f5e1a3d15da781844d58a06df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fb8dead85aba722f552e284308aee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d04e2c2acffacd6f9fec7a58f67105420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb39db2a525abc4d885f75158f65df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb55104c151b8b493f8241e73e639c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181f52dc9c484159865b8c3926c878423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f9eef5ceba77e0cb1a494717e71c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc906ff435ba49be5d0e600d1de6e81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aeb5e8da9cf0660c26c24f0236b19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e7ec929a1d30c7a844777d01cecef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a7c60405662e4a50429ccb6ce0d18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e36bc75c19d0090ab3261d2e39c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4452bf4842f09d8c5cca2aace799b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80064f83cd8e54d815e548c32454e7fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642529c5e151915c8952cfa9d88e5832432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594185d3395eb0784aaf5de4cc9d485b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd49c56d22e755981fb6d6310918aa5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d979844de4f829d6f4e80ff6ff501d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f03c0dfb2d3edefc268d8924ff18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a4277b2ae48d972d5e83957619aec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2230b5b82eeb09bd5a6cdc56eb5f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138de4f2a6a153f5125c708c93da896439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c4416562d28041d629fda276fcbda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ae473be6cb96f3d648288d552b2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d4642b3b5648171e57b7a1e7e15b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ad4e21913967bae6c735544e4369f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc386b31b3958342d777759948302cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6802038889be542c5efa268b435be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b071d44657e3ef070a8d1ad0c92c73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8993401458833fdfbb606c00cd393447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad32f81e0f03376ffd74f90fb0f85c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df55e246756571735c677f0b03408a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180fc1413a5a20b104c628197237153450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd7218299210d4441bfd9c16084700451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddb5182f3822d52c035fc364f19091452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff2a53ef4d16663cf240801f8129c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d804b0558d2de705d3b7e12dc8d95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe649c2babd1e01347d7e805f0bc1c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a444997cde70fcac88452055e983f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319604921138742a46d74ced321433b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8014a992ea54671bd046f3190d7c6cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599989cb00ba1e2c730be2fee5bd9b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df8daed28e599a4f47b0449b369ddc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7e2bfe9445771ef7569130db1e943461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6271a1f5e529e4ce406080543c2f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b0969a39de346f793bc2b116547b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ee54e8d8d05492802c1859206f75c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f15a7d75a431736379870056564146465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b98bb879be8af40d791bce0413c0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13da2e408bc9f28259c0957c4ca56ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97264b35bf17e10c0beeefca73a1941d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088d6805206db761e4f6b3284c621c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ec8ddd5d75b846e6e11117b0ed4d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cfc5e2f6a17c7b0ba5ebeebdcec09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683df103802137c54a4c1ec6204156e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6018e8ba9f2a173b84a779dd009f2fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14149f4c55c66e49f8d80394794d52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6020b057039fda54dd6b66462b3785475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f54be5b83bac5e8c1034e4075f8f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba120cdef978884f913d7c74cc92d6c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3da2db4f413ef9823da6e76de745478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89c76af00ad1b538dbd4ab41899d22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a822f845cdade31b89c051ca5c3ab5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b49a2f4c089b81e08ff9741a49eaf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d467706472c5fb98c276969b9cf73c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c5181750b4879f20482849f1a0b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edd123cd7e22d87fe3fab625181e1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f95cabfc718b454920273ea8e1e281485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb108c3c489aa3e20fede004d48ea91a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b165e2aa41c5b5cc42593bf085069ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dc588f52ab906631a13c2fdbc6487488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5530003c1630bb667e8c4f9432c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78310a7104ebf2f9b29da11e84f2f89c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15de68c62bdb5b0f5232912ba2a66d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985ab41f908b4e33587acf4db50f2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632193ff282aa3d58a326106e39a695d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafde584e0afbba19ed98f8a1cf5ae6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88172bf1e829dee631b51a013d6c3aad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae43d51873b73d2cd2ced25e4d3b02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67042f5f1c539edb5f811f514e3be59d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ae2d4975ac4035842b73a2bfaf0e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d512af82e408ca207ccf7c0a5c66cf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4ad3afd15688e25a8797c1f12c6e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ddf55c223f4ff8efaeb7c37f08f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625ea2a591668f665c94728a2fa4732502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef5e4e1dfe93167f1b1bdbf04c9782503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29d5ca84f7231afe0b9b62988958be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa2fcd22a86b758d0e1d7592d3384505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aeb3d6121ec7054b3bde832ed86c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf721e97f934cc901f41524dabe412507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ca94b2564ff638acb57818809a975508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d5f2b93785270dc90cac099d8ac6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ca5e99394313352f63f3c039c2022510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573c28ffd29986313d3679a2f461f58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20386613adc23f5f69663bf74ecda57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cc50c617a6aa0285e5ff9d59df200513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0322ef0e88e2a18f1bb46ed9c72b1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ef1e821e85d4820569f55d04e62fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a4f7de7cff68e85411d5615ca1355516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3af1f2f1ce89413de68cf7a649abb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116103190ba6adee01196a23f91a8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6040c011a4aa7fc8395f7db1d7515e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b85472c1049a7af781eb24ffbb7096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b2d0644d32f05ee460ae2f317b9b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e561a903fef6b5b2556ba57abb829522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beb5de293fff5e6868e2ce6a64b318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454f1a4b801b8f3dbb2e107a972465524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e4ac5a513e880b4871d566467c5c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969532974c2ff4d409c9d38828706273526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a7e11f382b4ee7b0f057eda01987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ef3e496767aadde7abe912ad9fd34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfd9e8ea31971995f7d6b6c925428f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71fad29a2636c6f5ff2e581a2b7674530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ec6fc96f2ea87929dc89b66fb8e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99861d3c9df65bec0520c0d8a393169b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cd245cd9c9f3def3e32de7d4e9610533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd27d1e052e4cae957348ae18bb205534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a937c3c717c60971795eaf011fa3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0d7403cc264ad0ad12bf3ef6b958c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9c3b3ac17de8952de9b6a4ac648bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37abebcc4e9a504655b817f4afa21bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb2fe07258e566aa084ac9aa1770f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f24594a287de9b635b821c425251540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe7bb5741280bd4b05cfc3363f2cff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061039f2d94cc96a84ada27c6193de31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9995ba2756a8b44c5acff800bfcfef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b247d2137aae79fe6d0b37c3706af2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b95e604f7a4f7d3702ca92791ac83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cdea08d90107d45767ba6692f624d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ba3f6b2745419ba01beafaad9dc9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf27d113607d089c3cb9d19e75dbc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c95434466541c54c3a40963dc5e145549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d686757791a25bf4a2cd958fbf04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbc30d68d52b7502eeb391ddedfd94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870315c60af0246d5ab43bdb31a7307552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f772d731590505c14956e543ee81c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87485e5ec61ea598dc8084b1b1bda2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b211c0bfdc6526262b2392ecfd1be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bc8509c81fa3708b79824e4d58f08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c7b9e5fbfc8d3b47825d538ae9fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a97ec8978c9707b14bf7fb19d58ecf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c8090a9f0aafabe332cdfd30cc9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5df4d85e5e0216c1c1c4147fa48a1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb148cad4176f46ca847c8b38e280561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef0b29a96c545dcc383b1a516a7e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522ba8c0ca2d5695b1bafeb6434ad0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509980e896bbfb1dc07f6fd3ff95b3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa6684e7109df048f68d43c1623ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6186bc135772f0b4203bab47d1927566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398542846bb3e6fe2c135fa4a1eb2de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779037237437525ac3651ce1b8d5c01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3719a76d9243e10dadd6d82bc43516569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087196061b3b33dd9c710b5de2eddfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812612d2f0cde351a8364b23b902ee8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bc0d6dcb33c73a9d340fdc0ce8d3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db530f1a36c542cfb43735cf2d0b2f34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc552526f3727d7fe5588ed86fb1ceb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d986e58e61b93b44c0e390f0f1843575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be4df2f1489db68b9569c47f55c274576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbcde9b39eb664a4d2df9eb5cf273f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43e1007ffdb09c29d57503d6b228f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d1c556c9432c94f77579d00dfa0c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3805bc4c18a14d566d9ad0eb3b52532580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23de341aeb73608f70119c2f46d24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a63529ecf10372c69f3fa90e6d96e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237931444b01f2cf9143021da94bd05c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f3d88b197136d460f5c5321e5069584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d389ff31937d758e3bfb88de30eaf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b444fff0b86f1378ec54faf153387586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316067d42e4bc6543bf264445f7cbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c22959a4f9345f1624fa14e59463588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd2b4ddda4322b1454a67120dcbcc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e8d94ea3935185ccac6238d75417590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6c0dd838c14b6487716ef868eac1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32081649587520657b5b8e6bdcdd300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39c1a01942efcacdea4e7dd40ce08a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d681f124eb6150ec8fa6f9514d1f22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce52da311dc1c2bac5134e79e0598db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d09556f35d9a3bf99bb517b8a252596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8456bef9108432eb7456a748bd4e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ddcc169fcf4a1fea2dede1298ff6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b5020501743ce100b52a49e600e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567251caf73270b6c86974bdcddec401600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05844667bd52aaeb95efc3aa99bf837601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c52949179332e948c88e15a374a29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a72bb52f22a5fbf79b70b10aad2d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516cd0f42c0060662358d27868e93b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9b113dd5672ae9218c10a434f3f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373429871d7fe297b0a24271e9c1c6d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531255e8a33661619223612106157ac2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb14c720b347021697dfdc24a2c1a53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf5e16b6408dc7b1615629c737e448609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcd31c32aed9cc39f96a0deac6274c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a52a5ff27aecfecc61eefee6062e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd3b995b3c4f3047e052ce76d13a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a5b42b35b3ccfe1fe48cafae55e97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9093313f6014e30ed2cceaadd7567c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342e61fae045bebffb65b72ae29d648615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a93afe54aa5041c6f1f6b66d1e350b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0c5dadc15d4a9eb8f684e5997043b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d6b86fdc714bac747b32fd9b027e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac86ded3d117015cb1be892dd438af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cdfa28e9cfb5067ef8fab25351e55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cccdadcec07e1a1357f7436970e618621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3859730f3eb91a9fc0c7a058b5f8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48320e85f639bdceaddf72110a9e00f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ca555e4b6210fd70ccf633ed53b6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac87c2704f88a6f66eb3797d574ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5e2ff90058e2f8cdd02f98c351760626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060ef5a407b3158996922c41f1bd671627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5f3fa57b0d27ef4e412042fb0a02f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab70f70793ead51afec9a48033fb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86feb5315a3d1eadec46704fc01eb8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ed433c2cef6e21769e505b098487e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531e629b89d18819d03745c7df36f95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782633871bb1f3a0e3083c2fa9565cef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1227f984fabffac952218068e6d3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac5b4752246d617426384b579db198635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dc7c519dd96f0154e4751ab7e1323636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff307485fbe4bd846ec7d32e999add637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c353593c66c2c760a66613d33595c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830310bf3752a94f2d63dd18a1fe9f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73375d0b782ef584eaa7c4a40b94d71b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7cdc771768db3f5d9d6bd8b021f58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497234c70f11306ff2467bdec95a4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8953d76ced3a2b5f27f5cfc78c74b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a84c808c2e434608a220719f13c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757bea9a019ae3e07007fe0eb8ec877645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ae5d7501c8f7dca511e5f845cec0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394a5c3396de986c3f6c85e3160d105647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e3efcecc25064773f46f544f9ee2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc4888034363e87e80b089417ac10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefcda4ec0d131a36de834ef35958fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867a48ce613b9122d97b504bed3127651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aab3f01cec47e7a03b80b76af323f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb0c269abe51e1754c0ce0b7f0ab1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7157afd1a547036f3d0dcc233a65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ccf24cc24007fac3c8abb5002d607655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412416232a06f08e3ee7459d43dac6c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959b717a5b3b59332bdbcc83b2e9628657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ac22fd7bda75e4ee5da5122c4411658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2febbab32d3bef87eb91e3c39e1b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2c16207eda368032238115eb5cba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c25573d3acfb054decc278c78820661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64b558af67736c7636b3c569a9c022662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b298a66f0ccb7bff25be98499ebfe55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaefd63ee100a981f56cf3480201338664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71a0f6f397c462b064bfa3d6b50e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf55f4d49463a8095187022957dd47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4fc9f9b0394ab05b2e99697dc451b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58978c950c41b5d781eb62ee9d1eaf6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165982db31fb54f2e048d36b354f61a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf680857fd155283c9bde298208497c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8170d2e80d588ec359cf560a4bca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb77413ee81d5119e1258a174dbab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb04745c4c4eacdcfd227ae041f3ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83108bebf0a64ce26292cbf35a5ba9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fadf74690e986fc89ba5f01fa79c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c04ec27d4561434d0cfad917c036676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895808a8a70424a948cf2e3bc41c6c2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd833f50543dcac6932530c104366f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48265a7ef51d66879823ee7a94998c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a650de307d7d8996f5e9912297409cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ed1a8b90ee01153cbb62640b97f98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69731dbf831901d8e35fd08e91d4983682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b4773b7d069de6d11f5ba75c6938683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e1584ec6c49361aa578366b0a8f15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2da0063322accc1044b4c641dc7c01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d61b18c1ebd0aaeff36b0c4327862686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b6e010863e5d937d9a86d4cdbc5d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e84f3a8939d7f069bf884a2c6f8abc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f05678eb6e0b829d2483eb8037f9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a59e9ce660f57082cffc9dcb03aca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43d7ca8365fa5312e777b266fa4b5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0757a745a89ec783127663d09e42001692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697622277846fb3c716e225deb3ab22c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1a2c1bb7897cb92574731db56d6a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd239ffae8f432da51889cb9bc51cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f02a6d6c7558360dbbde2703e4b815696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6d74b44c5039b937f4826e26b5d3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d07caf503ae63c61f60b7d4ac5704698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f0d2e1c676c945aea62eed1a9a3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6007614d119ebbdbc24153133f18a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a145eb02648c7c01e48b8c0d60fbaf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389d71c19620c9cc16238b9801130e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155375cf031371bb4df7aa708cb2c5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fad9dfa70b89fc859b3160f5c196b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf91b3c5587903051d7fbeaf0a0a9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee4401ff91423f0e4010ce33a849ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea640463d3632bb3812a839497142a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452c45e9a96f7c926f338d8650451d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b869c3d0896346647bedd4ea2565c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45889470492656c096ab22af3663d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89fe59b8c452b99be627fd5c59b112711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b48711359fe9dcf4ff56d3628b0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29fba5c1745858b854666a650c8093713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00865d1c6be758369fe42810fb0867714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18296567c35f76269c4fc0556a604bea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf5040f5dc66b6f01cf0ab02934536716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3696d9b68ce4bd2025668a9d7f99b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239e5a51039ec0d6296ef3db3dbb208718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67242d3d83b9bfc5456a18e5732e45f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d2a94cf43848dc13f166b8bf98108720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc363ebd8b9cd39370ce23e82bc0a4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec7497d364e012fabd3e7234346235722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a852bfebb29c9345cf6638f7db8965723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fda75760fcc6ac528080beee9d60f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9763ad8b79e9fe50f80f3c5ff01d5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a650dc6b0980608c0ef92f2d1778c92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8050ddd2ebf58c0645aa9a52b0135727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aa2c39cfa52e32ac580de56b8c881728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aa937d7e678891540c0d49d1f3ce0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bcb523edf5466e9c792d316ec9194730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370ade7247be63e477360e396d7583a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347ea8e02d5fbbea8836f360976e1fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b211ca5c0b106c2b84169bd1f0c10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2ecfb581a4cee2816368fba774dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0515c93ca1224276fa271ddaee3b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab0ca7be4ff7572cf14deb9b52ebc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a83fb9907052bff0118f873d3786a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4250645824cc6e8b5d2367ea755db62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac14381983b221adfb378b171504c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af8d334cbb082cb5488b1699768f0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa785a8c8bb4e810a6e9838a72d178d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ba27d03051f06e256ce7f934ccc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc14f4ea17aece29439024b22d4f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5dc90a611cf391934e2c9e777e89b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31db01612022346b483b81a7c2b523745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2075eb69df8e64028759b1bd0856b6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ffac8e201c796fcbbe274a2827b62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab62b3aab600dca0cb11a1e3fc2fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42679e805d16a32c56837b49618ca0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a24c14013590603db4bcf850c5870f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4d684631b473b8016365920c98e0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39065c1d018aec52fbeef408753faf33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48e3bcd73f5ace3af85681d41af34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6858390c86669eda394c50e44e9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda525e4bb45ce40350ce1d059278ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2823cbbdf473b2cae4e8be7438a16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772ca5e1c439b88e90d315c2d4dbb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f8509cbf16062bf1e71dcfb7db836758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade26825ae94ca57d36bce52cc800c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>