--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7a9442e71ed46f407c9e036d9cefe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39008d7775856ff449df0a97828a2182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a22e39ff808ff05d8da9e470ff4c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cd2e5caf2bc557f89dff243190cbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305402d86492103637afc5d62a58cd355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8e53cab178f040cd15136ce57bc566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256718ff0d769c758da6a7b63f3157c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decce6f72ae2bb557aa087eddd769fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae941362e6607361530c3d2f1df319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b48e8154d9614f40640ea9d2956010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346666cf87ed25ce7f297c24880ac73011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe39d358c23a28c05a981f56fbea212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116559abf468211b2253c0b8aa9e3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b0eb30da355ccecb0eda52358106114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54865d7206e933c4ab50baf98f7ea1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77285191f19ddf0002668a498f38b97516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8fa5b794cf33af1d4bc12586aa6f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23817274a2b64ddad81ec7c60856cf5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd2ae1cf657835714f09da55d10fa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77877e13158deee7d0954b7c0f7fdb3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf419ecaa7a845333fdad99b3550bb0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f055695e81922bd7daa82db533c7f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcced8ea6abedafffd467b3a2f93cdb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03433df5dffe04413bf280dcee81766524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255911a95d5e372a497a469a38f3259925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67502b3d436cbbcda6ae5ca4287f7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fe3de6bec0ee1ba688f4e3c9705827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5385a694431be9b9095f7404ed00a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf932bd223e4208489bb2a1d98f614329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf95d91231e3939f08fd1c402d294330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9f8515e418bf119cb933e1b63be3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057dbed68b61757c78838d8519922d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21b0081a3e4ba68b431ee4ae98f3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84725123c63d39fdfe7f1cdb08666be634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a6c97bfe4452af580ff6707381b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aadacfe6cb2327c553892b0d8d50436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22291405995a177b2c14e7d0710b774337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed4685401c81c7071862ac85819dd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a890d0f9e744608b458d173508e31739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eebe6a62467a3ff309374678dd68140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eff27217da1d4252b459134d88a1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b03d6503f4cea18631d0b925800bcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e4699724f7bf18e78e4db6cae67e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322920c25871ebb992d0cfbdf31fa3e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b330e662f670a44c52d4e883da85345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700dcd550492c7d1b127b6bdb1cfacc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f4d98aa6fb49b116ff0bedc8df0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b8c5ad99928b1fd6eff02bfabf9b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9edb646c047d6ea1f4576f07957ba649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c56dc74c7b4b664163579e49d8b2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba10eef082801dadc75f98f280313f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b0dcc5ca70dc5a9c1fa9d79162bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e05c06e26d7184533933f8d2b98553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e9a54f807b8eecca4378f1728b87254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674ebfddfb862efade5f461e0a382d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b8fd47fcd036cbe8ac601d6128e6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b80470452d16bf45af852150d62557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1195b24c5c40e888701f7d4d4ffeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f4ae5c72ae25c61116a6b924307d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e3277c3d70df1fad43b6b56fd17360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc10c928c63073ed8db79a8e1024861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bec1f8330a4c4f578b306b35eb04662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68464844ab33a2a0ef82bcad14940c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ed8ae575379fb5a3ef56d1fd3bb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeaabae1a4abcdb91e378126d54b8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b1acc2cb7a2df717d2236dc89e2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093f7cfaa074362b78d11844e8b4a2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a3b520dc31863b85fe7b0b43add7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd67f08758159a6fea4421809d776869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2ba3df014d1309a8c85518b08327f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51641744ae26f16a2a83b8cfa5d2352871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43614881a481cb35603acdf108f08b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e426542c439c23cece0e82fc4e414d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7023d2e7ea6ff96e3d06af1e39e0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6517381d4fb4aca771de7dd6829975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9bcee5aab003f1069267fc5121dcf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417476d2386c5ea22b9ffd5740eb5a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c519fb6b055f0e8e1e265ce3fa3b1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0b1cb2a7280bc63346d38c2b0350079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce3091bb76e43484fc83609d7e7c2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c46447d4eda22192198ae80ec457981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef31b9cfeaf4f105b40a88e0d3a31082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a46cc65d7865f3b5c9ee88ff941df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce487cebe7b155b39c2b0b7823466e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a6169001aaf99bc060b92190a9bf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd8c7d7e41881f7d091998c517825c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ed169b53cfa2f32375a370bc685287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009b47823afb02a0546fa50aac6f7b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee6d71f9da4b64faefb3809566562889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63783f2225cb14c59449c2fb450bd11190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88341fc0530f919dcfb7e7caf00460c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf8e67fcb8ae5bc30c9b145fa7ab792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb948befbfdb9790726ac03f7fb9e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd2d0492816c6e6cb11335fd181d8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f490cf88014e27b117a2505c3e5dabc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23ef9156048abb10a57ae2900c7cb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e4b60e39e6d23b08201eac08d939997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7cb53cb066559f966b4cf7f65fe9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b32dbc369ba09ee17f6d2d4f57a8a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54268d9daf08a1c5d811606b4bdbe300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab406ca7184ec99bce1e75a218ce11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683c49a886265109938e2a208339df4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e41359f6e73969a7528009793f17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a37590516e3850df1e41c6c49d7ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fa582609d440d3e902d84fedce62d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c305d189f5a1553dbbfca81c548fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1effab0c049aa3b71104ea9cdd7e11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc11cac918a4203462742e0d146861108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df9eb905d7e240f48676ffb861263c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8be22e5940914a8b63b93db3147a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3930c90f8ccd6a826167117c407ee03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea1184ab65e3e05b325bd4a0f7fb82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adad57e139f1c6ca4e72d4e06b24aa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16652087ae6a410da0f4b080421d2f3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edfee4da7b581a51da26dfd4f4b3ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c26e09c4846418387611fbe2eb2ce3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55025b8026e74d447d88d0be8a0655f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d74db1890a65755841dcb5cb7619de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa6fbd7120bb9b75712ef603a12545119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b77def9907cb61898d0653b8fed77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0e050dbbfc5ddde20aca2a037f7bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a40fd40e1b06480198e484cfe12f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4040a374197a993dfb4eaba089d018a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0909345192840633658eef181f5d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aaf2eaee03657b887e713545a9927125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619913e176de71ff311b10674b78e28f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4610f793072f6a9900f371ed27f2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c452372eb3dfa05a8e8fa5a7f1f67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7b28bfc0097dda4bd99c46f44486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee17403543de6162f7fab3227e7ee2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df78314c08909936b3d5308433f255131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c9656625a66a10b6353efd1098dd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8e0eec3b7a54fa5e8f6681ffdb791133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b9fc465bbda23a94bbe4609b05539134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525efadbbeff2db4bccf43c1dce93a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4a1ada40fa102929a5f80416078e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6db2ee33796f6eb9240ef29aea5a34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f769dc0f28f80b343c2538c15e28670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270c0e6eae772bea8ba394d102c691139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc7e9153aeaa3b799fbc573510f5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c9053da76ae300a946817277feab5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb35a8a4768f2c14533c21f1cef741142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36014677110774d2f61fe02a2e2e47c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712487507a06b8d53e2ded275d2df42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bd56cbe02da7dc03690f099da52ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13e39f6e4356186f10ef9c99657b9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16984f72b768b6baf6a896d9cd53c6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f447e3b479c8d05b52cdce582ce56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909358a292d4b445f26269eccbf4db3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c7f31509cf19730ff378e05fb5c55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d22acddf21f5afc8e70b9723e340f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e483c6dd289fecbe0a187690604d0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22877f15ef4039a4ea8c1a83ace10c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf61df181950ba6f993639a587ac27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed2795017041683ed0d67f524b42d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8fb681c3a7367155ea578d2d17ec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59125eac7daaa3cb9b4e11c9ac97113f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3a084e88327c0fab7588e66a2a9b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25ef4c8331270df1ac71989d3feac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b325ea720a093d95e0a14c6225b2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074fcd47ef92664d0465f8ff5b82f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1d74c90fef3ec21d88f6de14a97eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d265e4726c5be783d9a5fa5f381c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3812666ae324ca746ffc4b3623c48d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b1a04830cbcfca410f17671939af8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9da1db4aeb44bb1678d6d47ad1dc10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b8fb3d5c4603f9c61096091ec8042167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce107880c0821463bb3799b712f85ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50dd290b477a3f29a516e0d1c57b5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2487bffddb7dfcd35a415260259bddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e66dec42ce6fd99abc88dbee6351171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee2c7b6124db150731b6a5f5c5144172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83764e342a15adfd16bb02b948ab522173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320f67253903a67de415311549fb3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96394dc2a3fc5cc1de80b3cfe39df5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e7b2645280281e75e17b06481a01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1028fd54f200e0c0d4221a8f56d09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0311d4f7acad28c23780481be1eba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc6883219c09a57c41bc52192362fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84fe662bb9997e43081837d8a8dab5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ad68d4feda917214c9621c0902ed4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a45978e693c5880c5f2a6d5441e18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320217b54c4129c7eefb4b20ef24541183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5e111dea784b1341d4727d4b1f974184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368640596a1759d550bdd8504671584a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da6666d2ff04b85641d0ee0392ce75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d24c98dc1f01e6e9dee2430cdb0ca2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efda199f30b4f887ad7bef774da8624188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f8d4cee3343910d8b2fe7d1bf2ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1979bcb5adf1cdff6155d2de0fae04f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df4ac4af4da4b4c2065b7c52675793191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d862e7439b937b46af289b904ad39b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72d9cff647307cdbb4aadd348c55ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886869d278d42f741af07c1910cb15b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e24bd41c0b688d3f1dd4179f3b00d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20eb00050edcdf13cd2d4d444015f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b9454b57f80d106ae6780c8dc1dab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc32d15fd3b3ecec85b8fcc1ee0ff96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd006db71a1a51e34835781ce432c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953f813bfe5f407f8bc8aab5c79e00a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1091e823f548c2276d08e60280465201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a009dfb207ddf83eec984365b479202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a077c3a6a4eea8ad7c291779317d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccc1157b1c05dec331bbe185c64d86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fac2862f501df77c93ac77fc588f64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf399f78044542a441a02190e160c9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10df00951aab66a7f6bef471ae7945207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ddf1550a9fbd4c8de1648220e09fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae423c377f65abdce937c0f039ec4ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3cc3e71c345bdfbb752d3e788102c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebf6f07098cde7eb7fa0231ee376f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52305553bddab864d0a48d54a06e8a12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d8b1953bb7367fdbd57b159dc413c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ec4a75232052334273aca6dcc6f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48bfeb1b4b0f3ed2800dbe141b29d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b2ce34395bf198b8cffced4f7b33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791409f3d06f50938c72ad9c309af04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc441e4755db34c90c0157583870859218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c6b98af772a196f822b53f1f79fde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68d8d776f4b245344e3a9c0bb2a3e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe45b133e84a741c6f0d25af726758221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8334e28d24330f61f3aff83a6243c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff126b2091169d3a7eeba1bc3cf4f1e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebb50ebb307d2368347276353dc8cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d6eb757fa328618a36d26200db8f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300f71a4dec5d9749d91fd20298e1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44fc22ccd9cf1292016d66f893b9ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56cb6e5edae1669110e5870bed8104228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85095f3f81b05b02aedee29f7a71b2f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79f05ba61b53755d554b5268cc422230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f477d772901c0d37aacd594ea6095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cf5f81d14752741d0508e0e9f7932232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccdb5c517a12bca9376e1e05e8a2a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a32e46a7b743a0b2fcf21aad8ab6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218719dada17f7f1666a3819c0e2e3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cd050a0862d491e85ca98a00906ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aabfb2f67670230c6e2726eb8c603237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e15fad1a0faa37aca804a57ef0803e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e3d7e5d5bc9465b54c9ec3f14a0f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d3f6d1d4f6fb26220b0432a0e61c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80ce3a0cbfd20489fa85aaf771d0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1dfe6a4e78f09a60f3db3ab2d2080242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e4a883b230a2cc368915a80572c9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d03d4f88137d4559e669addaaffdcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878621b1d8fd8da05d0a75d3d8b9a3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8156422c118bb2c2000e9cefc65c7e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2932c6744866751b5823970408bca06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be49daff1c038467e59d8931eefb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d7a64a3f47e4ab85cd46ebfb9c899249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a84fbf65fd9f94da79e6dc8d1015b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c2901a24cb11b6e1492e54761647a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b71d438c650e68680d07add05dd7b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed937e5806f87aa5c434cc0f0123ef3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946fd62d25f3dc375c00cd430bd0305254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56bfe164e26ab785756baa98b1c86b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3495f4dd5473032fcf21b4e2e553256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f67176ae7528c1d7bb88550548f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e8e2f5afa8f52ece77551069854af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9923c7ebab811e67c2f6b9f40efe3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76ea0e7d56423ed7d42339d4128ed0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8030c841451ad02bfc7aeca26009587261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712876eef9ece960e5b0ceae9b0edb7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f95068c3ce6fc0b1f33d18782345f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072e9106c785edc6b6f97e0dc0b576264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1fa531ff249ffbfab215f04c3e465265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b8c704f59c5e6d5191227fb3de5d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91793ec760fb8ef30abdd4773c0169d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a11cbb4e785237f12066ba3538370268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026d80ea00e47911baf4b0b63bf2d00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc3b4f2bf961dbddca95c13439dc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762dbca00bec43385dd8c0c1291c685271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba0b5ef0f6cddcba1ffaf26b690c27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2baefe491fa13acc557db3f5810dd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33f0bc6ecfbbebd29024da37730245274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb8a75b0ed14b06dcf9e54626b481a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4e496bfa401ef7163e713dc14788276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a4b1376afcfb8e4c0153b5a92040277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6e3c7e5893926ac1345a35928c2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c82ded613575311848120a932ec7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf8bfb6502aa76e628e524ea5b70c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b5e0f719509449d44026a440a5aa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46f21aad9c06fa908235958f6a0003282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f155783ab33cdc65470140ab7471b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808342d7bba69b501ff9776162ef507284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fae0c080e5eb020767dea8d826295c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014363171db67f3827a606bc788a339286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177bb15c38da7f35e10e6446fdcaff1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb778bade7e89e08cef301d5a6e2d220288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266cee59f2b9df7a988cc895891e418289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c0751f66e561446faaf2607c6d998290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe1228911be8d7d15ae53e39f1db1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c8a200620522d47e6cf182234c8ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb350fd0431a69ec7c5d54c488b2538293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce836916c948505f2f1f41d2c87df0e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84667de74539a232cec6189dd6eda1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbf6db52f5b43dcc21c755a82a2416296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e8af4dd284f2b53884b409c18073b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd25370dbec5f0eac641cca964f67d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3be933353be56ac0151ad159208e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c032955bc4d8323d1be6042037c355300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7178a1b27c37344a881e5928a4219301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2344d9de24238769c489b5b520cccd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc06cd4f564544abeda0bc331b334e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5861db5e1c77d5ee20da9b106b29f32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b003ee3de16cda42910a5eee4ecec4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7668ad7bfa7e5c101e97f223188ef76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6947d87187178c7458a5b8eaed27f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990015e7d6204ed22e3dc9a8916d8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f83fb36bdec40de0d5c872eb401c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb88fc45cd829454f83775b73c6f54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e0cfdf95794863533ec3370033529311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef8b600fd3db6e3da1e93337d56a37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329458d6a01362aaf6c0522d4bd37372313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0983be86839b33ede4017b02e7bc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a64e9ef303b9b43d620fed75cf1bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d09f9e2782a9d160a0deaac0dbd5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d78843dd9525b237933472b3ab024317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f7a628b53b709ec27a02fe74b43c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562a26debd0c1f71bd2456d57db148f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974d5aa01e8a2a5cb4fbdfe45ab6a90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed5ebbeb73fc9433d7beb5d9ccd92e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742b8003c017b76c556a21f574d08e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a313c02031354133ac80a5ed22ecb9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099337e01e59bf3f5cab0b692e78381324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97236f0d71bcb0d5f32a7538d6cd9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe188dc7873bacb4427442ef8c54a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e8fa4cd6bed2e0d05b16ed17aedb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2a02d3a40b390276dc4a69e811d2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac120d9fd4efbaf2a7b1b51fc8f1052f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94993d708a47a7a41174c0d64d49e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa4d5eb0f7e92c7f74f7d590b93d5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557be204f830ca07f3b99d888690c56d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad78056809fe052bc32a26691b21a1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f9272b5c599d16719796512d626e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79489fbfa52205d749f37beccae0dced335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aed1003203926f6631cc0ad68fc8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15456afe266aaa92cae7b36aad44297337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a869f4def0bbad4ff66d59d4a9b3f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d0b19f7cf466e8580a134ea08eed7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0db0cd69be66ddf5dd54f85151ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a023e85d826e69005b580b679966a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ec22d65f3c3f8391ccb7b1efd252342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f9fba0977769e7e1995f2e2b36f2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b8296c15f39c66c23db4d57627b02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de25c9bbebce71852f93b803c869b4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe747059f69ac0a3cb80a22b252bea0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e02a095cbf34fc0f6ad5f8f02d86c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd1fac1e76346ce7b6b057a36765f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c96df1657565d38645b9dcb072ea1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60216b6877553befe0d23e51a8e74117350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295f85a0fb6d939a1fe5500b24b4f32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa409bc5250f3e56388a4065f049c23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfc7f2107e72b042c4cddb947d5010353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b095477c15c54a804eab5d01f40e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469cff8b2d69f7a0b38aa686c52c546355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81a311f1420cfd7cb9b40728f6ac5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb7f00588dd4c0436502f6225d8fb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff87333ef093764071a3e1797b2c25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bcce9ecd3e6ad91db928c327c08d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29a2ebd3adcd4355f7c4b4100d8bc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe14385b17929dbb3831a82b84163361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db061a1ffc9e0c7ca4bd8082a583c30d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fa56f612b19083c69b0c4af6f3083363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0406d7c805cf5ddc72dee77938634e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a08e298f9df0807a8f078dcf1cc0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994f515462d9bdc77b3cb4e17eb7a72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00cc658746df40e5cadda518c325d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f77e53defe1db66540d06a9f0c489368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0811bb66617f588163e43a36d93c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ad3a8f9783ce38084f4ab826e362370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4edadcc943a9840fdb049f9035c94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c2994d68de7cdb608dd75f8780c46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645da53f4cdeb0eedc03b7e80fef4244373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadc7fd612b89d7d66578303518371c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec2ef97d276b3c27ea51d3534f50e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41a2c93e8670f1a2f4086a03ce7d90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7cd844e287c7ec5b5d7ce13d81ed5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303da2433b93c0fd2c08a9b2916ecd1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b79af185c3888ef2fd9c2124e81d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34619697248b279aee9505839d191148380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a77a2119c0f7bc850025fcac3b7710381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7e4f8043c30fe1548c4d1cd6f55f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a35ff7ed7719a13edd697b53ebe20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1563f1c9f96938de62ff147ab2629b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e5e720fff9d81f473b9d004b6736385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6ad673a41baf2a7a8ef9e49e4f794386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a3dc4d42e03639dcf6cf6d449f6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abfcb9c5b1d68ba10ba4887bf9f882388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cca3d73687dd4c5962f3df7c998466389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38265f08789c6019c39d3248d823c771390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa168ef42f193d30407f91d6d7ef67d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11844b3d30b93165bf919e7cb39b6107392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224387ea543b52cb638860b86b1fbdb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21e8673d5f3cf14fb6ab4f30c7cf8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a841afe2eb03fbfe82542daf262eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68ed450a72c0829cd64af938aa7a30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5614590211465bf53bb6a3fd6d4670397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef296cb684953cdcca2dbb9baddebe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69702312d1e98cc4fb12a0374929ec4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e33237eef792e7678948950409061400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89c99f1b070c78eaed7c18989b4ead401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18a968e4894e104e7ad19ccafa6d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dfe7de1ab16f87ed0c2585137a277403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e91515d551c2b022bad9ab3c521af3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3676ddb27c029060552f484db21741405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927b33bb9ae5a6c48bf5d787e3ae54e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de46e3ce648e8a3249c02f38ff0575407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba029e7c87f63806f62a7026ca13a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b936db48b689001433a813636827183409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79073667187bc8a33234af0b783111410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf90681b866d3a2a7b3ea4f71c0fb74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde26d0cf33c58d50e510527f2387745412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faaa00b09a57d1d9c059e63c5e2156413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac907e6cf480d6bc243ea6c7d97e5f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805fad703f1f9db6c613e1248b694d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea000de2c90455319d8df24bc4acfafc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69f3d03598d53f9539b2d26ae7ea27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbed34bab6b457085c15b74e700d29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb024becdd1aa8b524a2794d98adf5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8fe70648117ebbef64fc44c1370cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c903531adfc1f314007258ec7f1c55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54739c98e30f2c2a9dc036e154708c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817313d05529d02d0bd4efdc87439eef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16612a131527ca13b327ee1af7979c99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc52d113867a5751d95577c13ec730425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a54ebb30361ca26caaa25111681e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3610629c5a6cf1f9e5aafba93b60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe61e8fb18eb259e187dcbc4779f2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e520b55fb2d395211355f840e09fae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8600dd1fea2093b2e60668e816608430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b19ddd268c7f0f086346344ff7344431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715361a92287aaf082a336f5fd432c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ebf7e56c88a03ef1824b1cf34efb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a0893f2d0a1f0313bf0a38c0954aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345e19b24e746d6dfde3ec1d579da4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ae7d5dd51b328ec36239fc328467d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3fe44a8b0690b0006e9dcb847cb39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fd8d01dc31074f32313820478b448438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2c4a1375f1e9c4a6335b69e146e88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edea3b8662e6c35e74356d455ce6af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901baf9a60348bfbae35fc7df2589a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f90aa4a51f053e43c5c65b10bff13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bf9d655a23b42e2f4096709b1e3f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0e1b9d04a082aa72bc8a4a1c298d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d36714e39278591babdca1945d35b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eae955f9fa74e5af64fbce0e3e6be1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4b4916e2a4dfb4b69743fe5d08887447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb3d1f548a086fdb90ae755e3b513448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2b5e28d70b7b3d763a4c5f0e52aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aea7094e8a525777c5d455f347c3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee62a01637c0534d2a2ba23c8806d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42893c0235dbe41390e691ae3d98ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd6ae0f93014553a8b1312f5a99958453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1129244d65b72413119766dc9f2c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42946fbdcb3e4970eeae2cbb6c3639b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b904eb57f1cdd5cde036ae27d394ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a1e432a6717414495db62cc36814e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750d90de6bae0f169ce00ad85c79bca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215c18052af703a6327c846809e034f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f856894f4c0e9a4cb006401be5529460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c0c56712d41b513a108cd753cef4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b6cd15ae798871138b6d12f3b9101462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37bee418f09d9ef8114d8467e984c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14c49e565705ab3817c7ffcd8fb4af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c270c57a0bdeb2b183b1dae707771465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3904df07115ae60b00361db6dbf74d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750fe5c651e6f36f454f207d17f5cc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330411e72b66d4a1f7592d6598b5fc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fe24431807716c064bc25ac1b40a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26739c10e00b37cafddbccacebf37489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb593689b892dca90e13cc10fb78af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6f3451071a83c2054e9fc7fec2fe1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1be81f3ca1198464a4322b40b51e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897a890ad93796c1f49c5323b545e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29624fc2528c64a9bf48364356236ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ac296a95a96eecc2022ed5b6a98c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef3a81216d1bfddc7ff4ef319b694477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ab50689ce101d106e57297af8dcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f84eb3f4045ba6045902999868294479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc49d191556abebee039e12ae4cb56c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31fe69aaace6757c0bca55cbda20cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ca986f6fdc89bc44b16d05fc52be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4101043a92ca6dda4f16fa80515bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37441b8bcf1f2c998f2ee0d1b711536d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cb84745be0633171d49d11eaab4f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aab2369f924a90e9c6a5426be771f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece480b7fbddf8d7524ec72438fa2a19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f3062de43861d3d0061a45b1786a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a754dab27e9e773249249c800e2df24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b868f99dcc36e7d6bea185f424215c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4ff81cddb85a82aa2936f3cf841b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ecb561b96570159067d7fba26f394492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6332181a56bb098b498cb84341f21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478e63358bf5203b8c293242f4cff7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbc91da4989abde1476995cbe109a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04921c3c9f4f78f25ac2b9d9d04f3770496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6fd6e019bc635b89e24425ea7217497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03e49ca64b2c46a3c6e141ef4648b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563cb040cce3b60a142f2ddfa67bd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85efc06a1d6e69169110438657115f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b14bd62ca85c5f5d7bdb4f67310a88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc0f7e8cc4f7e695f86799cc83dd04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca2619d45fc98267f53f625f73efce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17edae85898177d30b161f952f62ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89b59da5f14e706defb8eb942b9c52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde132e1b3e3e51e5197e61a0c38cc46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abfb292f0e75018ff6c32823e54f12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb7784601d3ee1af9a2fc3a3fe9d19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f45f823c0c8500cca2f8454bbe19f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1370c0d0a022362efd4e32180199ee4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee85d8b5d178aa5e0a63c73cbe032e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a49518b4ba2a2d6fc4df75f476ee9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc62b04c170712ec80220e85469352c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea86e62e15cc25490fb43af236bc22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4404ad207753b8ea53e0d9011a9d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71896e58117c6a7ea1d9266bb5be193516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd041a273090696ea3157efd360e281517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daded8ecf538a2dcc4f633863adaea61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa60d0cd0763f3c8fa3fdeea5a80f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0290c16d9d34a1a7664ffc5f4675aba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa04fe6a3b285b7eaf9b2d439399a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0234648750a27c8ab68dc072dee3462522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de02413f61c11c0f0a40939ddc45f92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5217b13d4454afde0f8e29eb51d55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f92f0bf2ea5dbaa1d21e8670bac90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e19767983d9f6c4bb603aeba059a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27324ae45be63c62008201ce68b07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c425091eb410d1ab17d6e0f83dc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafab557f483d003a108eba8ed2eaf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c14d9cac735a653b2671f25c8106a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae2b4af5affaef207d738e335b8f06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f2508a7a2391b65e92dbfd1284f56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928310e085d1e860409013412901904533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7bc2ce2ed74aae1f2197533dfd1e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b4792f53c54183009c3d61a05dcc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea1c7e7e4c95d8010da5f678ffa2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10800748bbdd37891a35a28737d161537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09509bda5fd98af3181e50fcbef4957b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf743d254a03eed86c8f74c6e76bcdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb207d03e6585ac70a635617f62d6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e70706ca6a54b36052fb9132aaba5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eb63d65700999334caf1e7e29b180542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72bad0ef3048932da93236c176861d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fb7678f4a5cd99ca699b7a1dac1ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d0b49ad693b0eb4a1d288fa42c0cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223850dd9c5559c6577c21da766994546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb410ab21f0f5e56bd6d1a909c22764c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9ae32d7d41d682efb5ce37720c335548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e984b6909e6532581616291bc692fe0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd87e1f5a2eec911b13bfcd1640eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4566681a47f48acde825675f41f8efd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e5f4cb8023133cd00ad8ed8f84f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0516d4b6c80a4c07e9137d31d062f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d47947335b7b0abef846445343a706554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd2a31516eab74f0c1d5f1bb2f51ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a6c3b0c1e0ba58c12dcac86c49f34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bf64abe2d1b4496b553ac45f364cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25186ead347f9248be0b0969891ab10d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1591cc37d38f32e881ed6437d3d03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85c11c53591762424cd09cc344c52d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e51c351c78d12c36ffb4e3cb111a32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a429b34f7a16e6da9df74c0ef2bab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d988a73dd3539e40357f8753d166b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfeeca9e53b28f3ecf3906d29dc829564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e55565836ad7393b7e74d56c541ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb3a88adcceee66968294639f08bb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c8d45ceb7281cac844fb549a4d5b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0285e4b9c8159f8373200946ccd1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51f904d0e727db6fc2f6e094f8d757569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c4c71aaa6ffa26c97b02967d7ed4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62295767fdeb7bf4c5a7f7a2daf60a8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f387d90a394d1d0ee98e0cc81946fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef11a36773ab4b004a3b029af7c7248573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a33eb41bd094b04df24294649ae44f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7a4358a7bac213c904d2335745fd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a8a19ff23c50ac504cb342aed8c1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ff71dc14b95d788e015207b751901577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a6b1a44fdb7c5eb5681300a03ed41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168c34bba14a813827c25fae8638403579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a233d80b4db9d418e911800925495e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeea7b3f5158a863b66f2c91a3a89d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05bbbb399dad63e5ac6b3a7e4d66a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e589478af339cba9590088c9263001583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592394b480b784d0798c56ffd417a953584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6170756c60abb0483016aab937825585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c785eb40f5ab5b47dead4b7a8ac5a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc6554b2d44c558151cb9ede3ddbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad9e0255dd6bb906356ba1ce7c6ae4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b988d4f0a4a9798510f13e9aadc0de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451718370d87f16112ab60e97878335e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5203085f314ad3db3e84ff1c3b08c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4552115f770a45d93b22f8f6afbab43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f8cc58d508831022c69661172ab12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65bab9bfb154a169ecd578ac41078c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3e3b987dc5923cf0f7651a989559595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65045567061c62ddb2514e57a57c7c77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19098e9659c199ae97f76257051d40c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b92e4f85ee099a5f1df37e1c432a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16248103c95d0f36e626ec0d0c830f92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd347eb6ba227419227386d0293d9398600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7aa026d45e85dba7c5450e44e5bf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a623aaef20c14cee27eb6a4d9d48088602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398b360e229b2288e7490a69a2a8ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249a687704ea2a83a9a5b6f414a076c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cbecb48250b44c20f272929b45b46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f45b688e7fd2137c87bd9e6a2a30a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078173aecc96e30470c0e64b94afeb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04928be53d8d16be40feec98bfe9ba5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7e2bb6e4d33000a3b915a2bce38a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b8a7e82953b6da80107d1fa4b6658610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc27f95d80e9c3edb6ee3c0655cd36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35c76c1147b6b7bd5809cdb3aabd1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ed34da1c503e8e1ca283ddaa0df7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e452bbc9866ad076c73d944b95f58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab937bcfdbfd1fc346619f3a681bee4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317aa6685c6384d5c695c250d5128db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ac686da037d58eef1d4a5f437bea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949535d38c036ecdef25b914eec726d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5c3f3eeff1b0616d0a3a1bc429426619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a9db2427d3e96b98e545191e95e08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc313e781b2cbdbae08d5f4ed2d6bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c6d89b5e813403ab4bc39c329554622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfcce651130f7a2fac8d7d433bab5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae287608813350c822e0b4733515ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea57a2c35d2b5ea70395101f25eb11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beb9e0b5d57ee1ac1448a5c312c6ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa95b2255df89dbfe21c929c2603c33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c42c3434a3ec4de80496a3ea42adb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da42bdb086d794c21f2d9397165c17a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05919204c01b3551b9d9d5449387fb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda933509a759e73e5c4b12ea31102631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36063d24b1fd8cd7b26b7a6bbd4c7dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c2337e88aa1f1195a99c70428d3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388874804687c8d07fff1d39270fe5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea49f638324d8d692a8020495419dba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bfc29c2b325e422efd1e3402e107f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1478f431652084ae2c3b505308b683c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1999538d23da0ce826d430804bda3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3527140a6c9409837ef81ff083527639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d09d0aa71005da7a9da455ee91c09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b464801b16dc33f8def9727775a5b77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed3310ebee6c5d9c981f09bfe79c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09f6b30e6ecabce51a2794fcf41c21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e468050a931dacb926707f66171b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f079aae5b7fc9039328165bb461d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158876eecbd8aeb2e87cd31bc4365db7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fffdde0cd09135490345e703ea573647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf653d60e9dc8672a8cf2427d1eaaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3e9ea850216b0bc60a47aa2035974649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9c4fd5e97ee251e5760b83083a6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb76a1a1913d4d4abc2b711f2d7cda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141931d0fdeea6b847a773a787a33f2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1897fcb629418bfd07721828c8a1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449747f4d8363ad1bd4c14a57d2ff40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3bd2897da3d3a8ef03982bfdb1d34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6613ddc90294c74a09b973d0642c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb398552041ddd75990bbe5bef949004657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0660871f70ca1565538a4c63cd3cee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a33f9d96cd7654a337b924638be711659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa0e1d811d00ad0ab6d4c2b4f1966e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74adbe5b0852f62f43d6cd53b32129661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe183f4f76ce5c044579a0842cfeda3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b63f5b9062c2817acdbc406fe8c8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae988240425b2175d593b5214d679a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea063447cb4284db00e5bb0db6f976665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b2c11af56ef5a70e9d8117aa697e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354468e78bedff9c96fa05fa7f24394667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9d9dfb4a30487eb301b0fb2d5618c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8830f03b2d0c46227afe528ab4eb92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f53045dd39884c282d84dbbf85934670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa83908aae96055d111d82375aeceeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb86073326ec7e9cb567c80a5b7c4a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052fff10d20f14b4dc678ac34ef1180673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0082a5f21a22e828a894dc124916fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e243cf20e07f00c521aacc89971dbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086840e2743c97059b0ba7e516603059676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81324aeed86e4d0d01a74736dfcc6ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d874359d2de502f250163295bf711678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837180cc8fe196b81e13778448561e59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c44d8eb847f1888e3e7bb537bae0cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa7c73b2cf4e0ee286365024416be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aba9adc64f75b1ad3c063504f18c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9927ff209ca851cd1e7aa3bd686869d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21722e8b81e9b50ec1cab92c7187d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e600e64ebb9e21f2e05c834422439f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafbf4fcabaeacacdfb2ad2a95424f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e9b661ffd82612f00447cd68c0f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd80cbed7135ed7cece94d79af26f71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42d25d78e6b885199c87251afd518b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ebf0be770c5222c88e764cd1c722e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c3e7630aee2ff7ff77eb314ed1ef3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2be552ef08b8e9d1afa005d47bcf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1537d547529a4db5297081922fad1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f4bbc3d09db09fa9559951d7edadc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca4145eafcbec9c6d1c95177a144ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c004ecfcd3bcbc6df7959b2fd01d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ab51e5632f0a0a2542ba1e0ed15dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ff11361ba29a93aff7a3949b60ed8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f6f4bfa06eac265dd98580c4d8464699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47874901168e497fc1cbf2fbb3facf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a42ca90facf6e4119d80de145f7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3370586efd8b97cfff775d11c5332e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f58e624ba37197bda72965ad73c62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac5ff4d0eb92cf13901f9fe1eadbc3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1416a57e107f7862942cb329d414705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c427f74802b5bc48cadd016ace985d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11e5ea598add3dd1640a83ade3b131707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caec389fa34b5e74c914d19dc1f3bfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cafc3217761365972d44a155821c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7e1b8315eb8b7a79ad38216cc2232710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f944278d5635c6400228df7eea76ea9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b50b5d897de8ee03bd8743b7351c7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9dd0649bd6291edc92d45664ecdc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca6fc7e204ef8f8844ccef68e38e49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539166a545257e8d4e5d735384b6abb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e5bd012790fb6896031ae8f9084e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3fc32995db833727b420d1c1552e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a802a8b03645e5223986546acf7f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea30995e6631a65296d4c396226b689719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46556353b8381ed817f078a8ed89d64c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52cc09b3be8e90daaef0decdb57f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1428034eda6ec62f634a068592a75ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a582a91b2e1d2f57e4f3e34a4c36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e689ace73ec41dcc753fb792c61d746724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da496571317faf21ed6575fe65510bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3b6a6e21f647c62932fc219fed5fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fc0807be7f46ac5fdbaf9730f321f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e276b4a377fc2caef0971ca89b449728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe01ba1fb2a59d8cdbe3d9851f1a191729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289cdadad28c165ab15b1bb31661594730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98442e421e524a65cbd0938f7631e1c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870186a923c8d55720f1b3f74072ccc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ee6f0be24a7495153bfa8793afd5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b1017f1389e12d1f694dfa4b47b58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769cf3020028c9b98ba5066cd8344f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42464cbe964dc9689dd01b1d99d3db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d50d28177c51d21187a92833260ccc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addefb25793dc05ca8c3ab842ee6339738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f829b9781ce632be81d2696a2b72e80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274942492d9649c6a15dc6e21556f318740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cd810908b48b7abaf758b07166b6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce1cdf6c1e798981694b13a6df01e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd63491a0a185fe4cedf6f815dfc419743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e216a3108a243784e6e548af7d0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaf8ee3c81373e10764b587a4feff7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a53d74f9a8329e60e3906e2ee1a4e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b28962d37f8dc68ad5de27cf8f9bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662d214d2d2ad29a0852da32f34eb91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d0b668cd229799372738bbd6ab4c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c9eacf968f424413930d013dcb247750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528e5b654d5fcdf0960b2efead73a35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf9b17c942b85019204d99a0f76af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8d6c59f03b9288b7077060884324753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c54e23f737ead21a754521b8d9216a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcd72cf63209d3c5a86cdbc064a3fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dcacc259513f0c3692e7f5bae3714756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa199f619bf5680830d9df32108b2cbb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b314b44d182a558a196863dbb9665c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404213b9c99270b466cd8cd6d3995c7f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67263376103f53a6d20976dfc433e7fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08546d1c2a25003066ca05c0ebc325db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c414ca4e03b98f009a88ffbe25c74cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89cb21f42aaa95d52a4cbe093316374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42972f3acb2a98de1be546877d0a7f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976af703b8e86c0cf891f4cfd4573066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0df50f7fdf00c48573813472fdd0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df2241e102bf8eb49965d1e2a104fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf7271deaa9c8ed2b57b76e1c1e2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483a8c92f9409e0d665411f8191fa3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123316da03e3bb7b4d6eaa1ca15676b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b69401ab1ce91f3e4dc759a9e073f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7dfbce7fdf034a1ffc158d862f0d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfa5e86f7ece5daa6727c7f731542d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70d2f75f184d9c52a93f1ef0d2fc6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d94013a5fa84c7c0c62257e64d8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b594cb42874f8fb05d393b5ea37b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e43736604946ca197001303ec34ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478d83100ad7f6182a4c6f57bb08a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2f22f23348511ff1a7297b18986d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6414c8a44d3a96de6062554c11f6e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422df608457d623be97bc020b4521a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef488dd16203f512dbf3988be3d5745c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e018834062c5a170177e6c35ee6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc857e7180a7719336b66d2902042c8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba3734c84eccc2ae1ba0bcfd5b903b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25566fa509a07ea0dca5447e6cf17327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2c26796220129aa3d5c17835005ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eb954ceab16b820f2c8a48bbb9f1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c3ec1979b4400e7702ef47cca06d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f26a342823fe3e38ce75bf9b191631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c61206fa629d5d0c23b119cf6923032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce7de82dcf5f96bcf3a557b1e09d0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753dbffc80e0eecbe8bed82390cc36634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f3a9952dfb9d0d0d274478ea2b34b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e45b8e32850dfd31a30d0ec0c0504c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7a25b98dc9b26ae24e3631b495c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4810ba2c86a56aba8cd6f6df1c8a8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a2b9ef2201df57033722623e631ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90003590dcb86d352fc44d91e6cb8df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834132919c9b22e883447cc9cbe9654041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c0336376b282687974a18647cb78d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1815d4a11d03908c2e29f486c762f5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413ac604912425a1fbf4beae62685c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e401d7866a684971edfc5abb085c1b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f94dd0ca29df992b775cff3137fde646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252591b33bfeb9176104e197a0c2a2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955c84c462e7e58db9858e5072e4fcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4694dcc862b10216e141a29df3091449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e336f62061d31bcb56cd816a682050850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0fe7cd8213009976fa3d586d6c9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d39650efa9f2ec1febf3473f2ae8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5111f38a757b7d86d180f1a0582a66d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b85b9258aec8b2ce831795f54b5dda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732159b53e9b56bf83a15eee80ad61255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa23fff3c103165635005e3164c68356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509d69c4e2c2efca8942659424dda5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a7f9736e7e1b1a89bdc17005e15058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95100fa9e4785df9d413c3c9f329bf7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0042fba973060b8e45bdf11fe90260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77b92c32a5d9b24272d4e2d535a2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf5897633f4669e141f329482259a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de96ec0f18b761e52eab2f3fdf51d2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5235126a34194f18ff8d8029197ed164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625f89e5d09590eb44e0cabd044ffd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f96ab7119c6362f44f69e496d579266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b159c73cbdddacb3b37b43b8a44826967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d2090ccee9cbf159d344777f999368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985b7a4309afbe5c05c780dc90b45469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e0820bc837a92fd347585be8a63370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17388c5f511ad4cf6d655303b8e67f5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a3fc3e36b4b139f0376c92005430c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f6ca4729663e5affed6f3a67ef45773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9254c6ab2bd05a53eeb140578d914374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a414bd6e20b61514dc089d113086fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15894bba3bdb4d71801493b4ff0b53f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64b2a9933abcdd5020620598c5b04877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66dfb7466494530001d2679c698ec078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064a4ee2266261a6c3ac03a23775ce279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0bbfad46254bc9b7e32f40c35bc3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95e5d0a58fdb7071173f0b233282381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d6a5b1cc9e184cf34c214be9bc8e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d9d1dcc644577a730ec59f58f26383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1ed50e6091b341d0f62913fb36d6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea658227ae24f239d3e617d5c5dc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949fc89e7467736b2364e5d940182c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a229ecccd0385973e344f80685e613287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3dd1b7becba066775731d89ad805888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee23acc1a66c3935d5c7ae3a93fdb2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e68238516cd43e7b9badb379eab5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4d6243378300eed141cd8520d238f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217471b35617b4b1af6272d39e4d91592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec304b80a6f3433ab6a38433c3dfefab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6d01db596344b7846b03d2e9949794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2038be553c88ff6097f273d31d0f04e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138666227a29bd2598ac9bc71233200b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ccb87e68015468732f09929ed1c7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eb55bb9a744f295b06045fa3f0c0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911c42eb594319bf6d7a148c0a604599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5172454ae7a11e52f2d1a35f6c65a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7ead826803a0795b76dc802bcd247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798776b954710621f8dd9a8a9610691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355208cc56f71021a72642a73e75e11e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82492ebd1491d70c64ad794512a66d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b7dddadc6fa81a9b2750970051e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f7a12b81aef7bfa2ce7da774474b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8ee34d4383ab5f128503ddca8f7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deae1de925aab43f62504981b6f506d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea82d07a490dbab1943c0acf626f39f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e9b06e04d25d171ae4088c96a0349110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe29a93f4c3c836163351e8b1f2de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bebf27bcf1b11dc0142bbb363eed7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883a47abfcbd4951a96d0fa8ccebc5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b846769a305b77ce91e4c3a7dfdcac1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f4d5b9d09080980d6d8b9803d14a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69415390dd2ae7f6378355628ddd69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caef533e356537f26d5a9bbb1bf1a07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f27fe281216ba6a5bd9474749065e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a10cf17b3ddb00a6498b4f6667b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a0530d8de800e523cabd8f5c94ed6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393f7f184217321c1bde5de7d3aed5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6df409946cab362102a2981466c77d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31639310e13076c7280c9de1e951a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee39f9427191cdc8108c123dc479fb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38a0690ec0238f7f33845bb38a2479125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edefe2f098ac538b12380a75d94e96a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a76105dcd4063985be88bd92b839e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197328a9a3f2fbe6dbd39c96ef485160128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde60b7a57127275b0763b67f046d7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f875afe8b8fcb72620e79113cdd68d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637327dbf381bfe2cad17a134775b39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bebe805e8a800738b4db3e6e2caa1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125fd1e55d26a9f676ec0c4746f1757133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a233d213923d5d1e6eadafbf20d597134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fcf3046c08f2644a616a0e0299c2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3da4fde43f6273c785e7a14694821136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bfd8273c3775b567266327ab2b869137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a2e3104b835a672c44aba0b7b9bc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3e8bbcaf291fb4567f3c5b62f84cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1249aa9c9f18189081ee910b721601140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a7c401a04df1b803dae461f4d592141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b5e2c60211deb2ededd759b3661a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f67a137f5f49e7fc1466071722a96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebfaac2a93295a289f8e7cddbb27da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0345662ce86e017abfa4883813c61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56621b7e604bd0cae440392b3b95a3c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca455b27f9ed3cfad5408232ee0e90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6009280a3a42c9eb6a8d06b529e00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa877fcf5a361c689a956f9a9bd6381149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df486b2bc84482260acdca25fa8f1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d603b66e3405acbd82d6a544e110c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2dc04c38b762e930177672c972d92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04d0ea468048091e2543e94a80c8ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353c085059b6854213c7e73adcac09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a9de9fa08c0693415d9517fa6fed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e89383759ae4e55902d95b2c7ba7da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3414e978b5e8aae509fc2eb27a21a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7fa517248855d3204186e9d93a879158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b2a47d64c8ecd45e5459f9798e81d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1ce23da31504ae48a52d4c3cb6881160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb348a3b8467d3e7d3af4f2c8e777161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c459f5f490b117156d946817fec283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa485af44cf87e88981895945c5dd5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cbe94effea17cfb7a5871cf4ec7c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc7e815804ae464cee86d9e990b04c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97186b0145303bf975fa8c4d56cc2220166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cab77f9a2007ba69fc22a9d9b1739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe54166366becd8dee315dc6e3f78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccdc277d8b22486ca32b3eb56df6d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b138f1c84f22fb154c37d66d10c7742170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0b4141c4620400b3c8437aa38fe3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22fc44a3d93c677d489e9b84e73f3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707c0a8ca92d484515a3ee54621a4fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8e647c23d018784572f40d5cac088174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e71efd2523f707c927c228e02848e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca46a19ca15f2770a4b29f76ff8dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7ebb8623e35deeb2a7ffe6d390e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caa4fa5a8e067f9e833990ee63b641178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0166f42e816e4b69835215cf4417f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d5ca1d78ece86b75e65bf23f623f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d30e125369f17bf3f7364b12defbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceae5bc97d035bd3ef4cde818e41420182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536d0e6109fad4fee966e960eec7ffe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e97a12e6ae3bdee2366ef6a84a0ab0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e938c14b08805e1d7e1e7ac383a94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccf64ac27c3d79e381f1678371e17b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d5a7bc93e3a69c0602e66fa182920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ab7dd140ba1b7640e740f15d70c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124530397bbfd569e83943d5537353b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e9ee64d17e720af713cf744975a9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61056323dcba337b341bb735a5f5c29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddfb6c5205abea4dad10657a346f6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671ea6e3349c63ee97b99cee8ec8bd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f62ed56051f7a7c32dafbbb5ef992f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac9ebba85d1defd26324c614040ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17c7418b72579607ba59251ecaf477196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45380ea8c68837aee73241b951846b25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9759cc680233c6d5bc294fe9ffe53e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a2bac5b22be866b2a19354e454a81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dd9554bf2dad8b239898a07a3deb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64be7dec7bdaaa4d38127ebd698e7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859368e438c952ccbc58273b6b1d103202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae249db64efcedd92fd1045360739b52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1077bb9ab8224ba8a9cf9821276bb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f624dbeea4102e1d3b03f59cae4b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a5ddc50f11fb65c39e9ecbc2d43fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479de8d58d48c5b9af9a4f40ad14342207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e31be8bb117591b199e586f66bda57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046317a49184d2b56eaa093330b31c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4d8eb926b2a5997547918da85602c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54956ca5a5c921ae3b9e7581988990e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf5356cac8bb2f8856d6e7e90be245212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d647db7ffd6ac4011f4e937c9d8de66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e2715a5df48f37cccfda44e923478214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b053899003dc8423b23d393fab9f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dff0498ebd7831ecdc1e306deb3471216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996462d3bd47e32cb9cb19d02663cc00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255936e7636765a1bd59146e536981ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12aa21dec437bd05088b9d42ee6799219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231ace66d80d670b0dd9eb1b9e3c6cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd775e79cf1f3636201b77151d3d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d0329feddac9affbf28ee74133eb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482274269ff08ab8fdbd7f68d7a7542223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf711f96eded5fe6e26f3a6212765a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe578191f932f40b5be55d50115580225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a6dfc093be2b8c3c31755ed705daa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b271be8e40d2b411e29578bb415ceed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b350e558ba2171381e1c817c2f12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626d5023d81032fb86450ef4ec04cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b329579ba6cff38e9d30b9221bcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5bf22ce566c111707beae4ecf4d48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ef271f9410c5b7ee577aef51f09f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239645771dfd9d653cc59ae15a7fde4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a507e6bb3426da6bc59cb78b92035f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff416df2fb10620cf13ff05171849d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60b623ad362433b84c9e49df427011236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc3481e4d94e079eba655103488f85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b443a681ac7795ea15b2fa487afca6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af119d1675ef1804f1c50c2d0f7e032239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11d1d402296b6a22e9fe4ca1aed6f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b75ab3dfd7794770c6aa1f8f10f433241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799145c77902fc0a5c72b7bac24307b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc19a9c03a8fb21c3dd8f0504361156243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a05c65ea9c9b379e1963207754d25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd53cb41c7d794f50042dba92dc2511245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88ecd61a0e9461945d0df7dcfdc017246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75b89216e2e359e0348ee106a54eb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd482bb7d7a31ea08aebf63be4ef6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee1e05d83c75291edd32c531f2a3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b9eb259253cb63bc24f829b5e9177250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504e39cae620a628a2f227834a487b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da7a2c588c43eb3cb7583611456a76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d715da1d44921bbed3767691ec6442b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16554affeffff71c2987e5c2afb940e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f0eb1e1f07abb805e46f93b81cae1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe2697e43ba32016458870f3ee1a54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0be0a12d3a2ec2a400cec2e52b29b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fc33b3bec3580fd2baee83d5c4b04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a703753cb382f76c771d2177ab38a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b30ee4e26994087f5232bc4c95208b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab9d74abb141a0c01f58b3c399b956261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd9e9d35b195af84e66156b14b37a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fe8d8702bddef6d60943e96643ba1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758b4fdba966109c409cfa527a1a16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52bf772c2055dd456f3ee3e2248015265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983e7a3ee5570ded374fcc7826d484266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2545baf86aa7e174006d1f3fb19ca5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ddf93621f4158530c302d99852c55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a683e9c04b944b303ae68c0213343269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1df92a08782d13148c4ad31f1baa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd91cd20f6862be13ca41926d9959271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f55e52961de16d4e1f557de067a44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f55f3b1bd5d9c88ea565f627b619ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140734f2c736e9763f2976a97744fe3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91713659b10728ee0b5181a5584460b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad231a658d0b190b653ec446d3e6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01e298c719dd30572a86cd96051aad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eba8dbd24ad60044a357ad54e37000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e7bd21f5fff4d98fed3ad96e1b1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e79259e44f36ef1294471257e448280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a3a3c8bce66eaa306a4e627d187aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3f6293dc6ada04e6327f6a9ec9435282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c315b2fd53977fcd9ba97d14720d936283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368f6ed24bc69ac2316cab3a076fc2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869598e9c32b12b15b62d5b0bccbaf03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e4ef9ed6b0b0640ec68f1f62c0a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101e2c34f8e95cbbfea2dc5f285f8af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b1efcaf5658a0a0930174ec3b8350288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7c536ac6d7585a970ec1bdf24a1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294e6a6a5cbbb53fe7b12ebe383a9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029927320edd9daec0a1eb27739079f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df763aef82962209a5038c8585805d7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5766a7419360c838e78c4905a4442293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f5b3becd6b742145e050b39de2585294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa46d34b297ba91cdd41e1e33fd33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc3e982ff1dd4497b9c427da6c58f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839053ac507fff9f02f6df7d57c8c924297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb178d292f0a019157d28ff9ee336298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7344899ca7eb96039097a74a6f26fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26809250bf5d4ac6a45319570c75ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48621f5346cca7b43e9035844ae0c4c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328767836b63b6b173b31ae9d57d00c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52fd9fa7cd2859fc59d5e5b7c7dbe8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aaa3065faaa424233789840da622b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908121508e94eb679d0c1430d14b1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33155dc046b4591dd217e1c2894e9266306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadc94193edacfa4f62095aa20973d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1fa027f3cd876551ba394854431d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578999ee27aa063ccbef98edc0fe8a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14a6a8b5811e038fd49077e7b0afc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfe42b630d8fe8a2fb3236fe3a092a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569295de4975a3fc239691517c56c6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586df0f64997497bd93c79e4f293994313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fa9fc85439ba9917ed807f4966db3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07e3ba0e2cdef9d4fe9ffc8549dea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c320261f0aba967977b9d209e4ff30f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a7b9d5b9a2e8487a9e31d00f0c526317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eba80c3f40687b2fdaca8700dd8c91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496a28e6422592ac110881c24b17c1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6374cdbedd23046259fcfed8a064ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744c6a907f1de49fab3e8116f442a3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd01522baf7e925dba7ff47abfe4cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659fb855e0bda20acfa30ce2f8f3b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c691ce44312872825ad2d9e6d3596fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a47ad7c615cac94b9b7810b95ee459325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d051caa25e30b465148566fa23f3719326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ae2257b1517944429742ed76016b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e454f4384c91904bfa50ff90b4f03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd838e6ccaf703ee2d26f2520cabde48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f8bbc0faf26bbd1eff26888a87fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc620b2e78619b7ed99c0131e19ca3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb8f4f15ca36f52c8fadd228bb782f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867556148d3d46aa756ca46d2f3e10a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb5ba66355bca39a281c231b23ab7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88f5563fb94b29829172ac0b19b03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52456578e14ac0990b45a2ea66e4ef6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1419f367da2442a098c7a699da5538a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633441c05c29f07ad6528e9752cb3a6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2308305ec6dd119745985d4f720b25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b85c9a5aceecf7c59b2498427df0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac27cd16cf25893536c36856a53a6b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f2ec49a17f4aad8d237654d8cf9f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb236ed512defa5fa1fa9dcd4a1961d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f80b23ef529d2aff4f87b075ae2ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edca0a897d8915c239f03d81ec2c557345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6770c633fa000db2e50fc9ef7dbf75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bdf13c7265748dad1be8bdd335a57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fc4d2c0aa110293098fe8a8d6d672348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37105cffe3574646090404372d605bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492163245d46e115ddc3e3003a52c6f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282dfcf78b200cef1c7c01826c2ed26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5778c1b9dee32db91cce9d967b246352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c912dbfc14ae251208e898845476353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896de07deb45aef196653d29d12db0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb36fa92e05977ced07eb4271c981355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b67bc47bdc51a4c3878edfc21b9fb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6001b29cdef31823fad5978016857dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3168432321f9d64935814c752dcbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccce2fbc72614123ef472fa6ed563ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d0e3c2f1edc5e8f32c6beb31b085d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a65474c6c9a47c82b820dda5de3f52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e819caf8320487db60fc96cce9b085362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796794e5c8512e5fabe0056806832b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593fcaa8dfe7e80230432168bbf40f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6580b4d75be540671e6f7f9c4eee8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656acefff4f1cac445d14e47723fb6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170359d9d4e54713cd73b48bd24226e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad6fb0ffb994b6b325ce7a8a8311fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad155155943daf61f2bfc930a9d4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d53d4cdd5fed295a40166ed19498f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e16352a75b15fa84c8761d46ad6f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367d241e6677135f6197c40e0aed388372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be25f9af0a77cf3c54ea0e0b06469e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a66cb54397b1497fa212da981fb9a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a51ab0345d17ac0b89eac5cf14721d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207b4c25fad1de04881022befb1fc56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249bd00058098b8339c53416302a892377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b5361b53f26aa43faa92a7e7a1e5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a206e0f0ce0f5338625014b9d2b8d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0063d5f9879957b6f4d9c9e7d37f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cfd849b6278963f2b5252e51e7130381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ad462101c6a2eb9d78ac9c5fd752382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa72f73a30fb6fb7246d33e475d2573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502b3429918bd1fb790aac9361efed8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43ca9f2d0bfa385f4431740d1bdf03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942dba3377be6ad905180715b5b9359386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352077425d8fd587a1cd003766bd82a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918bcfe91f17a04275ad9d7fea6c0ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa273b58db1e4a86e58584dec3791389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4298f3dd9c3d0ec4334508662538e56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39204b8301fc2a355738d22ecc155d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61084634c31408c0a05fe30f29032bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d68d73a117944ffc71f5fdf6b74a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a41c40519783e2e94a79ff86972f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bee26a0fc3cbbbe4fcaffd05e1be61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb3f7d297e396d82dc363fd9c2d07e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d5a82492cea025a9483fa7e623081397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f187b9d4d1495624f09b722d7944e99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6034014c439aaa923c7040d1cb12b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892b8756b7e025d1d47ed5530c2bc42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a34b5ec30d21831fdbf078be5fefb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ef4915444aa142a8f1e566cfe0f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef688238d916165fd49c65516e3186403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594db547c94d426cce4672dbe44c4b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62be0d7086c386e9ae1bc42c776b3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02b48931457911322b352f2ef7370406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81dae66b53e17dde8fd97435a141ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d22d4c8a056132df1a30dc2a32ad2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4eb3e34d7bdf0bf2bdb0f1c7fb903409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9256ffba75fabc4a55a87713919e70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba4b17cea6ee3b6fe96b356fd4798411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f56de8f7d309e7052196f625521d22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d52a5266c971bafd987239d8e151413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53037ebe315d17e4cd400951bfa64cc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ca66368482990145babb0ae3a0906415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ec24b274332b5e5e9750a0ef652c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669c002ed392bfed03f0d9d7449e60a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e031e43825cc2b205736203b8f2ca79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03889741580ea44b3aad1cdf3c8b249419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5ab68f01c945fd2b114ade9c73080420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c932f69747d8c2449be90af80545baa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee97c74de0da943d938e6e8579b6ff5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9f940c26947e0685a626c14b5c603423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3967c4d53d47977885c8a13ddb1c68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c51f8c40a76421bed629bfa281b986425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e176bf368bfe93098f91b18b9f3e76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93c060bdcbbf058e4a55ab6480778d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59bca5e5d3248596b3ea4cdfc5ed18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef050fdcba48a08cb6bf4fa7f302d8a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec210cc7e761a2233fd8a409ee374cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db254adc6548e29d3fc11d25fea543e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd701901d0a05922a3e05b858eb687432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e6c0aba4a5720d439d29ec22e225433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4976b4feb84b5b843357376fc184e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e830dba893b5adba5ecd6502f03aaf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dded79bc29c30a6dfef8405d8220d88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0b45c099d915666547379f297c1a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998092c441543e3ec96e235a259470b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c72782b7a45e5a62d3d35682c7d0ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5aa8790a344ccff3e7141151301de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91876d230606d6a7e8dba4bfd1f12c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbd8ad0490f516fb615ea33597d671442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c20fc45aad96dd3a86a9c95fe305443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1211af7382bfc119d333e8643d0137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f9a83980c5fafbfdb640af7630dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52724034b7d0cf6a07dc66b808eccd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2245497fd5afd484c5c8d06011be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb4c9ef651613a891aa03a3a56ff2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce95ee501f867871eb78f5d2c29d0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9a78c949c5826ecd9b0826434fedf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31583c9e410f72053ff894bfdeafae3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dddb6c2ba97c619731ede26e7ec2d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba43f1d5bdbaf4207c278a83329b6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd27e7e975eb59e191a23969b7306a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8d14d75652b2e245bb5b0c8aeaf73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43612aca93f9f2740ec8b8de7f2a2700456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414a2977c08e6b0e413097059cb6798457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916540389fc04cdff63a92f834ee2b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb23f68b782748cf84d14a779fff82a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159025bec67b5c991491d0354c0f9b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b041152de47bf5c4bcadede1f11ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c0ade2258e4987b137816087827d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f77855a15a0c269c865012c640e98b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1faa891e1b509a6d51f4191c07deb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75788d0f1bf34ac5303739cd59bbe0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36c9ac216779840c8cd3dda8e39c68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e57601f395de9149b0e8abdf6d6f4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a36ca7464b4b588cd97fb95ab455b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcdf728b5cdf2a3d6e6df2815d9d66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf62671b18eb5c0a17e8548b416ecc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdb5bb2fb449acbf72b11d7cb7634e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a16b82df3236257b1b47818fa20fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040177227db71d20a38e89c5249d3424473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9980a185cba1658b0b1c0cea480f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75220282e7464fcbf8918da90c9fa4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4d5d25c4dae0849f91ed0c3355c81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898177931eaf7c027fc6b991d03522477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e32207c9eda60c2234adc899512562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81297f73ccb16b3ac8f8b7391fc36e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2cdd032795e64708f85b71cd5369480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cafce8dff42091a1bc227ed5874f07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07101c1abaf8370d9ff5f3415d43b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afc55a7b5db11f22fe7d304509d73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cee7055a7e2aa1e46a466c51bbe182484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046590be8af118a6760c07dc85b33591485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b4ca21371cb445e3be4ae57c3a19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b69f7cceb3d726f22b83152c246e09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32878dca0d1d8781e2c2a4efb18e4076488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee297de58465af9f404c63976afe18f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a461a023d170e53095426ab5840b0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600e411d5a5f4ff47bbb41bf052924491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552199457eefc5025d26870231182d26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aab72741b83fa27889d1ab1de59a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daae10cf9c880b5676bbb155fb3d853494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2260ff1c4ba7e7ed2534f25f53415ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5fe13ab42f2079367d13acce05259496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b17ff9c456e7eb7bdb1ca6622fcc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535cf60813269ad2539a363f60ca4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812c68a4a99f985de3f2aab590cfe74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274edb4fbdd024b0db3dde166fc5d8ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fa7df4edc278805ebc984ed649c0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dd7fab2cbc5174021b0e9e40e05bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c947fcaaa2f5957ea71ff2d9f6c109d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848522e49b566220d89ad812abc87cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc18d04b7bdfa45e583ef954ba1c383505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ecd34c72d461eae8360e2d817ddc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b8b06ea00013b1d75bf5b64c34cd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728234d748d5f059eb8b70c99c04a57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429ddef1d31c5876ae641e0c856315509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fd2e8ceedc630a5212e4111333c79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac991b4be7d98e1efb07d10a5b24d89e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bebb66f79cf533c681bc3d076cb990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a5e953062eb58bc1bc9526392574e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d374d4d17994bbd108766039e2517514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b7a1e394eeecd8a69b23e7342f59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda952942bb3e0e75f07574eb195afb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d35436790b6d3d4813429f2004b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff07e9d1fa4a71b1846d96376ecc57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc128a7dd65143dfe37cfae849fef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669a13e1ad4dfa27d8b13b60cf24eef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e07198b0e92f1d5fc3e3521692f540521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9e1186a5a870d51b2d6d7db1f08a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27708376ed7b5aa471c84d84935177a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a7092ed680a2203ef045137fd352524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813549d7ccfc39cede138b5adfc50add525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13de37b6fee6d4e93f33d996d5c1357526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc7e80da106a9dc7572ac4384e1d31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1a6db4ef866440a206c7891fa625e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd054a41f864b7ebfee0fa7dd2e0a77d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6e2cf447bd8519590d44785837cac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4255363199ccce96def8f36a73a965f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820a91f340141305b5cf8fcb17217ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749689338729bff3c35d8cd22b10e77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf31443e2d1760a848d7f187a62db5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a67edc6075ab81d65cd45be40a310535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be869d58091a7a564698bc05d884993d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea97553ab6d2f6d127fa0e9b8dff00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231316ad0226137222c3ecfdb9f5403538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01289cb9831b462db4ce445e20e401f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea611279d7b0e47f92ee2cbd4a18773540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7aca3793310e5f4f421c8ac207430541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa39ff24a63d9f750d8f1a6fc971360542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f151b7f6fba8dabd39853a73d3d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ac19700efd5413793853a3883c4c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35b85b21466612f81ccfec084919f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463405c09d3763a5420928863b2fee7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2523e70b3c66d31c6d149911d980dd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46119268710b5184c71c56529bc12a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1fd3ad14c60661596625882d18298549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637870fabbebf4ffb6ac2a0431b72cb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ad1707e325978db5a7fbb132482e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc98aacc7c53217563eca953b8d6b2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5b5a85fab8a1578b2f458335065d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a00a2331911512838377926202a5e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48ec80709c1fc91aa7803fc38c075d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef906e7de08523e20dd883731f2d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161e92985ad0da91c45351bd3dd93a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2e34b3ae225de44f4c61a9f9df8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df60538214aac28bc8887e38cc735559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f587917f9605431955dc7f51e0a9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40c655ac6f9457541cd22771d283e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c75ca4229a42b343e493127e995dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419fff07cb5ca7a0ba06ec8212bec7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c674ba8a5fbad66e2adb8ccdc797564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5533eef06470aaae18139b4cc20f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad52268ac28dcc9d94569cf5bc78d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e3becbf2c0dcaa7db324fd00fe89f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46996fbe17b313b131e274fb1fa8eb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974efef5c7d4894794662a07b8887b83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba3f1df7936b4c8ae0ac92e76ed45c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d634e6ef913b8623284c5ee1932fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8174c8d94abb352ac58b851b6f6545572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9194a2bff5428d615f7b93ef5f525573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61fc02be9049b76e568ec0c5dc03ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47253c47255b70d91eb8e36e47c4b857575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0f2154e960b5bcd17883bb8a2c77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375854f121e1829a8e2fc1f1da3e75ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a172cf1119620ae3c035bfedc59d66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a117e9028c336370e3a51db984d87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39548acfb75c30ed44c1a9bda23e7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ed342c96556716d48ae32a1a488b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb4140ad0ab99e1f98ce6a8e8039be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73cae324a9e2b3350c2c8c8e89d5a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad54017509c33e529c876d462bc80f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb09849f35338ca8610788b2c5eaaa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48de32a4f3116ea6681e71f4d8d6eaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2f53bee7e48d613388e57949b40e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35e2a47462cfa8eb307633fc57f49b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9882080e9231cf041be5f6505cc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc145b349bee84fe3eb14fcd396ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d4138ce0278c1312b2c726e67b254591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e4104d324b49f8fa86733611bd5a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2724f9b2e058d0f5a27d001a26da98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e28f7c1fed4aa6ffc248bfc1c2c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442faff8e7735cb4a8c022790555e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2f1fe4865feb04bf3e7f2a71e7d86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10daf85edcb4b31506010407a391219597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef20eaa6e2975826336cc2a96488fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7476378d847324d3c3f3f20a69d47f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dfdacc1a3fea2bb4113bdd567d953600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81676e1dcd7934e3ca61c4fcc3672601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608415fdc81f7edaf616da057ded13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af18ecc8925c9886ebdafc5f8d2d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f631738e1cf323558913e450b90a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9891601466af8cbc78204491910092605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7eb635542985e583dea737b6942e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680bdfaed00febf0b491833fad2ebe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c47af46c2b019c5242098166ab1ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba8a063e335a59926adffb17438e41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9e6124077a831c57fa08c838b6941610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d7b0ebcf78a981e317f0ae0cebf9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f83b4b6d2c555047ba56653fe73fa5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fe15d79156b1d3ae4f1cfe0c6172b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50775b45c78bccbcc9cd015eb66bda7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caf94385f9367552693a5475ce7edf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a64e5355444759ff4ff05ef81191616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e73b487af50be8d656a27fbf0993617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a9788879d0f359cfa8db6a82c0ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b4a3f5193e9b0dd9208fb0c32111619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb63c62a0dc944757020c5077f01bd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4f74876e2a47ed3a43c1e6992e106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a5eb9e23f8fa3668b109356d8bb11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bd2dc16353e6904d633c5f6660770623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031612b66a19dbca4af3c79037be7bbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed72907b138c9f67c5ed2dea729384d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd09c0877698b6cdff179a55c98220626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca5befe1fec36b28fac9fd9bf8fa3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afb220f5d928165f88974efbaa447c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ddd770c58789c26e2200221725df9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447662fca95bbc5df7c89dd5ef96b22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b7999f17fcb5ac383deac52d7bd05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d230a995977fb6b1002944f01d3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a7b651dbfdc0848a4329e97c8b3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116fca430de097f861886ac6f2186da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b32c02da7627994b98ba4cff5924d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91096f6189e74f2c94393675212ae5ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ed3c026e34beeb7919c23d5a5e2e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8e34fbf9f2728617bdeb64bfe4adb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d73cfc77d7afb021b21fffdbe006e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77caf8340f44a177c6c62c2da4b4b39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d4e81e7032b9de9272cad5400a05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55202bdadc157b7d03a18575e8405a9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d540995a554b82cdad73088c55a91d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc295ffb26227d9ab541af49d2c926e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270528e7f9823d5f781ced84191e1bb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce98669841371dcdd34c99e1e53f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974c4fc12388756df8b08dcd8cd3fa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384393a5ec90e36eeff6b0337405399c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcd464337ff2f3e40ffa26ea4b928a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f754265e1685c875fb85a4eac87f58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14140e5ba8412de92c31563e1df1a62e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c7d33841774ff6f0dc346fe705d06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec84990b819c413d10e486850747f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f5a50ec777387ade7ae6e3938e7da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27d790246250372a313e381e659c1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd8486a6621dc21f9f5277dea93908656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9e963d7aa7a787c3227a3219428e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e156fc252daa6dc98b4a429f6c761658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb5e68cc7bab92d4e6a3c94bdf3ced659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a36a6807136932db18b67fb2ab424b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d10328fcd30a774d7ae625316b8540661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca6c4fc27c00d37ea7e217642b5bb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd2d38fa7a11280483e8bb8fa1190663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04096e73ef91efd049a0c98dd7c7a19c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c059ccf2e2b0ab1d8ff32bc547d587665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7102daee6ab3c758a664df4aa774951666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438f9fe1e809efb24b94450a44944c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017d9cd984b5e37304d373c00237635668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f38b0ffdc8417b9bbeabae7718d44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e73291949cff576d34183ec40360670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107529c3d464eae64b0fd3a96f95ef38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38ca4b16fe88955ae2e7550d987f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b68cdf3e1378897f4f81737594419673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b1cf2293c9c6da1842b1fc67be4e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cdbe4e59db35d5a3fe32c9bff14f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e650fc4510da7c0debd7c468ba472676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ce22f365b8287210a5b1e9e41e5d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef59d47863365557d1932707a4c14b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05942bd30faee61620c9807b6a265a84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a3ccdde3011c655b044c42079e59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e72c58949d6bd2363cd16d8ec0c9a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636829371b5988f9814ad1d87d7a801e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad31569d2887475952283246ea6e2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadf55781e88a4269f5da952add8e38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a4af697fe2c01116fe318a844d93a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec4d48d7f8f3f6a6f40aebc17d646686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ff0b62c180050b426e71f79b25407687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da10111040b1410b75bb4af70b57107688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e10e74ed83844602c02818fb9fb378689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f955a90c5650e29d3c6ce58ee67e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ade71e120b30a5464d7650c30c369691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e52d3529c44c5bc196c98de06a4b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7413ec8cfa4c42cb5a7dff56bc59a1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9671413c062c5b348caab4986d8a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e76b2f8dde81aa33bd0ac9b70384695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea4bbd22b1ab737b7fd8c0a642017696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11302638dd04d0ed21723342ba22ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257a429466d6ab3e5f77bc7433e1a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bcfccb316a0f93ca149993bb9f2ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1f5104a313f6673b39d3412ca888700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40d336b0acb8ead7a82c1c5b14eb6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c90f212a1ff85152f2af9fcd1c540702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a49627c727fb3c162636ac071ad9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1764229d52cf6dd289e325b1481275704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285241c42fb563d085de1368f302e0a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ac683fbf782102b8db4d9020b5007706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841e2c84212cd94c64c176faa9498bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21d809dc5dd86dec6ad6406d193329708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df290cbd1710a54d7f2ebcfd9be7a7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29b151343cdfe61822e5674782ab72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d40a249fc547adf40c32ea06837b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b9c96b787809d4d77130ab1af56b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a23f18ae52efd4757542d16da7d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78213b8ef306f03742c8d9721615f683714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685abe82781375de3ce8daf1712ab2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68712c60970fb48f401af7fb5aba1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a6a32ef20ebd328c2c1aea6cdbe81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd075ce6b5d5f270c63f32cc3b83a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ed5b696c5cebe0f5595384d26af82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865d76e7be06c40cf9590ff56d8b20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217e37de7ab83b365c88978136d1db2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb836aa6f76ea2ed29e52a33e1de9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450a08e9634a81219c1e3a9fe1ca4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bbc58eb689cde7df568f406448f05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa71696b67b3e7a9b88d5510aba85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c28f14bacf452778a9b639d4e47f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1593aadf1cc8d2adb7d0e9b6cc458727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0d76d89af80f5533cdff236acaba7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a2aed797cfea230f433810793c138729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa62760cfd55c93717813ab15fefd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a13854bd7daa1d32fca972f260ec1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7bdeb7d034b026a943c8979cb9753732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4a160245335231871e630be0e7c7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030da7d7e95c237f27e8c5376f2915b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4be9ca0ee2b6d3368a95bb5ea71fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430179fcb07fc2d3517e1953b51520a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff3289c420dbc2d16d7bebbdb7c98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc6abf21f6a261d9f0c709c0db7cce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb25f1185420a8d1dd15b2bd64422d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b1803cedc330399f1891880f454d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955b9a27e7d9e94319dc677ca94041741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061d10e8621afd4161c9f7e3b85724e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb18da850ae8190d933fac83d8d537743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9b067b9e8d4878fcea768658a35e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b3144244ba45406642ab77d180ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb997a42f43d01196e035f5a9df87bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e0b178da4581a00d1f8e1b70fd502747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a512dee95c3bcfda8fd3e99b709e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ac6d1a7ef432f630f05e0620c4362749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bef2648b30deff79d46f28c89b077750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33f214209aeabc902505570c0c2e36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032f646a9e99dc02a560284f1bf3e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaddf531bf8cacaa49a688a80d0066753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea90989e26a451b783ae350552f482754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a37d2780a82d678c53a61df6320a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e447f436217a1d931d5705ec332bbcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31b0e9021e750f38a3137bf9144254757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf3da25947d925fe3dfe0b460633c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846762299c4b2858d0f4113242b9582f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>