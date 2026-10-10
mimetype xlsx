--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf93d76cdc44626c592e22a4dfe587d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c127f2ea1f991c24c5f8a21b9e1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1d8e59e54129e7f42335e583a0e9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ecfb047d22bc3f9459d485ee354b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745bff4a4c3e03d2837a213dfe33c715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57135c57185ace3409c215ec1cb9489f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6320c6367adf061908beab88adaf1627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43057d469a655ed2d3dafa400809508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e0e86cf56da7d01f972ebf178672a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7a52dda51428fb1de8d70b992f62f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31d69cdfeb7bac70e58ed6122c9a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae092fd42e451e1ee185c2339546bac812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cff5d8a739beb8a11c0ca0015590613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f7d06e6064f7918544004376ebe6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e62a4697466eb713a3ad96139b56215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa8e83ed00d27978a1dfffcad657a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf70466999c2fa5183dae86565692417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce5a725e8b9c81bca0b00018fce2ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d6d48cf4de9a8b8b55a32625bf0f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2162dff971f93236221a962f7b699f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c928cb02467f60a997481ca662fbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c16ad4d5b1dd6b86a37c1b245c7acd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e01171fb4b00ad0aa24a25bc0bcd3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e163b3c5913a14b403c8b6a7efd37724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9d83b63be566c9b38e81907087f0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82894d6f6b9f48c4c648269fea421eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436819a8a149fc07991660e0e22da127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2421314f2a62d7ab1f7254d286f63828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db069a216db8bc022bc57650362a34ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db69ce20c44c3c97b21dba042e94d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb19f6b5877a6dfabb70c7cb0f6f6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bf1d88643e435cf548ea64e1414a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce244c152f6fbf53af9aabe8b0828ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31196cf4514786ce25becf67b61ec6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097363a7da810ee414e8e558ba37f94035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f08503801c01144067d43ddbd2f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc9bdf62610a7fb3770b0772dfa5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d8329e10d301cf8a584d10dbb14238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d716a2b284661407df517e3b8ed4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdf07c072c4b38db26908c953daddb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f0b58143c9e0fe0b1b0a9e9b54e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9cd1e9af02576d1d777d1efb1c6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf832d23c48c711da25930b563b3b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf07f90a205164e9faf6d73d4a039b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319a569d59cbefdbf6b54e8248b5c0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c383eaa92c4aaad4bd070fd1ed189246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4e31204f21d175e0dba519eb012c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb86b878410bd50d558709db57354648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7056b3a5ec8231987c5fba67c5193149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a5a6e13285af900ecab267dbc12e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde46780c895dbf98391bd78e08515c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754d5b6cbc86748e623ff7cbb888fec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a6122984ccaf401127f937580d38853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe2052a66f9b3adb842a0d56f1e5ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697544941f59b74ae6401e03534539c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08882966921d66bfa47e76dcf7cd6e8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059b48314aee65b965bf04d36156f7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f73e32014812270ac8e57e30b2d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a59b29116b8a96b4de3903fa0e7cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40115b3c900caeaeb24525264179660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effb9a7c9c7cf33f61cf9b22c669ecc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18320752279533bf3ad30ff3cb2c4f6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b196a1bf02fb994ab96989eae832663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc614d6f97439a65c1932c3961cb07664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13544347c3e32b7ec49fb6972927b4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395773770d8afa00acd5506f60f7b72766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393d4702ac3a78e8cfaad0c2f3c69c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225326910bada4977199d30e7c852cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577a32394500cb92fcf8dfd6728269869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1961b9312fba291f194ea8f9f85c0af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cab80949c53117a324265c24e8c6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce64cd815e42acd079761fdcd6e08472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a701ba4b775bbacefe3db526c4063f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134525d798f07a558c02a6feb374b5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099798ce190909624896a5cf5bf44ad175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7660159217e7d4f14df5f48afd3b75776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcf70b1c249925bbb10512200141e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923c9538bbfd03951337123c8c6d96478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467d41523cb3dbf7d0257d36dde6f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f1098b0d4180c47727cad646acba880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d257b6f4dedd8be61a58417866275f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac51c05314f7d373fb01d1733af19eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577aee203ba77f38b69af2192ddcd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3b879423a9e31725d7d394f0ac26484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4cf83c34725f575d7a7ebf7d2949e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4306735a3aeba63db1595be54ca0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd066b3b1f08879bc3f57bb1dbd2a8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a61465059f5d92ada73bb8b01cae688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf9130067eb4b741be0e3a80e57aea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743af6e3422b4584f9df34ac03a3af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103cdd48ae6348555be048c3281c70691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27ca2503cdd7e55b4ef110659f618692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4022dc81b90a39cd0fda4da864e54793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46c6fb4543d2f75faaea770e59387e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc476ddcfdaf869abb1d7898e78d6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9061f842d25211c1cfb08546819998e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0007e9368e1c960f2190cb289254ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c465b5e582a9659f425d51e22dcb96298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc5ce477e446fa901ffdd10e5e922e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b1a866e9a261391bd983c8edf3a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c60159017df13791498926457c15ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475bccd9e8321efb592d994c6983722102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e418f4a84b209ba375ff5eece91b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd3e9773e5d9e0aa2bb99df724d5e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793db652d21f2f1c1e934c397db0e5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2c43dd26b61146b40d0068b73426f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18a11a6517178affdd8e9c80645c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a71dd99342b57bd8aedb9630c0908108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a19d0941f17f4c8f23235b8f34356a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633da30482953500539d071a266cde6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cebde1e0e684f1f7b0a68402042c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3511a00524dc412844cbfa55fd3bd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0d580f79974a1eec3e1e7f53f20f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9efbf4c3f2c6df8f05e0c8b01ffe2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560ded43e362332b25744f1cff3cb31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2c32ad5327238d56f669010b3ddea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372c00e8bf73df7cab89fb9e6b71d67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef76800660ca13d5470f9f5be586d4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11686d24e8597db18832f2c0b3ef28f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d9ea5840ea88d814d49bd3debe95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5410f3239e9dee4dd28e4809f6c80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49862481018a2f729f79e64de0ed86a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b93852ab2659af6f98db0cc54ee5a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fcc15c5c3c1682a8f630aa4b4b1ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8218806671dcd7a56f523a30b5734125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5531c8fa4e1ccdea116292fc3574295126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86c51599c25c39e646f9d5f597b442127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b506d0a8d4a08303126ba648f9411128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc325c8b69469581be0ad922227394129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415e3f19684426216979dc26e8434cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960963347b1827d21cffa56901a850131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66229d8c23c18e961f4077d6630456a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13756fa14cc76e86f8dc334cd6302fe1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f73fa976a746ddde2e15e82ca6eda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034e36efb723b071421d462e5c468a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50360dedeff95a39a027b5323e4bfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9132f01d49c22df32f3bd475322589137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67c652bfbb30c47b2214b4c7b76f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25b6abe76af7b4c3cda32abdd28bbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe05950009ce16684af8c0f0e33d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c8a96b527a54c4285666bb64c28b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b096b4662884c964e2e6b2e8a3243a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e299b51dbc9dcd2127a172bbd60401143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ccc6ad40c727245c722db8e5febcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a52ea52cafd0246ec8298bf52afc56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a37ce27035ada94dca3f0497f8a13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ecd56a32b8cf8d203f8dc9da74962147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8379cc75cdbbbb8d698756a01bf847148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d062328e346a45978021f446503f3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce20506111277dc4eecf8f836b3ea5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed67b2e158594424ba8c1d7844b8ae9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43acaa09ebbebc687618a944d2831d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84bdac120f806b4249de96629905b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf1140dfb345397f91420f6a18bf27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19171f38a4ed40aab07b0e1eb19ffaf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f8305178324079af95b7360d4be1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771628029555de3898a7f2bbd73467c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318346334eba7af9fb69f5677962073158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d31fe5e72411c57021b4dd4f166eb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d8258798a3d5e26a604ae5925b178160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd66440cc5f51e52815df10c070a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1466d09d418722867dc359c277838162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c7a12f9ba6d4e6936575394d435ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75f56908e15256bee0b84d29dabd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d7ba68fd3dc1a3e12e2436448ffe6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989ca83b8c7ee5cd28b9b48adcec72c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9753447bab907ea9877ff1f5ddad7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e23d0a4b32d470ab3c020341823945168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3deeca17ccf35b8faf71d840edf4b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebd87df58c361a4d32a73e50f15559170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85051ea2728543518f36c04633bdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a33b9df9dc050e14c707cf325e6e74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084b52fb7cac706bfa9bfec8e2e5a8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe255ee32c85e9c8431ad35b7344ebd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859707f1fe9858876f95196d0cc86a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6bc53f517892499ce5dfec4525b63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0442451cdb7604a68ab2db14d301c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc101ae523df51a07859c23b915adb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7518b735cb60d54bc8c52e12f547cbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b017b58dec7f3dc0cc673742ec613180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d02fa061fa8186e66e75305d885840181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ca652008236a4e7604fe45817c0e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3766a0333c60abf7dafe8c7cb47f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b064133f6adbe451f93255c4cdc6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9559238625428a2852fa0b635fac32c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8b1271bbd0bc0949fc3135562431186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095a97afb4860eff3d6dad13f84e249187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caa28b0ddab66c846c0c5f4cbe3640188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eaa1017fa431e01bb112dfe34f521189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8eb1fb565ae126493c32178f4835a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf43fc6ea3035768bddf2de34cce40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73cfa6a17b11552ad423b8da722721192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f700b3c9d395ffa06dcfd7273c8f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86003c4363fce176ad9158ebb2f3a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca058d2afd251de8e5a8c36bc5ff1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b852e6290390df691401ebd749b9ba1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5278c726754f5bf4fcbb9d8f10bfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc9be0a323b8df41b866afcb760d1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02093cf38c885123cdd3115d0326ea05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124512066577b55b0c12206ce35313e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b05d5ffca0ea1b8af3cbc563d0267201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6fce9a3768727dced3228642239c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dd227ce4ed57a8e0ab5b586625066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff1e41afe6713d5c3085fcef21f644204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af105d84cc0059d508f9346ec7f01877205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0caf64a591e3b928273ed9455db78c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9cd53432a65e3f418594dad548d33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94095ee7029094d4ad49f82a9fa19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ed2003f2966df64096e91820661c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914c22abf66a7cb59d1b7323943ccbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae079fb5eda73c09f277a1918014d86c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6772fad928e48325c89eff1428103212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835decace601c8396db0ec0547f3d3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d0c733b8fd76cc207214f9ba50975214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e874454ae800abccdd8b9fa1a131f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30075559a37e831159a6c88899f05fc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2486dd90715740e9c7e1730475926a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fcc9509bfe8dc79ddcc3bd3c77c7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aae678b456f6c28ea9e4126349d86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c53d4421a22c5365335d2459877d0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1db72f77dd4f4b5bcd7a2763d3d3d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c7af7da3e2204b150d554e5d67cbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b987bc8c2b5bee3d71558c7359022223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dd1cf72b43cb253d564b5b0fe5da4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe77df29cbef9bdaea742f9145d1615225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e661c253f8a6996aacec2da71382226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05238e36c00ce495cd558e2838e6926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934df8dbcd6b9e7bda71a5f413fafdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5aca8ad446b4df706ad41137e3fbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d9e34a4e66816879bb8e64393256230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad61af60695303b715efbc3a318fef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae028d21c2a9cd3c1ac5f94e403ae5bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153102b4ae74aa60147010c798536aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3781b4fc81e7b54737761400fc2344234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0183d492fd938d4a01d5a3a3462b7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738f701c398392476860dfe7413a652236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c27428900bfaae4d6e0217926d23e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf542d4960a77f16ea0e13e5356c3a9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c2c4a25e0d1a86af179ec140124c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a1db92b83b109cff4dd7a1c9e24c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364111ca28bb9e7e26254fa1e53ac5b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275910b0de3d94dd46fb8a36bc0b60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede6b5b592d76dc257c3aa4562983d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac129ca4b8d0a61174d9ce9c4a8fc328244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0f0253be6d44e91d9ec5de130e27d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f1823ba39f3fd17f51f732dd8e174246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4d92fe94a212c4e7d1e273f2ce72c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f05bac8709df0602f0059775b932aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea79b7eae409df5f95a169049c5df2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb9e5090dc188a05e68a6d846c40c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b5477b0b7a3a9f7c82ee117bb5ee9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa93fe53119c7c484896752bfb9c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761011c1c9cd939c7b7df144378821c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4370d23f5983e076b33093728db664254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b019428304d7e612ceb8f8019db386255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc93de04075bd26d1b511a7e0c7eb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f7962662237e7792f92192ff98b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f33e38ac2326b1425e9d827576ee79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f514def3c744cf7a5ddabed12daf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976bd70dafbbc948d59a44c991b5384260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bbc5584eade2abc91f60a7e7ac20b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d14e1b822c43d6dd81c45b236361262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2396306bb0040c05f821ca73b0d04eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceca388f645fe958ffcfa4d39baeb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a60c2a3e6b535e9c52eb95d21a499e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5511112823b93c195f139e420cb76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1549207bae7fd499c0ed16ea36aa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275472e4efbce30de83d2e381c631ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72176b3310a05c970c5badb1fb695a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e097734a244c9df28a687157653c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527dad884050c851d4da29b87d20097271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3a877e61edc380e428f1e3c97e930272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f4908ec850dc87da1ee3ba821ee63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bac35cabff5905c8e11abbf868a73f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59399c8f7e891da1e757c3037307799d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fd663278c00fe4b97f48bd633013d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb1173299c91a3b752ec1fd232b866277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb7fd6a528089c3cb3fd2db3e20fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265af7dba537ba557df9027fadcae97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b745e6ab5cb4b52fcf69dd1ea0dcbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d7f39ed58209c5cd6e5df976a0781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23579300f49a0dffb647d8237c3f932f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e21acfd46c0c46c6b48dbea1b3062283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee8aad1fbcba64d1117199eee6c43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667415c2fc5d510e21dcecacc6f2c518285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd0e07fe0581478e3723ec305b497286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf55b53616df281e67abcdaf49637d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0028614d6e5dbcc2e21f60ef4375db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cae6e822a0a3024ea3ca46060fa01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091153a01b51b9c1b0c862d309b0ac7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8375e8e208b405b90931996f0a883f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd59465ff92886646161b1efc5a5bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41843f41acbeb5984c4afc4991e00668293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc71a78d160c2feabbf5c990ac0f1d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d333eaf5ea238f6baec8abb6a622295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244d71fe6a34d766e3bcaab55ab4e09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db5eb3afb282557a4fc172baad663297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9e2ed7028cdc6b3bebaca6c3deffe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be770cb88da4a44adaf2ca7cd96708299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2da11f1d71f2b00daa3a35063e564300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad00d7ef95962d05b2fc5dff0f18ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06d9e372a9dbcbb5a64e1d18df306302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41aef2d78e53712681fd0ecb61dc73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8e8f31fab3809818f2e07bac5858e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d8520aafa6df4665a2d017b42283a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22697054f5d71717fd79eea47e3f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aa95e86658d1ad280fc337de14269307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927484687e9a315dead2f3ccb233313308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829dedf071f3ab12142f0b36d9a9c77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41be69a75ed586ef958e2fa92a6765310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7888ff82ee7972a93c8221369bb69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312bdee02aba34fcc209e0b93a79687312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f155eebe71f94fa9816993885308ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc9a557c364d8c5106cb37358bc5c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e19d67645b4c74e634426de371fbee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93e30f9b52733a483171a97447fce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcae22f0859369bda4b1683bc43aa06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf7ea1a10b072a830bb671cbcb0a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac0da020918070393d3ed84a29bbf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26854e995b8f627594b45f87c09f1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21babf59efb43e8de67d561111df9961321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159fc0127554143c6a630d8e47e1faa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0243b7429e30d40f6873ba890ddd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960ae88f2050fe78744519bc6f504f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246832f62537b55556c2ce565b749ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635833cd2e56fff4fc968098842b87dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67a0aea27ec7fa1efc0354ed07561d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258ec17d3d76e7f1df3735be2c2f0d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bd54b3e30d797875c7945433e76c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae78010ae29f022bd68e19153c9783330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40211518c3757d127ee6fecac2f573ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574d30675b5d4ac1910332a25a8c814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1090a2159918d5c9be5dfbcf7bd50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d753e5ff66a1c2ac5116b20c49c39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58f9a389a9fef92518f781820bb707335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b624c775d9a9722846fceab58136831336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dacd8fbdfa4cec705a4862cab7f434337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701831efe839f8d56a7c22ed293aa26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eba58c449cb31e0ffec6acac2a2c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d75fe5392f5bfae32136085d7d124f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced61d47e2443d236035e01fbc9bdd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc7af2015ce66d0f47f6705af6633342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86109ce0918fd0e3e879dc5120916a2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065416284641aa0acdd9827b78326e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0e0c1d02b18aa5839759dcc5ce2c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38dbdd7f8820a13b71b47f002188fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b560fd23e9f9aaea0c654962c000af2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610240292dd811204ac021efd45dbc0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7a75e1098124d5e6d0f8701663b4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fd30da6b1d304a5f52ee82085cfdf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dde12f1e4de5f498868b1be01d8d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e99ada966569c41270db8d5ca4a60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38204ef0a73381cf3a82f089129a269353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa44fb68082babc93aa70024300a0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46181974f520252b230dc389bc570c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb525b88a692f1f1236c6efda766dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf0661f306d727a8a45642717d3afb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d73a4b6b4cc0941ec0a05f3549de36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419079dc38056abb9754338855dae9a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427f0d14e37ad5ba86cb53e2bcfb19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254455fbd8d40808598e7cc5644717a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622a976c32157cd2db600ed5756a25c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df250965e7d17129afca3d3dcc8bb44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa719499f4c7be2e1c5cbf15bf6bfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4cbf908cd6740131cfb070e32b14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f57fefe842177661cbd15cda517534366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f783ddbfa27b7ae13b7edc4139135367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026876ff97e6342832c84ea90ee9eef1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ba20a39ea60832ccd3baaaed1ea6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4885092b89daf13e67ae7e05a415fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966ab448bb7a32b69a08b6a9c8f5b88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4a7a1335920143cfe67be2e5f1c31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c147c94096164554f2e5683c42519373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42119c9059e5d0564538fa7775379ac7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b65fe9fd7a7bac238c31585791d3e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a5dc543415813010b78bd2b8f694376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0738d383e3f095c89e7dc8789b593e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc587fc1cf0a14fbae050453081c1a35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa576d14727023eed5cffe76dda9afb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e436606d2ab97e9248d4623aa4266380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f469818a2cc9e1bdae0bdda29b1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2dce9392dc9fe4785d7f21cb30c86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf6269a38737ff2820a5020f6581e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053fbaaaa80b371606939c2d01ad7d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e616b3c3397da5a2d2c731a25d303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a09265aeb185600a78b412cee67ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245d49a9b1884170a2156929e5d8380387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b94c22f4ee404ce0ce73ccec41b726388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1249b551e5ddb82c6ac2b935b63f91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bbe0b67f8a5228453ed7725acd338390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590bc650ccdfde22962aeaaa98bef6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc4a5a0c0a45d9afea08ce5b6a348392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff61162e8855bf17333ae87e90a729393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f451a278d430b21fbdd8bf3621478394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41000d5e6d83fe3d0fd685efdd6211f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defeb78bb2e959596787b5f4c73472d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa043079c22c025f6789b2eee1ec56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85017d2dc0638e2229f61338f4c665398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed04e5f2bfa1f5f6b1dff28961e11e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675521ff754876b80c2d547e324f5d9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679975b2699bccc5b4f0d9a750fc737401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c929651215b461b18be48511d6ea6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6827bde798f9e532b3c0c4d8727d86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254f66c30a05f1b4bab1dbc7992cea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9845ee6f18a92642155d7460e818274405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d37c23960bbab6fea5a54fc5217e10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6e36d1e06b53b56790a5342aaa37c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf197e2b1d261580b83db2aa2db504e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3556871eee91afda5f0542d334a0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11c0a0a2d0b94ec72522313205404410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6e6f337a36549d0ff7b68a576656f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775dccbf4a4edec433116aeb19fa9d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000abd726b081cfeb3b82a7f7a5426c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8aa21772fa652024132ff3389afbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbb6a66879273b808cf41b236dc43b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d396b6c0656c0d245b2bcc759fb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d03ab8c19b06ea9c6f00adfbca1d28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f34d2925e6960b3012f75ea87ed37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6cac0667387a3bf76b54d74207f4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49852a9faaa7066b3eb3dad78c44a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb013b78927c814404c9e0728a76132421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba02011021d9017c60a73eb092c369422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9a421994758d4da218ea8da934567423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a0e7410b1e162c2669f8787b12e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018e223f1af7b0e891f79a1abae4c3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90044d3d5585c81cd8f8098f716dd71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882516c382cccc65bae13e22bd881696427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da68676bfc5a7dd7b722b1ff6a85a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6362c83ef2bc9a56b137e74bbab68d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d8b7b8a6a1a7f85416315dfbc4c1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25559927f2f3cbbd9cda54eec3907f92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c2b439ba88bd61225dcb7fa727dde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e59e4edca3c7cf2caace23f33c11c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a629f9633a85744f08ba292fee8fa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467951252a5b6d793ee4655752b3622e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258f16112fda0271903951386c74c1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d9f31d70790615485825129b5eeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37136bff5ca471f5d98ee085bb2b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb462558a89ce6b3fa355d512376ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa519ee8e5e73993b49986828e2dc8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e03e80edcd8c4286f5b7e672015f7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acedb08cbde59f1af48fca153e6f30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196e2aac91cd574416040c2c04ad384443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae378a868afd0a211e8615552d9fd89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2f45af73d6ea9cc016796f94c9da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080b42e026402ec66532aba2e7410a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600f2a47173d465cc8dd3dbd21fc7d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd52611d1f272cd8fed171d48cdd674448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae840a2da5b86d924b784157b1c0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea99876dc65d4af85bae38c396199e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52754ceded2a48ea2b4bb166b802c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c696df0193c1dd207da44df985101452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d99d6683430df4e3a0cd8801d9da4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c332cf37a4e30bb0a2dd0c883b7e9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade1797e003a6d7860e9b5dcb8fc639455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc1eafa8c81f3155f0dfaa78043340456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869f4359081e5ba1080e220bfa17c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da8b62bdbb6dee3f01fac4879e1914458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1328e89e26427bcf01d942beb8e366d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac481a2bce4c69ea9b75fd491e30e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37aabb4d803da8e63176aca5b5bd64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b80cd04d6af38f3148e083860b9bcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fc125d8204819a04631075031d18f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab62ce8d13d343dc07d030931fb41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1f9b011a6bc6ecaff6ec57a91b8c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d24925fa9cf5f20c4d47c7047c91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b49a02cff3ef1edbb42885beebdab2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca58bff6181c1520cec4f6336f5277468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639d25a7585e1d3cf04df87c9ef2b5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2a5fd16d2f9c813a28e9628469dff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af2fc1ea3864297b731a384f814578471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945ed62c61d596d40fda04e2ae5ba2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a2951a25d6c18b1ed25086b84d0b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b6e1569a1abf81f8cb8881e1ede8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255c2742c2e29e2cd49dc7777b37ad8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d89fcaef5d0ebe2b476401f4aa0c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13427f60ef96786effa767a74365b464477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdaf7a00e593f8c1b3b2c18cade6df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba935fa111c693143131a32b228113479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b12e11e31ef04ab26a08f109470cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2707c5a3053ff71cac87b50d8106481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de93077a3bccdc4af604921445b1f6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af91d20a1bd4d6082270aea6870512483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f033d959f4e663e6105c7ccb95339f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd4c2f00333c18e7af472b81c4c0e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca477fb062bd31ec1392fe65580f8e8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903445ca1b39daf7de9818dc08e0363487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5126168b10cc06298f340fc0e9b69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c224659ed7786c3995f4b72b301f75e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719534e79d3f884ef6621893ef8db43d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f97914a87bb85d9fb398fd03075df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef079a2d5c0d40bf27bd65f2d08cee3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da066bb3440e2560a5c96891528d522b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9677c520d18ca90270177b3afeb7727494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17eb2df998eabc31601d81485aa80b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f6712c3df4e45446c06ef106c2eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336557f332c18856fb95f04d13234cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a238d5601cfa3593ff907d388bb10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2180b2e05dd0e6bcec23f1f66d8b87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbd99c416a0cf4ab9c6451736d2a0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562545bd36d8d44b242722dff94c324501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ca23ffb502708879f2937493f8764502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0326bf5f339d697a2350c3e886bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc1f8e2235ff439fb18d52923bfeaa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7bb35c45b11aaf02c04b901705b1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34ffedcbe98aa1340d115e0d199503506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f606be9b9df27e168e9260c0f872507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8379ff055a8186a80e67a49eb8387508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30f11df88cde60bcc2036fa12a1e8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8328147c1ff3207e21230b44dba791510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e9162ac98f3eeef422a62869d999511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01967a7140c99e1efe1866d4d1f8a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaf5e486cd065c44c1cd806ced4b7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a2d0a00c4a1700c29f5ca4033ffb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08713cfcc2b2b396322a8f7226ac18ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d367e9901ec693a967261c5ee86a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9650e8314bb503716add535e853fd7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a18f9b870d282fa44ddf791547080518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a594b3db0024939bb06d9c90de89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf406d1de901b0acf653196f3c994a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ecc09b658b329116f4f06ecd63651521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99964ff0f7c7249f7bb17b0dcf3716b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e702f4413a8ec4baedab795294e37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181a8170c5233c1f06748df50f04503524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e77a3795783fa4fe3ed744df7f6a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f7c6c8968728a31f6724e32e50c2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff8013eb2eaa3e7cc21cc9e6332c6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15698c908424920da331b16ea26a7b28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b775ac3fb9622aa7036d153aa39134529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7b2d5611f6b31b133dac9704de57b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ab98bb2b380c63791628cae30c2f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4f4fbe7928c77337d6e8c7574533532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ada8d3b01ad41e3bbef1beb9f64c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea813022935034003a4c052e9dd078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea2c77a2bdf0cb814fd71b3976125535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d52fda133bd14d312ce4ca233c63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18a087c6ed2cbab8a88784773ec4d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e75f92e9cb9aab211a12c58fe0e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc385332a0c4c52ddf1c56265051e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8bffa904ea11a0ef8cf866f328b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b362be94fccaffc107182d55e02027541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae157aea301f506a0aebcca4c4424542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6c7f086bccef9c2c5dfc7ee870d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b897c9a2f7f384498d093a81b2f857544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153d52b33a6e7788762d47b87ec18d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c2b8ef8f3ce7377e8d1ac5647358546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b2a13e279d48f68f5f9bce2998e91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8017e4fd78dd46b0de50b8f26fb79a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf62a3790374118ce0b998b0fe0dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56578ab80bd3b5086a13b05ff41cef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019fbf59a8303433d5ed3657ca746f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f9af35181817421b5e5f929bbc4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef3ed6366c05967bff9e4d0c6481d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c377d950f27e921dbc8591b4d4f255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c9880530ee02c265a3d276465eb92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c2e2e603bcfcd39aff287e075f3ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfbdb551e44b451cc93e9d7ec6a7bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382f34a01670d86d0fadafeff839f22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1ab2d96208c85bfaf61d64c18670559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec838b0740eeb1d452f9e06fae0063a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366ffc5e9e83fad004c31fb9d246e69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b33b55aae62ddf55db63bc7445095562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b12a2b13657187ba5ebaf42b51523e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eec41e6f3e2de198c72acfc4146a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7460687a35169e71eded33f9e47261f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de98883ea3cea44a8f964bed9cc2ce7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59f119dd5109165c319f7e8459a5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da837eceb5cec23aba8ea7115753029b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12794c17050f73d136eef719a8a00345569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aac435b9af985f1d411b089ec34963570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991653d377cbd2b3f361f6c43643baa8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc512a146db5a9b72825cc850e4a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942505062d205a01b6c5bdcdcbe21d52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd2669d7ba7e6c821e277c3403919a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ac29176c986bd6d1996bd389facc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd2698fb794938fc91b13803a4a03d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185dfab50313956b1951350125c48b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8b17f82ba3593a5b85c8302cf2692578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c745a671dd9f0c3175d79282dc6117579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a977d1834c89873ec618e31b901c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da6628418c2f5203fb304aef44aa50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0ee64d1c2a871475a074411230473582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b13f86a210e3f2a034b037213435fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e148b1d55aacd321c22e72f8b787f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b3e75df785f1443963ebe2a711e29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510244edd6ddc16d822146b8255c3e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b3e3c7d1c04e7ffc51d5c7381bbc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e5a102403c2bdc03fd8f1a3596f6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe4227585b24b926b8d58acbedeb62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987ec9bcb9c09edf8c938b880f9bb30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598698810cb2dace3c7ea1315109b772591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8d8cc4546512fe3931b71cfa7d6a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253bd5aa2eeb724c5fd008031e46216593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d469f97b410b73ac1ef532f832a5625594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a839476043b1ec1a57714a189c2b104595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7370ca43cfacff885116cd416e72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb96823cdd022d5f09d7261cf675c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a416eda3c7a0ae1e5bcc4efb454bdd6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a76275a29dc0ad9fd898c0c94a94c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d7da962af01350c0ef5d08920786f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6646ae4add92d211fd46d84a9415601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0358692786aa04bd9ffc21f85252f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919f73825a5cced5e6653065a6573f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd9f06390f1906e60940e95b1fa9c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a940215733dc5bd822ed55fef239f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27fc215d4c20f91c02dda2b286db7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81618f0a0888b351619562471a18909d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d9f87b2eb49faf7f7ff0222fbdb05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc33ec3729c71537815014deae0793b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5439203b272190efdd80ab4d341913610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29d33cd4635ff515fa1cc304d2a38d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2f57abc3d353dbae6fe26a16b2ebc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f86808aa347f8c0781d4de98d1b424613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566831d3b7027eb5ee48b2fd3c439ac3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b819b1e5ba19442e892d6730b337476615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ba45b137cccf43fee174d5b1a00d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24835bc51ae4ebc4285cf8a60efd3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a6451807d67ca514cc1cace3e944618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae2ec5f702ab1521951057cc6989ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3535fb7e75475dc0131c83e0d0c35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa1cceac850c820c2c39ffd46c04bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeffbed4c088c9e42ce3b65c0cfec23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de432508158b819ffbdf9a10faa453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a39373190a90114c786dafa9460f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01a6a1298f445da4fc97a0c08e830a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd400a11c97e9823b42c3816bd8cb71b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0dfa25c46f5f83d2809450c0fad9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4904afd608190a62645242321424a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e502a7a74d69ffdfeb65334b8bc9422629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ebc37030899ae4dcbcecf0cab0ecd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea2fd9a3eb18fdeb8d315a3ed9ef28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01dd23785b3b944f9cbab83eac7f5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428165445243d56b133318cb9a99bb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da64327d9494398c5742cd8a1bd0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ba6e6bdc33303557c135657614230635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24da6edc348c752a6c8c2c46129d18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8853ec4940381eb9d7bdabe40a2db3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe11c7e1003ad5388d7cb6327426f2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629d89ee297625d97b42ccae04e0c60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a02467830d036d71b36c2d8379b575640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361f2d848c748a0e2446b39e5ff415e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d67fbe31d4f9d7768e19769716f8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfab67c8a5819c2d9fafb6b0590b1e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09a444019c2764970f24b5e0f360e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8720d7180fc02a84426967463a968c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f25eaeee907347b66ca1005bf600646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8fde99b889ee815ae385f9761473647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b53dfa57b55b99d9c6c32296e6bfb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350059845c0c7a3ebfc2d98baaa0749b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866378e0a047535ef4ef3aa8cea0c13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d88b708efa53bc002b59d09ff9ab09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38498198ff72378ee2f2e7a2ebc92a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f885be7bca956dc6f3401949ec47f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90704f63a1c702f3a1dcf56ad5006c2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d1bf1785b5541ac9d984f3fba721d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b43f0cbb0c2dacc1d53bf1048d349656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453333390367a8d4009b89dfdcea21cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf9050911b0fdcc249d92be048adc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3402c3ae6019b5fd45dd7e690a540659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c884d11650530960e23ec0d446a6bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333bd38e6b268ae1eb4cd819575114661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d125344e8352db07aea7719360283662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd63e7634bd28a229e5b6d616e5eeef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769af53195a12c8ce295696c4d7f133a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0406418c6792e043d2b0ad91920d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf7ac4380ddbe2ce76952a53906be4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2a41ad90817052333943d3473086667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a69d7f9a333b6e7afbd18756069e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d965d8b8f3d0c4f1f6a3f87df346d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf3452b7e88dc000db021cb0d50e14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6083f4a38a426b497f2f245d09aa75c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b46bd21a643aebaa92d74aa054a71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886388ceb14561ae655ba80bc03f5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d31cfea1242c4d215c9e3b9a82f41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67820581a7d7d7df1a27ec40a9f53a5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0fc6033481ac74eaa4d00239f2449676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ece3a5f18fa733acce930ef82dfd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170df03fff1ee93f83bc557762225f64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937abf5c3d16f65029c8676c51bf0e84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c186a481d816f2a072b1e5156add1db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abade407950bfb83765a75f0dc8fd49d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab3ce12781f9aac335ffdd5ffa57be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291ebd4d74ed3d906604c7df6fcd7f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c836a172c829dfcba5556d8083f2b8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937f3a81bdcafcc7ddc465a4962dd86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501041ead88c090e244c34d227872ae9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d68a8ef369a5ee424c76a4700bade687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c273955599c193f6a5948e1542f0a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb872f8404f8007979ddeb0029b169689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cd72b97806d29a64b5e613f45bd65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b26ba756b2d3759225e692af5dda61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c16fbfa4c16bac8724e9fbaec47bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd4fad48de519e0f30afbf2d21ae8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6343cf0f68d6f4b964a71dca6ee8fed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ca879b47b3fb081253011ac601477695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f4f500430d07dd4089629ee53fc47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b83f059ee00b0ed2ff61e4ec83ac2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11b99949b6d30d8b2a9f99b6bdc789698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df4e203b758249a7f65f5d524ecae7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b814fd5a811bad902075e7dc5ee5c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289f597d6cf7787ff20d11a835bcb7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa66fea715a82ba7e227eacbed8ca39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e23cfc74368d59372c8edf4bcc8ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf9fe9ed788edd42f549628d6b1a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc11b33db0d12af8f72b675bc0d0eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce52d139bf1cf8986ec491e728ac9c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62bb78711bd94bc8b982004657838707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d751b2f377b61d91139b4fe7fa8d460708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625b9f6b3da3356ad917fed32e1bb38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33d0318816dc6cc64b09c0f160ffb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750037d0c7d7a6a38a374b453bf07ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08357da0a49d677fc595ae39bd03a937712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d456e7b9b51cbebfc415551c0e0bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83bd0d01001941c202402bca1d8ce3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fff825b4ce56721d3bc8020badbb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f190d28773d0052d5d7463da4c3e9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa93db0f4d02dc16c57b48cfac7dc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe4a1832cfb9f08c27d14ab1140a2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a0c4c1046fdff7e057e48a2c57f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca95ebb70c88fca27e1a385f1eb0f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353647a154540f8c2476a6be7fdcb1ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d07051a2462877ffca95331064f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4684a13a14ba3861f594b5b58002b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f778cba511e155fda122da18daea1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801c4dd7115f0d4464a32b2ef981296725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd45563bc17a589839670b1f38aa0e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8890cec5d601fc30926eb01627a4c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a57237c4a07d61a0f2f519728ddce1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d3003790b25a6a92410362be1e853729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9157e5779808640a2ab760fc4a3be5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5de8591cebb90df70c268731a553d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7073e63b329a4f91d2854b988184c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498af52d183361effada72399cd619d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86817f8d5aba6d48a38a593dee4d3cae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b3984bcfbda38afce6ce08895a1f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8943afc6ea897ef9d81be02199aaf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe336e1a62356368a3531105630d3d4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5291137b0a68d2be150dd869f9b93fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dfe493a77cc8c765c6a881a145499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0766019ac8a069c96bb00399cd3fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d99c4019684809a87de3e4c6edc606741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67907b7adf4a920cba359a09ddd803e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cadf432a628650957351380773edc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a3447e0f52b37aacdc92064cb378744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75410ecb146fc1dee57c4a2c00173235745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c16818d8c3345a4a4fee48dcd2def746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944633881c8748bf6a27453edd21777b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c559220e33b4cfc5dd6d75640e887ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96d1d15a738ae15995f2445882d607749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d559e4aabdfac80db5c59d7197219750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d313c2f12652be4e793a8947493ed8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13da18eaf159f7eea91f4643185493752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a241515e14b315544b17ec184f21f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7ec12467ba5c87cf955adfc9d7059754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf62b3e42f8f30567f3b1cec351e28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b0a9f15ced7cda5b2379452984140756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a7a3bbb42b3251c4baabd820e38dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9f19d77413d1648adbbc86ac8bb9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195f5faf604b5ae8dfa82d5aed51da759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70458139a54ac46d536f9f61a9228b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c90ebe89e0cbaddab7227077da94e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10636388bbf0a4c35931fc746fc1aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778330df732ce80c4b014c542cb7fe0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3a28e438272e5dcb90fffe8122505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb68304399627271f87e57e108267686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b6b919aa2a2ae693538b387a6b8dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61e8dd73543e6e3818e07d11bdd5508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d791566e42eb691756216d38ba42dff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291ccf44f79160b8860e4f413df71b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe67c14847c9a2e23ab0ba7fd2e5b8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dd6a6fdccbdea16b745f7fdd4239c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906f6cd5bd2cefc581341576018f8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3cdf63bf85e1333e32072b107951c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489436afcbaaaeeef17e060985909815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072b90f31500b8828888ccae60cd05416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e4e7811803a372b77df492ba03cfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc2344520d92a0404bedfb4552ffaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b01c1d90ffb4829038fd34794a2e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986134a08fb5082b467edd541ad82c9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc80a1655c810d9ff6902285104bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89897e04ea43aa789b3e4ed318f6c2d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f239f3f0a2040b0443d6dd1bf80b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7f0b613e143201a53a88417529cbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff65520980c6f728f598aec3e76f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2bcf1b0b7920ee76a06343f856bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad318fe2dcbb581cbdc3878116531b7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a30a4c5a8fcdb3196323582bab0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce9d5846b28bb48409224a6f29191a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b746e3ea7435917446613b094acd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a95aec058f741870f1029ef4d47ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8125b9c019698fa2709e1b01415a0f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984edba52f2fd5f73db153a5c602bfad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce82a7ed4330a3d03f549673551b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9063e7f19af8c6decf8dd3eeeae5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd556a824500cecaa0861fe1781742bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292088c614af2c3c566a3623753899d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c0ad77298f87791ecb9168db30b4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cbf8fc4144a3f128218632150a42839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0ee27841f0759efb0f4f09372113140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c55016b4bbd8c344b9574a9ba834341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bb6b79b8d1b5f91f7d74e61e8a77442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea9fae10660e8525174b07d74ccb7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa6204ca80e9d724d33e3876a45e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cfcb5365ecf75e0e1f5ca1a9d28da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a07f05ddc4baccdd91b1da5dd3e1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdcaf1e267a3df50212696760f6e5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6011b7ebf3ff9d8c9cddc023fb72d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c39ee31f7644509a144417af6fa00749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a34055e2945eccdcfe38c8f88bb6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eaacf9fdf63e4f747b83290ab72d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f56e82dd03510255a89ecc36c99f7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbd0fcd8c7da196339cb05035c14e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bcac15f944f4ae93ba3cc6d6e009654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d86e0e68938350fff5573c51f1ccb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d65b135f32ac96c232b0b39e4045856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d0eb09bd6386fce8b0caeda78bfa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c61d432b822ca202a6f3e64fc6a2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6bf7d552e9f04d2b3bab6669bd2b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109a75966f51250d603dca777c5d9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5dc1b4e2541a8fbfa14de6fc8efcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404e27542f228d0cb78ac8dd47642062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae900f6650d55a3a788f19e84c7c8f4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de665c7f2dfb133de602a9840796fb4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cdcb7ddade637fce82b70a0a04a0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803862ff168247122feebec7c9499b5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b16c1a4761241a200cfcc8cc923df367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfcced69e9bbf3cc18c58f4dd0fd3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b391ed78a65169b84cdfeeca52e8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6900a6745dfe476825efb64563de4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9f4b6e742cfc6b600e0c906a6ab7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc2f3727db92a6ced7b4c2504ff36572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c04e5d3ca880d73b5d19cde10e8a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b38d9c469287136841328c79ebc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00897e017286ffbc5a8a6365e28b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cc0d9cee29039bad133d818873b7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10068915a38f4d5df5c7a623de51df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4867d88dc6eb950b55744f91d9a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa141a3a5f4a885db99dc8a0d795062e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55681f0972934eb74e932eeb74ae2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912311d1cee0c5ae31c1f185092a3ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06bab2fb5b48d478a13bd04f23b13f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e65029f3ef2289b0b6363cac8584a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8ac84dcec663985cb6d08782b56384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc056baa5092e4f23951b9cd742994385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183442363e276c033e7aca0c3c83aef986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fa782bf273b1faa4cf65aa4dea01787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016cd275fcd7f2cdfac52a834408a1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d1cc61eeb2f1b9d0dc8d81c2eca6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5107c970bb0085cea70417122b0c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870a68267056fa473d81969ede447a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d659ea83d7a6318cc6d5cb6107935d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365b4aa97e445db84ac858e3bc88f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f32cd4850d4570d1f7d655f28fb3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f2cebe123cf78dedc6056a53f72795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a0dca9696f4e4f6d4ca3249fb303596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947466f8391b7e85665753435e538c3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a51706d6ca0853421ee7cf400e3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c68bbad9691e0ad1f0a54b95826699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1e61ba265cf680f6d8687aa6d954100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be3ed722f8492965cb484076fce6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cad4f7fb4cb966b0e2301d87cf317102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9defcbc10702a32eb5dc7b745245a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1f1ba2ffdbdd152b7b2bdb1151731104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e30348912e3c8e92c4579257fb0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab81f151d619e3351e68f22512326106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588574632cd0e91f8ed29f55bc63693f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e746cf540dcc1bd00929f7e1c7c7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d465000764aff2a295129b299f89ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae0ce94872276beb64822ea058237f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02541da3d6429ea1c66aa53e6e403798111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb067331d5d9efe21669cfdb0dfb8f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67ebc8eb2a884f5be4447fd3f87ae5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad664b77baaafb88bac4514fc0c5d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f2d9a4728e877e3b43f9a3e3b8b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6fa4546fe631acbc4f732112ebc5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ebeda965f07a070a6d458b572c9bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bcfa00a2c38f191e60123d397e761118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0fd76f4664a6b341d6db2b40da04f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0dfe0e05960e717c07a93ffffaa43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7240fa2212d175dab2f6ab8bb0fb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016331a8bc18e7cb0d1255997dbd7453122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb454d0c9ad80d5b6f77b13132e0dc70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e9a4d797f04acf3162f4d010668c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24981f8c841dcd30efe6fec61200ce6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10b16b18874d1bf0ff86c664cd6150126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a891e723d385f96d56de847a194a61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1ee1d0c27a58e1f8762d42fc3886c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c29e4bb87fdca685109cf18da359d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428398b21666081f047652756257ec36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f03e6d91af3f68903d0f639c6a533d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374ffdcd7a525b275a3dc1e03c3c02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa23c469ceef44c32768d04589bbf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa387ac906c209a938cb782b8c952b4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0784dcff573ab2b43fa0ee4218df2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0046cad9a1ece271e831e776209a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81b533a829bcf72e5cac1797c55d0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a742d3af2a8f94cbee5c3694617b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bbef0a99b12630122380f459fde63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cc1f4ff755b7880f5f1319b2fd93f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4815e4f77fda77fa6163b9f281ffc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3177998c09d85510bbb3fe31a69d245142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b96d36b72fe3a01972b917175a9888143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79f284765bdd860203bdf614adcdc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cf1f359ddb1a78b83b98d3b501289145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c3d44881ca2809db9f5e3e817741146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb56e0e72039e04f97155c499469b58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46873c9f53779c12cc73388b87b2513c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0358b88ed17f50bc1e90e2b1bc2870c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bbb92717a57d9a45f8161aecbbc97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14202503dd6baf3a749d14aee19c2c87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3eaaff42db54b3e71015f9796aca5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7830d9c9c59dd8ea2854fe2f0f88f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffada3e5db4e3b3fe22bd8313ec3ac1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d977f611777d14d56cda19511cb9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da3ffe7dae057dcd7ad41539a4917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f307c689ef53a1d85283293be2e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6bcbf700241135b6614e07690dda7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba91c1b5cfc779b3bc65af46b19787159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c0c6daef74cdeee0cf46c99228c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a4b494396cd997277e55bee3870b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79bb038963177cc4e02f0b830a6899162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f04be5fe9c8f4f184b50f23dabeb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6902dd1daa3eaabf5fa855558981c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99f36143296ba03cb04e112a9cd626165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8e34a7961b9f357959a8c76cd2980166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a2bd2e115c159257d009ac6bb7a8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc286bdab5af470f8197e6edbdbe30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae198935444a735968aa633882b971c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c22b27bc14a9a231b5fe4d563a11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d17e96ba2961a74115010ff29534171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4030faf0d7573b638ad8332c95e3090172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61e7124259d7ca5f427640da5e693e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7b594616a1cf8826d66a8fdd6e86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb588a92937241ab731aa69fd014b43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71941f92468986ec1f43b0680da3ed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8b36d0e1f7487976ebee8800cad2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e7f719e4ff2d6a72a41696053b689178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8364f1f9a48ce7a8e13b5859d9cdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561fbd0661aa54cd8031abb0e580f3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92649c08e00b7554f16ab2c555929c45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d7a6fef9346ac5227d580fdeab382182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297868f3beb3f9e8f718ddf759df8c50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a7e86b8ed354b654b83105c23e670184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e09d8f016c5a726820720fb11b0199185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc965c22b4ba4a454d6390bcc164b14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b7e5d0143da47fafde973cf80a613187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303ec0d0f890136ba753696b97593c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53a3523050e38e9e5306e12240ea0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041c2e98857b607de87ff947a82f949190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579fd2b72fc9be5bff9a1956204f77a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9210c88a8c67442b0db282d02ac0657192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7112d03e4ee2b788a834137b3267f3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1750e44d3b798db40dd105e96589f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37462c0b442dab760bbab524e7da88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a38265765bf6c7e14f9b01ec3bbbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ab8deb9b3c86a442ab83e96269405197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c408856ed6cf20014945f7b10ea52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125b6ce037e389a4aba919ae13f8371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c009dc73f6e9de0c3532efbf1901cec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0eb0350d584c30d62ec7e20f29b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5aef6971e101e480725e15d275de8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717714265dfbcfe5536d406e84437ede203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb20b740609d5790c00c537142f9b20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1e8d76083edd4b6bae4cea04fd56c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c52d1b67ff5315a21758802ed669206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8b9e83a81661e342c5beec01c9fae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea11d70e02423504fc5f590096d5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a4a86beee306916f3a6ad068371dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513255cf487a7a0199295fc771c96c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a624982aec1ac681ee6891de4fcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e213ac7ab79d11af14502c49f0185212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92e79e5fb14e32561fcf05e21c3cbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d981d4fab7eb56c3af520ea4eddfb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892665311dc9dff3909a53405c77408215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ab548e6de4769efd1a971d02677c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a6c56ab74daad1ecd18ea5471ad9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36921ef4a9c7a045fc13c84597bf155a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4478f7a8bdb8d9d823aa47d90e7b86b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c2595b136d52cdcf785d7ad2024a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e27a0319d1e360727e96b87fdb0f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a788506e8fff716551960c0f21633222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3a7fba503b331943de6c36cb07f66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8cf856062c384ed7e1a2bbf63fa1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c804cc2fa31f891cee43aff90fb5064225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ba2e350518cb652a5c5d0a50d382c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac5a4b7f04aa9fa72e1f2727176440227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca737580cceb1e5a309a7a0ef04e7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a8a5de92bf868dca92d6a94647f38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f7af16186056da073780114c477c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cd17b5debd0ed6b3fe7150a1d913a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356812207333c2f6d9b1fd8bd8cdc1c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701d7d46713a4ad80de4d0ad843c0d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b724a2166003f9a5e55e415572d501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd866f13aa05dc382e17599aa0e7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b183f67e502d481c3ed8e6e705c2be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8ea8ba11e9242b1088c4b7352a14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f35c252ee37a77b33ea223045a163238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed6c0f96016faad438d5578560f518239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa511cfa4b60091e618157eed5fe210240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f7ebdcfddfcbc391d3144619c4569241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e541374d3a2a01aba753c235d416f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf7677cf75c26ea1b9ffa350fd2e9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a038bfd2ce65b15260bbb24bf9f3383244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23102475f9b8a119e19b32eeebc21b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b785d66c9a059a7eea1b585dfd2bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3cbff9a845b55aedab9b748eff4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da7b19a4fcde8eb98f8a8437f0ac90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79505bd962ed89966afbb09de77f6e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e421a5742255326ebef5827f58cc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91727d811e2720cf66c89efdf10a6d40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398270ea0018d8157733b7bef425e6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6284b38dd4a8c5cbd314a214746b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ade175b74aefd908292df1163a09a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539a28f28ccd1a38e927850896b074c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f39af27e46c2b9e1be81a75e623ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc4319aa1f47e0e3572ce2865e4a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13463f7bc754cb5e18bf61178ee001258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3c914688b5ea43f6bfb5312c8281f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc22e47d81d9dd5a2329ef50e9e15a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4dbcadc189ff0fc2e878a61e354cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936b151b55bd4d1dc173a7bd3b605f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302f6f98095543afd7286f5651a6281263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9b7a39cf4e93775d4a4ca81eaf779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180338fa0ec5abe8710e5346775adf92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a68e3201592bc90d22ced9884bac7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5435964b4b5c0bd6f6eb99c169ed057267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa5ab0d89c390bba25d7e385b1967268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17399ad29bf3ea4214f9ccb4d65b896269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773bcad23b9f7a1211d6c7fa2de0386270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565f7a7660339210d69c8795bf6d79a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee823df5c5aeb0ce7a5bf35f0b801272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab68b64ffeee8523492d455bd633af8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2849c0cbd7719524d4fcffc8a3179b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada87ca6e32eef5f3955f36b5e691bf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135a2cc3c5505ed3ef835110d444026276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6672ddd8b7be79538b63e18e671693277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f05edf8238949cec1d3a4fb6d4f7f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafd9e40d5062696da76bf64b95f011279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d40b1b64d053e3566afb57aa98842a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07e880d4b555f96d92f132e6950d9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc2894c1136ea156921860a293081282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a6b29c1f6ee378412f9054fe628d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c30a9a8e2ed69dc495096d428405a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b78fbe8f755c7f3f3084ab8c1f84d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1694807dbdfd142012568172ff0d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1fa0bd82fcd598582dd770a96b829287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b92ee9f1f822c095ddc8ea4dd3dd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486d56cd319fe160a58dc9e53683dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac5684dd800ba220db5999a4631483290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd186ab67f14ea8cd9baf04b00ee1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f311d3453fada3f8cbf95f15adb324292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d46717a638c27dd53c2ae06234ba1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caecf9c4f4abed1e12908da24c2f23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b85a3ce0f7a7b67a43ec30159f46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5a7c3ae291c9b210d583964a321ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb4a2d1b4fcab312a9a0451e03a3ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe155a797223b855df50f30505c942d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79383f4f55239d21061e01d6de9af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eab2ffcd685775ad613d59b6615498300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364abacabb77c073d533e558ebc9a17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2dd7f244a78d43dae08c2770da0c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da478eb03495c29b7539dd057628849303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e6c08fc9ea4f83e962a8106de351e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9d419534fee8750a2e4a94b525cd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19745606d0b79385fc099905e2ea786f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89cd355d6b5584efd5f6931b018fc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66aecf04fefc6de862487a0b3cd4bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac8b97b741138c91ac3b9be6f21d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d655dfb8e0c7609f154503ab9b2058310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc56155c94883b30af051c7da38f4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1a8e933a34b58b3732701c24c5af5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29942bd91d1203fd0ce251ac03dedf80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f169205a61cb049e02e4619b1c172314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97187ce17c2b2653ad0a1eed661ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd43036ebace3a52e3bca9b4eafe225316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa77f4edf3024bd2f729ade8e51914317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75103c8498e4f4e06c9857c01d00dc6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede793d9c44e5d6aa51e7e5ba8874bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559d57542fbca1890aa613139a724c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353fbbc545345c3acbe2bb7859dfc24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f4bfa0b315d42914a57c89952fa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6817db687197eccb258b024bb8429323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea52230dcdad6c6cabb0f68d216eef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9a888d5a5d5d1f142ee51671c720325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f98deba3b65e9c877a8561b6a4a2a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ca150ebdba9ad0ea9774b4974dda0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d6afcf68efc183f5b0a5d3c37925328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469f8ffcd4118df4c468609f544a9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c23a6a94b690d438080ebd3e4e2bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf0a208065923012e27fac59c26fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdae44707e9ea5c42496726d660bb41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d673cd5daf3aa156353043ece23c662333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8ab010bcb2d1ab20bd280c22a6b45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279e6576a7ca95954adf5b5df22a7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b74449b6fdf81a56dcff022f4c120336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864cade002b69972ca02b4c4d0876c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c25adc0b9e0a1ed50898eb1e426ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999b9474d0db1ebed8aeb903eda5404339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe081ae1c9dc7e8d8e86c56953fba5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38695c911c01316d94684546c23d3590341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e2fccd5c4f3095cbe79897202772342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe6acd12fa86c19c264eb1f72ef1ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b9fed9022bd70f7f817a3e4054d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976fb0fc940a49be8071e3060153252345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffe418c51a6b8ae25f65eeb5835f6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df691ad8173aa1f31124fef44ed67b30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c114c2c8fc16020a2a4ddc5e2f729348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04176a37067b7515d57fd3a047510d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf31dd06dc01181c5709f75640591a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03e09d1ad13e0a5b6579b142566682351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba58f7252fa1917712d0dc3aeb8190d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af4751313cedcc2d4d4e6995ef9da8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bfe4e1294dbbd320edbe8e8a52925354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2409c9f2822113ad9ab44be5f7ae13c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869fa9f1a749250bbd50061676829f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c96aa1c6f10f87630bcfe9b3e0a83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00970e3901103dc6afe68fdbb3f9d00f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e950ecb451070bd74b7065f29e5aca2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca66952c6d5fe700aebf24b5100af89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff98203097cb3bc4679ea7524b683c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9906bffabf704c33f2e566d4156679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cbc54b69b2eaad0dc72bd226a6d00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160649c988abdb47b5e05c744492640364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718352d648073a2f183e5eacb4059094365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76af6f72fef782d87d89bf6488f2fd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e6267a48437203d12c1501f7bdd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b7725116028a9dba3c9015fd875ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7ef12ed97301986c554f0b4393eea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b5dbdaf155c3839e62166da2c304370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dbd3ebfaa473a3b873040fc967dd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbafe6200517b0b796441c0aaf2c89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a965d7bf842e54b630eb828a4cb0a91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a002439d8bf7dbd9983fd0991e36b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8f7f014c5e4fc838b0aaf24c235a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0fba44906ac32c34e753fbf6c3b3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279eef602cb72d47246c2c45b238fb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbe3be93b571a46e450f66cba16916378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9b5d57bb2379174328b8007098915379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2127243abc67488d07f7ea8c6625380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c041752dab1fb06e5abf34c96a4ff4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a90bcaa57c2fb4dcc79e56e849a4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d857fa6becef10423d0eb5ede26c5fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78989199b5046de99c54430ed8d780e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662adae3223ce279e370380854e4051385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7080e4fd2c2bfb58daa86ae91df3a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe21f8862f9469fb72e4333c75b419387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84abe1b67417c23d406e563b77efa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c530b0a800d8af795e2c611d78ae03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7e09bff1d994db507870eae346527390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b719022e4845621439ebd12679a67d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1e2b9e01f0f50227bb816ca448a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20531aa8b04f1ed8c00fb14925420b0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8719e33d5d2cf6ea690d8eb9be11cdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c5a068049b7b2a877a6f7fba37f60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2773878fef1ddbeeff9e1bd6af3cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92908b14a26c504ab744dd0c0f9faa54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32bf8fb4d62437087f56f61bc73a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e2cd4310f715aeee53d581d981162399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6abdd4282b0f1daed938e7c05d7d2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdd32de3602babca7b7b1e6cf531e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13456ae83b661d316bb1ae3bca9ab5d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac369a3a3394c523fc805eadba91207e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829dcfed73ce91b88821eeebc010d9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0f8cfa9be720aca12d983c8a8c6d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80678eda4b97ee193ab67fcb75a8882e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60625bd0c815cde64df717a87c57a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b21eb4a04e62a1c12011cf2681fbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476016ff7061b6ca6bbe5f5a0a9552c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea811b18a09b2d739864d61782a1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03910a53add20d639793ee9ea388c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ec7ba4f852233d2b4f00600b6b67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208afbed3e79a9fdfc2d20f0cc935bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d36969d725a6d2a3b4b505f3dd23b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a52f4aec755070c525cb3166dcf33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c223516ea7ce6467c68d73fffb3f90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ca2948bff3571dd69c0d849f09f4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8a88f0d729bc2109fca6f170f449418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c860c87e76326531e079621f01e43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4af84f26ac21fdaa5613f2cd8e3fde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46a0274b9e42eddcc8e610c4cbcc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9764927ededfe7d3aa62bc7729b13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a1350ae9bc6d1e301ee50318a2cd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2e8379bd528e85890fcf0604f253424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35809d63283cba0d9c24b830d37b00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6ab384b66cd73048bdf8cea69bc15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df130a138535098f00758019c592be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f585464f5c2527947c3cc515cbbf9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db07e0537da6dff53eaa1ae7120979c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481cb10b1b41cb856e63050ea8d4e4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a6ff86a9f4c1c25ea32536f303aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f819e7fc2e1f3e745a7f91e9733fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e6fa75f6668ee199b82c435e98302433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bf3ea7bb0625c5b61b42fe42f7edb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579b7b3baccbbc6b56d59d0586bb6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ddf5d4cf4a0d6c02e4c311a3511e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf26148956a6eead64991664a501972437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1fbb29cbefe1efe798e09d2e9a2df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b05c35d75eddb5efcbef36b85249e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7741746cfd6d28c2eebb961a74ca41c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac821b0bacd8d92d40e86c2749de9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cef089fb8d9916de7f74d04c94e56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce133ac5f12657fd1a214d99e830df5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d5b5fc723d0ab8bea5c7829bdb32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd317faf79153f8c97ad9d046c3a225445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdda6162d5d05b05a09271555197524446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e10ee34cb471a2b78c4dbbf9ae0c39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac127382b32ae6b676118a0c4260e6f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1d37ff32545ce7f483ecbb672f8b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75c06375e4d4590e430dc2a4c6fc65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9bb1948aa614d168baf459c9156d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c08c468779d6fb9ec06e28ee8f2b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d048d1e745aecfab159df8f78605db8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf0f917cf0b985b9695b5568f037e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80508e96a8e3acaa3d398606d467842455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0b6f7be1de9f17a8497dede0009ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45530936d2ca0ec907c4090c362ce37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b50908560fa58b96faa4052b90d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b6881394e96e3e95e829136e1b67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6dea0f7e4ee959aa91be6013e7324460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21065def12f18f16e478182760aca07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917db3d608651588aeb6c3fd3e812c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40337284a51642839d94396d5669e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225913a454f45014c5b70335b8987b71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca474d3dcfd751010c72a4f0b512641465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf4df25785c580b794a3c957b3d553466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5d436fa717fdd718ce4a90359fbcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68045ebe2971aa540aa54a8651eb1e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f578612633d83b674d35ba0fb666ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d981e5c177d954740fbec756a73f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61df93e8e1e8b165f92e5827377557471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b2a03549b4fafff4557b2dd7acdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142eee417339dbca87f3a13eba82c5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a0ccff90d14dbfb0000cfba9fcf10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d988433a39b6d72a354f91c2fa70a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe00fc2d7f320246bde71edefe70746476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466caa32d9b6f91a193bf488b1bb6de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7f9dc7c3666139a6c6c0a10f24ef4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28414f3e4d792560b25840fe75dc57ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931a294bb98456ce645d54be659b006480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155f1e08a0d90ec181bebd7867ffb71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15245b382a867f6252dcf3d372120218482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903768cc842958e2b42515dadf5adf8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059033c7e5cef656e2b4bd6a3d695c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182dc76733b87fc8dbc825a263e42a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39498276bf8b4991b5e87a1ee0908fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b6491042588d7e7803941fffc2ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529a52a9375fbe313f451a8b54708c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbc9e077b2d15070fd522cb3edf6c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051661c1b264030c55231450f54dad36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7daa39881963abfe255bcf14caa15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f295c4abcad8f0ec4677ecf24904cf9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e4c01537b6cf12ea3b1cce668f36b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4192149c168bc70a6e676bd3277d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36677605e2d3f158daa35a8800b37787495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48708539753462bfe67a8e5250e162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e66c0e75cfdfae37031b60173ddc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf6a2d50a6bfa8ebd4eabc7b6feb7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471fb97ade40eff32e0dc17929e69ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc579fc53d0eadb08cfd9923eadaf20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5566e3046227f2447a0a901a28d252501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf634689eff2c80e6f7562ca9c6cb64b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea82d2c13de8f59d57958853dbcfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81dacae7b60350d3db7b082a718664504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087979b24ec1fea43caf95fb2fbe117505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14141b16c0ee9b07d6d497a8b67ce37b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cf6f639e5d9fc94406629e20d0f4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12095be322b2dcb235fb920c8ae510c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a85e729735b1a72150311d6d683f51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64110b324633ae53aeee67fa6cfae315510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2177668b422b0991c4b1e6c79c6a07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072ee10cf7313cc5e606d35165e000512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac3eb322545dec6c4f18c2b5585cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a52eb0570dc2c4f9be0b0dc0bcd5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a346b39a9c105deaf9573a5daba80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c609c6fa74a4999c1eb5c25fe9c0ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf57e4dd41e35040cda4cbd24dc03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a4eab11a8a22358febc2734361923518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c83bd02ddcacb74329c6404a47087519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9131bd5a36da4ffde2e462674c6a596520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cbc47f15384dcf6911467cc6366d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ed827a4e4e2eea030b38096457e3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d798f89409aebaebb87487245542d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0b435081199ebfe8b5740082218d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d95270d743969069d38fee2d66b6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976296e1ab10abedf10abfe054042bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9291b84adb37c6aa8dd75a13720b33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1259e27f0a077febf47df6d309a6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72710c75cb93d9ee6c15c9bb7029c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a780a55cea9f3cb0edc802439eb2f13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb275ed9424f67c308515dbcb671b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58142e569f94857275ce66fd99194879532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a430a25b28ed5ac8ef631b29a520533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c42a96f6afd179a49e4167527ff3d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11b1598b394dbc4a332af7b6cfb48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003799217b7e173eacbe0a25fa562466536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488848897a046c3c68a656fd32378394537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6832413883d73ade47f3f9c5adc40b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8eac4a231d294fb6fa1c358f829c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e3a569e188a24b4172f820daf76af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1655adfe581e1707079031a7480700541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f968e29965e70c67fca4293711449d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d0e1da89650e82c3b6a83959c71d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fc02e7b19540019bce292d67b7e20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f97d1cd935857ad5eb2d2d15a575d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab6cd5161f75e64f108a7e8814743546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877201e385d1d3c87916a74bde2702b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8b120b3b607d6aa5cd75cfd86b68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f0ff34b0a606d701500407e1ba57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d44937e201ddbe0361ae814a29d51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66dfb6413fdb79c398e4f410ffbd5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4042fce97849b88cde1fb513d76c8ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622e3da631c5940cb8171c3aecc3c8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4878afc2c36e6d53a7414fa247eff83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab669635424b362577fd54ca9d9110555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8264fb47a81c8b82e54b6577b29c68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72e557d4bf89c9ff7bfe68ae6ccdde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44037b80825ba2c50d6bbba0db20428b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd61fa2189b0346ea533005be6ba7c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66faac2f1b7ea54f7a6046c3acc95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ef6fdb3c319ebc8dabb62c65ebc2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb19e4dd8a42e6e3bca7331b387ff6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3ff5277cf4a48746a3bdbc9ef9b8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf29a69dc3bc232e0203357e741b62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced20e16ece3d60c021e2f74bc212393565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e8d650be8c0838e6ab29a0deeca8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62045c036bf6d9ec7bf7bebe204e926b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c500f92eb4a0639ba1784762e662568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aece7f86105d4c778384bf50024bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4bf38c9f55c5865d5fab979c0882570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed02ee271f535ae7b9014482d6c7ca5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de7ffe4153a2e10123cb169eb874f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9816dacb7c47606adc43725e2dc1523573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3cb52c4e142f0aa81aa13c8dd1741574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cd0a9918436dcf8a1a7933731f683575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663d2fb458905ce1c431575e6aee0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753af52f96985d92eac4f5d890102d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f4f5e8af5a178560d388a56b36f03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ccc58737d01155584d5e2213ab0e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19c233ff30bd6fb75b2ae5bd0bdaab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e004b706a25e13e53164064149e067581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b46f276c47adcd0acdc116e0332ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8bda18de110745429bd0967730bc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473205c76f72a8fdb019fd013fa3a49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc35c45b3a2d3ab19998d768743ecd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58420423a8f46d56f4d8d8b319317818586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ba91efa8c83255dc664c263b29faa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb8c793f232626d6309c188dbb2b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be58ebb1525174a06e2e6b5a41381e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904696e10ac0785965f4813f922d897590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0ad33ec50cb3b1f9ce08be4376449591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f7716fb406153077fa2ea4e4e3e51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca2f1608c119eaabc30cd8090e3453593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7876b1b54e5ab13bc47ddd9336c117594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791033132a9eb520d752b1663dbc15e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf68e6fe5bc9679be6e6d029317a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1ff4922801a255e29077754f9a84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737297ab973a369b61d45605da735259598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e167882fff5e9c5f3ef782f327ee63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6a6180a5d919fe71b99a89b398bfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888254f48a62b3b7c1f32e699ad6e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216961d1599670d4b5fe91196da8b2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3369cc9daa437e5964456d78c67bd20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3cd5c119085f339f2bb2cb6726de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1e1d932306e8219477552d90f818605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b1ab1329d4d8c68f6a42361ff2b2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2e2b77d533e3b78a154cd7ed08bca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a41ef859f1eb66a30d03e5ccb6e9bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10cb7d5526f523cdcb5c73dd6e8f96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947a48d96bb961e860ac03f61f8b05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05348ab5fea62da9ce8f3d602a2597ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204d7fe6fbbdf81c7f1352af44d496d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f7be5593a4f99d6a8c8038c8f0fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80285307c35a8469333fb6c62373f10c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65016f97159e5aa18ade4fcd524018615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4144fed4cf1d2894a1ef836c428f90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb1a485da10dd2c4689065c8f09cdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bdae55a353ba11f3384ebe467d694618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d7250e101d71ea5e12a6f71cec93e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3e08273b8382b8b76995fd3afa64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65e40ed20ba54dbdfbab7ac72d5e14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8576a58ff312be4800137a850b63a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f63f76521d18c6d9abb2566e81647623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22391d4b96ed29d6443eaf170487a384624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22c0d272594b00be31ba0b64fcec15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a4506e42221803d4d51a85699ca6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ed4fe72d6fbec79abcc6a3d75b435627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e22ae0924dfc924ede1004f0d4676628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4ff33e4a455b854ea4b637b33c7c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ac1d50da4f3a02509673b317251de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d6cb8f3217c3f6793bbc476fe30c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56d3d69018ca40239c9594f5ac479d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e787b3189bdd099653afb4b85a2d01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253b78e448ad1444725899d95be0321634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84170d676ae4f627fd88748bbe617635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc1de758e435d34543be6449e1c1b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65124a5ddf9c8facfebbbc8d6fe35bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96479ceb43bcd0f4a9d2ee4b1830650b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa504a696077ab975a33475c70ad2bbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfba07725ee976097c4585406b48aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836fd1931a2f84c8ceea5541617e218641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7b3c6aa6ce9155ead3881ae0a35d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bb34601796aa99a7f4db6f06d29a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe33243ca2a745785649d85fc7093644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff3fe2a70fb0e2e30d560e7e4a2ec3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489cd93818cc24a38f9ea564d1e98df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acfbf41399002c80ecf7902169c061647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31498bfeb150647727f43b3dc855dc9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96975761ec18a56c17c9aa0a00d1bc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a581f3a2a2b5476e1dbab2f768b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d9868ffc33f94d48f0f2489e556f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ac0bed03d286ab969e112211942c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc93ad0080b767644cc7d23fa7ed23d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6ebdd454bcb33a86e12a9ed52adb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca64deaf4ec20d8cc0ca913e26d1cad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa019ed876369b2ad8fb4e6ee1b500aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9f6b60faee99e13565354e419299d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2d6d839b182ac03c8d3465383e948658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a711f959911f090d50ec81c0ed2d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9225bf46df7f0a3a35b67422be8ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f940539cc017c42e0ab68ec84f3084661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd69af30b1ba3306b025ee2bb3afc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751b43f18b8203b734d8c12a9aab5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3b9abbfd687c7ae753b4c08de3974664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d825ea60c816f39504291d59312d69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd2ed46c1172305027a3beeaa3edf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f87cff8d893963344b38b5ac78eb70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92e88d0cfd73e49f22048789dc611e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c1aa9059de45f8fee4a0cda5f9c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4751667b3afbddec40b2c678dfc3ebc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec3b443f6e81f0a2ddf28bb6b3c696671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7713a641b7632815705951ea75762b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb45d846b9d7b372b38adcc33372cf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f03d596fefdddebc519ca60651339674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3bc07af6b5df1391473500daa1535675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743407dc105cc1ba105cadf8cfde93fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ae686d0e49a2a5473bbbbb393c3ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31092b638ebdbf6bc50540cf57f42908678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d674a80c5350776a062315d6ebaff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072191d570280214d97559309d94d89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c53536666bf63d1c79945e983b86cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7204d7299b6ea2a83f335ba43115b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576a4eeb3bf97cf3e7ebc8229e6ceb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46c405a628f9e2e6245b2c070dd7b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1213d925a2116b40696f65a2e2fd10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f468862a631efc6aeb43f2259c5061686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b17fd73bffa9774623a4b38df386a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511c2dbc4172260796ab61e8c65e83e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947035f31d0025562a769d620733ee2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec069b04ed464de38dbb13e3892ffc44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad584b3d77c10379dfc61f150f17825691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e09a123fd939d3ab9daca22649339692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b91e4a6774ec2d9352f9272c45d9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdeb5bb63895714056ffebd0686f2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7448a9201e614ce9ff3681f6124a90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda4f340f1c3ea044d860ec9bf28857696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b1f1cc20abbaed3029d9f66c2262a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa2d98841b7265bd03a97160cdbe60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05514bf22e72e54c3020c63c9eccaf1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a84d66056a589cacc90ca9ac945e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148adcff2ecf6dc233bb540f65879038701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a02fefba54aea04f0abe740afcd52a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1593c9b41816ac30efc7e813f40103b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc8213d5c4dcb9be34eae71cffd87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e63465718e8b514e5fdf733c033b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf835011596b6e17cd1f93301cc26a97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8cb0eb21e1841c6f31c503b0e8c60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa00f9be9299cd864bba8812ca5ada708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee43fd150cdda79aafe8941f480826709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8daedd656043ab721ea9891c8fc30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eef3a587d54561b19a2376474e86c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc7574984b857dd26b93c76d73a84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6e61a6513ec5637c5c3f5b156b223713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c985b5654a483ffaab0b51e11deb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc684e7ed749adf413b08ed0257c20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a00cf7f236234855ad4386a4f3724a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a2076f273f27154c920600f7a358a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c986a03a1c4304e62a2da5ce608eb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48363428b578c55026c5e9076a655719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc89e893385ec985444101a9b63746720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa705871b607b16228d81b73d5c71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575b0784603a00fb4886e125fa5bb7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831078204ba06f16add611d91b8d482a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3181f50763b4552847ad9f26e4c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda40a6e2d525333f10baaa9a65c03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b033a6b8620d8241527ba5e3d493a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b0a9410edbe394d9c2b99e5dbb059727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe01811716717ea8dded26cba456c58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b2b89edf909894fb61775916d8e20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd23b8730dc447ed3e9b5d7f85fdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e8ab1131b60160c91909f7e1ba79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388d783e4c15a74a007ed180f5b5c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f64c71b3f33104018c2f6d51f9a5df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d5f5f1305fcb22a7307a627cfb134734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e2f615e7ab0ef63b4ad98db366f83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa8ba691d76a8132c5602769a30e96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8470e4cff00fc96734d197e3cdf7ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17968660d060496f9995f4c877440e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1b8bae84b2ed60dd6c6198a0993d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862bc62c77557ff05be5cf5b492eb2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75b1abd84c151ba391ad9b5a630319741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0362d33113b8e9f0a17f1a1ddc1bab6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d875565b2eac5a3ce173a9f4e8bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5d4a04f412c7489d1c7958e40222e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12fc402eb2f91d1394a2bc7cd1a474745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94d07b2d7b8783c191a9b98476875746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfec598a908b8055125cd366b055ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0f674d85867586812a62d0bcf7be8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cc113f8ff1af79fa09af1a4153825749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60792f43a48a179a4aab1df0b2dc0016750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc5169b8e80742b80df6c47566be6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f7b7c57a2046012383219a43650b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c792509a161aca49b9b5a257f572fde753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>