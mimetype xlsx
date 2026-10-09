--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e929a33e5c6b501302b6fb142c6d15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe013e6ca65731bfa00de706369e46e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f47afbb3a14ed74875f645337e35c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6dacf5a776fa7bc970413dbb68ec84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377a80ef3cd2665c1bb14685fb2b7825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd23dd560ffd8066ed28107d2ad4eda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f7514e9ff10f502b1aee3157b279b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddf44bd010adedd8a612693dfd1fe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ff1b254bd84aef8090246b98caf1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ba2b4d89327b84f7ad67fa02868510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54bda9bfe26194c4a715dccecc160011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006435e149a2dbf6486c17be2c742f7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059f491c5b8f24ad893a80fe60ffe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6db28973eafcd06a7adf896521ffe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373712a95658be4cfbc56443f26c426b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f98770a1ae984fe56c35bc8db776816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4c080d2453b80fa90e99b2f19d01517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a7e131d8fe235055dce8f25a6066e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436bebb6f417706c1d09d664a8405b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b05ea6715ab8b0877093fd40f2e33820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde32a6ed068c4353a398e6a290ebcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f162bd4a693fc7b3a4fa3c3126bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff750bec67837b401218cdbb8ac56a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad50d47d56822699a01375897864bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eebadf2f8ba8d844f29b63e3bf66e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbefa692756e2710f237036c43c19926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ddc3335ce873526779f339a725b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e44c2825bb3dd74e85f59d9f69f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775255886526924f3e956a2835c2d0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee926e0ec8b3d38a524e28b979288cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cd844db82686f496a21c527a3d58a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa0279b2bac2bc8305e026d12aa78a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d56988ba66a77fc6dd25bdaebb297c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dfea003e008d40f75d29268993e1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa80a983d0de1bf49d485632a78b5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56461980dc17744197d2afce10bad836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e275ea9ae143767e4db30a6054f4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fdb888ab0b798e5de5a583dd8f38338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297927ec6337ab184a6b605a0758b7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf725dadd14a2ad512e4d10e5665e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e463e5c4eb9d14ac4e74d1d6abbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077fa8aecc514ad6e1c452c1307171642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab9e127642349bd42c792f8c62f79b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0fdce9a0c6f12e44bbf363c1b923d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c550068c98df4230e03660b0e26345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fc6e40955eff76606bd3c5c135fb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d42f6e7bee0929a63076123a566f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8260225a5154ac60ee07d99588288448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ed82404b585a88935b1159da841d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943113f39e61aac826adb06e61ed40950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e952deb7deaa97eeee044d4ac165f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b7cad5206eb754cccad0dae98750452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa961f3a96a8c9288a58fb1a87dc06f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac2a02afcb74aff5499db93c442ec554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f62649b5efddd52b84748c2dc8f6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c88c547fcd42640fcacd3d20eac45356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a73d6e7898427ed90bd6dfc2ec8abd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb7a11200b16f0b139f9f6aa1ba6b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673eef83fdcf7e71ac247002212171a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007fbda01800fc2fb254c29dbbde87360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe43ca7fcb1dedde44aee45504587c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf0b4de81214d5c6646f7d6c0a6cd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652725380006b35316766a6a628bbad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3fad51084dc4d9ad9091115246c5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82af72db4c2dede4671bf3d033eb7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f350ee8d59d2d96f385fde46be6ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb9ca70d5480bbf6b1bc0630943b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e4dfdb236c2191c811ad79c8809b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a9a56f5c3b88bc3d234670c37aae969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5b1acbdec3b9c3c9fa4bf9f4eb44d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64759afe0ac74f2c6c1ed03fd552b8c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b724e4c33ed725cc5183b11dbf5bb2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de03b448cfaa69917c411c559e062973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9104851c3df1a031492bc08862649874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eec7c477941fceee85a8427cb8fe775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39f5bfad55224e6c0a6c87632356cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a4ebbf4fc3fcc83f63b0452b558d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c86afd670986a10a20dc33917d5b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9f6e7ae74675284ab9f281a770a7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb12d6360aa17fcadba95af9124f0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cc3faf287a3a8cf1b25bd6a6ec04281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637add9ee53bdd6bb4d09fda78f7655e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c043c8fc86f6ff86c59e1483ed6740583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32584e55fb5394f3991ef6d4dbec3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6007801ab68fdde6474fe7a0ecbf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69843479c10b6b7e27a008e88be24e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c0bfee55ddf1f997ea7328d28865287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd270590dbf690027dfb1758d56f26588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fff28be030b2ef5f5fa05dab2cc31489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727263cc7806571d0c28804779b8ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d42b5dc4189095f2c000becb9f3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a842b406370db3b0801982bae4dbd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a94f83d00aa32f4d8df38153dc43c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceb49ab8dece0b13b3c94a991bc32494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb951ba11d55bf42dc3efe83c32d4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0baab5d4eea8f72975e7478c9b4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafd1fb6d0b16e4ad2fb2f4ac59dd3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944b46ef084532c4ca3fd5f1340083898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb779a3a77d5358263394c99b53c8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dcf79fa5bead5e3218dc6b303f9a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33c4e14ec85a583bedf8d0c9f45d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25221f6053d6bca31541db6da3db6b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2c313d19d68cf8dce976bfae5d8d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f073f46e588850462ce1d4460ef0489104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c48eefb170f44c47d3874d35a46c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca75ea5e6e75e4dfd8d49b66f42103a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8af363399a0642ca2ed5f55eefc62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67778b7e0d47b9e6d13d072f27eed86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f705e3f52b28e617917a91a7a02f9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e5b01baffefe7e64860e06d52e63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f77da6c26e222b21f9f2eb8b3a61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9ded2d9ac90d72657e5cfcc1034f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5882453384c247c5d9b2b1e8a3443a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f672564b036299b5414791dadc3cc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0ea416e5c5bab5ee66f8df3892eb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d70d74bcefe03951151f34b5afb9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa9d8703a25673ba2ec4b0dc8b7a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071009782e5b21637a4754d0fe3e23b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f8e29b6f61d739941ec638747f35d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b33ecd6e61f6a98b6c6e24c5904e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb792bca9d386c716a35f93b812f2aab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d095870cb887da81f575c2047328122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c4691b187b754dbc323f1860ffed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18320beda4f08dfbe4c4bba7f06d8a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4a74cea43f635b8e1af5640f1afa9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6fc521033dc5a787f551fd181b473126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512be43f4dd35e9067c831d227eea5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd076d38438a452e08e5f78b5c04afbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809fd82429cdf196c94f927ddad7b96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64220c4c5a5af664dda5a01575b954c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d982b9c601518bfff355c53bb8d2a69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a74a01f20fda6c7dcbd35ca87e1d34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bdc6a7ee94ef8804d5ecf24b6e469133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab877bfbd055863305ac2bd9e22b2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bb9fd1507a14b08cc2df85a435297135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0352675482b3f68948e0a1843c963f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d57a1979de5f0b03bc3e82f7ee8579137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e660e0b39d547275ba025df59a5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cf50758e646563489c9f4daf89105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27ba620a2447283602eb1b62c57d62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044d98c1fd7020973bd759b3f5fb04d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e137180b8667f46023746782becbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b3438944c25f53dade9ebc74ca95c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90660ce28b1b929123d59d778fdf9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302633e2d2ec6095a2276585a7d31222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07399828e0dad3c3d1ecd25092c7721146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416bd38b57245f4735fd7558db0e07f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9473098391af47865c02a122c6691148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac68819a5f32b24477680e4afdfab4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6a6853287090caea50b474e106160150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f09b0f6fe91f94e96b9970a5f03d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3f5ac682a6fdcae01cf6df33eb2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbebd8cd7e6099c2981423dc0e8df08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3422ee8a1d262ab16cc605e3d4a555f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92131f66888cc796f28afd7826acaa75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6566127a18788b4cbd5b7170bad653156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c4c849f9afdf85e4fd1055b9918ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cff9e7aa62dc61972e079179311d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c55a9c3cf16ec815c4545a5d4a612159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d85646edb30394ff3003128aeef3a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b759f4ec7121d0ffa61bd07152fc30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28c5c03dba89adff729fab5f31ba6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47459b1bd76ecce1018bb0f5344ae7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddbf19d8bbdd6813136e19a7bfb0d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a25cb4119ab8e042c7f3b3f2ef8432165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4765b9c26f2ea12a27e318ae29f22cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49617c5e319fc6b38118368f6032ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2166ef9413f577fc0936b5b213d90c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4dcc3010773497d6d02225fc9201d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d931689ffa30a838ebf38f48cf5f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902a496481ef4dfca7293cf4a7eec64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840aacbe4247b6f23a3b2b7bf47b78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64a2f65cb85b8adc501ccec81c122d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74986b9c01d90ec83d762cc28ccf13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772ed025b05eec27194bfeed805d90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc9d0f5efcc767e87b13143fd08e8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f59b27dbe0f6291ddcd6a928d88402177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45854329a81e89973395f3e80b73c16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0003c30d824671a47e9285861610a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918141a05f898ef97f7236e6373aefd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014f06d6a2cde985248477df1c10ca8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b8134d71045f666594043ba48309f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b9b796d8435722f291de900ef8102183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25f3e2e3cdc7eb0a754bad0562a040184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05d7986acf73403341b389763503b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6a8805f113b421bbf930241d3278a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177711ff3423ce4c9677d5ae56cba2c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabfe4ea053ddebe5ace9917b23077c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282063d95e7e156f6c55803b897f3cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675335030df5eebbe891b7a33654941190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fd5fb0bdcaf10fccf1343371dda63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00409df740486d50286b23da4e995c56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985756bc48e57e03a81c9b54cea9fec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f94fb822463c92aa7af4ddff1b3766194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369506b139d79755da556144a1c2fb1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717424813dda961da503e662cef3f3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1da11e01d0f10af2ef12c54bfa01c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cd2b2dc78ce1e08b0e8231618d093198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1100bb8f42fdf0f6367c45c56b586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f4199a8d2c05d671a4483e03af9b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd25607f53f0609f7f5ea729539ea99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4587acb2b49162c84e1122617bc72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf883153bde8d9b692211155208aa3dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b567cd4ee02b470b038366bb0cb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1a4b269f8da84385fc4165bfd7c32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f925df6884649235222d6876e7a3f15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5193d0befc8e509e958f0208f01f0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540ce355d128ffc597dc62b41cbaedd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b1bd6af5c2c86fda7bc97a485f223209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb123cb7188a4d93e69f7769d16fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac37471fe01d1139aa6b69f36b74dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeefc8b5511baf7092cac6ca8c228ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955b91a62c051383caa53329c032d45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b68de74637110c3a2709cd5c068c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efe72b3e28f9f1e1c0c5ffdc87f3f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8acd6615c6540873c06491466b1687216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f071d01e943eb611047216f75363b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba23aec5414ac690e40d496fb747e3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd939525a5a3fe3f8a57c0b659bcda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69570c84e76ff6b6787eabe1a32537e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d1faf8aee1ff3a7e1091eea7f9b90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eb9a91012ddd2ca3cadf73d86a290222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a12f44620be52a6f8cf4cf2f7f8022223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eca48c10c8512fe51c8e23436b649c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0827c77745ba9a430f43fb49d088d49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356fadb643534fafce0c3c918c40c01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192009694012b5103b6d728aa0234e24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114582a11e54bf96a1b43f96d85d703a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff900f3b2fc11e3c73bf983ca45287229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04849911cea9ed7800b30581b005d11a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc9a81228a9f5b5efc472597f7bf1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b8e9f6f5f6b6673862fe1b92b406f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ba84a7ff818362f32e59f203bca0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c114381b10465f87494a19cd332dd1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458af04fe13b717412fec1c647697f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb95d2ba6762250aaf915eae63276f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285aa9eb0f173aa71469773e0079f04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd68b0974e1658d73cccc09e187e3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e45b23828ebd995d8c4d50436689e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054eea85a3d7db13cc9fb44be4ca337240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ad29d2bdf691f4ea9450c46686fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d457e2de734801b35d21d86fecae229242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5271d16fd3db12286f19bdb5cc7f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088b9b6fdcb95df5d1a8859a3e7b63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfcfc292bbdf54c7e549535f29fc44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac5da8bf10c1b5becccd506c19ed56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826a43fd972575664641030928297c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b619f854919be75785392ba8404d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455aba482abafb5d772361bc907c548249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832132b1090eb169f2cfa62a3fc6a1c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e6105b7e2ffdd60f69590ef5f621e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feccbb0a1050e78a8b16c0a93102dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b63135e371d687aaa3ec073dd325253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa465f2e4c1e2c185d88c905e320664254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3c3242e4206b74749ecb62ed29974255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f821ef72054cdc88c75c8b94abf970256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43a189faf0de5dc8f054af7581b31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265de0c72ebec9a2b171e0b596eb3cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4500d0ff561a373866efaa5993af3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b65a4d90afbdb19bf90fe6e21b36a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600b14d277905f1e59408b92c50955261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e9ce9ee3a5dc97e3276d5be7a1ecc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bbb7be1f567eebd9671fd83f471b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c11c6bc4cf141aa234329a7aeb5a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd453fa8ec07e615be1ef5e0bc21525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ce9f0c5ffd999dd9104094c97440266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958bcf8adb756e30e742700a3bdd9b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aa2953de015e2d6831a0b7c7fa6ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8500feed24d863655ec2564206897df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b09d795042fee539de7cd651661cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d577147deb886efa9c52fdac03f4de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c710a4db967c48bdd2a58c0f48c7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f15b410ed455771447d0cff201899273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947619c1b6219bdf12d2e97c7449c52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486c041b718fb15a7b3cf2cef49e485275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a9a58de865e12121ca32fa81cf5eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7691ab4fc95037bf3aa8218c8a07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20582bba2dd3d00595417b3933c8b83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612faa70a838839284832ab597b77832279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28c1d1f15cf9b9ce7618760c13c877280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067ebdc092ccf4d0839389b2aca7784281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c429276e23628229adfa2a606380e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033aa320e818dfa961c2815d69d5e98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09128bf60e4ba838ecefdd4031a2d37b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad45cc34b2075b6cbddf704218dc71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b12342ba50f47ac7cb1bbc1b0a8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473f8b9b47567d21e682d9a81bd10e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba32e8ee46966c6f0cd80bdb7b2a94e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e71e35be969a923c5e71a7ff7e40e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb9222840e4bb6447e6c86a3403cb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded414a1f22caa1e6f85871a9ca75f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97a093472e035ba9040b050cb1104292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bac51193b0461327b8c0f39ef5f29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a865c4e201000bb078d2453bd3038294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ffe0c39e86332cbb7fb0788a7991295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd46c00187c26669125f0c31a7d8391296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6189218f63e4150139fc9eaa88ea170297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59573e45d4c515342f300d5bc5b3d0bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0a2fc3a80a76e512a22e6fa2c0f83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677f77a7cd365f7bde16c1d91029cf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066285c20d985a80f994895625d5779301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39562045c0571eef52be79a621643de6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49902200fde1a336f07e8050431e80a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c31fa91c8810f4b0f02f8541b6d588304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8524d9b6b26264494b5e19ddc0f89e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98414f8450e8f94ac1f8a012d08876306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722df1794c601eb44ebbf473f41dff8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d64f199e1a144e40775d766c4277d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846fc89f26f9dcc914f8bebe8b8097d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819699879f53f8c607ef904c5e7dd5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b18b59b83ddfef5865135f06488e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d83eaeef6a48a67345c2b16af185e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f58d4f0a34c42de6c0dd7e47ee1f3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7187d5404fea72be972ac72b5b50e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aec500dbf0881acc4a67d769d1063315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34bceb44075e366f05cee598842160316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc84e62ff35c37435357aee4ca1b2b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde35275ee43de173f4a9eabca261ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43724b72988a9e602ff518e94d3c0601319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c609faa5998df9aa982b85d8c3811b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae00832d2a21004c4be4505384ea70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce77b24c6a9055978da4e0623af8a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a870a21e991a849cf0136b685944b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49604c4b8c61c8f5a0a5310f50f2828324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d4072a02bc4da807b5d959234198b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce103d390c773a62f5a5e8ba380bb9eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dd164f72028edc84084111c2f5581327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971857897df27aeea0bc6b1523cf47c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca9f25b56d6c6044738b2fbad61dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff214b05efc47d22504cb60952f90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee46664a43dc0145b88f898c7980c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751042da7f42346de6bbeaeb87f39e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a1de719dd3fd2baae99750f8d5fa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e69700781f96d9468085d0df2f91f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7898806bee21bb9b3683d8e0654dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9a2c48f66fb368713f1810d1c2df8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588988e55fb7be7c2e3f3fd5e27ad7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ab8b4682c3b659818049a1127df9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f2f1ecf187f245c9c2b822758ce3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd576119d333a329080965879cac0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be88dc60b68cc05a6622bcc7374fcee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640320cb3c5c68d004f2ca9a36efb3b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30812131462b19728a4062fdf521c1e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9074ec1db6297701c766842eedf089f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed7f67a7a3dbefd93648970ed00cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b678de8b904b380ca28a704d5927441346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88db281ae42689723fb66890317c0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5608802972d811adf68e44c6f20ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07481c1226a91577435faf194b6ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e49cef03dde5cf016d30244507215d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a9cc5a1e8343f2f1bdb80ae285252351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bde5a351872352ac268eddda95ac4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59d422754d791e3eeb5b4505dbc88f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9c973a39720e676a7bc2b0dcadbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36219660fcaf78f1d5abbe73962d2d6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb052cd037a8893139ddbfb9901d5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c567b60a8962611904150ecd6790b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e344fb0741f63f377560fba241d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00871bede5320c811c9bd2db60b18712359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021144de647d75bf5f1de54ba8bbdce2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60af28589d5ace1483cf05f5b07d886361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61992f159d7a2a177f5aeece05ac32f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d4488d833dee95bbccad1ccad956a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2167c73db9b202a83580505284381364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e325da359771c38c6e94f72b5bba705365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27662e862ccc0525924dcace7ce16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71a5fad26b04fb9cbaf32a1e9d4959367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de559f3d91ad37662c9682c926d2369368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d3247d965074a64a4d1c7d3302eec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199f125de7cfd9929a9fd1cc3c7614370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d1f0c94827afc30df5b85cfaf9bef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db41135aa7cb8be59faf9ab1842496372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e026c731cf259a4226b501641328c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd0dd42a95fa16652a7d4d7be7d064374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b246bd56aceb0209150048f18a620ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba36d7ec6a5d7129a2e334f1bbd90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaa1c52ecaed7055d19ac0a6f5eb02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a689dc48fb05a75cf6b4ca8297308378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e468e60b0b232476052fed11afdca9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48407563299775fe01af36707e23d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209830c52785ad8825dd01346b37885381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4db18a1b48fb518cb79f5e0c2e9634382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ecf154c0c5e3437aa904d86b4b3f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748dbc913b0f47a517d4baf7e3ac183384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5df46457fb5f6cb5c28b1a314cb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636298223125202a6228062f2731c7e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a76a4ba49137b72712ff124ad6eaf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae08840c739828b8939377fcc18865e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747ef9184de4b555ff7a0898dc1b7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62c59d1b887b4addddd59359ade708390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a26d7ac78078b28f30f6ae162782b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8cc7c62e058871e88f76424de8a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0770d819e3470b4a8b7e31590f773393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e97c1f85f771c25b9d7ddcfbc48e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec31888cce0721ede6aacad9c885f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02304df583b25d4925fd07bd3994b261396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c8ddb0a4959827c042d604bdbd32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ad2331b10ce7be604e663e66c9a3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beb1a34d6d4a06caaa9360269cbf80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b626febf310b1bc21a68715c5597400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4ee882e9bfd1fea59e7c16cf5e6e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba11e5a19c482db511571d62b0f4d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca71bc90dedd09de050b80d4d99432403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c8e7ad04170f56b8df67cb4615477404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3411cebd9c6eb9554d6b8dfbdc1d07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c73a0af45166cf5e1a2b7457044211406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4d0f951ad18cedbdba3953f80af10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6147ab53da97a943ef1e66e2106408c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d44266054baba035bba3f236cf10d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64fd337b69179ae78edb9a42b252ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491501e6b74a4b53f8f68aa2cd4510e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e16dcab3b4f3f06aa75956648414b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89428e0d91478e08955cea2e5e71ea83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def012290144ed7f4100a1264662849414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaef1c78205ff80499d686fd019949415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65797b26a62829bf68ec2fb177ffa3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab17e2373bd545cf8a1b61f3c99996417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f066bfc00364f518012a475ac306418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6558fcc2f6dc25baa65aef1bfa76e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea96e7f6ad67427f6186202f6d9702420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dacb4b9f9adfbddb6146e41fbf2e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da55d615f98c1d90c325315bb617b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6225d18453d774d10004dc86a99f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd4fdf01a9812d8b231121d509ba28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee785ce3293082f4ea0caea38cbae76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fc1953dbf6c72a33d377e8647d4cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a2ffdfbd6ecf3aa650dc272ac28a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881f12656e8d982c329670488a8490b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6a9edf82d8be9885613904e0c8ad5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a82a1b9fcaff6b29e5ecf7e9739dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da57f4110f53877292391d882300e48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327673725a617bebebe7d18091559c98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ee7f8de542b8043d90f2bd5471486433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aa446b9e9ca590190167fea05e5f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d444f5538c6165d4a7b391697d6a3b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688dea650aa71100f11da76cae95f20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10196708d77880906b8d9bf8ec072f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04f4d704a8bf5cb7a2a58278e36e04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0269c4259bbb6f151a0ec3a4e7e5c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ac100f07a728905bcc3b01a0b921b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932c16d0d2b8cf4b293dd590f31b042441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a122d39744070898c72586a44f2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a45042301b45a8539db0f2b640900a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b73b2a667ac88472b6c20887130904444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c39078e675f99defd92b02d057e11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3f78d48aa8d27c5f9a73704f9e16a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8042141bd7895da9fe2ea6e39829d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b399c93ca22b28a6164f32c6f1f96a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc407529b6239e93bb2e5bdb0adc79c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce938fb5343dd8d5e983b30e652aa569450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2b48d32bf22994068ff927b304c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5501745dd74aa7dfd674c853ac5d90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e1f65680fb9f258f9372dda7f5e4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c14774e0ba2dd4b879aa09389db096454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e9a38e8d3a14553e23f09262d46f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb524746c7ee785cb72b23abade4ddf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fe26a5fcd6679bea951b85f0d8053457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f67b3e213b872becdb7d981778de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bfb43ddd7614f5f8c0215f1bbdd97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db5a89b57fb0c9e9ce97195f11e8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b7ea7ff26978824e38f7dc66b076e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca9ed9ac052a741b320a4e0fa2131462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e3cd31db170e7c1e28421980ad12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb25e16541ca356c9df1411ae8ddefc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8b06bf6771e06044d8bd481b5970465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8ff149acbfeed3ec46dd2917113de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2f12e8b91bd3857bcfd6b9ff355be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41018607e2aa7779ca4f65db1dc4163c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10639d664eb20ba3c2e3386733811d41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de1031407fa8957ecc9a390d53243470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06197cf907a437bcb26dd7e96310715471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60812a1c4e985dedc792dd4a1dd675b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c953c6998ef333ad4b574794def95f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c2779912ee1855544ab0fb5c3a70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c7a79baea69911607280dcb7d41d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb448c9f590c6c3084256bccb92ccc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06739d7510b43aa05b0ee2764b82b22e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dc27dc9941c25af1403c3d67feed0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de2b058410cb28f00c4ea870a6a07f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d09437b62eb38c6c63d2b8c4c1d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d37951d9047132a0463c5e8cc7bf7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3ba60ae6cfbe54c715b4efb3932f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4eea92d27207043e93a45ed02c040483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d295e9a2e580ef070e3558a89561f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e202c07d204a1c520b81007ac1ddc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f6faf1a14e902228bdc2a5d0ec97d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fece75775a2e40953fee9f53e5fa18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4099d81417fb1ced541a27e6a16398488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016775ed4b982410a6cfc4d3257fc71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107314f4aa9914e1f3aea5f9581f5b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3da49ecc0a7ba4c3581c2fa706460491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a26cfa1fb5ad24bc2e1ae05a803028492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0402b11581677ccafa2499602c6fd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c831f3fa8b4a08c87a5d093bff75a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a40d3e773ab699095747867ac240495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4c987a8901a2de5ff49d76f056c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136289c769a126d45b2c18aff88b1364497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0acc27692758e9206bf9f3169ee4a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25ed66d190de74a7266ec9eae717da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575d7dd9bd9016c55d842201ba3183500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fecd611cbf405df92186fe6fbacba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b828d03e060bba77fbc9dc0bdbae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b028410d93f287ab0d863f9dbb7ee8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf03bc66207ca8dd9e4e56a643d1da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa0be9c188b7a77bab0e258894b176505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fc12867da4077749304fec25cc13b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90255cc20c5a177040abcdeb0efa24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d35a8899d87a48c7255686f4264c9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a7772b3f79c638e8229c6c4fe254509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203a182e54f9e4dbefbe999db83f88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6e4e980c544740aa5fc91889e2907511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad246399fb5ab135fd8ded81bc01f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2204d168e5a77f53d3073a54cb584513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b812533476e6b9f244e8d7d13289514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bbc7bedd6a8b4ec0fbad4e8d04e17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816090a88c5dc025672afb8676df6694516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3429e38ceca5b84c0e02b5fa80c5f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e2f06192e46c2974d002fcfee494c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc04d013ab6681314a83d58f8a47bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee0fd0ea5e66c6fc37ef40de4ecce8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831e9a909c1ee0195c5e1afcc97c9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766c82320695b31715a1ce168e7a332522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a043666e15207c43a83561ae23279523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e16e2cb66c4ce7484db1c254f0db0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1e16035cf070b0424f42bfc033883525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ea69a4d80b9001a4c29fae84c6e11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b78bd73635757faddca4d80065897f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f2486759af11674b96921b0e7cd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a4713f37f0f421cf52d825b8ec77b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f753efd8103ab578a99d331c67f6bf7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7ebcd39e6d934706077391aa75afb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ecff42ef1328d55d37ba2d3ec657e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b982cbeb12a0659291dee2b45abd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf64182cb6d6cc32f7ea62311e2d010534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3ac9a8b136eef0951d4d75d60d692535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80306633f9327c4519fa678a20b0e767536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c89ffa5c13fcbc40f35912d9b847537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e72695b24a9b13f3a061700869f01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c7dfbe30acf937a131d0a4975fcef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef90d39fe20bff597d4c38a8e9f5d46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f0e1fee4f31f4f05f4a426aa79da5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da62b13d20a532c99c3d63da748d6d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df135906fa24909309dba7a6683918543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25070a266177dd0c49b1652435085eef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b686b213494084ac4dec18ff057073545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167647d73d47a909ea535aed21624c1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed02fd769ba1b6d25dee534be5a7a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ae0e1bf89d00f884b2033fb88e129548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb301268cc38fe27a28ce8c248bd7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab49ac00d0424baf19dd8ac855c4fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf562dd60e45d8a3e3f1795bc8107d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05e25655d66e77349f221a857ff0da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c9b26cfbb735655194c160de2650553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b03d70e3bfb88fc3d8b9c4f0990605554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349c6718060980dcb3337a3e9f1038555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288480a6e3583d23e27326fce0b6ea1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c743ae2668b5209e39f39e42b5f4bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f741f926277911a7b560019d77230f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3c5fe80894e7e2204d81dbb75d522559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a5ff103e5894b433575d9443f3efc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7838a46118b3f3746e8959f3d99b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3e0be5129ab88ea071d24df29962d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0d310202564afde054ee8eebc5c1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c66fa180b319aade5d0523fbdcd1b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c03530afbf94ccfb2d4d9d98943629565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15315551d4197cf90462ecb969d6877566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a7379734971cf1887da25c545455567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752607af02687498591316b8d6a644568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0c1207bda9701709440e1f0be1b44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be11494e22d1033cc50314ee4bc5b10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8557ac9adadfde09a40af8931579a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b67e72451e4f6449075a4739bc3771572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed876a3e998d9f177baca7b0d88f532573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c40917687c3c5f8282780b2bf9cad8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0c851a49afbe050e74bbf0d7ec885575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d33afa5843bd67bf429683f95b16f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ca8a97d68c8a06d18152923a82e56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d22e6b564e844277a6c9af64cddb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61569f94467c1c8f56748cb04bfd048579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685f241eef3475d31f79917d2e4ac61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d92b069de39ec9e5ffecaadf061d4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d446aeb9a93a04cc146de4ac64a6fff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76a94cb23d3e600fe8274fa7a1494e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5b7bcf582749a199a8dc58ab4ed0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8050cf0dde8eca2568d80a78fda013585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822d95b54043ad94fe6ee8fefbf3988586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e0abf4567cb78b2ee5d1e74df8600587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eddf259c908703da203185c2607548588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07193e5faeceaae424cd180710363f0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd164b7cef13a70a51a305f25e0e0b23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2908db4637cbffcf5288991589d953591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fc417d1c83ba8f99555cac4969bd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d5af670f257073e715baa495ac4b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db207bf3c483d52830b928aa57c7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f61ad92651f90a760bc9c18558b693595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992d04606bbd9cdf701da68da4f802f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5cb28c3d5edb85774a260b7ab9db9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf3c69cc08a9f83963fc438afe6cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fce41f00a948cdbaf0db8f3ed5b81a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb173b7c669a79b63db31cf9861eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13253826b27630c76d30742ec317cb4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90abd896f6d672884c9a6f3b9133a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835035cb32e3ed29f3bde1309f405ff7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44023902e28dbe7541c47d52e4ee681c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f66392aedf4fb9205177db9d8aa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fd16222059ecd468d707d4e312074606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dbf8ce6963d4c91cfd999f622a9c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3be5563505baba8719423235bb0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ca7d17640e91f43499b32d427b74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471e4e5ca44f3c729b3bb353204aae5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ec5b7e5f3c0b88bd93d6c665d3e8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63878a9b4d63ef81c96c64e8b0cfba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbbcdbd0d70d13d6395f7e105e4f32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453581cf078cfc78bf4585c58c986e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033faf134b51c56af9f7b3606326453b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9a15514b8c7cc4142367d79219ab8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95477bc31d433f903a43e6a7ae8cf50e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fb1d93391c02bde47a3c94734169f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b976a4876cf61688bd40e8fe2b2412619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2783873678463b368f0384fe982355620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c5d3d18f7e8b16a0c33aab676d573621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760018112b4440c26d06247f4647d11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce2535753e0288fbe15c75de715685623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168d67d58ab3b9584945dab362a283e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d8671f599dd125d3f4a336accbb55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec723ed9a33f45b972f474829e3e2dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3118a4e78febac447002f06705fe4dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08236dffb2cfcefa4e5bcd2d9ec8898c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a94bb21f4a9b18b655b0e2e0e8d80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01dcb1e936abaaaa7b7a0b97a3b4d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072d8138bf0002fd2532af34d132d6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deb35babfb6026cb0e457ec9db15d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec246522bba575e047de94bfe37565633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c713da140bd177d767ebf27047cb2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a6a2eca13d0e1feb97c8f3dae9886635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2fea591c8407681b322b1700bb546636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329674b448d737869e7a2fc2b741107637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67ef12ebc549d59ea73d8c35a093ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d256c7a0c1b23b98006c5087c4285639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de56d607121b728c589b6412100d53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a60f758dadab45200bc6430539b007641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a24d2ed12368ceeb29ce44a31ded642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6c59d4d4d31ac3d6aabf18d869beb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031187e8846fef8f1e11bc50eb0726e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8146dd7f711492e6b0b4df7162a607645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a7a2cb405d0a0149ae84d56026de7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a46df405044f856b8f0a419654cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa244ddacfd538244e4918db953a6c79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655289c7916fe3f8147d7902f503531649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e2ce490744abdf7ef8b06d898a7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d7b8faa7a05579577501eb0a32e32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ffb322b38521930fe2c0aba24c244652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a3b614ff7b2004af0009c2c42674a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e93cc1ac2a85daf81f0e13a542796654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032dfe32a759078c72c567f2c23d8dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e672d21a397bb3eaad8218a0541cbd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b690a0e0551b124434748623baa709657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273223e4c6bf63704f4030cf12f4b06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd60a75433278097be97895e798d5a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd2340b2461caa5542575fa2aedee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d89a462e9fd89bc99be73b4ea01a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009f026be0b77b475527957ea558744662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f709ab8bff141cf1e2350ed19ef5e9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4976790d7560ba1ab669a9f8b42fb8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f242540901cc9af03a1805849100c12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d763c7c04d9de4938c5e952308b6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a84206a65aa83fb75c569953f1fc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606279467eb8a3423c6f1d901c343cbd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caadec390b3b44a29c57a39b9ef59f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3f5f8cf30c55328f6683aa27846e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95f2b02cd89b3d40805d63c9578ff1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860b58184ff992a973c941c477291e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ef279c59e552bfa588c81ded401f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b5580ba0c962e365217ad3a477c43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f1aa37a0bb18abce7e02ff7c0c16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1687172e9061e89ab8d625ae38cf7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dbfb60d2aa3105d917da6006ab85f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796baad37389f016d087ab61eb16ef91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f976e168e023fc28b7c49ba8cbf23b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d11c21dfff4b160054302111943aff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d441fa396fcac88617f633d921cf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b9e5eb79fc52f0b6ed3c1c4c3b2da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a51fbc078a5b675d569efdb372cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b504972e70601da36abc4a14433ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6fa7e6b1f5654472511bd16d947ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7108e393bfa3f56323047bbd98afc31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025096192ee938d7cefa742d008828d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ffd6a241878a35b9bc07b5c02e521688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697cb2262f74c166863899e8ee9142a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1f4077691f42f42a60ccc01b012fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212cb68ffc29cda542d3fdb8752e226691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d74c3db8e7ca323cbb14b86a96470d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e3ca1f20e937b7902b04246976610693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555be3fa8dba958190205190e6c2dbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ebfdf78a193012c175faedb0f77a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50906bd52424a57969fb52f1e1245bdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a70adbd70a2c01d8be92c024c57846697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e838bd4075013f024479b33aa3b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5b5ae87ea9b230c0470478f0d0405699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59ba9898df05d78fa9bc09120b535e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f32334e4ade5b84e38a2f35ade3fc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afcae32d1be1541679be2b10a3cc3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9367a1f5341148189c99b64227bc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2542637c50c0c990b36d9716b47092704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bb8c035a2994ad375cc60cdc5b37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dcbe5efc151a209ea6da001125d69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6aada4f9c6ad4b1d15d748fd372ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78250aee9be07af284c8bbcf92a146708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e0b0f179b40a366d66c81c10c29f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf91de5a0a6dc4ff6d813d7d9295389710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd628c8755c7532f0184f0c685becb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1572fee91f8251a44f432ee2292bfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c971ba862dc8b2889fddf2181947774713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8b743c02f35accdbf570699b7089714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0627702adf3d292efce1850d6f119715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480c7dda5eb7c30645ba33828dd162716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cfb752b4d1667efc2f9a6ea8744fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ad2b6ae4f3b6813ab00d1ba80c83a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512977766e19ca851b0ab3e8353bd0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864143d183d227426fe08ad37882f5fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec036cbb113274f35f1de671d0cef1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db9bf0d81247001c001dc36c3d3de8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1eb89e4aed4dc2aa35d57893f250b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22c504d861edbbc1964e4728338c40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7411a762c9f917a08f1243874d416725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d532d97b397c879f260c2d239bfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbea5e10722e09f37c02aa52efb105a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790b2a23af810fc6d933c60d954506c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d76bd2da3c0780a3e5dd1b240ca6b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc572c09fd5be601f0bf63553f2895f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c7bf5e9ce5b888467f68ec5e4e59a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a4a214c93fb782e0c39c405ea7efc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19356c432eeab0ff7caf9e834c8b5a92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151605a156142c5e7bb61da20f159bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046fd865918b623055b82ab93e6ea0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb35fd23ad4b5a5011d6da311100b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb64eaec04aedbf727d94f8a00a438737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded9db02619188f9a493b81e1aa90d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7348f73d1fc121115dfedef25cc9f90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eacf55b8e7863eb0eed22a0afd2c92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e573936f007abe5b94f04b131ae9ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f084973e3d88fc22e55f9762e071e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13f5889722cd36c45610c68bf4f74e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb5d2e1a7b0600b67482cbdfc46ab0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4315bd4cfa7c45cbb50af4ede4f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4787f34402ea98566a457616c090f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ef546ac233d1cbba74edd656f988a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a79156cb602ff8ff1cb98947a5597748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8876394707aa76808467930280a73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9e85d5063bc67fa83684cfd1279fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78c6a88a452505e8e7bb5b87551c37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57602fd1841eaa8d5a995929513d38e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5893b45f50598b4fd79d89873bde753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dca7c217219473f52f6a1c1964d5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d40c65b5f6400b95309b8c1d5b13f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0b653badb4125676e3bf9fefb675756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a2822b14aa6fd37f27225b0aa9ec1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5336a6b533251cd921fc272642a93758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995e59d2adc7c27300b2efef50927a3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3dd49ff71c8d4e055f46e72fc881b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb73fe1e80800fc290b2d7d7e2e7272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cc60bf8b640d0fb1aaf6af9190e8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc9d79e8623e72bbc1cce6d5b475f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526215b489ff682f239691a45192cb075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d069caa3d5040d238635faf98990df46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc9708b4c5199c653ee81fc90890457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2adb1656ec1362affe4b481a417e0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a26caa5bd9c802891d0af128f770559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a74ade283af2b6ffbaa9921105202f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a37913e5004fb322cf61860df83d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358d01362c58af61fef9af81062adaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef00df2529fa25e93abe40b8ed5e52a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91693ffcf94ed05d5bec3fc22c28fe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef32233b0eb7ff077466c0a466ab77b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247fb5d1d6b67f07f8f8807caa0514816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e014378372d7108d3907e4dad684e1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4c437a0d0d3843f5674290a9a862f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af187f4299d5b65740e9d503a793514619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474ccb1d20d3bfc39a1a92b8c3aee8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bbe767242e4b7b09042d3d195dde821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc4a9164eee707a1ac091420a0054822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f53a6173618fd2f79a72d752f8f4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5b523a903d0d1cb7d62519acd0a6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6aeaf5f01c9e7cf908a444f8ab68325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a04ddd78cdeef141dfcff1191ad32926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e88a8b7479783efb430fe5adf824dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0b413e26bdc1ed12205ccc2ba40a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fba48fc660362cc1ce95b1636304fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf249d8c973b775f689c3fc1e2e25e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a3346a0a619ecb034a7cc1b47b9af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3c829e7e87e79d57df57e9998f27e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eaee4eb6ab9909f664480a708e3c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6fe97dbc1d07c167e014004ca394a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccf33c1f05550aba3746098e78e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c08dc29c9c4b18de4ab89ffcc6fa2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d10fa79d1f2d25f292841810ab758d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb68f2380459b623ebdd59d78315e2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987948236aa9feda13ca865dabc3fe839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba537fa3df73f5d889943c1bf6b20140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de455f9fcfbfb9ea4cc4a97a4d019a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e6b1821abf497224cf3aa06020e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da4d705555d1e9ba9d1040972c77fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0ec8dd53f2318beb2c59a0b749ed944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcd174139cf1b5b644d311ddd3ba8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a647953172bfcd88ccc8c2259d12546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fba99243d8c0c3d222926a800b94b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f4bf6be8eb121cfa9a94c9a9b334e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada51b192c7f13f2cd1cd45e41ca3de849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272d10a2bb6251dd0874f877a7f3b2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7dadb76d83a21a66c059eff4c94fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20e910ffbd53b8636ca28d2d1ef48e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf80a310ce44714197ad0d12d89e1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38be75c4f93f9b63337562ad48fe02f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac84a1952c545685699de4686d53355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797038a51fc8caddaa55224627cd3df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e5fb317bfdbec7c547f06aa3e31057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a880cf2a09706a5a4d848e1ea968858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23b3993c21ab2357858d1800297d8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40cc57f7e5f016db49a207f65dba3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608937a3ccd4d5c083101b3459b9e0c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f74b89777cac3b99c72fad523a4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993139e34084b3a50a96859da4f95c0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea421a6366510b7a77d3113af070e5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddd9e944f01d0a4f9748b16095c18e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d4b38897610d5fd067b3cc73fa0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656323d7c2734cd4f6948d67b24d6fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a89cbc0a0101a0fb0fb2f727ef5de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3df040c094e24f7b28844b2d48e3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120796ac1b176c068f7161f25f2e91f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd926a33ef3fd9e53a6947b98c182cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16b5527fe1eea44b3ad13c223a1b3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b77ed0d143a5ae98a94659e1c6648973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c917e06250695c9d5cd852189d9ba074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9899dad8e32459c15d97c19440b401675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3cf852d8cad8a7f44106dee57050776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb74ff4c08906dc85c561fba60d3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b243c1fdbb0f463bf8e34da255491178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7386fe8faecfc906528c317df4363979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c28d957ee961d36f89c6df768600d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cf249df81848536a58670981d8dde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cfd46c85dc4ea5c6ba0f2e1a4241a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5dcf7ed19f59155259869125591aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752bb8f2bf7bbf7934ab822f002fa4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249022e9349bf4f1d5ffbfc9da01b3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a603f3cb24a4f62f8a354b8fb6fafc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174c9523c8511d2f93f25ada1470e9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ec400c5540f64ea9b9ae33c738fca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005c5f11737b495b5f44b26e3d8824d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8308159c1e2f54dcb9f31261e16197690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdece099cf1c4d106dae0478a57343e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54b8a087beaf1e2b4d00903067fad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87868fc92640361e3aba30c3536202b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e7eb42a914bed07eba493916ab7da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf95007c6c9c6d88aaff03c3c6fdab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1dd3cc1bc9f24110fc793d7b881b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df27f696264b51c163d77986b571f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d966e73d8a981f88534cc789af45998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f704523bbebf683d0adabb585c5b0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cdac58c46ab7d2732025f0ce6ed75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568756e4ae6cff175adf416105f751ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780f0ce9cec337b4964a3d0bdba6536102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb75fb0ac52cbc7bc3da6ad9a389a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b86a9239697a0fae8769f22544c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe128bb86adcd314cc2bbf2c6497f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e56da6c7c4536c0dbc06e0655b8679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04990732d0a059aebaeea63f05628d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affffb04675b78b49e920570dc990f7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7beed0efebcb643b3aa1cccf67710109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f41339dfe885f075ca42482191e0b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c883cdf96bd61e1fb4ea403676f488111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f36e3378323425ce31201b22823a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83faffd0d005ea7891eeda2feb9318c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909e3e862a5286f621c2e9b77a1bf8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ae9074dfa2a823853d77e1f47ffd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606faefbe70b2c1718bc835fdf6573aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda31dc72e47f4d166c3b0b7248fadc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a7e00a6bfcce452540a0545beb3b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e78186bd3c0d70b59eea3fd979a75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1c64fc2d8b8697f6b3e1201ce97d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad53e93aaddf1e4de84d02c3c4f6107121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042a6724092966c1867bab68ad7b21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a71140e6bc55769ff4828fb8e18a8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4087e180d41e5dcc5ee18673676a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090f7f370e72d5aa82587ac49a53aba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307c6ac7866598dac6eddcd61813c75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392a3876d00bbcec1cc05c9a0e8a7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d16e04f9034998e8d6f20a3f747b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14258a88e0b52f430b1f16a567f22a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f8eaf11b7661a2dfecddc5cea505e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4a3839c92f52e4828b5b1b24a2c24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797da805b0c3bef626f6bb703fde6ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a610902d741fae2117dca51898d30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fa9514d9dcaff490f74536d129bbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fb8931fff3a5d7aa3e428bb765218135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d41ed0d325ef1d2ae8289a66fbdb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6de2e30941b726599d257836ec92b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c4b3b4c9c42f5c5306702fc756f64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128765a2ceb4a6a1b4b271ae73f2b37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af7e2e463ce1904c454e4f2d369442140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964061fed45fdc48aa70484d2be82d85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fdc825545b766196ecd6de673cba5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d9f92eecc48adcf2e4f8784f5672f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013da8ab0badafee4e1379acf36cdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c02d2722e8e2ac0ce04b356cb9272145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc117a8f3afaa50413a7aa00bcc0682146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e673593e42a458a1a9e5b9dfae8d28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80d6d9c1923f6782f912b0f173d98f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152101e504c0bd5d246e210ba678605149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00860234460227da8b3dde20444a16c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ba77082ec23129a9d819aa285031151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d60a996c3399c6c32020f5f2f573e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024cdbdd9a1df9d0180e2f88c3fcca9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc6c64fc1c5c848bd7517abdfd27f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4c610d045fe43a5b31059dcb7fd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53cd3bd6effd3fea1d10eedc94fbfc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2106ce784e9fc622c528c15662939157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2943f00c7de11ee230a74bc403d4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243c801b7f467460c90d556047d955159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f108c174b0b13f788c32eca64247160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8490bce87b5d768fc46a005a86ecf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a392544373d56d65d40ed0862445a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab82ba488105dfe3520f0c7127dd23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd46f4d38bf2bb9d5deefba079413fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb27387358ad857260476961b832f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81db9af760b507892ba7dd3c4942a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a91ae4a8e15d5dcfecd39ee7fb3e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c46c818ddbfff03fea7d8381ad8c25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc4db9178362ef24cdd3cbc20d3f93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767eea9a83c05cd5836dae324dad79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db5def3c47b16a77f0e16239f8fac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9f9c4a8fd589f584c26c21283e290172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91ddccae625f162ea5dac1fd750095173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5809f29a47cbbf0ae70cdd7a9dd5232174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7f58b66c6916260357261aa7d8bd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756ae20e17aec74b13b364bc1749c50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295acfd240cd3978f4988edba57c936a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3d5adfa88918161a75b32161690af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a2b79a5db487bfaf0225337e836e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb577bf8b2879f6a3f1ba458589257b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4785deb0f9848ff267912cd4af582181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232e571461a78b157a16d682cdc6b96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472610a70003ff729e3ae20dbfee70a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410598d709a3d9bd87330498429ecf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56e07333f4622a935998572d3e8440185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7849e5e16d6cc21ce12be8bcf0e11f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae999372c9731441192692e6f01998187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ffcc344c5203411d23d365ca8f587188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3ad167b19a308bb944c605cf12d7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04372f89bea5a93ec5bcc89ab054e17b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cd2783aadd297fcbfa7c2e7dcb32f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc43a70fa7323e4930ce0cf90d2c55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4672e0da6fa6ed92c9fadea017697a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02c2ea5ffb621080a9ee4269bceba8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2044de7b0988e0d28e7be20df5614d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b28e256e145e35f8618f4c598ebfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d8a15cfaad974d8b12f9df0b33be6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db999e3c20ab53978e9290f529d85d29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d33f1e9b803b414681239d25cae15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd212f1bfb566c1780185e0f1d652f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe44ea0ef1bd7d2711fc82fc1363c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7c463574e7e0a1ef41c2bdf7609e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489646073ea07b9a9b434de294bf603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc3742bba21f14e6fcdebc18cbac80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e181c6c00fef6ad77e6ca8c2507d04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03cae81a0b2581aa5829726cee5c3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5f0d1e56e142c1f4044abc7a4b162207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f73a851a5e6a66585d1c79ec40e97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad0d355df0dd0675ee8138dae15d9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377842b38b9f83b126215376cf688007210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6478b556e3b8a3e21cb3fa1fb5111211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8133fda33b722ab93a7ebf3ca7056212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2331b4aa0a965a41bc8d1f6b4e04f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb710e6aa8b79d10bbf2de8c86d3e09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e6890e1f6ed0f5c722cffd60a4261215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84650814869a2dbd6e7d814466d5b6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3b36ebc6e0cb0259dc5348aaaec5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f15b45f2ce73762869e099d235553218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24febb1dc198f69c150be5cb1d9f4a3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a0517aff2b82e0ec2ea5047d2d23e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1bbdcb860ca131a423b10459ea75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e094f1b2d19a88d255386311d81d95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02813e502a7c6c614de3348b4b90a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d0c90dcd636393bd778b05fcbf17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d5e1961266e8075ea788d957c509f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebdb592b9f4dd17714bda9dcb063a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357053eb900084a10cc8410401d7792227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ccf86a1f384e97e1a7c6b76bff58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0c8eb3e9e732a848ead48721193f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4bd13cdc001abc6ddeae703027d0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cc2f471cb6addb2170c48cad77f31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46ae1a3382b2cda462e7560308961a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1a167b17a6ae86d543c8c3a63a335233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071c2a07c394bf1dc06247ad988d17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119052815a0046ab3bfb1cd26486d26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a959c64f5d425375643672b2c32038236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a20cac8bbece40598c12629b0b0bc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df197dae793412800700daedbf002e7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987634ceeae52e723045109459d4431239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc76a98e18351082e59814dfd248b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228086bb10e397c7647b7005900c1b64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587741d015b93c87ca47dbe6fdb8cbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76929f5f388de505d4e603c78a79e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357b8f31866771635d83c60c1e78887244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6a2cccfe6a29d69ba608a23c4aa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838693f163d71ac66ac919d9ebbd6b55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a12242bc97505317c6dada212591d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6462344275b847275d158571c3ca085248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad12f77c1e08548e58bf5998ee25d0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf44893e0dc1bb00bd01ef1e68919ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb361133046d59a046619cc32b9bbca0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3b1bdb2d4be2de820cc504604933252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fec14d23af99bb0b82b055f6764fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c986decc4b8c394441912a250fa46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d41533eba2ff7fda758d522b429781255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb29b9ce64c40b41f5416dca6726ff8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dae4559da26e490f631a7e135d0bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83626f982cccd60c33895d7336f141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02a5fd6f5afc4eb4ddb2435609071d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb3214a739e65375b350a3a8f64948260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6ef449fbd7838ae71a92c1d0fd3b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dbc0757c26d912f19ff4e30d0d150262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8ab6c33ca7ae034c22e8f51f927e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d166ad756450de6ca548bd89ab96c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b1e3636262373ed090a9a88b5974c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152a1cd0f9731e9c0b9583c222ea80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d29c2c343a48c6e6f6e719ab8708d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8492e5256d69e1df51df5e5209f7d5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3109b3c19e77d366a13b27f33512c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94507e270f247a7e8fa76cf655287c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7de261e8c91bf76e092f776630044271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8464438ab1b619e04999faef226f0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42551808de48deb0665fb770088008e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b410e2437536949ff25892d974a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaaa7127a693d1b747a43336b67715275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb151e7d0d32e3161248fab7cc4da3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a9b82d59492e12b54ddc157bcf5ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ed050d83fcc1a4f2394a200caeb77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763cf4aa17298741d240dd8cc594141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d915645a8dc6ff44f8ed4a0d41f47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01f1eb5b98f85f90cbf83b8791e186281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0726263a29bdd04f73a03d579e492e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834fa7c70666874ecbf8efea24bc29b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afefd72bddc41749bb60b7f0ffe9bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ae2a051800a5cd9b0bb623e13c265285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819da5b56555cffdb2ed4e581b50b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da35cba2ca181fab911a8072d43a852287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa42276ebe605b50751fe57200702da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5fd8f35da88be0659a033fbad00c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681c34b1c95419929fde6da37d3b780290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6659096466c4212701166b02f12a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e243e6c64f658ed2760b80f2f4ff6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829de7f9781e42a38ee629c27e93d9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a265f3637501adc6e0575e3b4ebd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708d8ea5c8770a2028d0ce5cbb4d24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de29a8ea3acb59634fec643b475896296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8face4fa496a982267084826560936c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c49ea761eaf77dab58b2b2bca444298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b045cdc681e1d01bb2ee660496f195299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34a1268dc086f7f14416bc07c14b69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc95afc0e76e040eb11d0b3f6d7a517301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896431b2daa822598c47c8194c9820d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4b200ad38f8d913c08d26f626f8e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa061f6b188e751c5b3684874da5b91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c346efdd0264a8c2771c39cc7a405f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185451df76fabec4388441e6e67c1ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c71e06e43fbf37622a709300f69d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9cddc1d4e5e2fe475c537670a1f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f296953308fc7133b18129fe295461309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226317e5b54ceac0a009af3b6e8379f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e29aef534e7bfa5c9fcdfc7248a19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708130ff09b3bd9f523ebeeeed23e78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20ecf2cd4d65a50657834205cf9dba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fe222025e2e40feb6eb65979b712f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194506c21b506561446207cb802561e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c74185702b11f17606c2c021e23952316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817341abded68714a3f13c816ccfcc4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2483a2e0f3b6ee1830d741d7464b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64785bc019150eb45a67db6b8271aafe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77ac97710dcdc1264c88c3c8926b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de2c88e163baa86ee1637d702aa69b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772339647a7d3a339c6d065429959980322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df32b467b840ea3b4a1a758fb089043323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e1431f7b705135bb334534924cc55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2e3ae62dbc526fccacc47267885a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322f674d48310a962cda5f9adf83fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2430b94a03d1c8d70bb88bce39a5506327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d126689b3d4233f0da2e0779d078b16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861850829e82a65dabe2710dd2a43a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2341d42082e4a675b23d33dfed9cea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb440721549838276112d29a1acd82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf94e47f8b80b6a8fb855b38f66ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681b64d36a22392f38951354d1572d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabddce77d497f6a9a515b473366e57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5252539e5904e5cf85c9327b0dfd90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7fd6969e7f5335dee381c0cd6a19b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65dec3624142ce087ee8d73a0ebdd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54290e45fe49c2f37a4b384cd3f956ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1fef84086d79747d0589393d0948339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9a1f07a647b03d8ed8df5f9a9791340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6dd7a4c03ca640fe59206f1f05c5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d04f4a975e6f6fef7b36854b99c39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1dce542e665209e95a9e22b897189343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63645c8d832f30442179879dd9ee3788344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199015f3d84740b0dd8f678f7fb4ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360200f61f7210eda39d8a50c7d12c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9539b01b8e0ec229e67e4920bc8ca2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1a1658820525e891e2315caf28bf2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaf93e40a49f8be9983b6aa5cb342f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1260900af1285d3b873b590a88ac60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f954389208234bef43e27851a9b16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbdcf10a3dae2d204ee1b3dcd92c0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7779c71e5c76c443acddee3abaa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bb1987f105fce173e9bec328c5b41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cbd8c0e07ea07e7dd44852a606ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd6278b5db9a7777a7aeffd414467356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46cc64b41df2577b973556dd56c14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7a47427dee95bb28e8e2e3e129455358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91738f3de465e149adfc10241983c65b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b70b362eac10fac3af6e39d076dec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326a6bea402941147e08d02be6982cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcc01fd4d0e0326e1cd79db9045d6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd522b9c50c4b3b349c557f15b0e03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccd265977f9211ac8039ede94cc668364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b954571411ed914bb3b6666c2452eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7058db68d99510e103bbad4aa6a3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8d7fc081f6a5c4d535f216c091ce4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72d8676cc5842ea4888874405c7cc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4dd86c9c8cfd7ea88008122239ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653e27dd0d25d4168ec5701dfc6da3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26aa0a06041fc1f48999e86ef1ece4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e242c0a00200abf6bef7c6f8b70fce9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03051075304f0f45b5b62e53c9f3ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78546b73a8bac768c10d4d2556dca2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb321c7a30bab28340953b68823a6d37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65497753dc2c53f515a4a709c5fab277376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd77424f13b805a59415695bb12fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5e8557caea1eaa89f1acdfc08882378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561bad64907628e73e757af59161d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce2d89db9eadd42bc073464ae5cf5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633b4427dfa9c7e8cdf542f94ef3336381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc384b496ef4635968fa63a48882ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075310465c880dab280603d44bdc31ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ecd95c2d70fee3d37cd3291d8240a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151294beed741261454320d91a129b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1943eb11d2d26a3f9a0c35ef6d644c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1dc4190691390ca599827bcf01ae2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f844d646881faa6ebced359d4243c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb89e6605202fbc0dd304ef49ad38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30183faecdfc666b542f71955560d904390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02933c64d29f576268442fef70b018e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06e6b566dbeb16cbee8758e12f8be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f139fb847a3bc7487c4d34d296efff4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4891073886bbae8617175f97befce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37540a0d368d096391a096e63528ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc71ad395ec07c32f191ca6a4d29cb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0243a9a3c1682149d46aca7fb6c6f96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479eefe34f3c4409c32e95fc2f7f8c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad993312bdb02408bcd1dcbcc4b507399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d57f3e0673a3f9fc6937ca0a75d75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140d69ecd8c84ca8f085dfab996ba09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe551896fdbf6423217b76058c09cbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4169a88da0b97a3578df5741907da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598563ca2e14d959df81698ef77db9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856c1c5690e7f9718284cfc2196fbae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c62219afb361ff98831ebf040e0b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60625f0faca2a54299b5bde9498c0222407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5adc28a56c584aeacb98d2826cd0a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a3335b9b086916ff72f3668e77e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1903e104fa35311676943421dfc43a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d016f0df625b32597c5565a6ef000e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637278a5c26b2f8f2dc36c4874706db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993974e8770820dfef27d79661e591413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1bc0487410d99cef79b02e7da4ea4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46ffbef1d3e32d9450083fd3d88f9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b157ff66967116aa69393e6ae3a76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7a9b4a65dc2fb9d018743d4d0d179417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909163ca2e6ce5f327fc886280468bf9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd25c9ac377769d9655df056a89267419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa68e9b45429d7e3d1d5868dd5c6888420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf83e4253a69983d87091c92ea7225421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c389a0fda13e41a91631a64289464422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6528ba39a078d33273aaa29c51bf52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec145ac89e690c375cdf8ba98d0d73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860daa450623f666228f9b3e9f45c55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2822423ba75affd178ce0147315128426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8433609058e702a5e767e006a406427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd1c48afecc05ccddf3d9f20d555f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aa170cc647c71e9f7c6044afcce23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9902f5f36e3aab9c67fab1919fea4bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799be68e5052503344ba1d7352723bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967be77027225cbc787738b6eb2429ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6d6a2b00cdc9fc458eb96b4c9bff2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba495827d7a6b0e0efaf5734cf4556434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40066d5ed86dc0ccb63aa1d1d98f9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61fe6a9c1a55a62eb2facf391b36b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c830beb0121368ea73d495ce6e15bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61bec4699219b1f8a47515cf7b83ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50645c3ed558191915ce1c73464c354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44555de2b3c47377980414e9ca398a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07b3003ff4583074dffd177c35e7f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb30348700ce5966824795f722a711442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec879da7797fdf393d6dfc9fd86fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1789d1213b9ac88cce741180354e71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bfb44ffbd0864e86ff8303585d493445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255f51ab056035bda2047b949ca3b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5676afa99c13eacd3c05b19fb0aab5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965e2280e85f99b77bda3c564088227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f39168c69844cbfd7ac6f17976693449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ae83c6bdb9ea8806011e3f95b6e90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5e1fe23426ade2e38c614d41ee33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b75927c6ffbee6b686b925b5dce67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8186caffd5f98aded48b0f5bc18559453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542f170b716b0b8c807cd9c4901875454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53527c989698be9d3f6fccefb4e9035e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016edfd2136c28baae58c6ede557c41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f1e4a29bbb38b4295bb81f5c94bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b3ee2cb30e8ed5a9c62120ae126fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670055f9ae747de6474e0db52aea7a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550cf290cd73d2af1676721b3a91bde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144609d936e074820c74c7d6dfaad49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f3b7181ef71a8ccfa07403932153e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bba8001649561e34e59ced27ca8ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5762db92796ba62ae1b7007cebe94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf885f614d5b936039778c5f4069e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d96982ee7d6b146fb9338aaabbe9a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f2f4f5874dd1666671375d1f4425e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcb29e6d2ac2ed04fb6ef9577d355c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ffb453c849ccbab157f5bbf590d67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba477ce848db4d5758a36c98ac4744470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dcecc7ac4c9c77a9bc802a66e91ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec001512b31c7069209d7f2eb989b6bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165c1dcf7e0add443f1ce229381e4c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4f5d965ff7e4764b9cc3b026fb549474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b443631fdfe2bd10b5939808a1e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd2a472ab3c8c8ae9d6af1a01c6f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafd510472fe5ba9225a56e2e492b5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc492437546cd1095fc769c50d75fc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf63e55cde1776337ea8ee84baf917479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd98a7615b85bca1f46ecdfd2ea086480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1d2f1fdf9cc718b3bdf1b40dd714481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1945910ce75b6323940281a90f67b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bce3bf9c913964f023ce8564998ee7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9521a73959959c47f51e7ca22c7320d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4095b481ddd557795a97b4a5b5c278485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec1dcb10a048346090c330805e5438486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada60e2b16da5ee29078255f91c8a1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2eba4f17330b638f02048549240dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ba6596f89d7d8a026dba8dc4f2f86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d130fbef537538983d0d234f218b3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651b95a6e3f2dcf16aed8084f009e07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab190f76bbd92bac938fc39626f63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446e7493b700ec7e308a8b08c64942493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceda4c2621210d61228cfba3c6b1ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e8bfae05fa264aea4bb2f819a2fe7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4be4847121dbbeacb9e1ec3fdabbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84209baad14ad5e23fc16ffe5c0449497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1d1811536545d6cafdd43054bd458498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875f89641698d188118ade358f70559499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7149011080c5e908a90c12cd5f3f576500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688070b3cbe481b5b392fad358140bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee93277a48a5d818f5100fafb34bb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb432522e5f3b2353f0101b2d2ced7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b8b78ed9540e1970525989495143504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f60a3a0f030f9ed238ff6630cf3d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51faf519fead848d750f6694f1b19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe964abea88d1e559e943ef94b62a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d639154e3d32ddca5f442d3a7d1895b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1095dadda9a2d78df64a649da2e2ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3270cb81b1dafd002a853f754a7eb60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5c73999a5f473dde21f09e5fdd291511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd278a0c062f79254b86dca0243e85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588baae13afb89149f3d7b8b1816e18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6601c7510cea21bfc09f9c94772d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c8906569676ded3d3b0e1e23ecc18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5fbf143b4c7221daa94c112d7a81c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dc19910e278271666b89dde6b52e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461025f73e4c3dcf1ccc1a6a5f2bf84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654993b648a9ece6d712a2672996d94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177dd5c20f046fa2b230c196d8de583520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ea8a2ed4f1565e9b6b627870ed18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe20111b0fd5ce07dc53309311bc52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda20c151b531e76d6015d8a3e77c82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08639b270e483735c4271fe941d187c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07fa15f89c0368f6436b01feb176e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f7a17fe7ae1d6a816a6c0629af090526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dafe5e88b4fb8d5f5f6bea1ebbeeb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9bbd32b3c10d78b33d6d64d78883f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4ab82ea982bac8378f27f2d542317529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3559e589082d1d7fd278991b140a22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d1b7b268e775a79f702636b43c291531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7ddabf756236f1a56b5fd92d0c102532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddda4efbc5d5f61d5d181aabde487bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b164658a66d890eb334810dd7ba27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3002f34e27fb2ba0a08469ce19950535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda4bc42e1ec46ef24feaceed1e190d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c3b93cdd60804ca0ffcb6973b0522537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b930888df2c0a2ba4b9498d0c128c55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4540842d4539d20998c6bad49953db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a55119b71504c453f91a8fac3c6ff7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46164dcd0af9180dac97bed7600b45c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fc2dcb7b9fa61fea0ee7bfe4eb485542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64712f83f070d03fa59fbc0c3245e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9cb514df15c3a5ab65b729ca3b51b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca98d2c6b8b7f88191bb85192ba2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318273e7216c88301259b9fa3fddc5fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22506187dbdd30cf081d7065447eae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f338b598ed2abea1725f907d8b76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607e9c2c6cf3a965ebade60d0a0817549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fc824799be077727433274c6b05fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e7c82dd2f9c40cfd1dd6ee02c9135551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b60b628c75abd3db226b40ce11fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dddba2217b9abb6833673ac3161f97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513402d89f0e05c5f5ea23c0d55d33d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa46eea75c2f5ab3fe6531d3952d435555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cad820d07059a6f62a6cc327e06ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056670a240306f9f4ef6b771d10243e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33626ddbb5a220e4be21ef16d9c1ef6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4580196791f34a82c568176af65f6c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a65b984bfecc2fc91487af63ee24f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d2a2d3d461e438904c5a71d37872561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3337643f1a3be3c4b1e2cb772d829562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428331df00fe0725b2eb798e92a1f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb622de25e71747ad8d37c3a714cd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834965664d6588bb2febd75fcbc6fcf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c760d4b95902315cef00948e3927c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84751fd19c7c6f797e82ee4f6eb50e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70dbf32b1a82a327795429ff341747568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c52d38d88ff8a324c62435c16cc86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb4302e1c4b9c8daa7c0e1d823592f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fd723d69c5fe54e453f8ef596be04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eccdf0aa58f7e99cf747ecfa6c5ac4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700b77a1bdda9f11810c272ade0412573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bb3da210321d5557a602f5bb0061e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5afa28060d9f7e1b16be0a6bcf1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c1a85600882c53979a6fc544da2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f189058c1914cab074e3ab5b3fa3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eafb4056bdbbe94c26ee45ba6704db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b31db209f2d503d0713ccb2bc9807579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea7d11214071f0ea516350e69430fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f70d41c2f1419807a6780c90c598a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383415033f7a20b9cf9d3c9ffff310ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd46e20c27ff573c0c99252aa51d59e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7807cde67a78207581667fb491b95c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1c4654d2e4a75c42b1502a80aa0ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa555adaa0a1edf15d5d170d1bce211586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41077e0063c116ca58b10ab5063f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a14bd4a154cad3b88fa63d6638da8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcffeac44034e9eef8fa94f08d51069589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1b0a6113e4880d593f8e89ae08c5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0b3fae6ccf2b7f8250a28d9034b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cc152b73c6fe74a57d5401e192441592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938722ee4f18eb9d0cec8cf1eb22ead593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c75db37e4e1145096201478431778f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126bb6f08b8643df377f5a8c0e7aebc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e4dfba6a99aba80528da6a46d1b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409a8b3fcffeb3e949e41398afd8bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e622efd1ec457b2a9cbbc078b41883598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70379e27d87e7c637eb9508b2948e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad6579631d9b60f136a9b2f5b6dc8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06e54ff237e3cfd1d1782b76b9138601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09dc55e205974dd37b5cc7de8833bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc00d888841c2f4798f87dedbf0f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ed5be49f5a2bb89d6d5d66ce7759604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171341e3ad430c2823cda45a919254f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5daea362e1a286beca826838d5a452606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81befb9d604677667444714a0f4e3782607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71667d28098868e3f3ba5f40900d1280608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a3f5034e08a4a4ac8bd622889c404609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78ff0b66de0f3a7a583e495e8751ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daa4ff69cfb29efa8e2c9638758e03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1bf720b54d1f48c53e57169318e1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1450b149c86788a12553dcd187927ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121df2d0842683547cd8e636ad38610614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8181512c78b966011fd2d67dbf635c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76340b5a14214acdedce8cc821e558e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04184901f8767895482dc1b0c4f99a8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341ed5dce1a79455dd5f6094a131572618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67526f9c22aa71f07c2189aa3b6eab19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78bade90720ec52348b0a8e8bd0f55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01aea844cc62704dee334bffdbfff9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b839db18d414cc16ff1e069e721d74d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8601ddee3c6369e522411afc2f8b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03fc4c4a6d2fe92e06c5152fd5a038624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47164620a1938d142edbf25e01f0576625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ce7eac0a04ed17fc7236630cbcb04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c195c222d037b41c7311d8b9b19f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0ca7c2616a5ce80a6d3dd9143afcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a779181885c0f5537156d75db6af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e70632009d040c199e92e2a519236630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5459d51997afb2ef97b3c8c0c4699cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed930d513b9047a148a7ac927bcc61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3c69deca5003c7152d5c9e0fb158c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea76a8cda857af905be23d67750bc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3411ddcbcd0a71e185078cdcb4bafe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b59cb80d7ec9cfef1330af76e5fc59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909804f05bf8be327947132be3e62df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f1b98335433e2ff9ce57d55695012638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed275974a5623cadf70cb6239e5efe28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7df3afede1cc74a6909b50f08a936640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea10425d0d4643224a439a73702e87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33776ce1a49ba93fee0a452765a5e48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adc6cbdf11c32ee8bc28373541d723643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf70852d94eea3650f65a5d2955308644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca1d1144cbf931936b53905c31d3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e245605820dcf22caa46022989461b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2493c915b505d47e1986f126aa61abb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f094db43ef5214ce75fe4d304c17e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec16b789e36747cec5d1dc110872e52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6576f78acb2f64f40dc41884a73866650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb04adef3e43eeb64725b01f1c0217d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91125f3b786d2464fdacbe45025fc4e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2149231de058d52c8f2d58523cccd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4e811adb297b8da06f07eb30fa5eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f4b479b7bd5ffc2ffe30aba18361c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee012763931484f34cce4321e80b4ca6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88f5c97cd89b93f0f753887a4f664e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6459638ae982cd10db98888b0320f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb0d4cc3a1dba3500ab0911b1bafd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef949d397ca6aefae15102afb4195660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a7ae057665bf2819ce3a75cba5b73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83258fc677aa70e298b07fc382ed7f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5a832ce4a14e64f4508ffee53205a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f190011f4e7c34c2e45100943115664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284afd3388f848409a325e6a3572ab2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db460c0fae21930fe65a8736125337666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd680ac49743b0448cf027bafba4a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54786a7ba0d6f52ebf7391b6d7965eaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b675adac9ab882c2e52fe8394f09c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246efd38b2649ef90e34cfaadcf9e08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffbad5a57e14ed43e2e5f071b4bcb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae5f2768e9182311f2f65cdec14a8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1e7026347de03a515b33b61c335b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa977c319e3b9d893f80929c784766a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35588f33e16bb7d7312227c639b2a59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a52ba538d12baaa3187a2d79e742676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c8a15a8cc88ec20479e8f82b622a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da17e9923ef68af07116f8e40c5725678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1197ab7e515c084f1eac58edaa15814679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b4b92732ff60ce8bbec3a07399a27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429390c1d3c82970e30585c877f8e5bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23958754a88d28e144f1bd9bea3ebd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600862c6274982fde21e2d8c0043c257683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e64c9b7b77d4178ca15b28b2166b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8e74dec0742ef9e5344143a9035ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce3b513c2496a67b0e3bbcb82cf587686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2c7d959dfc6577d666c89e7a5c7a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d654b6376c14ae6369915fbab2e0d01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dc975abff2a6b07608511094b0e33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8d55c4f8b39ff22211d8b76971c08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c7d07a9e353f3a945411a56e48098691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7d036775c99184512607ee12b43e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33c312cec940c5775e94ce4182c424693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd891ea30df3228b735b6a9030b280694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de287b37fcd8b2f80ec6ffca9501a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6705d54375de1ee42d2f28c99887696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cb0605fc4a4bbe9c0a371f210af5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715a5f58692a412a396f356fe48cfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3553106df270867942dec014d5b5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed541ec210169cb9901ba31362510b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fc9a2d587a250188221e00757a6f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710e9b048369a045cf22bcbd91f522d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ff22eb9b0e706b6e753ca7c514aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4faa8d0ea5d6176b985ec510ab4f77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4829bafadb9bb347297f5dbf83ea366705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3818c8e410a01b6d4d89ca8d40393d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e71ed05b2c8d612731cd18dfb16638707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944f6f3df1cca9505892a763133d4ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc17661174aa8270d7c22f1611f207709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731212c6b85806c3b98de917d69abfe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b24dffe72853b3687d77770a2a8e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb56563ce2f1dce0c15c6c29883f216712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfc8a17b8ab501e238f3b43f72f909713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e2dfc84e71ae6a5eca2b460bafd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584bf95d13a8bb055a78673ac39f606715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490cdfce3ea86000d910a662f029c8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f875f67ae0122f151749ce1d61e7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a66848d447300ed2c841b8d7408c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6103068f59bd302e1ab9d589faed63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d927a887b944c8937448a0d26f0adf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8198cd848e87c5f6e71099d8efb974721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32add395ec5dc20c7ad9f3a15ae13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e56a08893bf3e3365c41b0cd02264d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49f7f82f81f62b6db40fdf153c9149724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3250b7ea535d1156278c7ba648efb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05b803df714b8b9038adb9c532c8dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5097f712bdff08fa0c7b5344fda68c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52484b41515c5cf99b4d345d9aa65ed4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c3fd3248f5224f28d5cf02cf7e1fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c58230001013a857d143146b93e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2a832333a9cd364218d6a754f81f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54203a511815cdff7280e21e3af86480732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dbfe329e940951d5e1531ccab9880733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1f77c995be8c76f2aa662ef0556f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f801e2e15f43267ba647c55ce6ab99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae79072c63f3319fc788dae3a82e70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de3eaa13113e5414242a865e90b097737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca365bf251844429fc78767727bc4fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b55f18727afa6531d76a10a200291739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad75108b2800a5457d2b8a3903bd36c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0025c6f805c4b671ccc4f18addde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b466f94df0e1a3e268f092c5559a4fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b5a99ccec58e4e7e5afd03a54d9fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5b92cf0caad4de8eb0d1141339aca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a1e4181bf74446f7b347b568c0ccc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73c025eb676e46d9871c9c30b23214746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2896f4c00d6b85889e2991d0fa94b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3824fbe33561fcdb7193b25262dbc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d081a521888e795300fe75280a818749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954d3a5f64daa267d42479248cdf5b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ecb6b4236af3b72eef9d62051ba57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a169fa71f3c1b444a129b2c8cf6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571149b73b124476ddb8b3057aa31cbb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f0ecba22ba5687c0f1266818980be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362bf08405ca28b88d2507a425a70ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb5063df812e29ccae85551d55a498756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fe87f4b1c5b84fe94aac3ecc9a3ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e30e5e9a4c9c8e58a3bff220d015d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43225660626ee9b427f5bc65fb55f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>