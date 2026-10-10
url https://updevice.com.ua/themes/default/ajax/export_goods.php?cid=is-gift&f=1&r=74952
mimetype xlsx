--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aebacad8fc2f8d34585a4d5793568f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4d0a56bf0a9c4f83b0edbb467bee22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a015c0e167c385197b9220e09632603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297493772776fa503a13d9e1d13107ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948345679081e622a39313bd16821645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f2ebdc40d4c0a4f89edbb97800df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765fb924609488380ecae0a322e7dd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422950bb58009f4110cace5d83f551b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f120d952ed3d9aa4fba8ef8820cc06b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ebc5b733393d4122f2a1e6ae01a1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c47b833fdc84a7b2b6628214de740e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08e405195fd257ff39213bfbf8023a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35f44c99ad1313aca766de9c587adf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7fc047012c7b3738bbbeccd0370ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d660dbb828fd0d4bd62a890ede76215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0616e5d1248dbe468cde1db44e71ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ca433654dfdc7f2cccfef95417d1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195904dcb2e9fe4a67c0406a68ba26318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d7a879407bce87ff522f8fa14b51819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b4e9da6a6bf7f20aa7ffd26dc491a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111cd447662120deb43798d92c451ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c7fa4b05324e598547eaab76c687e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c275ee8b9f3a010f89db351fd8dfce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5da01c3368abb99543bd7f67cf55124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb951b39cd322e95941082ad8b70a4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067a46697f1a997cfce60f4c3d12afe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23aa8bb391864cce435ca23ac6d4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b46f6a4f1102534e65ba7db5eab8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44691b439201b9b0fe3a4427aa9c68a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6aebf8a1c9051a36ecf9af7b3eb8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a030ab9bd0a00d614dd8fa1abbc4c7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929987a786f7b8518e6d08fe9d85a4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c1a9509f65ed83e99fc730cefb40033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deaca241e0653b5d8f72ba0992d22f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a36fe7130f2d99d535a202531a33e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c787f5b602f149509eda59dd35d17ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ebc5cd1e9ddefa18680f37f3058937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0bc7f700c3e2c1c60a53953a77aa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bdcb741ab49ea41734ffc71394e1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7fdea15f0eaf2d07daca7664fe8c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985994deaa8d3cef1155c85b1b737841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7219d1ec70a0d4a950baccb66777c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e3c09e1d865e6baea0a357862a2ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330dcc7a60b9b61718b7ed3e402670c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437739cc2cb2fd5d3420a666aeaefd0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafad2c12d743a14d0fb945ac0a578c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d428b810dba3c9c3529d22783e32f5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a03b4fe2af6939752b40c0b32165c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe45ebc1315ff55fb754f43a256f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d2844f2811cd4b8a5ca4eb4ca663350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583153a907e411c943b77e012653d8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714bed28fba0e22212a99ca1f72317a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd1d9bad22cf4d379b8524b09bcba853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b058039eab71be5b739ccd6bfca9ce254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c222aaad112930c5e43503a79f3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa4eda66fdb3087ee96c139571837456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ce20783b67b8c2f8563d9fa4ee05557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ac1aa38284ec85bb4714894406ec858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6114410974bd4952fee9b8a043fbd7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86f70bcf92e0b433f7d98a1c9403860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4391f3e501909bf7272d6ec18bcbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ae836be312fbf19a377f775e99a2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c186672832402ae51b748047d0216863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15758c99dee973058f26f0c0a85d68064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70e220b46e5da4d996dd9e7938fc6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423788c121415e38ea65311eafd584066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf27c9431c9230efc97109a978d7f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe6e59498eca5c95744a87887934bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79955ed0919b524d3e6d1eb6d97f06b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a23d74d51ebf058c47d35969fc844170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53927792316291407ab7d79c238d70571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b885e1144143a1d7b241806a75535972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05faebafd3c9bf8c20c9e2d960981773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e65c75cf3f2bca11bc65b402b99cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78073c8d19c5a52f98dfb16b3349ef1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efa265a3353145fe906324cbcd7f3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225945477df3454fff1eb260bcdf436577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883c07880f8072b24aef0f9f414ebc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8806bb95b6ff8901c5cc5afe40d8a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26119bc83cfd459c41b16682b7c450fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba664b293f66f8b58fde8d48336421681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59c36281957327227870260ad5e27682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a7133e8d7f875f6963ed2107a715383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a05e21d8be7d0ec489a6dcc3f71ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071504cb042c95c7ed3a16c1bc99448785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88241683d859d681f3e359528a233b3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c721be2af34f352c3133ff8a74775c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d89e9423425b55d46768a01695498c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd0d0ab3c7be126296e12486c544e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd216db6720b0421ac2368daf473f7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8813b6b5b3c741912892eac5d2f13d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec108238931cc3317b6d72c9799e079292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4311fea34bc237a754a9b024d4345593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005923d8ad19ea34f27439ae0c08258094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b21c2c001f0b0414bceed7be19d4b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954be65a8fa4c96373fc4ffddc8c73a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72554eed3d503b8a108a494b8e95421397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84959fb23e287a878476afabc820fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309c13e7d64bcc8be2af8fad40296899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a66b45826ff62e227e40ab540c0cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a39797e07205541648b9f93202ee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a0b2d8d157c3ed243e3d2974b1aa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f32ad1ce725a992df6e382a858c60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c1685a004ca23395b2e4978647abf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e61990ffa7d2c1132ebba155e44306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa958a26e97d7ea11cfcdd8ed33a9ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac3d44a91aa7576f4225858c0bd683107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3a9a91250c00d51fd2f6d1daa143108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6c8570adee2e7729cdabdbe1a5b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df78aa8c423906c010c181b7f8650c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49884c88afaafd23c900e21b5d8cab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb8e6a047bd1c1ce211a73d60a91a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b696cef4b901eef244df5032e4d040113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cefb2d7b76211cdadfb63423449eb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a77f4558c09fdfe0679ba01b695d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917a508d06df19a75b4aac40d130cc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebbbd0d8d1ef71aa0b50dcbeb49904117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f094774ccdbd9ef4a11136bd7a93df5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db6cf8a1c7bd28dac2beceddfce20b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1813cd56e94fe66df459ffd454998e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce660e794e28e0ca700a009fecbbaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a827698e0313a6be26964e04ca057122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd11c389965ba418b19a10d46ffab03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a142a37666151f85a3da1078bec3db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b5950f6937b780f735bf9a7026b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd77692885fa9827440f1cc477e9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174e58967a0fbdefaed51088ee75aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cc8f162689c3d68f71d05b4dc2168128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c2db802f04cf4a181ee8c1af96fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffced370f65c1c08ef2123900b21aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9048f19ba233a05e91533884fafae7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169f8d497f433e8ca4bbaef4a4d76d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f35cb0838d901646ff60773f886a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0941ae6a8c2e01dec8297a1160931134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aba248979827ad0ea53fe45d7b564b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f375ed7b63ddffed2d3baa7a70af4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a5ae14f05b9a9d25188ba44ab1b4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33305beb4b323d8647b6ed47f1ce4ff0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043652a966ade8e4e98776529097fb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6399bb591ccbc784aed0f4214147a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ebd875b9d0c7e57815a11d487daf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eed7d2585e670b7f5582e92ab5a6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2f223cb1b202cf547e02b0a0b9e9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f89bdfbaa2f3a1220d0aab171238b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1c79a7b9b9ea50aa0d93e9cf26e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0906903faa465ffec56347722bdf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858671ffaf17106ee0ace39d4550d7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ffab6e3e7332c39c34532da7c5864148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40de0499fd48a36c19eb48d063ef74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e751b29b20837986de6126d3cd76d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431adea981ea32daf08376f5f6c6efe8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042d4481bb292f8a6e61149e30006f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc3b1131c95b3d11a39d4a6dadf605153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a3251dc4612fa10d747c874dec5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d1b6c677cb483683531347844e68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21abdd451e02857221397ea26b9c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e562f0d950620ce674f7f3a792b14b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8989e35e4bd6e042d11779c3fa3b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32538ddc4a951547186acd3b14c70d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902a3d08f49e967815a97b4192114a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af0849b1f5a2146c6a8960cf5d0492161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72062d52226aef0085582b131c1c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ac07f04adf981a116b3d99380bbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5bf69166c2829b56554294fc45479164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e31170098c84de7d17d9798557df8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b318f95917227376d14ea7651911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f66f4e385b2a7dab1e13fa553c63ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d705739de36445009bd9ac8dcc76455168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58523ca58c3386b42692a2f155399e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc383576cefd6be5e829e11e1b3e6661170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab3ba8dad601814007f0eda20474e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb322aa697da3c52ad5592a3a43e13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1eda91effe86c6d7c51d079d6c417173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88abbd26162fed131f6efb8ef0a337174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f98503a66f51ab2b3cb88ea59ccb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a0a45a7d6d19c867becd7044bdbe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a06c9e9d7cedbef92706a77d079b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb43ed6c43921c9cdbfcf7c3806080a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014870d44b2aeff9ffed5c3265e7dc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e622183b5f11dbe3a3b58f6fc3d9e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e80e9fc6ce1352970872b1499abe9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3b3a34f181a398657e7d811cb69cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7523bb6e1f231a7d5522b5a87a538183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647728a821ea1a79c6d93067292fb57f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8eac93fd0c7ac502fdcb4e7fef8d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac49a5ff8911cbb1fab18ac1c21f028186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcab4a303d1135c7537e416d0af58d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946f5b46f866205f4d31e8d86953e33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f085777998de42d70d3d4891fd310b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740111d4b252e201e27bf8c3a6847149190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0da279ffdb74aa0b3a4161668d5c5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463878512f355bfdeb6ad4b01d1e4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c5d69341fcf1928c2b0dc66126f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3100d80335cd3ff58536b0a3f9d9f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4d2aefbf1e4c7f8ab6d750328a89b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dae0096bc4599fe7aa20f2d5982ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02604b567a087a7d5ad1bb3c8acc6fdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821849c261d74fdd0effd76330018aee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eed1492c1f0e3c7d139ea39b8b89b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690050819c4537984d5f274fbf84c4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db90f39ecd07d1facece741f7321ef9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a132f33d25617dd9630566295d8696202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642d33a0453850a28a33370a08a959d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c79c3805907ed3f0fef37b97a33ee1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844735cfcddf45c6f8c2ceadeed0d1a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430c3ccecf102aa72e8c2ee5d298872206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e395c522eacda7d529d142db7318207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77b318c11756a1b48c48a1daeb1bcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defefe06b8dcd7a4290595f05549bd71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af686ab34537d8b4a812e3f1faf562f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f670e659870c3258edfac135ddd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b85ba40805b1c88a08660fc4c7087212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ea68fac0b0bdd27b44cde852c1498213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fade6e0211e3829a2edc163b3590ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354877e22011aeb27576c5017771d5b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d24fa8865fdfcee53d77cce7c51b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2768e4b4d79d9d401c7a1268fb2e80e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf966e141e42a20a85f149caf05e12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42712824d9a71485b3fae48beaaf912219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b50c9cc394f93d17556bf225107ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8057ba235c37cc174e6e6fafad4f2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65814a93a13bfe5c7e68a780b5f1037d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7b2ce9d8875a6aabfe312d4ce019e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbfff30acca72d6786c4ff0a54119a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e4b27522cad0980ccf8580eb2680225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888cb4cd5649fe6cf8063aa1d3c38dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383d4e8ac62823a4100361530b6f9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc7b344389b788f018958d9d0f3ec4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93056e1d0639018cfa96599a94d59be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c7b775b3139055067eed4e72ac76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1836831fe095ad77db737471dec90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0657d9e4264329eddc6b9e8e692cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50c28337f1f96082a01a6d9dee1d3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db0a448b0a6e5d7befa92c5c40ba17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6840d76ddcf844bd4c896db518693d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baa7b62291c5d4a738103b7d049985236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38f73407ba05cc980405b689c8d0b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f28ca1435df7c067588ea7b79e3642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f515a077f380e8b290ce3730c0ef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad84db881aab116242c01ecaa1af867240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa01e3f088bae286b44353117b6be64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954648a326d3728f4397cd499c30533f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931328f02d4746d96562a1687b6d0bd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a8ae3b7552d8676bbe2cc48d6545244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677920a5b97a184f8f44899795906295245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b41388d2d78c4d19e718fad8aaf49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5dd13f819853d5a5e5b061f2a404f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501454e7a01c09897b7822650b829926248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a2868fe6e37741fe6abc6ca623bce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f4a30965c43d0fefdd4c1455220f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4091cb8c264d738ee4837afd50c8bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543cb605527b1e5258e9cf966ac6404252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93bd140f05351ffd1acf7cfb23ee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00016d3f976338622a630072e3cb8a46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6164294fed69ff4068ae1be6ae2fe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843122b2f35aa7703e92a4230c4255f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d545cb4e0045366aec6252e6ab98504257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624911ad3e6df8306d230f0219a882258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51943005b85bc5be715102b6adb81fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91380363d1b883187a53dd2a1cea4c31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d36474dfd64e80bb9fbe49ecafefc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f817192834e7f2a67ca1d7147909de4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b6f9080e296c0f3e8b886f3a6ef73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709af2c9b036eebd754f5b8735d9a37f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dd41725af5cf9883df1cb047669c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ffcb9d47a2d803d7a82b69f2f705d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9fbf90bc212ebb5922cbd6e4e256267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ee9b4d70d78dd92382e8d23070a8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266adfd4fbe843d66330746d74f926c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d2bda1844297436ce41edbc64d5d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe9a09f9226d99a200c660cc05c0c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464192f86e2a5955e35692a6a5a05f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77bc4e279e533f9f749aac8c243945273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2bc9a383ec0001d80e572514bae9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77abc72655712bd2c4bf413f548ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1325854b12168e1dd81c08a51f8f9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af35dca27e6c82f27d35fe96768c3c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e970680fe34f5d84b762dc62168c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d34aefc6c2bdc7c47a5feb5265b4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f508c5b41186eb7c429f8468d40515280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17ee735d22bb599578c906ed316eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ff93dc3064df84b1feb1fb9039700282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440a6c3446926895d5d3186d8a4cc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a1bf4e7b8bb1bfd7247f449823f22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860cd43147de6929b02c7fd7eacd793285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ec63f31b490e617f0bed08f41ed46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0adcb1c46cf104e1b3f8850a378fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126111c9a2f65bf206d96242c5eb658288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef70c45cd16eae844341d1e229efde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67bb27b49f5f51fe00dcba18dc4ada290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793fac93ff890a0edf708b9773075f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b798295de692bb73950b09e7cd41634292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192477adefb2d7f93f494d5c014b3b34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b7e21c47a75b7859ec4a51895de18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06db914d10815aac4d1c7956517d2e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6bcf6910b0863ecf5c5ef570859cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b937e194cd9f920662dbca03275875297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebb8f76cbd24cd3f84b0cadb4a2686298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe992494ecfebe7cf8a44f5918e7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d721ea0ca870094ff37606c6c6d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd117419c292f0fe58e7bd6c64fd26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2c2b3222a65eb2e95f102c1824711302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385422d963c9aea366477d09a3f541a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae803d464aecf32f0fa3334d58690d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651c75eb3633dff793839602db6a5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598da357007acfde4999cf8ae7f19a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57dfce3d0fb888ab7cf42d61ad05d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0afbec2acc4dccaa43c3f275b824d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1039830d43b5b3eb5f23a34e734a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a1039d47c80d0da3dd8307486ba3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60469bbebcc01a4a453f39ed2c721f7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69145a7824131fc3a537095931875ae2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e61d7d12a24e88eae13943fa892f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694b0558739ec6fde6e5a1f311aff59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cb579b68c38a074bb1e037eb6b57b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f371bda7be76e9b18bb5199ba2af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab30bc01e3f4cc9e0fed0ec261eefe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863c550fb4fc34e13835d97e653f5af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e64115ff127735d2f66541774798319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ff1fdbf5565734fbd50c7c0ab390320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0597744a1ab9519baf805ebba936a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307f7d4d5f0fe875a2402ca319ffeab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba41678f08ae44ac5cfd4715aef2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a63af4deba3425d886e83db08fd42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3821853c882a2ad117fad5e5d2d0ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1adbd570c32e27103f958c967dfe38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f496e8cbc38d5bfb91fa7593f5b0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652098c2807f0dcd7feb86f1c8624ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c266679823851f0880e5b25406c90d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7e309e02502ac368ef0b9a9a1d625330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee460502ad7694bbf359981c69c27ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e04116d905feeb9fe1984d73f69adc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037122fb7e94a5cb6d1d82d0d923eb97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16559c63c8c0c63462bc00be3e62870334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7617fbb3c2f2595d9abf37f15fa848335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9cc85fe595e7c08de8704962fd204336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4111d777fc9d41a8d5e7649df2cdd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760108b56a10ad6c0e465172904110f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a079df0f552d734c7d0189f4fb6801e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101753f2f192b7c3c919e1076c21e223340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f374fa4fe087e1decf59a4c483b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c476264a9611b14b0ad9ae81462d54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c24c84f7fa789ab4a0ff9e920605ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4978f888656649053a34690dc958d35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5709546fd8ade1f498dabef8490e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797890227309758e505700d1403aa2b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c562323787809effd24791b21dbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb198c3d51873af2987e6c9bfa1ac9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3179c9c3f3e2e2d3e0ec1a113a8dba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b87c2effc741428befaa3957ff05a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b14683acb1bd14fb4d82494617a7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b5244bbd582515f5bdddc68287dd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c375ea0cea42efbac60a025b5257b32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd752ece2025196a6fd722960a9b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bc0b6c1370a802e2645126679cd6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8da717b46d654eb3e6cb3949e32db3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f12549759a141f32be28ac4ce1649357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7071538665ab792c67160453a0adab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b2bd0ed43d5cebe7811fb112d2db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42b2a177fa521b8b4bad2f6a85447c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea3009cc67e0bb17e3186036b97eb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2940973714c476060feaa6e8d32a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c92a4c50731639aeaddea23ad789363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4e0b0deacc9d98da46fa469eb6bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ef5c1f119e04eb3cb7f0fa1bd460d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9a8ce1705ebfb0b5e441bac0bb263366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22678441eb1b19b17494d99b236432a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d777b2c0a7cb87df3474b2ccd370f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb12eadde82f3812d8d98ccedb75828369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d735c4c6d676d3e4231ec8bddf8e79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95354e369d003267c48edb3b958c5bc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e820c09b8c31be3925adfb6509f268c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bded60f8a8503faf29443dab722d1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a35f4349945f0adb0017eb307e3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c61b06ec54e9ddf955e91d1d7629c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb98581567b87173c6928a67696278376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72004412e02a67238b0b9d1df90889eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa940dbfaed42155ed64a0ef8675ffd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b6620e8411609f700c344fb5eada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe2df7259ddedb2fc50335be2ed110380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b696534f869fff244df981e18cb673381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7eb5818e2fa60b78e651cc8aaf89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f914b9d3885f4f52d4ddc9d07c261d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ac564f42bc3affcca534984f2306384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba4c498a0189297760807d7fb8275c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b62da415a9d04ceea749286d2cc7cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be65aea7dd1471c634cc11489e172387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88696f629809059d0d6297df8ddaabaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d429e8d25502c5c5417b7948ead4547389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a7fd19f84aa76c5e45fbb1497a845390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f3bb6dc3100726fb475c0a1fb302391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c218bf79ee45a11f7235cc0d6d6cd8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15a36173b6f1a98713e868a58c638f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b27c9594c2c4ea334ebc15c92a83ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb811129601f3e28d7f8f159dfb90e87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e342add17b797c4550ab59b5553772396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660064b9efa57ec39c88f42b7c21809c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc18065bf19b22213a4031d8fdfcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d66ba27375f78ebe6b8e416d7173a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a27859afca3b1b480efdcc12524841400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e24a97d0cf03c98072e9b07e94fd45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f716a89f974ebee5ff9bc016848e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec58255c9d7273ba168c366555138d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9163691a4c074cd94f364650e00498404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314af7e9f5b3c49b685ca4fd6b7c135405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef701aa82515343cfa7c24c1a1f95d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ac749e0e8b5c1801283506b70be2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0346fc60e164e96b293736b33de870408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c019bb483cbc534b12ff76ff2be4bf8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18eab79cd63a0eed57380f8ab5b61b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d293fccfa184ffea9a44f5449902411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17c6f16246bd05fc7feb6c09e9f2e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327eb2353a301121b5fa0b22e8e77a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2b6d0b6e71b32957cdf882d8c2291414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffbfd4f8d2793242bb508c57f8dbb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafadba10a8f861d70ce601b734756ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536cfaa50d472a59445381d49dced08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b1a526bf91a52457d40bafa13f865418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ac1927090c4d14541f8e64154face419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff645647ac39b28e1dfc06015d7ed9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75968686592353037f9f57feab656aa0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398229d7ca3945a930bc8094b2e41886422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce97e6b15d4c13d3f12051aae57cba2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8d4b2bfbff720a2de6bdfe360b9f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26ef94c6d2a69d2a4e3b788d657f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3559fac9693bcf3efe31e20846b88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516135af8b61e20a3315c9241240bba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ff8a9034bfb47c97716be1ceff656428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e90843983c303f700106b020d344429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece33c417703df45ec45daa417e1409430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e57f9fed33844a6861fdc06053301431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101d3b09bc5ce8c58f42cb58c47b677432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc124ac5fd6aa2af42c72372de0a18aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e3c8fbecdacd72d10b75a8b18643434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc473c5f5f555bae9f0d5575781620f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe509dca63f762e0a5fe5c06c6a9d117436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e149bb0fb3e8d2d2d4ba5662de232437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d5aab58d7ec747840e5628d0677c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455090523d48ccfa8522d7949e4b73a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c7577f40bc882a14ba21885c44f75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dbfbd72c4e81d4540b26ec1694574441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a546e650b7e1d4ac84decc6f45ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb60158df368b4aa945743bf0dd64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e651a1cb8d0fcc4b5f655ef9baecd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb625f6c4e4797340eed58fcf70a61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e543277a8a559ebf34ebd6791eff3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb931e8c3fa654f115d8d1502941a539447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a24aadd93873c44a026ec3a7886692448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b599c25566c4e9067cb74bd0d110ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32fb3d810149f293d13aadfb62cae9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab5515588b7f84bbfd8a6c2025aac0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9f00ab91a46c3f423b2cb35698a49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c8fd6b72c4e11ded4fa1a2166d0ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3badec2b22d1676b055dfbe87a150454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1641e6a07a40065dbeb5752af1697b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4328ce5e02d3da1f00a37ffec15ef4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cbe6d74882b563a070b6826f92d4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48dd782c640f5eff6686bfbecc024f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf755c67098a733f6729524414b01b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce1623b7822e2bf215cee2bac3647460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ee6364d6e227f1fbfd1a65924479461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1deaf95ade4afcd8c40030ad5920d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a35e5947349f06675191253930deb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c204f5b0881c6cb4252cb0c9ef162b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2502824ef3bb36088da7d8adaefb8a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148123bafd1be1076c55f05a0d729618466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747adf71d44b5464241f6beee965dd21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40caac3c630d1fd53014f1a4f7f14ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9328b794957a0c19a234ab0aa5daf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36415d0098a6e3bf52bcb5063c4b8b60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd72f18fb2ebe5f8a08718b1980e550471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986f96b2b2d74fb720e6c35add645cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2b3c09e4765e88ff2182564f55214473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1dedad6275e24af3c3b4e14a6aff6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac203f3e50253588d6104b6f6697a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fb5c58696285fcf0518dea562b2f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03128ad81a13d7db11c61b88b1d73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234c4ebbee8ef5dc426f8a764fa63c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0981bec6f5c8d73817bcdcb81d2876f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a972b530c2ad6dcd090c198709bbc92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a2663e3486a3f6a53aa4f37737d51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbe45f23ed8423c102db39036dcc08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed397dc7597fc51dc1312e78f9083cc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80bd2cd69bb469a7f1f555e5a5b9c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1069f4b1b9b12811809c2fcffd2b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f6285dbc5e0b8e9d686f43bdb9777486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda9ae3d08dd6d0db80c7e8c2e0584487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ac57099a0b08e345ed5d99515874488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c7c95fb0c8608c520fe887802df50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc6d574e59c73a0bd151b43a8302a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87951762e9ff87f899bf35f3fbc78949491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695559073450c3e8a89cbaf6bd8ab33c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09188bc1e45cb717da0e3b712422b1c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc6e4ba28fdcf90b407c1e6422fcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c61ca8b272d86d27348ba037806b5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc73607e5b11e104d1a8356955a1a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df98e947d73fdf9cb1bd6e56a7c5a45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab656a816eaaf99eb38a9dff90e68f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c62792915b3c19077a93f43daed18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532847926fc3e310eb229d21700e7720500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee88531ff3c2cf9cf3cc4de1896f435501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf90aae3eacc4ed7f24d13a947fa10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe7ad9204bad814a13ea434bd8dd23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4da9d790196a085c934724ba6068b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64453456d217cf32e4ad9db398d16e72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb084f32674bf1347030cc2d51192f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb23c08f4d648d658ec5022ab00b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4af65678aa53df9c774c5299149b4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430363b3b37d536804d3ac07b584ab4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6bac7032dde0785a1993f493a16da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32334dd83794874b709728aa9580067e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93316db9794801c8cfc54f512ac5b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e04010c4a4f14533888cf7768ed51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046541176da1714cf44c8f8c0058b7f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc3ecdfad96fa32cc5c7efdf67b229515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1fe245ebaed6db8414bf3cdb1b040516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c054f9cb26499135861d5566873f2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b71e85914512a7e98b9fa9eaa6b2f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705beb31ba772ef8f843c2dc325cff4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab5e9fbed7455db81c317c74cc6ccd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac6f19ead91d699ec06d053e81fca8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a0f9b89e0c9a514928f2db661460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ef99379fad4f980072cf7dbc17533523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c68cf7a411ee96850f45334be57e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025f7fb1c0b4483345c1ad26f5f9331525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed1919c16d1e7e5b0a485ef6f21915526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da27667fda851c218a4eaf52f0c8a32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b06caf9fa107f5e1bb2f9024ef7d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98cab549fe7db630f7b26478c260bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6c1454ce5d6c0a0e96d28981e445530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091a913396f2d550e13d5bc9dc495d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9f7df20129dbe7b4efbc77aed327a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb03912057c4370c659e6056033b62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaa1ff157cdcf36d6b5a697f1fcfa2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8da993c48d083440e6acc81143c0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366d761a8516ee4235e4258d708b8b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9220a2a0efadc21594351e2c3a007537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dfe516ac2e2dcb883a0be89287626538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc73aa218ce86ee4a447ad3b57e70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d6762cbaba3f2b7f01914da98e921540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dbfb16b154ee1b3e487b4cd7b1489541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f86ffda1dbd6dfe5a21cd977f5135542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71317405411f90532744dab0c12f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3d686f92d82eb57236c4a693ea0d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2997768f88778c35c2555d20ca1b21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02663d0271045530a834032af92a89f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af001cc36f09aec7e9f1acd95ef425547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c03aa32129c10b3c98d607ad541f2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe09d92707c9cd48ef80fed490644d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41a426f8475ecbf6ba305c00138713550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de5ec7245a7dfc47ddf298d2083102551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156cc929f2ae094d8561253bb9a79af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493cedd37bbde562f8aaabd249f0007553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c33e6cd044179136c085bd6f4c866554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1439793eb45edf7de19f3c7f53ce9d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7df29eb8da0c2b85fb7145148d847556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52473ff1c47d0c4074786c3baae8381557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3e945d73f9c36f9f58f383c5ed029558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701bd13014bbb55ef166d9029f8cb2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6423df9bd10019ae1e9bf0f6dd813dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f5637b6c944ab0001df711c68e80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9185d7adab64b66ffb01040f2a6ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bde5929295d47ae6d0daae2f82b90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd7016c55d486d5d4765c5a7896baf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3030dc853088969029b0774d4a88e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9152bf1bbbc4be1690f90296d5d184566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333c1657c36df062fb03a3fe2e19446567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee7ff446be8690c72f1b933095702a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3653c86242e6a641ffb07af9873a48d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab4b04282245f4d3ce3e1be9f630e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455244a2cd765a6fb5810d3f500be7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029149a607e284835377c8e02e439f66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f243a8331f06f10ed29625f7f5861573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96008c7f6732564949ea458a60f7f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1ccf04932a2c715002443c759e459575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b32c4ed5e22ffa560b103ff3b5d32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23446a5038990e6f8d542e9ca3ed95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50704010962d131413be94d2e22fb4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984dd9afb69c46a02ed87f1bff04d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23865aebbd049b5d67030094d5db4ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba9046fd9281d78bb45047a096aad3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe6fb62648501634aa33c6c40a645582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473be7e17234ad20a3b6899e1acb4eb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae97cdf02dcf5eed78e081b0f4d79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e526f4f7c5e76e0fc27d503222425585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313c6730259218171dd6ef994dcc9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45def8a925d6e5f1a32eef328aa8039587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58594f96f3be9a02f4a503e9a16173b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba671340f133b8c6e7caedea4d01f671589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57076265336219a4747d816e3538cfaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f166748e5b2f0055ac3f316b7ca8a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7197aaf35ead6f213943b8b9c3ce5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f2087110fafd7f3be494727af4d7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9cb0d0a0aa6373aee0745b19e6930594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3cdf4e0a83c47609c13996677fe2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e065179a15d1d653516f90c2ae8b93b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82742c1ddd84262ae2fad754e262ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21877650e8256fbc10216086978e76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad838f234bc77feb62e65b6849d413c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a673a946339eee15a6b1529da9a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9175a2c7a83e393657982833df365f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba44af4be53ffcec675c2ee4ab6509d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7efa595c3329339c41075bd7798a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0455d7cd68ed8a47022baa7adfebade604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883bbd73e09415439e7b5ebb412a06b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8878710b23ca9e15a866adb49631a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91993ce2c450b16327d04ffd9643b4f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8f33233e6ac83741542d6f668bcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5359007894a0b37bd0fc00ea124482d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b849261bdaf01b202bbe56171dc7dd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc20ee8d14b5bf9bc103f88a528383b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e135283353b1a7be181f8c1ecd9d6bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19dc3b15a7e48d09f2b6cac7ce5089613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334fefe4ed5df95d83f1847f38db83d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520321d219841f645087b73473d02067615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462f1eb9c6961de9a764687947a864c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b664d9006f3f8745c899fee04a0e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d6cf78b2a0166fdb945c0c70511c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c049fc2b458524548428fa1d411286619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08da565bbedc733ad42fceb5959af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51839ed57d8065306f8a29f5d29f21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0346686655ed5921ff581f9cc082fd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012fcd00e550e9b157e75df6e765b93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338717eae85f25de860f26192835301624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e31862df4fa7eaf2d3efdb12d2d44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249c94ccd458e867efab6024ef83ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783b210243e9d0680e0394209c4aa84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c18354bb6450e592372491a7e1d39d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af624c5d3a26422a09e72bbf4a15ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365500a0611f9afc2050568bfca0b7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ba3022773cedc88fa9bf49a3ca57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1eae031a55f8d360ef99a7364a7ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b52139dc87c8e7bf8e698c119f5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657c99b0bb99303cfe4239ace5db6ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8849282d4a497a924a9780159adff11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e43e03653d7c403d2a7bac25ea50c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ff8873c80b4614c133bde74dcdfc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2680fd1f3ceb88981fbd134e26774d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f301031e479a3e343523a468de4d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4be922465b6a98e3fec39eb97e3bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38719822f3ed03ceed1a693ad2cd1df5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef97aa069ac25e8cc073aa5c1d3224642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a69b3d3ba58ca18dfdcccff76da7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d898b55250c10a6f7a82a63e749c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6711cdc2d6bb49c4b0d0f2d6ccad7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14478c5c53e6360e5ad5afe7e250017b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ee9829f1cfa0cf7e8eab979151149647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb48bc728d30104dfc6cfc628d511648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2d313afe1169623cc20697b1b005f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996b98cc978204100d9fc6bbd8ff550650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fe61d5eeaedae46c9dd2ae5c7bf15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb8c92123f21b7ccd05a19e57e0823652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b98cdfe98343da895e92317df3bcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b8583c30d0975798e706a23345d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fdf1cb45bdb456540968174a31980655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1c60539fdc7c8978fbb160ab2771656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ed97ac653b5d7798a17460cb622ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1fddaa1d9d9c314a0dccd244f5f59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada1e1fd059b53060e08e530bfa6b0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a47c5736c6c8df460466893b808885660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24429bc4b38d1aba00a7aa313f8b73ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc86da1df62f48f5e26c4132c1066b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906faea72508b86a488e6f6eb69347e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdebfb64767cc2fc7793beb041b8f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15e424bf6f8a07f9abeffd84eb3540665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b611249ea0e0865826ba8de6e350666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f1ebc50f6b3d683377213f8c50b08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ed1e2c866793c5d6d90facad6509e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69befdccdcf1706f8455d8ad87bde700669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daa5965d4c75861a1f0f9765edbe42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862fe8f4c2e43b87151c4fea2d12e00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687fd3d62ccd28d6dcaf65a42cc222672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1f00c6eda34b2cae81ac85d54dd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c87de6bd4a697c6c01172dbb4ef0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ebc1ba8e4819aff24c00cc3d4221675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f490c4b328b21be7e3b3c42cc848fa0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311e3db345c4aeab281cfddd134131c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090902bf017350d500bd3e77b6e8be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd089f41e1e2b49e974a1c789824b1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3f354318b07063ea689c7cb8f9fd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564717f03a2096ecc0aa6b3ff13b0d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e2658d007b2c6b2aead953d65415682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07902577bc026bd0f2ebc353c65141683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88d7bfc24bd3fa2487f14dc4a264b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599a0439e047e61bb968dc62d23fe27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b09a5f6c1871804bf0676a09ae07b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b43f28568e2835838faf7c80f9bb0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb332018a2367f9fd35135388f45e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533a151e772919b68565357cf328e5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3756ede46f47a97b69ef8a71ab948690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3402600087da59a3eb5686fa017641691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a2efc8bdfb7c2da2769bd4162ea21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0bbc2d55ec19b7f0ae8a1a5480eaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a43b33ded1a6566d1af578d7b4d5c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43e2bfd647259f7cd39de1c6c9b5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16678ac16d5a5598b7439967daaee2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a20523f973d8ca8138ab415dfa24dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842a7aa7ab2d7845a5ebe7ef6bd1fce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71112d46f70ff6a62cfc53cdd4fbbfeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38bf33756651a3a66f12ad31cba203700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a9b3b8fcac8f843c6b7837b2708cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49667e54d9c4f145864430b450779dd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b902992fdcea4b844b73be47246233703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef07cf5a9952338a6a17702ff5f240704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a0290b254fa21249233a93e5d1a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416102b31d0d8fd6e070ce285a88ac6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318338940d1432b925f1ec27db350d67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c428de16f0ede2cfacb2bc44fe056708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2d88870a36f4addea1c92d1080c15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053f024f882895b484078395c63f12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b797938b97f53e7e0585b72e17329711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578fdaa80ea7c0001cff8fc9061c432712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b6e19338104145f38ee3b54e2be2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f547b3930c96283dbd419fa0468641714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a020f6ddb1ed388909a676d2652104715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dea7e93c09f3ec187f5b9f565e440716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e999d6285a9a497f5fc061f4a83a02a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401898cc4fd26f6391e589646ffb1d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb81d910881b5b77bd92ccac031d15c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9130810063776e43b62baf91d94e47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473331c0a28e86f1eca822ab63da96c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b12e060ddbddb9745ef2e1b3e80d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0a68f4085d372b8ea7f6e648156ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfe1ac8a40e13830b3f799ef9de54d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7514ad17e37370a92c3230be76336725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c5a7d935e00525b41c17eae76cdb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc9d168c0cc55707f92ce1fc1bba0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa44933dc34d9219883e2b220d468728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f2a58ba4f1649cfaf568bd35a15f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6355fd35288b4ff5eb6c39d132868730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190c3afe837f75ff580d4c4b8f47fc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130172466ce445f8d01e616e0d00a7d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d913674f07893abac906950b908b5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd68a8fe3a1c9e2b0e356a4deea4d9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef845ffef4a4af887bfa5db591226735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a298aeef4bfe6ae95d606839b5a685d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90353d32a25b071da3566bd836a4511737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc742a3e65f2ba4395ca851267f58e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221048c48bae1d261ed2e909a0fc2d2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d51271837eb2c05bac6a52fe924075740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb91588d4b68ca8786740e316a2d5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917cbe4bec670859c16ce58b9e41441742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d2c4d5f288b40cc5aca4be775d1cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9430b13c968424c537867ef14c00611744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979981e95e4c4dfd03dc0630831aebca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b09f6de2267e2e1aaca93b8a37f3e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cbdeb622884d257e4e2ddb5769843747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020d60b4a1032b44e83ceaf64f1058748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef478820bfc812945675339181969c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e5e21eb12fe53427fb3e394e55981750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fea4003cb00d46241c89bae2400cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f2d9302a2418a099959e496e38a41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c0868a567be24065b749d53985d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7ca8a8e36784c169dda374792d89b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1236825c107d002bf512945579593b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf616a856a185c075952bb94cd67b54e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63dbc94f9ba0516777d549630cfa3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265a3c60a9dbc8577f72f895cbbe8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691de0bcd8a2407dfea096398eefb9d0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac545a56f260335bc87a3b8fdea6b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd06d367fb70975f9370d6c06a82562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bf11f2408b182593d52bc273f37cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269355c9cd2b34a82be89c1315e97b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cf8705cd510c34066104c1c1ff83c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f219017bb28106605fc6a5560d7a226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3feea58d2a748dab00ae0ddece2027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad9a4ee07217b3b58755003fb41e978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e992ef82767ba3eceb2ab558810259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ca2200a6a22fc23aba3d19b4b305310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2a5add6871aeb578dd3930725c37f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519233d9792fcb2c7bfd9fc2d718a3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff6f74206b66ce576418a73527e8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f53b0822ac4435c4b434268b0ee1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b38f2fef5d0f507c82e0b470e8c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307706b260dd92f23810327e660c74c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71151fa0bad49533b5f3e1aec88bab9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1bef14033e7076839d4da6820bc3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceb7083b85246e13b63324960bb78b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560666291d5a5c71875f31357c3011620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a702b0ccec76c96b4f9ddca808f27821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0accd6fa8a64749785e59d60c91f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2a993612313b4c0b58f92f25d296c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22660bb5a0494b554afa22a94675632924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca6724948a5e640c883991f3d4cffb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a56d7e5ff05e14f29f8bb3dd1ec16d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa2990b4a9eda76ffb9fd47f763af227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39ee98a52510cf39f1c57be43598ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ec5057a2cf93f079b067e887a42e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1e460922d2185a6da12e0945b281330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5b3f69ecb798edcc34312d251fae731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d03bfb56d7745482082f380f7cb8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb113242fa1f608904aaece03ef40e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359e5e2bb3c6ab807b464fbf6d7fa834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca1619e2ab3a66daec2887a981428135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560a5aa78793d795517d661766caa7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36000bd199577d6f80589ae06e8382037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151f068e38d61a9b12dcb0df560d6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280bdb940ce13e1bcefe7e96a61bdfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a466eb27e6bf50fd9e00ef69141ed640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320358b5fc30a079363d738e1a24b5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22060dc52798c610c74df5e180fe526742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28512592c26a381220699c2f44b3b1d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e37648971ca610b1f6694f1c572c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1066e0b03b1e01f7ea0195b5983380a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1e6fcaa05f15b12ec2490834252db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b5fd38af99de24d40da1d5cbdfd0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c819bc88f47fa2d587b46287f59cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431469a33dee094a31aeae0c37697ec249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e45098889461730cd1f6b19355ade750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc27aaaf203e994ab25506748eade51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77709bd58a647418a269c492cc5c01252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cbbf98e32017c9d87e8f3cf87fb8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00658d7f280a7d2114d69dcf35ebb44154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb80f1065ca1c43716472d3536c9d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14837dfd193eb8337f1c64bfe3c13bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d2d1835886f8cabf407b2539b3b4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b101fe2ae6d458d0aa61df225f2fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee26fc7f8906c403b0367ad14b0aa3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e1fc08006330d10626649994b33560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf248ede37fd5c9cf04f0568a86df661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171992ebbe40a33d209780677d602962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15893233a5055f108bef8208f674df8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60e2481950e800e9b90bfe04ed4aea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1938080cc71129953b149333e02bc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8035961df86d831ac8e3128b25d80666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554d1eb7ca6b4e48f7ad52f62ad81e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3152abbb1357396e9ae2c6581d6d6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02328c935ae3e1845c841639eca83c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82786ccd1e3a2ebaa5535e1c9c239af670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cf84380413588a4b09c96691170df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a89f8eb7a18a5a59fe9247f7c36772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef55cebae58a479e63c9d554aac1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f72adc5009bd8c9d3827b74c3abb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d65b32aaad25e91aacd11dc9a7cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc1bc222c60ccb0de460ef0f5fab5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ba9af88bb14b7e0e655f5619afd0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe56429b4bca98c1aa386dee4c458178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c21520af3785689419f5a8ecec95579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca1211d94fc8158bbb884f71aa43f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f46a3772e9cb0bdea99a44403d53b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab134c3ffeafe26bfe318a9f8fea7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f860ae007c17be1b306be02f8421a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873be299f0cddb0d25d56d7d91201dce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3536399d6b89d028bee5afb128ad785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8807be9cd928aa6c506197b2e815c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29003075c1e0836832f3184440d74bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f70202032aca313995c97cb44e40b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0176ea9485fb9ba36f7bdc4a80ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a47d6b99a69c77f48afe39be45f4de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf66b5b4f3c578bf420d15a4ce8f7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37facea41a172cd30f869ad309d6b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818001e8b31882702306f1e8e0b392b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6150dce042d77a33549d4c77bc96e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f0dd78af04f27c6318f4ddbe8ab4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699265799c6773bcb5c6892404a7c4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf77ee657b2cccd3b588566f7dec17f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f98155785a5e8c729e5cf3bde0e3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89fc6a86b06ae003fd4161f57b1e5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1841eebc42f31da4fbabbac63c11c63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556cbac0b17257ab434b28263dd3380101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c3ad58c0e46c46720273c1541f878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a898a26c70a607eb05a1652a1a12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b292f2845a575aee2f70b7f345c94f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8426c8555efae5e1c2b5105abc16cab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e29fc5b36fa979add7b3330f28eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfad6684c2d2862194e7dfa0c6a9940107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f340a6346c343c353d4c67d6d37479108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd784e1634bc9624f215f65b1f7823109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b465afc291b974082eec3570239ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1849bbb94da0059238cec19e64590111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb613e5f0325b50652577395bdf21a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ffc151ab865311e6793e2c4b1c932113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005902d9f559adba3e008b7a1960684114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44060510ea524d9db6ba3e56c6f96f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46401bc4afe406fe7b53e5adf1fb73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f09946d23e45c7167caea9c7c7f3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7bd5f226385e9cf6a551afd909d2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c8975093da438a39c643bd0648348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5be63bf6b3bb29b2ab87ad742e01cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b4413630b0bf3e3e2119bb42164bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae2fd1cce373487ad91094ed3a2293122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0118b488f2f9e865ddf357b0f177b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f5208469c8c9ae1ca2081dc80088124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e275e134132a60f6a7add301ebeecc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc774d899f76e230f7bf86d4ff5a66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043c6f52d79483db40e1f483c88ea3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcef1984c5f13d489acee44e796c5b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ade6bda08be39772a3d723e659077e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac62dc11669cd068611d90bf92d679130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348c873121a53bd37ae072516f3ccae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a06919e7265af2a8a78cc6449b4adb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b4a3e096cec8cc38a6bcba18010f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e6077cd4a99f1030305112ef0f0e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb49adb34783280599aa2aabce18950135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695e9415356f5dbf7570a931f5ff9bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf30783bfb658a0ac8f8b7e12806e2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ec58309a7ea5c869643b84c0a6d99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913faefec5169ff1abd0b51af11a891139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7648a63334bd388b7dd950f035f54c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0002cfe1db817069ee93135f25551141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc89df54a4e5e5bec047a67a9665dc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac365180a71b3584ebc805d318c517143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdddfe4acc1317ea799e28c15956138144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45072acf7df6d5a0b3a8cece98b3d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac155d0840c6d54928cd0e5b08acb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c4607330c8fd269e0dc5a875aad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5f4e06141923249a4f430856e7a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69a0ac6953d40c3e8105707288c90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f88876cd8372413a3d8929772cf7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9529072513e565924aeb667f4176f2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8986bcbbfa122224e2d7cd1136f8126152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9412d2fefbdf862bee6173d3e7022d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb99b8b639ff59a4bd370d14410225154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0869e84269ab7f843afdf7195a10c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561d9c5a62a242d2db425071b8c94bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d57ece55870e22c7ce7a8ddf2ebb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4070ada5eca087e4d6ccd9bc3c1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba496245fcbed22f5addf3b10597cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078db20c41e4de0e788829034ba9516f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0291db75ad34f88f1d7acb0f5ea8652161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1f7506dfc32ca7606d6ac55bccca1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33616beb30f751bf31aaf48e030ec11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c84af91dea3f1512e8c8b8e488124164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08412384a25e3690a90b0ea253c2a6f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d175c7b74e3b1a2a9a6310cec469e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839bb9b2754a120faea968afb3df5c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331300ecda6eb5fba9b3663ad1f8d77b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757402f0d6a53d7b2e52d46ccc4ef18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b17bb73bb6795b0dbf913e3b9e10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06165536fb576f7d61c6393b1d549f41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2941b993a71dd2567976e59710f7d7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b1ad51a2285c7c7655fbcc612743173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbe3e5f74eadb25373655acf1723b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073551fbe1aeb9f3ec464017b339764a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec75fdbd08dfd8da294129f6dd5677176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3dd7200611f11ff8f7844bb2f2ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34402c8968b0aeed258f0bfa5ab84a44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d644053872bc633a317837187363d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f177ac91a5693fc9520ffce0f6ed8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29161036d96f5fdc5bc1bb5da9a42484181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1410aaa4ee0ceb902e5bf07a05785182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a2de8ba1e64f456ba8dab9e5b050c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec5aa17936765201e91fac7f8780e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c726c2640b73a5641e9727d49149b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7226c82cf42ef35846b45043ee4a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a229a1ee37e3868fcb3035ec45a24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201487c53d12f6827db9f343e8e91697188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8241d557b2a75fe7ee458d16fdde078189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1307c1989d74827cedd0fb7a04521190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50378d8ecc624036c15d41869aec4fd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a3deed437a528160eeac18f2d0d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9776cb0755ae18eb5b85a221844c34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f0c76ecdaa6bd0f35ef6c35909f31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111d7ff638a2601452b002d787df6ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f27719856ca37ed23019951a376a13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85db8023b930ed012e2f7ca3da733c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18e3ecaf22fdc8e8d4677cfd45bd9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48efd49bb3fa9ee89951daf4b7f069199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d722e9a14be88cf2331edd6639bb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6b24e10b14c0a56581884511d469d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a512810d72d132fbfe3ecde55afd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d9c4de7d4c6528073a2c8729f08c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a455740eb06ed82b13649cb5be1762204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7cb02ff30348dcd8bef4e707f3c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b36b4f47674178c46f28fea6b8c0d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1329d516687817b8734f1c7fdd140207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b63c1345e258c7a8562b14bfa1259c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebe777d13d625b13485bff7ed703ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d90256f5c51f1b0fd5b07e450bc19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ee0f6d2780f73de22559dd1190758211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07b3acd18cbfa7ceabac392e3d12df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8baadf9c9dcda307213b06b736111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907d8bcb7ab80e4a516b593c6501a56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4051c29d5ac9f519315db2cf5dabd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461231c7bab47bf9b1bbcec02d1e3c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416caf94bd016de3a8449f7776051f40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a74b5a79dd2445c1c75a2a5642b11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616f78a12eec51e464266c2f1689d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b453c27729583d3b2bb0dc1cc730838220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9880cac8050e6c6219f2bf93f0359221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556161f9ca2da177b6f7d3c96c73a4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a0ef3ff04f80ce27c48b12abf5ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de49656173d229dea416671c56265f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4dc2814fac2599daa93a8de596180225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf9014437658e4f25f1f731670c212226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75113e6155abffce52501253b5413b42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a06f129385f4526e7000e00f74b79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9ab1cb12960d53399c5c841b81f7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fa167b1106f8c365a1fcd39794cdd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a5ce503f17a8a132b56c26bc712ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e8d989264188642a0994914c307bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b471acaa9ef4357f0c2598b9b64f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bad52a585e79e1274fb27f3b2da93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e794fcb28ade11057c830afe4a2f405235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73838a1576839f58b1909033332d2f5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee397efa8341f299e4c74a9ce8f821237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042511c1006967339df082bc648add1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd22ad363d4a6fa00ef27954b622d85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2bffc3cdc04189c07f332eac2c7cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43200fa38c996a3d0ae012e1d16ebd55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f00a5bdb1930059818597672bf865242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285263ffb411197581d7978ebc19a48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234930578b4f5e60cac9d6a00709f4f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02567a6b7ba1293ae426035440cbc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0d79a85e99aa188d6f0be725f058a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27818b93f62d9735f47317e3c9a815e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106e5959c00f9d5dfbde8917781c345248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39869ad9baafb60fff2a10a2c954d85d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6b299a63ea242580ff286b70a9543250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391cb20e35433bb778bd238946b4091251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e530caf96ac09641c6fc07b2c86710252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501504003df3c08ce2a75a369f01e75a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4341a470547c4e09d7b6a62a56ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11512913682068ec7e428d3caa174111255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fe50daffd1fbfb78a605993d9b7a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bb0f366b1d63f628a060bf83964b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f085b0c24a02b64f0211bc672e7b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744509675cc127526b104d0efbed6a1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20217456f0cbaf05ea0191c5d793a0a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec901a8b6e99f4fa5ad75285c45d41e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d4fdbb78f8333f38ed744f87f48d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a318c0bc99cfa6d389b576a0689a50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70a210f2fb935d13ccd06e0eaf61c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c83a3acf336352f40d071c655a98d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa19b1415782a37e4a1d8596e71c3bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e9ba632dcd2dc2bd15e695a28dfea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef8742ada0d0fd852b52f88e0cbd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70279675301c6a4327b8e4f46dcad2c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b131177f11152573bacc98c3e6800270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754962da932ac1646c08bc735f4471fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cd350119d03985e4199b0f631037e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f394fbb736539bf043597a9d7416e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36cf32bce506fe532d442bca954de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feae29ec858e5a04688961e2bca799275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eb72139329a173249197a7949874c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75798a8d305d009d77628a5609ce82bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57929a822f8f40ca826819e10d509f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4843c4c957fb80b5059222c1e2e980e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bd64525527dd90637734d323434a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d75d772054643fc4b5a2f32daabf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187a6e105471872890b62f38232b9f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39700578e9ff68e9ddabb8042ff08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4096042d17322511577a02911b55ac4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c241b8d1093d6c68f9afd6f15ebea8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d0c6ecd1886555d0b0281d1d8e10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f8e732c20538e981652aba04d5ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543736e57dd3b719ba5fe7071037931288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde4db6ea9a7bfbb10e0a241173eaf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb725e53d172ffaa9aacdda3f477ddd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65fe390286a1b333e97a60ddd9155d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800409cd1e1f08430534dfefae1b5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240ff06e016ce69f116aabbaef05ed7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705e591c83dacd02a2448e95645281294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5149f522e21281bae80d1035a3eb5d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206f61502be4285e117183d68988888296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7f695887da6db92bfeea6cc9e32c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8a2e81861d781639b2e9d205f49f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc12d78670687186f803a02cfc39f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8a25dcf761932f0c5fbdab6f405ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35b0debf0920437b324c2492234cd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1188ce83db968739e8f8c78cf214b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98dcf6737b532a2a10e0a543aa315e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b819029592a94fc3f40a000c36b7b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259c761c407716d57be4fa02c424a98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88d3a526133d6455c5450a371ba829306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b181bd514e7fd09024809da0d8b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aedae1d18f9612ff53d7c23f6af2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e9fcbeaad90b4c795feb77bd7404309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bd20359a3abb79910f0a103fef629310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b12cca60ee5bcb17695f7302ad26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2207d14ab330dd308f9c461a1b754312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d01153b85702d8e72407e414be09bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812364f408d3911a405e6215595e9f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4231c8aed7b65168210c7ef7c22c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9907c7ef9d6f7b9a04b6d062909d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac1c78dcb1750009806551d3fb4a78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72b68be90f54b266ed092ec2ae8af6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd90acace33a1fe731b300a32a06608319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948ace9c60e50a2844625798fdca381320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3479130eefceba46eaa7857d25266321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352a09f01fd091266931b2d374070c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259239a97ff9f91e8e7b57147ac8470d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542fcdec8593cfa6a533d8d41869942324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fec69082bf02dfbe0a24901ea351f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b339f3093806baac3362ae6f0196d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee673a8aba01ccf4da23d49f296032327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147027a35fe6018a2f27c4110635ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113460b383fa3757348482bad2be5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604b242b6a8b6197067cc5b360b3b13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa95f7e8c794191091f00a4e563c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b9d7dfc616faac6fe2d2f213733d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6bc7e2b195de8bd836b8b28e698dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d6cfca8cf7c531a23b5baf78eba71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0d2763a779a6dc4cf641c90b0eb13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6f5b32d974075da15924694257d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92119582c0b395de2244179a85323c9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515d0770d7bddf65ef0afa7b7a79ff3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9576a039e1bbd04ee787aac0c42438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590fc167f6bd7e6a4c084a91e259a34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177df5684d4c8217d92de5cc5cb10041341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c814495d8d31fca013510c802078e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129137af8b3b5e15d21abefc154ca19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe46ac797cfeac686cd53e5000ef0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecea1d4ffdad4965a6e3117f2b6faa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aa2a032fd28de0a06d7513ec249d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc454088c24f4daf357963af6f3c5a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a481a3120171d12f91b44b17f7f4dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b17bb837d29d1a19cb74a0ae75a12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f479feaf6e24a7a6736c56293bc481350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039389a8852aa7a131009e58882c2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de6068fde430711e2add66345b468352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f666b921111a9c6116881f96005497353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b991174092fe34347a9ffff2082ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3c3e1440782125d8ab98c1b710369355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ba8f3ec19a803087993461feecf44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bf90ee47ae7a7941425d59ac23680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa68b6c4272dd0474e7541dac26fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf9dda370440439ecd3c538cc6b8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764334d6f7e34512b11b198a98ef67f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d80980313a2b3cae8f7bf91a9f6c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75fcd12fa0dc26ca0770bb32d19c55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaf78328e41f3957dcbe3a9a1c5a2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5c4b01fb3d510d0a0ed309c8dab5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a91e00d9c775ce1aaf177d2ea2a07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e6dd860aebccc9ac5428c61fc52f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5a4429d08a9561d0a11297d00e656367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b02e5ef227d06ff59283ab183ac93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9d8bef13387d64ad86e0a08bb53c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb2514b96acba89fd4d7eabbfa04c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2f6ac6e288f05cac05dd21d9f8c83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a376e3432b56cdbba84df2720dba98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51337b78272f15e0af77bdcb74d200a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc24cf616da75437a761336bf0e9c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4977d291737e381c001eecb912cd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91242e0806ee41f95f3d03acc953f3a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec19816983b2f96cfc1bc8df335b1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1831d2d2bc1a12148e79e6b9e66158378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27af120c68e7e27bf2eb7de948fe50c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8a33a116f244439c802ab11f08dcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b907408c4b9d9b36a2903d7637849cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36815506942444250c330895ffd1f5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7f59e94c2bb22f27c81e6f8cb65f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed5eacd89faf726f5c26d50154c383384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47af6e42d2e61395dab633d01450875385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629972a87626261138ccf9f492c111e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b4f38ceb6b1688b3789afb76c6390387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379c9010238166fbd7d6c5f999976f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a833e28089526158a73aa9c159f7e93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c163a0a4798a8e5d4f7806a92f119390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c19553c54cdfef6524ca129b261f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633eb2689fb8760071d8b45bae87952392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1277538df684b843af7beac81562c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e21e65bc931c831ed0e1567c3c941394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd7438ac7400f1cb4c29421b02c4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f544cadef9e05eea50777770497497b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5bf24e7b23992297cd6cbcc6458e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba837301d542cbfcd5bcae1303b695f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72222a697950c117621552a4f3e63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac3585ee14226dac62695d90df5707400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5277cfb39be086f4d136b0d2055f28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d70e4e4d4de4602db61c79bd9f3185402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf6c5fdc7de5114e37ec65bf118119403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285cbd26d44e7389faa08339913dcde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f9b04363d82b34d7639f269d783cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6b796f9683caaea72d5644297598a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82e385f44a0ef41ccee8829796e6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1bbaf78327096e9c9b5b9053045c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ab020e35b198bf9f4f90e47787feb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b55ecb11f1af79675c1b3563c22cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f72d051fa41d5fa0c316940b4ce1c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb8774e4e9c7cfb57dad758c37cb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f40cc1930532e209abfd3348c44aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6688f0283ce487eba1924d93c6134414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5447f0b0f750619d5e53ebceb149e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfc7b4db4f526d061b6c19e35b4a9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec303d689e2402bf800de6f0447728417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6ede32f0e451d8ea1083aafb39474418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c32e129c0591d46cb8a3998ff188e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccf78dafab6570488603702cdc7dd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e10304e15b3d9ac0382455ac9a02a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db93691b1434e8cb086a4a558b25e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110481c5f57dc406f64bdc689dc2ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448592e08d16210af34030ce6fcc1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2209e76902fec9176c1db2e60e7a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da7e11bed3c730b0cdcf3e9980b47d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897998c960f3004c042c079060bf80f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807d7df599530df5144a5b962509514428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0d674e5f00da1a9bf916ab549d0a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588681e91763521ce5717ab0310eb8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a697e45513b89921ff991b3e3be7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c20eecbb5ca03f5ffefe1b736a07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d279fd85cbd3dc03d43763787a14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02adef241c79cc2f01e9d4f1243fca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aeac043393ce3bef3b5ff62c459fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f643b3280baacbd879238343b67d972436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e005892fc44767ba8b2979f37fd07c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfa2bf815f4059009940ce426cf0ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629dd265628464150c9033a18d2d76d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a248f03a88064b5fa26da472e321b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c8b7ec234f2a378322d6ee7b92fc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c879aa921a94abcf9bb284081f8da2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53b643158b5e79e64dcc22b0b23e7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e7ee5a8b485c1b1cac5956b23734444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3b368380baa075f6dc74efd495026445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b584bf2de2aadbba57056b90b631446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948d6503716827a7a0d93c37fb56160447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932f7ca05a95523afbe38ccea4973fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d4fc5743ef388ea12d591d3381b75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edde758ee534920d97fe88600bbdb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a75467142cf58dff5c870bd70bcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb54c5b257a11dc0ce0b68e915cfd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b109092b06c6b495cd82cb325a463453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3474e6a78a267ec6670284475fac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b11d33b7e6add9a092292f526e56e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa914037bf2f5499db8a5206d4f79f5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a4bfa5b53989beed08dbf7722db4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30940e06fc12b9ebdc5c71dc40652c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f76552f0b41bd99f511b02dc8ff1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07a65294eec9dfe24ba4f935692031460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963215aeeda0048bd803888553d25b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f092e836a0aee4d5032e74fe2ab51f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc3bee1359b0de103a09d90ac84bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136234dc13f4531add03f63f0df96bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6de37bf6d65e4e7a056d6dedd13d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa0001ed1f2cca0d3248123723e8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed88b053759a6faa84ef7812fba066467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20224a320fbbfc251cac8172ebcdfa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019bce7b4f82848c6b037ad1450a9ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f838ed2593b2f3a1e2d75a6bff140fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a6bd50e9c6fd0232b58f51f24c4ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620aee1e5a170c8b32a700d15696b9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45910b540c55383507069bdf65bae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5ebf83156aaa9ef5cd7ce2f9ec286474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2858d6dbd998f2cb6d937f8db1d55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d8f9fd7259087dba722c0cd6d504476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a1ce44b0d264f556833c2d4ee969477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefad17200600927fb7cb9ef2ddc3b39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3ac6b48b08ad48926658ff09886b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a220a7beefa8c6cd6737c27013aa6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b98b3c4b3158a18eac03e1daa8d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123b19991e26fd56372582266d2478b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58368fa39b367587cbe90169eff1c4c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c23454104551be554cc40e1108a98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a620f0f143139e52d7e74598903af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e0d7eaf2208f6958e468ddeff686c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f646a6e97fe89424924e9b6b05fa9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f3f51d59b2370586506a6054d8471488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277a41fed30a5e5ece9d63f2b8722a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6b9405cd14e778cae20416d590918490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383ab2c6a1afbb379a9663a300cbaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37542d3042f08a0be80fc7260bcdde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b4459cad5314eb876756987d66b6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8311501b060b6a29adae36a56f2ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f587f9a7cb0dd8422e65b141b923b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f0f71d784b0df38d20b3fd1289ce9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c9d981ed26b2788c3a791ef0395d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084629d35898efcdceb7c860b528755498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26facde5031f1a8a2a00c81f256947d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54ef1c821356863d04fa3f0c6a058500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6254dc7b862b1a28a0f637a8ae85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bea09f50f7c10c14a6b06b39361c7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1f17b950d65326143f669b0b5010d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863a5c42513bb340f87b01f9d9a28ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893639ad6267baa539166c792018cb06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01772dc75568d27493d64220320cf777506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca6a19bf22877d7e2e2868d5916565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5063f5d8ea66bfc7fb1b81d1ca22351508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc98e706e4dff058022ee97dd0456509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d531bc0b4f3e563177eaa91936232510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5f2982144636c25c46a8e0352a3c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b770d599a543564127363b7eae02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec335dc6e8e27be5d40dbc2562959c6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb75b51853d74ed6130a6ed95e56bbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcf5913ab8b838be0fca04e7cca529515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df4ab3c3fd48b3314a83fb7565037516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca5c7c630a45be65efb9d57fab1e69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cacfa4585ce2c85301194cda762f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380d784760d1ec9ff6c238fb9efd7a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f285de90d6e57cc591f745db9dc7bd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70debc1fb1bab663a8bb3b8b1062e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333f43299eaa9139f573a709b3bfbf3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812184daa30b9a60e9527bd3d52a54f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f048563b66279423d49f47865cd8b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24598aff339f43f0bf48287aa61bbec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345301058d67c6752bb05573740cd007526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e0e1c0f4217be8945d9f8c5fb8885527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a00c792955810905e042a6a03b26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c93fd22e885b7b8b46875b9bba1377529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd094123766ef711b0b7cef47a4e6efd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6822e8d161acdeeb8cff256674bbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39a297cf3654f69a4f88150b40e091532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd685b9f5c3b45a822f6112e98947b29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d631b15fd7f6d7506f981ff02542534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc47bb7b0f5ad3bcb40a67658407b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6856e620ed05cb2c730944305048a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed314f107b44ba0dbe9cbe1649cbcbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e9b7a9abb5b39726114ee10c663b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2745cf951063b527a8b3d6c00102401539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea616302c31f641f124c516578f1d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd750aa2c2afac7914c5c43c872977f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e226dd1efdd4112f3be1d9ab204e59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced9fc13e522b0bfbd0a19ca97b8a10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f94496b809492f65081e7d1a758e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a52c5d9b98385cde7d480da8ad018545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4af765e588e8a7666b2e523748e329546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457ed1cf8a7ce2dffe5b1da60720ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f5bf582a0e282bc5802dddb422abf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f803318127841db7732e90577500dd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa81b9cdc3d57d5ac5c9620151458d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf806d417c02f821e7434522999f693551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d502d06032def19a7c06b1c91982622552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54d7562d729b52f8681fcebed8fa6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47476e18d07b984799017463505eb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae4ca5fc26aa4b6b7366306dd8246555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908851b297308327862f155d9067437556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3132ee2bbff8f2fba6ae56810b1f65b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb065224e1d579c7593f2c550902f823558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e650bcd6577aa7d3ae8a0bc7d4b6e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a8c4607d3fa48b59b806a44b6731c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e16986177f49719c6125ba97469c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba252ce37735f98be1076a813b73d17f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb7271a2e6adcc964c24287f3cf27a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769246cf510225ab404d6e2e53e03f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd509d457064d1950558832aad6765565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970baacf277366c5ba2484097ebf2a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6bd49cfaf0038029d49412b22c38e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38d0667fb6626583468415a714ea19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac89a86adde62187ab4abf3555fd002569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6019c8c3fd055082b33db9ada95ab1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386cc0f83f63f1f72046fcdeb2d26c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2925acc20553a9d74ebd4329b1ea9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bef9966b8ddeee79d082fe88b5c08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec8a05dff19370ca8fda8889b02fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0863be3a636e8b7616765f90c66574f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb632bfeff40605b5d6fda307c987576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67750b4b8a4abbb4e7599d2155b0d578577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e3a2bef901fc5ee9d7836cd3f155d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9cee2d43fb1ed0666b5b397e98ff8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337f5c8bfe8e3d8555f715b357b0ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaddab83183b91a78889b9ab1893dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de663e0043acc0441d71981fa109b156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeaf9bc21254da210017537013b868583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd777e06ef611d0abb7589b80f3e277584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89240569894b6765f9b6bd5aeedb61e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7804c323e9121f26355920a2085c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44afae94ee3d65fbbb26f31d539df80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b4f2d6b375fa887303f54750f5217588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161b6d33d551dd6c342008e63e663f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc151bec0a9680679e753e1a291287590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db0c2ef631d508c0d6d0d1639d0dcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f10bfb1d16ebc0cd0f0604b58fdd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b29770d159daa11a7d6d90b0281c45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815fd16b1f3d1f090a8ef01fa7040b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4ac1204d30b0f0803f08dadd958a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a74258bd66fbe8a3a1b24c2e9814d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4d7531c104b3527d6752afbad188597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701c37a1897920b6b3b3613fee3c7eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aaaf50162daef9a9ea5aebbbbd33b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6710772874161ed0e346d20d75999b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b638d21544b35f026437a529f34352601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf5d51eb331e1c07012d823f88db36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88511ca34d27c01c332fe5d83eadc86a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4556f8d96a84089be7ca9588a366b30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894198ea450861ca9a57751a2655057605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd4c6f41d64d10300998adb4a91469606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb8722f4ea31d31f0552e08806b90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf1f97c74dc7ec81095cdd7408278608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537718494d8de6c9fe3624670dad0c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eccd2db033ff1b1166866ef8a7a24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3d0aa39c3c1f783fcbfdc71e80d93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a194d59a0f0de4350828133ec5c68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc2fb544f39ea891113c864f4ba096613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110a401d053a829b8b4068a9b556711614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e8f3a28de53c028c6ae2f0e3ea638615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d06461139be8b95f1dacf6021481d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1826c03131c10592bd0f9d94de9d8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef53206e25082f5a5a52db2196118e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5525f3a31b673620561a218ce6cd300619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a8805752f1fba584ad12593abba92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d713dd1aafe5a056fed6ef59108c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c2559102da56e0e49a38ba9c1afc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf06fda9a4d59e4439b957fcc54eb55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d318ba1006e88bcbbf07d05812f5b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950953f5b1895acd45655802b8b01e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d265f31dbbe0d6d1fa2aa6656e46d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e629e7f4d477059aa30d608dd3d9887627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141c49a10d4dfb6a065cf5baf58823b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce49236496ffed6cebc7f7f7fde32e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ad158818a287dd605d62623e1dd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5410aa81ec23e5e91de877912851ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984cab8e1717f8fcf4436b20ce0d0a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e25d0c7264ba3b7a6ff3e8625f76f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ca29365c16d55f1ea20ca44759974634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c524acb15f9d6f033e081939fe3a43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf866d4d0890da810ccbe07a5f0255a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3945d31eabf904295b362a825e95d4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c90e8b01db022b2f13461ecd62201638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3924a1b98a9b0bd88ea286f5e5eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f04210fa74929b52565d0ef1a505640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647ff804653c76660a01890144acd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470110825182ddfb9a6ec5c7d8b4629642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5d81ad156980e5064f51fe2077fca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12524ccedf12cf30a138fdee4a7de0de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58e8e30772b4d41c97c4b49842eefe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961f6f6557b657d82e3dac4d46e2b66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056399614a7c4919caf2c6653c8851f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8866322307359d0cbd4f4711e2b2b2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a42fb06d16243bf25af1d92c5336649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88947a5e0ac84b76664527c8d0b57c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc473ae51abd023315eabc53de50c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513b5c0d2f906a1cc0a500be79afb12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e63e31cada7509ee7a6c303b37b001653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1d2e05f1a71df2e1061bdc612759654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a28fc2c1b41ad22c9c70bd95e29cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663db831a5462773ce8aaa5a1abb6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89baecb8acc320f34daac64724bf564657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa51e5770ad4a59371dea7acd4e6ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d151d563805c18529eec3900017f32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438aa663135fb7d85e699ff5abf85f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772cd9dd50298d8f3feb69b76cb6789661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec164d64f8de43d23e50ec2cf17972662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f512ff7797ce7b2b54cd392260ce319663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314cc02c3325331f5e1418acf41f3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf122a1aa2ad5747d02c7565308bed0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac99a338791a9a85d23cbc9e1ffc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda924bc0e771ef757a24f21d6c3d993667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d3364138532e1617ccdc2def197b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c23ea844b8c1d7cc05d821874cc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f7944fd267bf2ccbc6fa6c213046b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527bf2b707cfbc3c8424a5612fe2625671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fc814c2470d2d425b23621f5973fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25a7cdd96e840f6b0a3f694cf4459673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99ed2cf31c5ab5f4e17ded3955101f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b32a9db04e506e75c31c5900b4a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef717f1fbbfa0ee0954365d97174e71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0b48cc92e1295dd451d207b390ab4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66ff526d2017cd1ae21d2c31fcec43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f7ac106704862381a0b40a53f9c85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b3ac23bc45534616700a9de65fcb4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4e9490c2201bd25c7da0ae2f2d757681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f230e295fe048c141c2ed28f293e7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952752cd986f837a46f612c653d496e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5070e831653e1bd3b52710ba219a190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef30801296eeb687c8f11ef79c4cbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b225df7f45cee899d999d661540089686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707265919d00521c9e865af44736089687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6873522f9e01acd229b2982ec4539688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92163365ee2177e5a779c1261b6d11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2b613e2ffb4f34bc76ea56f32ee5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7dc18400506e94fc71845befa5972691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a2df08bdb0ed753d5de6c3f9e0cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47592911f137902b2d593384e84e9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06767311b53f690b5a25a15c21be36c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee4580f86a552b147dc27e5292c1cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ffb7ebce5c36ce43dcba2291960ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7881bbc013cd9dad75fa158bc2a83ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b67e73dde913f6b4a7b0de14c556b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a1c4a45c6c73c7289f5338fec4b77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8380d8b56cb5764a9fcbb9240b812700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fb03bd388a7f080b58752d1b2b081701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeb8fdeb4d5e3e1eff4fd0e5b9882a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b64fd6f45b3a3954984197686bd2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b475a62128fc87c50a5ec262d25ae31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f63fbe6fa9464f1cd291df0a5b8867705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c2cb9f12874a85e680d432689d59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d9b2c9c94eda3051d8012111cf0cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e9e2ae45cf19a3cdeaa02f6e03a9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d039c078c26c8625142461d3b0b95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009740c13e261cca3844b95dcf47317710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57742d569516d81ed075f423db7da33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6362eae63f38a9286e8de4f63fe43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e423605e632dc6ca1640fce9d187d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b88bb943fb8fcb26ba94cead08d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6876fa22eb22c817c313057be09d78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9dc6cc80207ee8126ac7cc404c708716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b6b6a1f757e1bfd5e9963a1f9c427717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cc466d489ad6ae0133dc785b95ba4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c592d3a922d6066625463295a95f593719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bccbe5eb7cdbf200c0ed37a8c9226720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b97e5327115eefed2943d150e5c8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea6bcd720a388a59055f24b59c6331722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f513e01086a9e38b656090cfe23018e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270c5a20b0d9e6b53b7a92a04005c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06d95f2e44475e439b328580b7fdaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038930dcc9a44d38acfb40cba089fad5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6636f292c60129486ea8ba7a1f8d7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01c7c76dcc78a06b0593fd8988d091728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a327690331e5bca286aefc3d9bc6e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c202e08a9593d5267504d5376bb1f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c039ad2d57eb0465f76bb219dc487e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241fc14274903f6eb567d6f422b2f84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd8a01b1cba6a5190609df56637b8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63604fefa639f4e97a6e62882bbee94e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac3f225448ee5c6509453a9d43125735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f96c8e62ffb81771bc18f478196296736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363264daad7735af07b9694c93ed076737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf7da3abdc36ee207cdf36d63fbb25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cae5079376920b4b93b970c9f7e134739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36cc75d65c18f3a4666468f2ca8fb3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703eb534fba2389c4e5606c78812bdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3df60be0ca5a9af531c18a2600c2a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ec04307e437e5367207068f19a55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ae98527d265a554fdb63cc0028fd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a10f260a9824fcb3122c999f78c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f2a4363ec5fc6a883de1abed3d46d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9f867d957c19596ad8c2e283135cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a7b4fc5ffd41854b8e525f59edae0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884798331e5543787f2e8b844d5d969749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51da6955112c2e591d1fd9f8024bc8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af6aafff4e026b8e5d0ac69b35fb8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8fa176c60a9cd0ebb21735c1d3857752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d1047b1a3c81c7d49c8ef773584c7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>