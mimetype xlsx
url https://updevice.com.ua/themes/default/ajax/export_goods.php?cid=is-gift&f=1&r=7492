--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dccb97515d40ac654c632f40883151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20ad7060e9f948e71d69d8b2447b482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393649ab049be0c1cc15dd5ec495e6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aebf0187fdd7f59b6c7fb1282e0a494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6da6b5b3cbdda327edd2994e1eeac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30199d4a13704936b6f9dd5bf205edc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5d83056633b5ff3d49ba0613b59b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814934a9754978f2ca27ced94998b438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ac9e56b260daf3a0f143aef2b9159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c7af18ded15e72f84f5d42e75c9e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6c01c568734ba7fe89df145bb49c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856145317a154c56cdf70e794c0c8ab012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f67d1502f6045a6e87c72120c588bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494738e0f7819b872be775ac9e65170514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301600d568930f8e456c9ebe52ab075615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8ce60dc181ffd968d720aaf73b01b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1710c37d25a3a8b9bcf176187bbe76c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989c9c6f332758cb8323adb273ce3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f02ebf6c60a36e76072a40bdb125119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2dff8991c8cc16a448427bc5f907220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e565bef420b09b8631a85e359ef5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fd08c86df9771c107a8fc94327ecf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf8c8d2729e06e3768281f70b6fc2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c695378773337b8ba97a1854dceba0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8cddf479e50ac203aaf6918ac355925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190855dc97e2c9a751dca9d69838a4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb3bcaef225823764e46755d3e52cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5b5e0ba92c89fe57ab5c3e833a6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4cb9d83da274146f30d8dded51e7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cc9c58fad59785e559547a853425730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a38fe370991cc20ff9d261ecd09231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b207d4253518619c86674705735c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515d04f4aba1b5c974a56ebc328ac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651ffd51a330983270a3b4dfdca162034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22e178eaa83a066a2685d07d049a8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aaed94d0f37ffcaf20dc1d9eaddc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb9ef751054ecb8b47971d665cf78637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b915299f633873a7efc4da86349900238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f5b66aa1793e77799e678e0abb25939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5bba5a44febda5ab6bb9c8796ce1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7fe9c45da8626a8ccb7d3b65baf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385aeb0abfa7ae923d33de889f49e4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c946407c2b123d22507e9d1261400a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000cc176fdb13b7d35213c60f3cb7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f70e7213f0cf8e11da243de68d4f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b25a453ffd0ca2f61cf5ef3225c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caec9666ebd2c521f33d4386b1064747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba36b07e9c1caabf00b1d42f2433bea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e1306df24c7f32fbc4e42bb270bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e66a9bc843b3f703e10c59c8db2d5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfd7a634dda2bf56116bce771e84f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c92e7aaed091523a1ae44d6a987f3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd8e6a34e3655492c0dc9b8921c8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc51230cb2b369a5989686326d0fb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664427b073db8e24b284d518a35f51bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3683ca386699127d8cecb8779b0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ffe0fbf14918d5bb1ff55371c083957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a05f676db1b5aba5aa5577b3137958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f4b579a399ec3d31b311b78318b0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddff21207bf1cdfe4a97dea79d651060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f946bec4f2cee01ab61b5c8844ff4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16408b7a940add723f68cd71a797605762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c5840a391149bbe41e5f303247ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad45fc69fef983321abfa6d4fb3eee864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fd35eaf557cac83cffd154cb7308465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cacb2588bb02273101b94e13730ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbaa0e389b6143038b4004ef58cccc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6fac74166383ef6f3a8f38f2ac4fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a1e9b572712fa448bb8937fedee2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c2b1886af596b1aa675bfd5bb744970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1c88c8f838acedc6408dca6922f0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ca1c0a3d61ed1254d94a350f7d8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e357ee84e668e8c0bf4e021e70c4c7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f97cbe4f615a24428a849e2a94d1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca11617666056e5f0268202db160aa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba4128781476ba211ce5026c4756076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4647c4333b0ad2cad5a978c5130dff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f9a7ea24d51013d6b2f180a24bfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e99ad83d1396e47beeee7fea15da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d17d0d8667dcc0282bbae9dd34ec680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d81e39f30cda9a215239a21502a4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f43cf54fa314b2fd63c26b1a4724982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b5801f76e9238b049057efe18b6e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73e5bf58fcca821fdf13258aad5c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941c4062e5996bf1fe7bf079655e4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901f76ab09981a8cccdb4a07100864986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db20edc6b0f1023b4389e55c98fd6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347779266403c1e876c5d5e24a9b91588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0a02b289e984036a531a3571e39b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a5d19c33e12292df5eafac906796b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f143f71a18d4bb5e7d8eeb4951af7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd1ca05e7ea48ca1ca68887c0cfda692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1e767792bd9bb7b07d666b161ab3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef49b29cef1c117c44e77624bfbfd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b0a06696b3493962ba3deef25e61995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd211d27087d8e36116253bc2b2786ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d252158d159c1fcb78b1e7014d528f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3245c68ac65994597c3856969ed97c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefcbc6609195ec81ac89a98bc029b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7815e9b30f1b8c73d20e16a2257e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aef3d49e915278df4671d9685e1bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0416198f995c9453fe90c538233888102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becca3c7b85fde7480e3d3b592bc8e86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653bd2fef1842ab098c152773ae5435104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837724254f9558bba3151b1fa92bd693105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4400656296da7e38026275c6633d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0f3092dc9745409aa6b87159db3c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa86688f052306f4f2fbca19d183e8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3975447c8b32f1c932ba7c7bd451ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fd048f205d6958ad5644b1839f66d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4220dd27dbc91f818d3025557d37e30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764234382bc851715296ca724208ee4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940b3475072d231c3aae01ebb363ad3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b8c60cc7159edbae54e37773811da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed97e4d0264b98aaa8db6313d85d3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271898be52434f1f14c263730ba2a556116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8422776a702b497e19ddb676bff40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be2b9acf93687f508df148c0a7104b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb050a97d6b903512117a241ac3740e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c12b32747b30d74d99afc990c67e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6db19591498adcceaf78dfa3c3187121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e84d7acd34848ab344ba77a05f70d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760690e43a980ae9f619b683f852a40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84218de9c39e9e847471b17a557eb7fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e87ac5038b30f43d3a663a267f2ea0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4351fb19af996e7431650bd3288d1e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d32cdc3c5f4e929f6ddd3cc33cd684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a2566ce27dd0a45d14620bfc4bae0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5787c226533664d257a5dd26570ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21116c8c9a828f41564df5eea25efff4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727cb749c26b3e44e768ded1771bcc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4a433d6fce00a62797304f7ef4af4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e2c36c3d38086f0feb2af551dc19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ee15491c97cc765691512d8b3528c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4fecea291c71d0d25e74543e4d6be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477c35006dc6bb58b764114113f06ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f635f83a700699258eb5ed479254a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0819bf33a05c9c0d63cf6f2a23efad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df1d4e3512abfb398bee1fbee18513139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b4c6256a1322ac134b4e53b6da376140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61cfa4d0953772e267e70b42e6d188141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1ad4c3089da32e6eb67088dfc758c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea033446554a6e49227d1c56fb3b19c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bee804762f9f3ab0055bc9c4fe8f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5eedad3ca7d763b0689bb6f4273dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2023d24fbd0088fd174b962d78ba9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d348043e95d0efbd4c0ebdf5c580b45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec079d758965ac8ee1a2e5c0b329317148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68c7c34ea80ce76a7b2f6076fb4bc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e55edf30e5fcc3de6496756bb99528150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ef71af101420ec9535e02edf2f549151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73703814da8ebcb4cc768fba88e4d97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cedcedd144efbb7d27c76d5b0dc6e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814f8d363f2c8edfcdc39dc10d03193154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e67788af83fe466557c209375d45d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863b08a207f3a7b2f947079f05787c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d8a28181911b769621052528591d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa980229b208f25fdb4e9ca97054d91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc15a14ca66d1f647863eaf58345bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd805a95214c7420e309bc7caae4b510160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9b822d918e4380eaf0c891727228e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5f449cf1ed9fe838dd8a19f04d703162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96f3d6421a37958750b5fef38af001163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c6a7b4af7d2c90be0aed9206760f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b27ca57808c55879812f22a602cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0865c4a10d31afd2559a727cccfe6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da61c42575aaad55e4f6c8b9ca7be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130ba52f0b4d8dc9a88149e58af4f7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf46c3c03c7c29ff85802cee2e504e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda0a80ac7ba59e37492ba8303f0f75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b035d56db2e2c10e34cb000d63c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf6a92a5d93d1f2de0973191df6d50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f05a1ecbdd594561c083471ea53f5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651d6006786736bad1b89a506ec348b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d92fe37a4f705dd3b5ad4b78e9a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e45d0e1aaa2c76b3d54b27089bb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4973622351e48679b70654e2ef4417177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7933aaa7f4357e6d151b8a8890c0a75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a6915b8019eae752aba71d317be0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474edc686e3a088fa4f3e19be0565d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7af02b6ca4018148460dcd03b6350181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b116377e3001d75caab197f2a62a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb5d4ff45abba2a7851b8c38b53d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1e13192a684938190f1e5a8448014184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43e787f504d2e9c6cfedbbfcfc2cb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf8cccfbcfb905f01c894dc93ca37f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77d21a265184751c34445a9bcb1343187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881743cfd66dd4e787a90a42dce136188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5feca959b4d330504d3db44fd5fbac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f5634e23407421088bb9908b6cde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dec2c361d2c2f0eacf628f834ad10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8ca91f3291f2965897d6c5d7d6f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75795d96dce8a75a8414e2ef677e63e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31434c578d908e7fbd07865e744b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f209f0c07b52448e1ef91468cc02ca3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f932a2384ff836fbda50e9c9a590c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca31aa0e261fae5491871a8c879ae1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6c92c3b829330d76e47e5b1d6baf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21765b0f4f474bff30016790b8731199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afd17604e8ad02139bda6829bb7229200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f74ec926b703578c2f5a6abec1f04f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b93b0b96b3c92eb90533ed7cd828202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5dcb302f3ed6c19ed8eaad2058082203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b565030deda1e83eb2d52d8e33cd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5dbc94d25ba140bf9dcff1957c529205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcd32f54d7dfcf9eb066867647e0e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b995fa43558b85e2b17690d389c6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946abf42d88d0c956873cfb30de4a39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec1cba1c6fd66b09ffa94cb7d36f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280c1153067055ff4d27dddedb4ffea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd635774ddf674f098c61d332daa2650211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83cecab44fa4747bb539bbc663b121212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e0f5661e5a644eb628a68e73d4788213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89990740e39174d45c4d3db1edae15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4954bdc1dae832bf2014bcdfa675e09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc4093a024cf153241d18fc3fe1f0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d006f0e35ea687f915e08c3eda1b29b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7dea5c0fcc9006270b8049883e128218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d50c14e53721ef19f95d9af1cbbf6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6daadd53b47e6050879780b9dd990220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1440cfed1969a0a490443c53699a89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf199afa05f7cd243e86c561082732222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5e0261781bd43fbaaeaa4c661840223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0fc7e37b8f0e0990e957b6c150115224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3516dfeed67acd0e37c696399ca41e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e7a1505829eaa7a2434553e523f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d175c34d7e0141d4ac43015b76f028227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71f582a3a7be45df7732f60cb94523228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60646d20ffb9356d02e99e6ce6d27a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1b9d0072de0bb6dbc127e04a4c3ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462939d13de07222712e7cfc0e4ad45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72e3e397e254058aa49b53dc50fca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701fa9833e75c0b9badcc5f769e1ace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6032e18691021ac68439e4689e486b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dcfd72612218bc77acf59dc67ceda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8436e0872465a61c3ed352fda6edf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf06b198b63682c65962c1fb9bf99b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cfe6cc4de17c8284a5e119fd55f2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3586d4283d70cbf4482fd368532e2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f30f159dd071ef9ba9e84854d9a5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bdfac3741699b1ac30f94a0f84108241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049cc602c6cf018c27f8d8fdc83e57c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669cb8a6afd4d2e427b03e830c59a48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25287bc30d7a9cef317ff479ab5fc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6698e4fcf1d80ef1d798fe4243ac64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4632e6ca4f8eabe4dad9a486e5234e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac8e4ef7b7b87404df023355b2033247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d095b6abf6bb44172862674f0b2fce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278da2f68885877e3ae43cd5590bb29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde50af915673b8cecd4e99f730a883b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6122572d9f99127b4d2d365d93daea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93e7c6f46593e42c210e944dc872f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dab1aed54986e5827a50d1a07c983253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942f3fc9ca2ba9617ed383d9d4de5cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b97c63401d8e3183825b15eee9d6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86a1acf28c40aecd20f1a1c3c8832256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da2f3562f7e450933fb782744505f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ede2343199775eb772d8d95da7e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cff92460832ef41acb91f7a0238c88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a9e97fab9ce5c6ac0a3796d30c14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e51aef8578c0a957aba0744b00393261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790e477d5c2754addfab898834b439a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193641b3846f0ef24d9358a50ad2904c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7f37024bdd9ff7888424871eda7d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffabc81b7e9548199299aa1cfc6b3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b95aa80c0f5942e68bcb7a25f35d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45badf03bee5308ef96e7bbee3814dde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71fe8c617ed87fdddba230b10a371a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66c308526a20afedf138eefc4df277269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb84de589185c45da608981b881b5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae33b65402ec58d1d3d61c2e500543271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9482c78564edb498fcbf8596811d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ade28ede5d5ad930e0af82bcf8027d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd434f4ce7266365b0b90e411fd84a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64709e47242b09107f7a155c95ee0fff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07259595826a09c1710cf192d983e0e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05229f8333fa58b9dffa068c0d3030f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9008c38a9b0632f4cf1f62ca4d99ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86743b38398c9ebce5d71d2673e511279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deab8db31591ae6cb44102c9c712df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae2be00d066d4b6eec5e4f735c2845281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3122c6ee62cc77c8a98bc4fe09667282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b92da9377285c1e5797a364856228283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432934aac642a5a97c6bd163e6c5e23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33852b08b62bf8c995f9f977f6b8c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde2c0342c249d71076a3a3131c4f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d80db4365792976dff8f36c13b46e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804fa7bd89ab8a9ad6541032c6083e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea151823220094d66aa7e54e90ddc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad672fa8919509df64510e2218b17da5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c682ce350c6714a30b4c4aeb16796c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81135c8b7fcef81c01768860582ee2dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4c2baa3916dc08a36fb2a1c4cb820293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e983d9238b8863958f2da856598670a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7047e8e8b942f1d5e070a84b582de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b175465baa94df081b40b9aca6137296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eba2c62cb85d14f1801b908c6f8b9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a320f1849d7e17aaff393ff276633298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555013ea8ed33a9755f94b80b6f44289299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444282e3249b7868c8d329dd7c39a7d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20671a2b9d354895c998cfdb0d142d67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd12cc6624dbeeb4f90c934944077d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cfdcf363c3793c1ff0c8d5c8d8aea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73648075f2287bbd167c4ff14c22f97e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da212ab4d1d6f202c35363c929715d1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b145f1cdd5dd38203d3f9f1771f489306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e404e36b0d927d4cdae4647d88b605307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2afe3abb974b489d3908554597ea3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585331d381b85757f2c86d6fdf18b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac114edee9080ad9d3ef3a2691af7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389950eb0c4113060db7854bded0189311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ecfb349ebc028094b5a28c65fdea4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600636a6b7af20697252d2b1f925cff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8532c32ea2f3d8b82074884f701babc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e5f529f4130d54a904bbd04163a79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7226c67bfd331e380edf2ec734a3023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6460f4a14c6777cb42bd1b453d5ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd03d55bebe84550c3ff9a3c6554d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81053dc38c57bb171ce2975eca41dcaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cedad715215975605b56ec5443d4a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed097c01a8d33ad073db28ff7109d26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085d51cc1d6f257283519965c050cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0335898d1507a7bc725097b5af5c755323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22778c92474acb7f901c7b7f8539b10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b435eb2241d9caa5e993ced6a9508d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d9d3aa92514e1add6bbbd97968fb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12237f88ea796bd4a9af6fe067322e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c87658e2543d4962f69dcc8bb1ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c50250f15e1fca01ee81cad7dce14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf9bcb6c66ab0a47fb7acc06bd5ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fa7dc1f2f976f0d65125089cbc592331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1c4792db0d0481afd604d197da88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971a1cab7dd7e2c749cc5601bae31bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286a089fd7d062bf4545e9cac3fb173334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b6d20f8cb8f83608b486da257a25d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c9f8a94082791fe218d707c1c84ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9907cc5fd1b86fe4b3cc448f01b4ad0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac884681eae4c49cc5367140309838e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb204bed8f89c03a402eaf9f0b968f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e51f0ec0cb60e0b34e21b034dd6b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5871502ab1e8801f5fb5212a9afad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a69c7e8bb282ea7a263a32af9a5af6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132242a3acb2764210b64309437212c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c434d5c04ed0661c0650514580d3e4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d436c51f8ccd631c808c8b27a4561d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aab534bc32940abe166219c05d301346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4295b4dc651c9675891eb13efdf1bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d76225e75d9eacc890a95caeddea1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9d34d9218101cbdbece6469329ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b936c0ccbecdfb5b10398f2b85895e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a2a39ac8d121e10448c9a47799d7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc718e7292c47eca3d3b3947ac01c28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b1401baeb2c014e92f4cfe0557e90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff141e94f66775dae49bc491d0fba9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1547e234dfd634a0ca132a06e31b6f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e097174384085baefe6669d08c7fa70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760df5f351f77909288cf7fd5c13a45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18f88251359a08cc9117e5d30cbc57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249610ea2d37e9a7a852f95edd5b3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeebd23014b745c33ecf647256400a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9d0a942b7b78a829bfddfde6b8b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91beee5bea12f6c2350796fdc54b19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e5b2a0f991ed85dda37382db1e848363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1573c1001e944eeef9bfc9334865364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733813014f83faa836883740de42a8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798904fc65f0f0f3c1d7840c059de6a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b1752a706e473917766bc9623665b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb0d3c630f60eec1795eedb8e814f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe836812410143439679c4403b39c234369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23da3b1f7d82a58cbdb2c8652f0cfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70482de7600a5d835e8e1bf209644049371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd14f8e06651de10eb08292da988169372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a75ee7ec6da40080d74ca52d71e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16b8704db68a715edeb72ef840977d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846545715e84e7fc08f263d13b8cf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd8a937106a3d634cde18c292c64b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389906841d53a6611394ea9d72d1382377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15da89ab4552a91f0ba2370dc3f74ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5364ab52e60d413fd2b80b7a955d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a143955a43b89d0f0fd34a5cd87e3df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0842aa9f7e0891407d97c7e1ddb20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71725951c0284db2dfcdadcc4828d75b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57815791ee64141b0f36192e92ef12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b271b94bbfce4965c62751d7a4972384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0996e18ecd3c8076c003a87fb5fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75572fae05bce4984637febfc856527b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77724b980d44b3154f9dfb1053c16eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faecfabdc637ec77d125ab967309ccc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b5b9f72b2703c9ecedc468ec40f41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b33a337d7b13e717c16027e7546d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e266f1c67bb786ca8f1bf99eb136391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a466c90c2b3874a48e73ddaecac9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e968df550ce68c485a45d0970436962393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9c72c0dbf161a8d41bb1c4e24549e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b7ee1c0f25b94b923ecbf1855afe0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4439d2e2c3a1a696296064f9d699cdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094be1413602db430b2b6eea9b4c2ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbffef70fb6eed7312448d97ce28c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2091e34be3b024c331e8913e06293c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40b3aa6c2847502501e2350de2f81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f3f9ab7d7255a3e77ee2be4d2db2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e669290e89a1143f493bd970e0cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eb06d9da5e467a860f915f3d87f28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67cb016048d923ae9c87f7150b543404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ba7596357c116367b057cc351e94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b736c89547b7c54b4a7d5d0ec89ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef7fed94258809a596461b7c016ba9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06072076919a29c2f174a971add76d27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955928a62a55d0d66ebeac472b644568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed5fefa829e49a237e3b2c64ab1afb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d1c44cc955fb23d486005d8771f77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ff807dfc18ea1e47e5b08be68bec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb9e2879fef6e3685b6b625140e30b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163cbc18bfb8371ff3079980cf5c40c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601919ce8708d59565afaab17928672415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5aa1e71338581a52e22f659d455e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7a4506ccf283fab4b1ae28bf50003417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c093a6f64f1733794f19fb0dd7fe18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18c368c6a76b097b37d8585169b8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b9a712f33e5c9ba5f14ca5466322f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb03adb12c6a47140f9e8757db712421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5f048707ca650ab9455177d5c87fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d498dfa68f1c6255520144aeaccf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98329a963b1428e9b5052edc0a1b34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4445af33ab57dfd668fbb012a16ef3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7995cfe3f768630114ea5a6a6b45e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b4d212aa5c97b64a3527a24817bb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87b8ca2ec9150e924c57179e87d7fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8020f4ad533fe1f562248fcf3759b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea995e00ea3740b139db1753ca2fed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f12beb06b3e5b20cc1063a66996de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774fd7a7e18fe688356f5ae3a7034d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899d5a3956338b47a11e07609c741e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce476b0fe06ad8935c997a885f064434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e094bc3db8a8848f82a8f8ffc7cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c29c79d43e647447d827a8971a5c2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5db487b019551ac9ad7313874194a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769a0a8ff4726c2dd8bc30d5c790888438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cbda367765ec2de69e240bdf59bf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483e495c1c353a75882f297eb11edbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8819e216fe9718469112a01e28a3d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56256bda6daf36d00d30e29fbe121b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e891e24f949b8e3db5a7756dd140585443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e972d61b3b6ad3b9e1b633732326d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81a61119bd8b2cb4805fe92a6b632445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250caddf61b78bf769b422171eb48ac3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f680e6c9c49ed5a31a4ae25f400cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623456c5bf992d22f31727931d77fab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49601b9037b057c945c82f8410495cf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3bb7d8aebe9933d0638ad357f6a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fbc9c4f0c5fbeb40cc39563fa8457451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f3401d613aaad5830acce707e77d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b517e394093087e8f8fd369943ee7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7ad0a8b035aa71368945fe52ae94a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322202f4ba7502775d9533bd5f069d6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f39707949c6b6bdf432085b284fe1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f13d4ab91aab4ea5bf6cd539ee25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072c6536ac6137908b223bedc1a9f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42759b52f3e492e3c4d1fc2dcb83b61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e233da30bf5167f03405e6d3092c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b84236a53fcc126e800fadfe9456ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efba608fb30481929dcfa216013bfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1f841fad21f0e1074dd11c13ebf74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0615c74243411b7a0af4bf57e7a1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dd1c0cc85bb3a9acde8340e0b0000465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ee6a4a3d8b48612b379a349fc6d8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab480757f3e201b3e1a4ae741dcd28c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594328fc940ddde361babc21767833c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd005563b93a95a2426266430b208e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbfa15e61f83727d1dded569475391470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d5e4af32a1d48b202e476c9f0302471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53447df773cec6947052b76130c219ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836554cca85a2eaff72c6779cf879b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170418129264d8b97f7ded8819a3a473474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabed97576f2025f5aed7040064bbb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf64bddffb299411106b3d9fa0d94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d6b01446da90ed60c8c687fd6a287477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa3173d6db9d2329e1bfef7c203494478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cf9d362e4accb77ac202446a389cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd123210e6da2602d32f0a9f971bbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bcec277202391bf864cdcd12699c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d137c203501471b67d3b5a3c0b53b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b537d3c5efc2b5422456cf51762a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c30f69e1919b0a1b69a79de664cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83c562b87239519b11943c06822a9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41c66da2a58b6082384b451a03d0fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ce4a52acdd105ac8bf0372eb04712487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee21091380a5f1ffc878a31a12d8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f0701b61e2c44945784960b0a7b1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f9d2902413fc8c42890ff2bf8c78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb72f3ce16662a344d169af13c17f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e89178d8904cdcc1b9087ca98c3bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb1269af1ea29a2acd6db75e279e29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eda85c9029a1e94db61f2b22a98d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647cfcdb498b474f0605e61aa73f1ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbedd5b24ece45990852e97998e7a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb7db20c252db0e683e603b837eced497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6584b89ac6c041a7396da5d39fde3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9119f359ee9e2fcdc9420e30010e22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26587b54d6e623651b8e9d7afd6ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ded5f87b0792a19822c4bb002e877501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9f9106dbafe25fe74cf4681959f30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a54b8f28a8adff134b569bfae35caf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e674639d58cc7147396258f60ba9e12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09d04f391fb6e411da358705b1867c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ff3677aba3133a96f58dd5e63d8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e8a5608a882bc09a10ce67b47ad9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e052d82156c6e78930dad2caf2e11a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba16782c5ec4a9e5c42559b424fb58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2b029d4eff35537236b8a8f7ff4ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0fca1e1fcc8f18c34001bab82ea5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4e74e415e77c00aef59052107d5a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ee7ee35089df9bb1294008ff5b73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe09bfdedfca3fc120e2c76b7fa9f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290cac6fd0ba569d8006207eb9db349515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a4f7e0ef57cdb0de02edfdb0e0b49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbb53df8647aa66a53fb7619950081517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71786ebdc3fdaa2fe176a6863e71b965518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d59661dc29c5728d52ad2b85410463519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccedea17ae09ef82966c56c1469b6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2262785257cf0636370ec2db6f1b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3f104d983206a1a496b192caf7865522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aea2ffcaf392a9f9eb3f0fa9742a85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa63b766a9f50168511950e9fed1778524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae69e96906bfe43d2d82a25d50c72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3eddcfb80c04e887491100c7fb9e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aac5116cf1862f7e932bf4a202625527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc73492f596d6f40bacae1975f3de37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799141b23a0e955b087856ac94a74fd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4b2a839f2deedd71cd133b9026f1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eb362941ccb9b572291b8bbdbb2b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feb499223a0c21b28946a14b012a56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6473279ec0f1371d1cc3e349bac1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef31ed5fd0b115e7fa562cf06b0e1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85e86a26fb588399b4a85b5bb77f08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7392dfe86aadec968556e299e605b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4f2445aa0fdd61397797a1457a78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc5255a5f763ef0ac0214a36689402538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfbc80a1f74ed4320ff47bdccffbc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a42639e181da0e13132ede4ada2f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f901f32f86a111d3000fbbaffb462dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb3fedc9c8c50499b5d3e0c6ac6bab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00f5ddc6eed826ac2a36c533d4b098543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5639cdd4667476ed4e9f2b5eed38c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde057bc08fba9074c3f6d87e5dc49f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6698890dc67a9ccdfa94d282bed5f06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc469695a31b2e82d037294871f167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9acea63397fd6a824172c7835ca0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fafa6a819c184294c63c0321b150b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdf16d0dfdd80178e326d3268382ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb3757d7be2f1220350cf2605d84b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f128232d118be824aa50d4e171f0c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02969dbadbf92604130cd449e4f5a921553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8151946acd71f8aea07decfbb333554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f381873cbdd01869b141fda51af727a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d877668ef69a2ebe3af33fa56eebf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae072e6a169dc89093b5381f5176e3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32906615873febc62a6a8c7984dc9728558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b3aa79d570a8898bb3bb8f7cbc0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3269ab14139904f0b6f23070c484763560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fffef5ea3687dab02014e5447057561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86235992388c931996be49ba0a76c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0885023bfabd48f72d200e4fed1726f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2feb6c0f923dfba8bafe1f1182c78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76521031b033f5d1920d45699de32acb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35da42b59b595128112f84add76675566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e39902961bb5594bd42b0cb5ab69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843460ce47ec9db02ca1ca08e7b86e8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32114785bf7642ce9c6729fe52e5c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354aaf551a328bbceb588a632a8dd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01051e5fcf8142fbbd53b9da9b4e616f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92049f5ba1584fd99a41fe641e7cece572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5f5a1929f77abdb079d9f6f9af15b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c36c2ef43d78efe4799a197896634574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e72272517c69a750a443c2c0c7b96d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb7ec2e873dd41d1b0b0c6002a96df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976592fecbd16fc6ebdd63bb816d3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267ba50e0762cdda2c3bbaee3df17a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b436dd959edac3f2c0bf3068145e31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d0e8158c38a139910cb2927208f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed6a7f0e60cf3e40601439fb97143d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6233803e6aea0c49e2c8c1e394054582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d55dd88ac1cdb5b89bbb0cc796e84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae295a26a05e49a6496455a8a0481c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d472ecdc9d740b1445b6d483a1bc4c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919dc1b35146751d3aa3186bebf7ab5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a81d38919b014341368f237306ec05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e50464ec5f4db8388380eead6b27a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d0e76ab2b7362dc57ad4b67bdba8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07508e922a19c687b5e979343489fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447574a18a1a2b42fbfc581670ade729591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf63c7d6a773e585636453b0e9e9ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28814fff3d64def57f5b50f80d6546b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9704e8a67c2069262c8cf9b698a35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042137db88c99cfaa916803aee01425595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f73c095d253ece9c40d55e3b1b012a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2631e62ad98557aab531f7b1e6437b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675d8b83f1d355de7040cf099ea176598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe4c1cb91d426018d396a51118899f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e764d4e100c0e5c7db5b028354af6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89011d08e3c4d1ce5779046240c5412601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a57365241d68c7a903d3f8ce2bd9af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645f3e9a91b528dd329d137a434aae1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb526df203c1975258fca3c4c0387d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e280de888e45bac8d83886f7625b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b92cf32e81b526c16935c67270a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c15256524bb860c965bf714cb9c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c58638dc5686c35e8869dfefd62e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec11c519a500a189c8840df160f642609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2f5ddef50de52728e8926fc1e6e92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a6f95c0f1425840656354b8e2b836611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87fc29318cc812b88ce13ea6ab794612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a272a8484fd9dab6bcf4ad712280dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862db83632964b3211d059b2e8b5358c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa02a89acb7bbdd4fb020261b904d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2096ec39c3ff85f4435069a83f55e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd48b71a56d56755f46bcb70584500c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135901b3cd8fb723e189567e7ba6616618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20fdfec95dee9d534bea53508a76d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea805b884c310a42292b4719004e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888211c380d7f8eaf51fe38d551380c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008bb056dd6f31ba1dd1d59dce0ac1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75474acbabaf76499a00af14ffcd3e12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8dbbf91474f7f2a0276b2bd027978624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ca3f7b5779612e7247378c4f50ff4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4adfd08ab8e4467df8798ec774ef3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837e1f885757ef656b5f33f03fce674627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806e291f6cdfea2e83afc77a549f616628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5dd4873625c0b2e659b871d31e5ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32a8ef9a8ab6f21ffae17ceba70902630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c42df0a2b7787570efdda528068ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d19904320b85a29484a04c0dc41aa4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d9876626768871bf7656bcf255cfb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8887e64fafc4a4fd8dbffdde43cb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3654f9faee75f034739347882eea3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9aca823a05eb20478f42159c4ebe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec947e12137171ac601b4118f9f918cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353f3a6e9a8af3dbfb6baf7dc8e9008638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a28127edbd536d1f4d467de7af3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5d96f1f89e18b0e08b1b66fad479a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d416fd960c750d3edc4f4fb8ee80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade190d32fc49a09c2fc3181c6fe112642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e249b8521b759b388bdb04e6bae58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4ce24511139c1179798c28f266408644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ddf2653594fc8d1fec6253aa82000645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f852dbc3dcf9b8a3679018cfc3d1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdb27fd213967a3f498acff07246ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4406f9ea929e434d4eec25efde16853648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e1ec5f43fd6cbb37029184e485a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33601b001dd76d2027b6a66ac876ef2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3219d072fab72a0f3c616689548381f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024730d983900d695282f7181660f8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4336eda6c69bc68c25c9e07d8dedc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d7ace413a444983f593fd1da7bf9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79853cdfc6553c6b8557dcf8045071c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1994c6b42a15ad63bc19f06f93d9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb74604512ce9cb24b610d699d4f44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387b09cf2c5078815e7e4fa6f24a2b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e03105e13f2fa8449348e190e91e49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cb431b3da6e94a27b7f8f652b5c96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359e659735dcf0479d947bb10a9131a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683b6e6d1b10db2207e6a751344c5fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ed3dd406c87d5792a1e744f2cd1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ef3db6913e5d38231dc0f25c4e88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06632d55fd095a30484027b796ea79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665cce00769b26a3089c474758e8085666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac6b4d026fddddb70c52a2e97f35ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609af05f03588bc40aafd7b0ba3394eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde2325775c50acac150d9e1da7448669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a1a0c982b92a71d26a85524885503670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13447e73d6278a72e86fa0c94ac78ce4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649cf1920b66a9f6a19cb4b60c96217672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ef7e2cddba50a0f0aa9ac308db9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30613eb76b97f35508dbb803770f129b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f9dcc9a0416a2d031761fa43a0dae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b9f5f580018fe56b1ca90f636cbc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8744ddc799c3bc3808c2fb05420f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bda44bb38c7065580c6898c70c2007678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4c2f92e9356111cb5e092230ad189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728af3bb49b66cd9a5ba2d9a59fd3c89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cca394f5f7d76251e6f120b930223681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2c6ebc9673714c093a4faa795db9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4b1f895c4b64560d1427d94196b3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f361bc7e403adabe8a0a73d3ab32861684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de83433e91651a0f665329a0e5ca306685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab9819f92e6a85883ef5dcb9f87bf8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098bb0039881875c58de99d79719dbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbf1b1ed51a26d405b6d7ff95f43da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cbcd01a7b155787a51e5e7b7a0a95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1eb1fae8b41932208ce3e2ed80a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c597165d63d261ad67e0c428148c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c8fdc27a76b3f143532902031ed09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32d6317a6b0f0a208cc69f66af329b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2560fc15094e1c25566eacc410628e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8853a973e6bcf3f413515bf5480f221695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43ed29fece53be552a702601305390696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13f44b7813fb6265e63171e9219621697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8f0693e2e33f9cb516982f91ca89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d23d2e4ebde971101d78f69906da3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b400298d9e1237236ba15075d20942700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a828dce0ecc9ac790a6a6fc0aab4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88f313bde203632b80a89d65d21e4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91fd75a24c73f4f09640efcbc485b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a176380efb111aa8e649e11a96a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86cb8c94fd45edd41ec38efcd49c9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443495cce829edd27ab6e1fd63f25491706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406239839e048149657500e7271cd44b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d68798c50880178c01c145cc2d541708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ecbc32408f1ae514cffa38ae160e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c6ef6562c4b9e6933dbf83ad2cf72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd8c903e6ae4c749897d99fb5fc41c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02977b276ed43e906481dd4c7b9e298d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1dca757293b80a0ac3b0ddb19a773713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ce94224e8c1fe6191a7642ee36563714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aa9da310142a8767b1250f5d2807d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec5acad23c22c7099b79cb5f916971716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44496f3016e18235c0ac6b599a1106717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e49bfdc529e16d8a80e392372fa622718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708f18cad63e5b146da20c7c7a2144719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefb7fd6c569ab759fcefe59e8c68e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d4df9dba52f82cdefeaaf38864b76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2904427530d9bd7a3ffed1e68fc2297722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea304e608f2c5cb7dc02e043d9e1c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6884b402f21cc2597686acdf6d79421724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6795358a50e0a355b0ca9908333142725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28620d91b2dee50c79918de289ece52726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d911c77fe6534f3e792dfc6290471727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add8dff08cc3b84e1730746b20266ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6703b738f0b2c88d3a2fadc2a754729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476384b463d24f6b27980e06871d458730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268ab694770880e62b7109d4f8ba0ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe7fe02db855281e92fd7b6fc381c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a632e497accbf0ec15c415ab6c3c84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a36357cb6ea065bc47e599916d625c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fccd31bc1c25dafb626d2fbeb780f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2dd09b55761f85997626ff5abf267736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa980d74bf3959924ba829e0c7a39742737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158932c5e55be5e06529085934d5420738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b27b78b149c71a803c9e6108fc5a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e099501c07d0b7e77edc05f17853b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108010c942470b212630b3a0e2ecb670741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410f24bf13a69194e00fee7bb5b202742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec822b4f13f94cb67e5af413321802f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c499e659da1eb4452943f66880ff4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd7104620fd155819b2dd68b2a4c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31834ba495cc60bba12f3301e730f62b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f24b86901fd3bdce5c190e8de229f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9f8ea9ac1fac7d38bca786f7b0726748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a599d14fdfd6341bd347777835f60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4eb6f7e6031e16e36c52a17ebcc75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032e6b66c8c36ccdf78d36d5cf086ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f3b0d93e0936cbcadac3e4ffb6113752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789349dbd0d01b1c4951781cf9a1e10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f5ceb332845aed266ce87941300b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341027a369c17df60fa9cab42781e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02986fdba458cf864bc81b5277f899a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcc559c745cbd38a00c82d975a6234757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e326ce6c5867a1e193b6f3ca682bdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020b0cd8427226dcaec60021f82467b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4428fd1a4c605ae669483fdcb1ea851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262c2b9042fdeae3853e8b1adf0ff9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc9f3aff837829dcd09612425299933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc45b6c5058992e82712e0c56bba234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2b0b5e7d5b7229efa20b6156dbc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e764344996d71172e41af5a7403086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caba459c2d03333396b78c926fc0747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828df652a502f8c7d617bf0e9d5e6aa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7909beb1cb39713514e0c9da92dfef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05980b989f33bfb2f7a0fb74a471c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec810a8850d8b8add9fcf8c5ff0da811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c3865d082b29c554e2248bed2845212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d547d6b2c12365fa3dea6d36ae3a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316628f8f7b2a177b86966fa1c48231114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabe8729a95efb8c03566c61b4ac24d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8be07b1342eff28cc42f78023670016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef38f9779b6148f64b4871b359d54c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a05e3e9a52203af3f3e23ac8adebb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49857114cdbca3b34d860698216eef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7adf206ea3ef6b59f3a37e4d7c6a9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250028ee897e6c79816edcba43c9baf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c0e2f0d1198281795ed7b0bae673122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31941dcf9b705a0f88484a71afdf8f8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ce60dba37ca966b20d5a6114ca21a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266374745abefacb74f841552b072a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8c54a040fe6db249442eebb702f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70502cd7dc091d70f4638722ebde3ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f95dce4b86a6c1f59be8fc92b57e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5827e8ceef9298a834aec7cce925d4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a261df9ca6f3e5c09c2fac19c61394130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7d11a9f0a8bd813323a8d7a83343831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7758efa4909594a562f7ce2304adf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe01aa384e807a6fe893e2571de33133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd4a32f4a5383f744a6c67cba9b02734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2670a6ebd7c9789f02d3d1a55a0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bdd4abb70b4b6925bf130ecc00dbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dbcab0777f92255189f6cfc532f1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad7331038b51541c17c1b7fb603ce038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d5f126179d7ade824a27b6582837b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5843175b4546ab6c3c826c5bab84b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68af494bd29c348085408f844adec441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3e232f6937e467ac4772845f1e68a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e705da94588db1f8c9bc5f540c715b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74150fed6e3ed4c2eaee63e3f9ce998444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2381997f313351028afe08cfea582bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ed30e0dfe6496657bb09b691bb1dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb4b46c302908e57e74bedde92b88647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1ee7125da9b05f23b5c5ba0586a4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50571d387e1b1bd68d279cfda851662f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d9d62537fab7e8b188458f286d9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75550e96d0de513313506ac8e736215b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9a26acd9b92fa3937cd8a811292a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd138910483b58ebaf27e7198660e9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b31c0e4019b3bbb05b52836c35ae354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0153d768e3d28b13b528496531ed455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2a555aa7a9e6ad6336a53f5bcdfd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c50d0bcfa3572db20a8ed98c17fc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b9074d8b4041a6b4f10a1afb0f97358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb802d36f871a626ec4a0067da71e30f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14878c9fc66787f31d39f2b7d7053bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41d61023cd36df76f9ab78c57c96ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6092e720dd84855e23887784b3bb1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f52c1c5d03290031492e67a54f275163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098ba8f9baedcf986e04de4f8f961264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f3754c5368a98aacf48c63cde59765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a7f700d5223ad38966be59d94ce1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e945efd6cef84ae0ac09639902b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d48f5d08f1313f01c7ac6272bfcd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf7a9b472e5a7701bbc51b586fe30569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005161ffccb13e4269c9d9a4b2f437d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc803ddb39100dd4243fd06a13ee15a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca357e4c2cd772fecc1ce78e28b713172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712171b053b41056b55bc7630f311bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae078d7205a1dc375b8af49cca57fba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce1f76337cf0ca4a6a3e8856ed9b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53b99f52f53d051e0cbeac72d3fd0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4fc739a453ab6c6e40c415d4e02d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09e7f83ffb160fe8cfb61bf6480f9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba80268138f552499ce4851810b206b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8626756bbcaca05f9c213c18de6ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06337bd16e0b1157b09c15b2639f8aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f706f047af1e67cffb315c2ee17482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a41d3499d9ddfdd1e85414698f8b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbf488659a797f19595a1211ed056184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60527ae2741460af0d64d3fed9872aff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427854c5818d3e4bf7874f2469e12386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc10ae5ef15d51913b3a08e53e1043587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263dee88f709a757e355baeb0cc9b4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e518ddf546200c7b6ee6cb0fe92cea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9f0894d2da4c93f800744decf619590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fafe1ed352d8a21105a7af4d7ddab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837437b5832edbbf06dcf2f21bdce1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97d9651bfa3172a871fe72cc8d4e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7b2e8b20c77f036b6c0f2879243694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a0ad491649bf1afba7e519c821f5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be056869991a4d25b3485812e5816896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d57cc059b61f2c653950d944dbd7c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a33b9467df2277c62c12d22044acd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4438ad491d68f01956caa723e0e84099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0428c58072e994080fe4e896ecd0cdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f1835c857c5ac7ce1c942236e14d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510e809c7d35c05ca32279c0810e185102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9ae6e7c2b9143a5af007723eb5671103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1b6dd975247b6286651f66e056140104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e98f4543fa5f678ff6a0701a3f781f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9dad35c08c536083fe0ff7fb89c60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43cb02d0f85c34f109acfa494ab1e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e47798869bc4c0fa6ead511c0a380f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8cc8d2768e1a699582dbd6417a357109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb9c500fa6a47810ef101adc0e4251110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205129a7e9cd586cd4946210a533798111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fd060ca2003ad0628e9fec3504f3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229b03ae5d2f509d4a2b29f14575e7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ae6062056a6cf8e068bb1526c4fc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebd7cfbee8cf8eabfa52d92b7242fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53348e5970c1cb7351cd1460e94d8f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5207297094fd1beb2db6c359c7926117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c09fb715ed4f6b697f03dac1ea61da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199a1107a86f3feef41ec25b5bc0593119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a91ff7dc8ae7dc442176dcb36d8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ec0f03f53cbfbb80b33dd06b0756121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09939378c453e3eb9f6eee3aac5adb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696257480cd49a1b8f49db728c7634e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e57ad07d4e787ce032b6f37241cbc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a487702062e8f6bd082a2dd6c7b17e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293d3c412f041be473796659dd31730126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ea25a6b0404cd0cfc9c16f3650bcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7753795130c47dffca5fd3f42e412128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6cb542f4822b10f72efadff32eeec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c86ccbf15e71518d2ffeb0a40b898c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffe8c213c103ffc0a243346294b541131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4563cb176569021fc45926f1772f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0a64686264ea6b40401626393e2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb9ca9a1842b7c3b4f3575f3cc15d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc72675b1fea864e4c84c4f50114f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db4461f6d353db9292475f596e58df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882127ae55798fccf4ef3a84eeb6731137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3607691b06c021e1b9abeddfc8f10c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c036f6d6020766efc26f2d8c17a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f767fe7153d0c969e40729ca1042ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3d8befc941333da5ea7a03c80f45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e978c12a632e946d00f893411f6cb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac03481a8d52e904ada2ce04d08836e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abbc080073db72bb31165732c3f4f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1c10b9c4e2db1739bb2b708942877145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a221f5241817c00e8b70902848138e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f84a0086a2a0cd11ea48636d9a4bc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e83f44c05eba4338c2484ee0770267148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f2efd9c358fe2f5c13d2c9affd6c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8bc5b77c76f9304dc7472c4af38e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84876783d75c635de94d3673d9b9a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129d5c2edefef28bc67613bb63ba07c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8198601ee2afab29d51ed06be5642153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98876ef254a91e9ce13c7ca10cf087154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa5f3eef24f302150ca293b87af2e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04720e2171a8768b6eab29b388f3a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab448669de7458911dfa7c56d240c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab6138f115b53b042fcd345338136158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf376d4a878ec3d73ea54e0b6eb6157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5aadb7a898171730ae0f57b1b084d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0361961bce08f93ac0c2c4721dea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb10354afb7ce28180d1e4911863d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46c9fe8b7e71e2819f6ce559cbe66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367801dbac73b612701248e44e6e4b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffcac86d577f9869d2e045f7f6b1e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab195bbd309d060cdb5f1db80981da9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2c4f03a3f4286c0cb7c3ec8718745167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfab6af12fa5228e5489cb48a619fdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea306c2471da416ad1f94c792a5894169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb9866fa2c88ce700f840ac659b02b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a0f2e6f4e99d43715910dfe94ce6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a00a2c7bb4d4a49efd2e7e532d5b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819715a58cd42c3aa72a2172739cfb29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb591c68238ea17ddd7429ed01c858ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574d5f16ef22565d9ea4e213e182642175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecce68839e2c1563b88ca4023f5a889176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e1364e5ba24bbf1a025b0f6ca1c9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262ac7b43f14169d524c93fa00300e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df070309975986576a2c8312e475bd05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49b5573b39ff5a93b012cff23b6f5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc8b759cd1e19b12f977d2a0dc851e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e638cf6b7025f476cc893fe93d8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f606d6cb1b26733b3c18faefb090ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f23a5a0524bfea9c940770a494f6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31139ab208a8fe241da70d356303b91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b52ae9dba6519adadca8eebf7a3eb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ecb3d275feabfe53018129e612117187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d254e9269c065f6ac314c693abe4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d056de0cef80cb8876bff15c487d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbda2121e0d3dc1344efb388d6c9f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad120afad67eea7181838586a96f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d91589e72611311eb1d7e72b023de0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e41c8956830be414afe2cc02d7fc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169a3f05d7cae964b6e9b422a035399194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06fb40cb95efab8b468ddc30d1334d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d9c98eb5e59364c25241d85701e76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238ef9786cc6e0b3caafcc685e64bb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a106013dee311a0689677600630ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff8d5ee8c65ef0759bc2eeab6a3c57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54f3d948ca80ae96c65cb928d827f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbabcad782e0d43036dcdcf7215e05e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2947334e2890fdce84c86c948b3d6f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228cb8b4c0e8381b4657eaa402d4db9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba07bb34cbddb55e5aabbfde656874204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63495c4b220c1f0894499dffe7a11d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71328dff5d9d0d043fa57734e67bbb7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d574385cf02e5015be4d3ae70c6359207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a9ea1b0b2a22fd281d3c658be3ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c77c0f0c2145d4bbb4bf820e2fe47a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cc8760c61eee18a8378c74a6981f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fdf68ce912389b4a8c862dbf5298f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8d48a31f531f2c5cc52b0da1ad963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe79fbeebb847481490026f77b138e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800daf2854a87e9256a7d31a5359deb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e6fc2cf193a0799347dc02460ca7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a038cbca5d7bfc44c5db2b026e88e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55147f2288936b6a60e02bf6b86f15d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50097633d592e4551f9788ece5bf4f80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05c8bb546a3544cd2794cc29e552ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab986ebab5a69867632205b00ae3aee4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20211f9f9dc67fb2fefb0d7d38d4085c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1b4f59697166cbb48a3c025910af2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767eaea5b50677bfd9346e6c3227c66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f370777f8d6edb83472942c38318ea7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d915eeaf611383e85d53e75195e67f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd69409b01cc7bfa2cbf553ea532ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7a75ccb57030b6577130c56ef954a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7318b85104c10f4eba29d47fb2352228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11144d5ad8f36252d030f2baa6c4b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edbe23c1a9aed46087d4e1a87f1208230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff0feddd3037979c37b216fc7c9a24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c17db543e6bcec19364aed06f4de1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddaba9ae7841e1040205557c36ecc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40be4885d102a10e270f12de160310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7f762fe95c480e5605cf12d6cf39d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db180cef32e0532bbb27702bbaedbbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877c58bfcbcdad48ab10ccfef8f982237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3646e69a02e5d10678ae7dd3ecd8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab911c565f52bec55b757ec26a01a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd739ae9a38059c8b24a82004c0f27b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72adfdc22f395a5bbebf4f796661964241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232743a29d4e820473b30fd2c0c033df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8dd1bd028fd355037f2f0783db8a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856b3da76abe8b8f95ae863bac980c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff81431ccccb7dd51adaffeb0de052245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae646c1013dde1941057768bc45c302b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54a573845fa803e6cc379b6a764a09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06075327522d7b76a164380d10012ee0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e327001a541ee5983d5112ab682ef00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa8d89a2fec7e2f93604b6612902b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac9d2bab9fc8c0a6046c15e4ffd174251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda003f43caeed17cdcec5773e2dd28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201dd10953b16af64897c08b6ce767253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c59e92532fc09566c2ac90e51bb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66b44b0638402e4bcd2c0751736bd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9325e95d6c79f614e38983c5ef7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc970c4d6bb7f43d2c01f92d2221885257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456cbd52143b475f544d282ca4a7097258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e6b1418354b682eef93f67750ff28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448a3d14da482d2f1726fd5ae2bcbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230fc2b384b6c3910f223db9600efa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0de83ce2b4bc19807373a5246e0f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b952984e1057f7b4d1f6272c94571cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc69ff0cc69f5df02dbfe8e83808d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fb356969ed9a6e7e772e5c2f5b157265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481997867262494fa34f86e3f55280a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603183a7a85c4ad2bb618e9f31cac53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089270fec00e7e27942616c037f1c6fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb742cad8a56ed5e77fc3d15d1a19f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86781ef1ed448d9837160c6fdb31761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c711b1ea9d019dd18d01ee8ab3492271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089743a18568312a7ff34c8cf12b54c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d0c0e0073fb9fdd61dd6a706ad29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeac7236f8514ef6dc3c3503406532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe36e80e0bce3bf8971e1ff29f4c1e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59c7ff9df994ca9429db86b31e0d0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cc5e1479692a79545d4bd844efa45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a3fd1c39e98145de6b0681617fb61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703116a3575a567efff66de28fb6116c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6708d65e5e7c01b9fca827c64b6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aecc68776fd795ef1dbb7f2cf20188281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a3343a7988cf9cd914eff812a55d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e59a0d9f09a619639dcefcbf0140a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb311a71bcd53d999a26b4d1b883b8f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3b0becda8daf46ccf6c5ce36fb413285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca593604d9af4bf152c34c450509604286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af4712a6f4a07fad668613f0e055bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d89d37d50de7725ebf773596b0fc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091375d416dad8e63caff3704003ee07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb8d32243461155c1b1d97c995162c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb87bcbbefcb4d8c5e55b20fe430e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b44b85f1f18c5c28af2c78e36dc04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b57f995fc089b09d2f44db914a6806293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae051c9cc9a964b2d15fef7e2bb36f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3d894242a244e0f285b2d22b33cb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cb5713f2049c2536d6a2d31337aba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1169736f7afed3f0be231dddbde6e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055eff2d050807aeabe1762f11d9f6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e1a311b3605034ca30c45e2914e6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46798a801a83cd5fdfc0895bf7815a0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7102ba7bf6431adf7b9e68175cf3e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9790f85f2feeb1208737f9b1ea4425302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879cb09baceba1b78977218dc8fcb50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7e4a2b4cb5ac52b0d2c1b28601373304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb96d0038627d3d3875ba12264759a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c190795d8c42d12a7aa51b4f1613306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ffd50dc610cf05a02bc61d8aefa1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20ce8cf45efbd9c0f7708a4bdbc92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281de4c7efafa91b56f0a5ea190c637309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df673d807cdfe24d5ffbee12c5fc384310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf44054a3da20d35fac110739a16f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569b7d96f77e3abd7e7864d9e83a5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b0c5ec97de98fc28eddd7d7077169313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab89b93b18db3b24fa8c75a938437b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427bbb421073a77c548d43890351eeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7934887e68d79b7cb7bdaa94853d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b63d1a00416d5760289377ab2ee32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3400de5ee454df2e421bfc26def3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a11d2aff80c6bf3aa5659cda8762e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf80b21136fe9b7763df2c9da2d7f56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41f0ec52090cf75e3af53925e7bea5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ed6f1e247a7209d76c64c38c3c82b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4f2dab4a23ccc811686cda8a3ee57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aa133d2fcbdb82d1cb60ced1795ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3401e2a02f855cc9c09171b38b6ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae758447bf9e5c8a316c3f887f7ad1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c028cac87dad523f98a96a796ce15b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc64083e0515ff5ce157efbcf7d31f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d052e8a0e150c6f66020bdb7ff9fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09550d17b73809a255a75fa3191c4672330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ba65af4173bfe4e0bd7e0fa62d73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea58d50fee4303be3e1e713d0741ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6126b5ff375cdab2859c3c1b981de4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddaf9fbd7c81e439868bb35530cee8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56146d07657fb5d4fba9cc1921f5f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ded60303f9ae03b8ca1d8c8f0e57d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1a97c78dec0007fdaa667ec2522e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc556a308f8b869fbf18589dbc9fbc9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a99b2d3f795de5605e0ec9888bc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf496915cb684532e3feebedd82397340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6a8d688f698133b6d39792bb9316e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474fbeb165dc47fb0558c9708761ab5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa1d1e7b81073c6421f022198bfdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dfd5775873648ca7ac68c023688a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a74d5f6d26e106539e9386bdf9f317345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e9633cdbfd8d8e7a419a56b3571a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bae035cfb1c54256e8430e5cc926a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e14320672fe3173b800601fd35853348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5254be8af6a820e189e8d1771ee76a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aefeed9a5a34f3a4856d49562785f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed0740b26a60fb36937ada512f8c16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e97cb9d8a46475060d73544c674f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee294969383ff69f14b3fc885e2b1734353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffb87ebea0ec0ccbe00c20b3e26519354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09627720068227f99ccbeec644be0647355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f0184012f2a6908dd30c1eb38422356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9788df9cc61c75be6e5a0bdec7d8998357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c359a8a0499ea4862cd8d51185d6f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955ca61e3e9cb76997b18a830043692359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b22eb8c8872c6fa0b45de040990e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22092c0cc22f7c8739b699ecd5eca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6708d95c09fc0f1d2bcab1e4f32a61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e598b8da6a01808869b93477407ba82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4d27d3c78cd8c8836ef49f884b37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c471fa9fb5aff351d7f630c8c9dbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536416db137f9950dd6b744a9316f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a405156fb820036e31b38a54d4a64ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034b224ffaf591ed29e5ed464c6f001368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6c982f8f82482b9388ed629bd55a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50726eff5b269c50656037e208f85c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9da8b4aa5171c2aa28b757ae796b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b8d192da09edbdb73a20982465579372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61459a0dfce2e38f550ceca5cf21187d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab88fb8dc9dccb85c9f667acbd25208374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a03fe46c2d836b942e54535c8c8926375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93f8103c8d118ca82541bb8f790525376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9db901d1f4def68bda1195d7ddcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6355efdbe580d76212baf46e505001378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509f733a033aaacab1fcdf8ad795100379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d13213f638dc3decd38b165709985d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638fc46310c98f83ab8b19f383c6035381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccadbe4506639070d313b3c0e69198382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd562f1236fafccc4e29f2dc03964383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d276f8b5b4ba6393c10f0b07ec3ebd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba1c117cc297b693caf83d02edc6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb98518f72da8a11163bf42756b483386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35e3bb5d05482c1506221782c3d5c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b1ce1628059d1774f116429e114da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11871f4b9bcacceeb6aca058f5f8c03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651496a4b62d107990884ea3ac8241c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e46f4fc4ebcf125d650e31cdf087a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14aeebd2b8a8f9d578cbedca92c8ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb4cad8b0fd700cb3572dc2fd4f6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb508e86a83a37c04e76838ebe4c9fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5680caeda8c43039b8e1823be98541395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ae8bbe9cb17ab812ed5e5c3c00e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7af6bfd13a180e3d4c2e3ec5c4a4eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd26112e3a58d7d9ac4e862b87645a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2e6cc4571c9134490b4b93819f70f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a9c6907efb2e33b868855b81a07fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e525d14fc4708bda471c7960ec9ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3a11844bf22ba47967f492cac2a90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd77e5559dd0879fd1e92448a6d06bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515794501ce37507b037915ae3e9552404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9a88919f464421091f234d7d4857c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a95395e38b117379a5b13d68c78297406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44369e28c03ea760be9e8531d616070407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022c3b023f4b2341938087e8505c0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cadbb4e0cab98bb5f0f914e150f41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907152728971b820a529c9b44eff7a97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3132fa88b1f76605b2df40e94e3fde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e95ac8be1566525be94b7dcf17b36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b881c34d6ec1634e1832989fc8b9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d00c7aaf472facefcf4fcab66b30c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7986f1d24f52ab6416af416a8c01fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d16f1b9dfc0599b9855a3cfc3ab3c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b254256155baf64ee1744c3416bd854417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490c263728b7a34effb34871e448eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc774f8f1354e29911b49106fdf0d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016437b8fff1218da6f3bee1d2ad1ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ce6d5b0b0ba2a15625255caff595421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f063fc9d224f49a811301fd3dc42ec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa40a039c3d09b43496b099c3673c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74a6ce2fce08ee3e51bc65ddc2e31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36932b4f43d86bc311b7865ba71ab3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85558781dc909de54e788526cd0fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f803b64feb29ac38009e08f580cf90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada306e1dc87a8660a56d27bb4b7021428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602acbccb971b4def7c6e1b40a685482429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd631ac01afbffe01f9d4f44679848430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dd4ba7f4691b6707da0613c1d2841431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74158c615605f95382f2fe8ff0af488432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69d5b60a158e43ede1c913428aa689433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c6cf6269fbeab7c36c4e59dec3aab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89bab5408a24516cf9176b1007b520435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064efaaa988f9e4ef7ded7f16aa667a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e87497ac00f473f6b0f16a1e84d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79e57a281791c47a27e2ef8f3fcdc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4661f847a4b7fd3227809a3b7bdb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980fde7d59eec9753801499735f2050440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414b2ee41fdd9d49a0f0b9ee7686ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd995ba255991ea33eda2b1e9783673442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5a3a967cd0b24942afa10560b55eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e9079381b56081c7f431eb990d35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc1c12a201df4c8bf8c9e039525e68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbe9341a733796ee5b1df52c54ca3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ec3249fce25cc18e29dc3685eb01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfa1d0a796b65dc7bad31e7d980554448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c980e3ebd57c7127ec7c71c356b0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51f8589d3f1ecaa98330566fdd9c31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5fe83424830e4f25c9e98e3e3fb5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174cf280cd877545db353376fbdeb4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47826c22b0699b843225aa6f42d73002453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f9cd1290531b901643d2f7a346e6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49487708d6512420e43231fcc51f0ec0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c033c0ef80a39d898e8e25211f0bda6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416a18c3cbfd083ea040f9803d03dd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b31bc77748237b4d53b3ff1b7129458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b00d5f44bce56a41101cbfb8fa8301459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538603785827f2c496aabb206e3ea148460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974168c0056aa918d2b569edf44fb0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353a063678648887a0cc1a4140d93af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cb8b798fc5e788770702a676fda0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad995022fcbc3e78d1c8adce1b9c3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d7d4725272727a2fafedf4668666d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9c7ac40ecc254d89228ae626dd5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8edad8d7639fdff522bf0ed1681af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d29363b37a4a4104175671a7877446468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bec78f8fe15690d5fd7072c3505054469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132ebf38c193d8a95193ed418ba0504470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba2bf4e3f8861bc9cb5f7acbcf09cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c88c1cee47dc08b49e9ae8c2d6f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29370cb97fb83feb616d44ef683dc3be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467414881ff53b6af3eb49b91bfa84e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c067fcb355dbf02ab33fffb4498cae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c2fe735b3e5a9339c7f441eb969f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d1ba02c59e57e6792113468f5ec7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4042bb58091ba7d0ab175a0f79461478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd02fe3f487c8acbe891d86a8c54e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4907a7891317428af20bf6ef92d74b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba57ebf1ca5e625f10b1bf101c8f03f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac678357eda0cb8a61699636ad6fdfdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a0cdb2d9e578ba691db613396008483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca52ce900748608bca999f7c0d9b34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231551d63dba426cad3632dba6face12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d469c91cb053fe753560596d6870486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefaba3fd9f583fca4027b7481f8a17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55dffb6e0f622ee9558931753f08ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5df61c18c349da0aeb2f76d2661da7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac831e20819ab5dfe816cedbc668cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e8ec10b67d31a8cdd23fcbc3bb6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c364016e627f9110d927e1edb0cc10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142354afa21c292aa7b05b428e36f9d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d69501bd133edea04f4a2d098f28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd3fcc36c9d4cd7e1a9e1d2745f8c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5cfb4b92bd41908ab394b72929ac4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d0ceab254eeae9a7e1afd6bd16150497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d0bf0f2f0b398eff51e9f9327221498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6ce2a226f82b75efe4627d8fe3cf0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03d7d6cc6bdcaacad4bfe4efd4ea73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adc96745078f7d77189f1a8456a8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d34bd50ef57ca086a3c500ca9bf18f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdfabf4ad0b8ad0d411385d9d03b07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336287260af75adc3cc3c67e5ab64204504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372761ef8f8057f556d21cf1dc28feb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386472ff07b111762ad7584dde4a033506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fd8ebbe945b3bb4bb694933e78463507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585808d9c6cb726d7a54aa2417e50ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bdb89196c228d354fcf6bab60eac1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7c15cbfb99b6f77e7c33e83fad7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595ca46279193b3b3fc4c495596e3b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d91bf078c6c55db281d2526a4f29b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdd9052db445cbbcfd7bb4762bc063513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966e12fc91a263d10562d170808563514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed248f8e2acf8dcf6c3394ce9f7a08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1e6acbb907b18ce7686efc5ad5448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56231e5247f5ac9731729e760d4745517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b23f5d44db91a5545beb4b2694ca7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c748ea504542abb0daaac2c5accf08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa92b398b94f2d2fe3f08a046c03e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db250a7194db35cd18b49f2f145ab7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a614e3d4e4c14841934ed76f68e32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec18e0692a879e7ed1437eb96164da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48e5d11c1cfa6e78425d13f7808502524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055bf64b7fe46da4ef0a8de5234cd4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467c4843305276ee2756bd6498c52d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c716fdf9f42065b2dd1fae211f57bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb6c49b44e8d6d7b9fab26c7b169a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea3fe0ac928831f6970c47e4583d4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed6906d6d3aca0d514623d1359269530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570f542d02c03d0a6dee3668563982531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d59cffbc6e82d76aa3aa52bc967d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bfa024cf153871583fdf5cb8f4bca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213a35ff433f4e0c9b87ebd44ee6df5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6123b4481a4a46789adb992afbda6fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70d80a5317975238cbe3331c8cd972536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939352fef590a1a1722029c3a487a96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4c1812b00f3bdce0a4d113d050640538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3875bfcc182ae76e3dcf88a6c0b27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f80405d9a3dfad25aa5b38cce35266540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f428f0e6b6c8d33599f95f5ef77640541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66603a72ef0355ff2755b08b6caab310542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013010f657b24bb7e35aefc1409c53d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc6063591c2b0cc7d0b7a35739be1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461fd0b7bbdac468675e58a9b49708545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4da57375f828fb95abbb64a4f573fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb870f6f433707b267cb3b50f30d48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4ddaaccae24989b13490c3c129691548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1021912a5694d52b1ea72fdb97e1dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94456682e62fc16a195983bbe2b3689a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb0f8bc344b8cc4e273c9625533384551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bb487094798e05c452bbb9e81212e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a417783be44ef8c7bf4e90310aa45f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccdcb386b787022822bffb5550e27d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a9aa33960d0d98e3605721e8c2a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5a4e7c1e954a8274b201f23504b75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf63b0d5efaaf2559ceaae879aebe1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d13c95426929c1eff544e4af0a306b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c974686abe48cdb310affa3defb32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96668e39a50c00a2ba4984b128c72bdc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258f0a99b9abd9bd19194fcbdf670cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b86b1e4adb7488f7a7fca42637065562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459db0db82a56dd50f9a259b526e4dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fd8502f3d05fce9a139b1a735b6b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b0e9176443ee0467553418b0ff19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe55c16112b403164e47213f28c34de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb4b9e177ea463e0ffb1f07471ba46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a00d7bfed6e8ddcdceb172af47754568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e6e3bd8ce325a4c4fca953b6cd3d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486356cfab05540b38ad752c173ad8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cd54777be9c9f57ac770ab97e1697571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a463bbbb07c6f526d89872d96fa8c02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705d3b065630b4cc49607a865f298ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980f3daa87939745e08aa6926c1d47b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cf621ffe9d4409c0382c53c213bcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407145a117b2826d7925bcc55c5c793576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bf23ec8966643559ea8b7d76c6c2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9085a7975bc07f82e085ac44cbfe781578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195e6a04da2765e9c2fcf16a926d38a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687475ddf03a0321fc499c6cf140cb60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bc1ae8703d418c601a4817f96ead3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa9f4308605a23475866668f65be3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313071e8dec7a2acf7879a0e8e4ef8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e38099792cafde8493ade6b204d31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f010120cece657d56b1a3755460c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d5935aa52d32b1b9e88c574a0ea52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7c144e6f370c97b4d53e4f537dc95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c407cc5ca7c31eafbb105ddab1d7676588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005be801332e3c01b4b74c86d1bbc83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24a73eab39c1aaedd4633532e0a9fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b58e38dbcc0101dbc25a535d1f854591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731dc2ed50270a8293e14c10ab5e5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81c5ecb57d386ed216999311e5290c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f333ba30cf458304c5ae7bf8b4937594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d3c4e6cefd91ac29a30ee4ba7b30b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10849f4c7557e19144caf7a25d2f81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c568536f0211da5cdc12ac868c9f4f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e8db36a417993a92eeb8cd5115567598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dbc87189a3206e987db0fad8616dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136c0ef328380f1a8e0632bf8b9427600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab0683a7a9ed817923e828b171c046601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f62311a0484fc3b9cbfc57adc5bebb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d4aa68ffc89d79db857260c3bd7e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9743a4b14f3bb610a2804b19051dc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2859fce10765f1d2a1caa119a43ace605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5c006c73478a068b822a81f7f87c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc6965c045957f1bc3d2d2106eb0b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f620122bb9169d64b1a778ada9659b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1628283f49a2ce932be591a1001a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763591d0d3347d2eac10010ccd46f9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e12535ca820c8289ffff8996b160d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ae42c8d9392b52bca20dbc938bec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2225500481d2a2833f86614edd4cb69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a904aaa532c3e7caae20b80f55f74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69118231274d079474c030d232386e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c79d5c204785e96e087f3203dd919616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b20e059f6bfd3e839d4e8bb540f8bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9369ecd044159c05ede9730f18d0f68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec410aec789d8050f1977b100f0f86b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e57d2d1e862c2fd560956eb6454ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e1a799dbb73431cde76f4cade9e5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d332a938d9cd9f3f7871c2168a606622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfbd5ee8085b75490cf2a12ef627e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a40ebdec3b2e66d507d2b62f3b01c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3a24aa95cbf9c0a7a17f465ab19bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae54a01028f1674a37288ac92d17fd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc366b06b850596055940d696d8e65f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac019b18d40df027fbc266e393a12fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9affd7f2a96351bd4bca28387b0d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ace08bda9274c616ffad78e23f0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b8640a6d633c6bd3d66693da4286631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392a00490b2c17180a80166aeff714d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab2e86d5bbc7b28692ae0541d2c25f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307c5cdcb6edceae8b4d27ade9ae0b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58114d647bb9dc4c24db074cc61b1da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5da3198b97494436cc5b02f88d596636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a04f98283e32ffe815adb63dfb77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b8a315adc20e480d55b85903f87b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f9795b6c3e489d78c64c3a85ca33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7511ffc3bcc9cb4fe7abb252d79243640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e586cb8da1c33571b1dc95c53881d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86bc7f32dd86ae4718590bd2dff192642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2a43a713f7178ae126d8a432634ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c186a1822c83e5e532ec60dc23e51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba92dc3f6e0dff87aa06f9e0eb2281645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231bfb905679d038ab8e9ab908e4fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f0ceaf5240f544918e2e5ebd0fef0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5177b3edb4754920cc2c6b306ff30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9d0769bd1aa7d7bd4f36befdaf657649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac64b0790ce3882e9beb39ea1841c98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b524a218ca85e37dec5dab9592489651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253518e0079cd86e0986fd232caa02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae2f710ce1544be4e9b7d122093363653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85dd11d261169d6fb8e815b3e6eee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc989e962c517bdd2c74270f2451d27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9fcb94cfefb9b612293c651645acc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fbfd75d11dd4515284674d051340c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bc0b7280dca4a5b37f92705988e24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd98b0cd4e58cce7c90fdf8731d440659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f42fb891b8b8ff31adabbb380a3a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d98394212f751a6e114f36cd52d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6ae986b5c5660895dd2fad01a20dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89283d760f2bd48035231a9afc51ed11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a013c5e8642f7b69378e4285cff727664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e01549b79978250c464aa1d5cd319665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae51ee27f219896c8bbfeea6ea3302666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26810d45feb331ac896bb4ee1ab9b9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4d7c5a9f53830ddb1c87f9a7edac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152731dda803f96a5bbf05e60111f504669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41604e0b5ffb534ccd9b28f2767b58bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadcab0ab8691169d121122b40c9d69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088018afa4105fa7fd62d651a05412c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce5e83f6c3d7a1e5c0d5c85046123673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355353e909405b801c95d62a3fb36444674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eab249342772bf333d9493cb7f5d0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91852b56d60068b2c92175f7b313c6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038532b6420a7d7a52632f1e38d40e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fc7c7e1fb0c6bf4e60cf0d6999365678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d5492a883b51706d732ca072076dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951776e5caad81de83963c7d706a7d3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5594c8b8693a9e0108d0b65d3025a59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac385a7238aff30b38b10c376a395259682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde251b00310bdaf887789845db4b11d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6252867e5b470639ec85d8e081f5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd803db7a47ff60f361dc44171a3b45c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4418b68b7f087bc5c80054b7dd39e35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6203e9b085c3c35554f94350709a2be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11736db4bb8e82f41fd4c4e6c1a34b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b43482d0bf3c31c7e22b7cc752386689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163661ac0afcee0db604bdd7524d65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90013a055ab5021d4784a8e5bcabd9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dfb9755dcc5d02d56f4944d80572e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc8e7ebdd93b30ebf3f2d91b745cfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab1ed6eb657540d40163eb1c7814f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e563d8815c2da63a0c00e103f4985d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b858589a4de6e6b1ae5e1e480ea6b8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d85f5ff2270fd4182af3bf3efc683697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891be478e7ec224972d6665a0d3ceb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a647f3fd021c530bcf9bd4f7c9c38a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85396b4c7ed418067680f88e3daeb797700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9f2a166a2d3723688c6516864e4db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2100141751cdb59e90f549d1581bade702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e17f0a9106bcbe1c78a3d5401c17d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a71e8f03552d03e5d5f55f6502f2eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3aac493e6892f82854c5703c63fd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b60d7f3992009a01205150293c204706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d55d006b922ac1dfae6a8ba0c405707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878c4012577802e5135c879d6c26d37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6a75d3e8e08f92e459e9944ddd8ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdca7471e30f957fca273cad07e496f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d715d81fef040b6e1265b4b253e776e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bace0a00d4353640d0c9f5ef1e9cbda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172cdb56ab3156ee2951d1ddbf4cf3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495ca26d1ea7bfe19103b7f37550954714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d78844eb7075d26997f583f11c45c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6af861ec7f4d639f2763d282d9f71e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e279d5ba55e33b519752a640bb79432717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fcf23bcb23ad3353b9e1b085302fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754236e0d4a4ee23d5d07bd5ebf345b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f734182bfec9e9abaf667435303c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222a8eeb377363979771e1adc92138b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da64fa4f693faccf49d26f3182f199e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc633601f0168c3df71e0ff63c75d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822071d31c5a50defaa8349fce57b5c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959a0b4549ea2525a344bf5757916a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899f9f7c126bdb8196a22128dff6cab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba06999b1f387673370a21520f8d9ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19002e682570a5e32bd71cd7f3097ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cd45c8f59b5356d0d8a4daffbf9a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d023f37e9949eb039f9a63017b32957730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657d0832a6ed2afc93c4d071c9af831731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fb51d5314b43b647e560871d699cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0775ec16792b63a137c7eebe194a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eb6f469ff954c321888d81fa2dc46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c27b90532640ab91e433830846ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f558b367fffc2d7d0d7982ac9804736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496328926895fcd60e2e082e876960fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8c2d0c46bc676e401b2e7ef6d8d50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d907698b814efecb3cd555a6f40d10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a2ef1dc54b79e43f3eacac2eda08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f01a7bd9c27f09db8e417b8400dab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06f31c3bf2d39332ae5d7ac66482a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89608c35ed99471eee9e7c20b9f248743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba6798e500bf4cddf69c9d3d3552a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4283c2cf64ed8a7ecb1dc0c894ef46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b30c560ff8dc2cc5f1c3eedc23aff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f6f9197b43ecc7a98ec15bfb4e1cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c540c81ea857063ab1207895ffb8a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa665ea9cd96ab351f2b8782d4d96426749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9ada3fb39cf1d2034b719a749d8e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3c81067066686f039104c2efc88ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecaa797305a82d362a3d701892bb1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99fe8761874cceda5e5a223310694753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8536b5b33b88e37e952d5287c15a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d515e7451a907a8dfe690834123f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60156abd59ef51b74fbfeb33c2a85f81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123be5de36d7a4873dfe6bd340ef1ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377ffe3cccaac28093d71d37411b574758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0350b89d213695afd8148c94b8bc7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>