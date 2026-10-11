--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecf06c0d4cf4e815a27dc2bfdbaec11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1968fbf02e10f268ae69ad2ff8a4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86882f2ca6b068de8981ca5b43ad1653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80070ab1c2e6b18f08352bd4770d214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5e2bdf1e0579ee58b7aa5f46f99515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca074ae607d7a356d758d78bd1bc456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29e864d3845fa9586b8343855b2f077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6883a1387c3bb490b2fc4da960b80e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2085603a30a976de75bc3c57cc2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7e819ed5a792c9d8c67fe98d5facf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82f914e6b46cc6eadc46bbe2b09d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618e8e74544caa077d983567937dcd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b75a1899c382d7f8fdaf414b29d2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40948aa544b683dfda031de42fd0f53914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43598a1110c12d463f296fd241ef61715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a26af0dbf789b95bbd684aa27cbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5394b4518382385ba943a2e6e60b94617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a796267c21b26c8d9f9a6fdb94015d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a38358ebc46815154c7cf299cc8bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab16a83e3b5c31eca189337a342dbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc6dc385e1857cbff2ff571979be4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85c62ea973f2a78547114a4348257122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f7f8bca0af4f118aecd7ff28a26e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b98dc0576e2dd1cf0069c76d0d586924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cad7cd9d49d943f9e8545f8749679d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed592692fad0de1c0e3312d3c7eb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de7a39a40ddcee984c5ab6bb1b887527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ec23d537e40552f5bbe2026a3945228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda1e936f5448883b4c1c7b9fb6f29d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb84ef70f1715757aa6e2551e27ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcd871ec6e0f8bed76a66ba2c4c88d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab548ac3a87714b798c5376f4f8db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e198c52bb0e09052e0528c36b26d7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c673ed2dc8b3cee050f68d82edea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2d51708049edecfcacdf70fc4cc8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34119851812c8d6022b177ac875f9bae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b65d549fd877b1b1bd3907098e2c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f130ca72b2fcd1ebe2b31bf7ce49c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb431459e9f638d17d1586acf95cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013bd91f1be644d2f2d4b17a53413a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b188eb0f047ed80de8ebd1c98a3a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2474d6e8d89bda4b7e15bf8f043ae142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7318a0e286814327fdb3016876cea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557218a3df4e028b02158dbeb08394d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4956fc9cd2f5f585d37313189481945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b9aae354f9d1ed7e13d707d23ccf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a794a4da2514f74ef6c89be42b42cf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4970e0f7b5b2b6accd7bfe003fb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e6517416825ecefa5633b52c5b00449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecc5beb4981b3ec0694dac6f98328d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0bf26818977c7d18e90ab117f620d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d056b28718add6832ba51edd8cad052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e79a01dca23cbc2b0fa257d75598453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86140c9f9c1e31d8610f80d83ad0eab754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273edb4dfe8d5eee6e134a076f84e8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d1a46221410ff5a8c38ea42e0cf856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872be609f5a72dbc05ceeec1188e713557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ae92eb7effaf3390c848dad859b2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ee604afa37a8c900b88d17f660dd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36536a31dc7e8900e2fd5eb48360c0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7196dfa4166043d52c931ccf03905961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa9e396f48e98a8babd1950ba88a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fb5e6d15fab40855a1607f66ddc4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c8c51cfa76ea10755d96fcc0903264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1ec92d1c41e03b721925a3f9f97d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aef1b3d3187eb01cab135051cc784a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99cd2e0a153002c07a023176447e3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a40489dc83c5bc10798ff5a3b4200168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc075a9edd6e3635b49856cf66bf4af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8145733221521955cc1c50efd3c2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfe8c7984e0fedaa1e0a92aacd8f6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577a208e3b5a725c1b65d781af531c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14a1e3fb77fa4174d1c42b7428d96073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aceb9f87db08f58b0d04b3402aa61b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a787ce839cf97a780fc92d25391ea675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d19c830b31cfd89e9d9d7f3e0cc3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310e2202142b5e30d22b44661c86d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45999d2741e446bde9d4b61805f13678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaea14f292b4ddf4839c92ef60132079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6cbc930729ddf958d283797d0bf2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ef8ae0f0ef0ee5a66470970bd6bba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67ae72fda141bd8cde9bfae1d6f9f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07fd8ab178e075c0ad48d7f9725b5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325037aa58f81687e4b3a74247b30f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6cd27561aba6d0af39d8e57f0390985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6024aea44d5edb84c4bfbe7a837bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183adb57ca7fc5cf7fd8a5716a3ba9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a4df8a6e52eaa13b2dfc53edcf29388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a29a6c6d4ea746704f7f20a205da689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0ab59d53f06dc9e3d5c702c851c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e7c5e7b07ffa4bf51ef84f9ae7c1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b953c6cfc2b1d9e1b1d7c1b2912de092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fea287e5ed0f049199c92f2937b67b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9815b4b00c51fb44cebb2dcdddfd7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54110e57e1a61de5f03517c33365dadb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedb46686e03cc97d67d25e1c763fa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d280cc1000e29d7013d1ccf0a44b6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb501389fd11b495391ad284e161d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7edff09705b96c37742acf3cdff1fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c736829dd76f694e4ca5e8cd3e74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d5ef879a560487f1b8e7a81b1861f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff024695c9124e5329207f9acb3bf35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b6e5ebe0c49af3e6ddab439be938e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dbb1615e8f4e8fc0850f72185201b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a74653215f22920a6d760d8f0421f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851399c88e6e063f32d9ce6c787b1dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7eb4d653191c31c09697653f8fe2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7314b54550c5036b855430fa8d3e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe606c1730cdc83230ac02c851e6531109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9107892de2dbf53bd136b1e2f0a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fbf10f0ac638fcfc290c930a67c77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad58c070527e7fa498f2a998b665db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375001d17b704edb7dc3ca1cc96f8b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04bcba0f04a03d793a0925de08879114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed38454169c0762b0e665dfd9ca2c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1b0b983438eae2d5b74574422db05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9946639e2c6b989f2f106e519b0f66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438c9e411d7eccb828ecc714b2d9645118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35d3336d4b9772860965130f61b916119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b3f8c7abbc77d74dcd6cdaff0a4ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0a27f42f544e8646ac1785a37a997121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8df5a330636d23b7932646898c838122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eea9ef308c2dc3bc2f1da4703cdd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ec2e7bf3b37a1196ef1c3b861ea45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f70d468dc36e9fcc01e26bb3882c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56913cf1b61176956ced9628e50bb09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05b9919ea6744f56feaca41e8f656127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca26eb1a45cf5df98eea93fd8831b42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318716817cabd09769aa74f8a9a3be0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad330e847b0a5e45836dd14d30efb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64065b2275e092da6f0fa19baadbe1ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83616f42b1050516b5596f469b1713132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa9354c6af97006eddf003ce695d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529613fecdbb048a9dab42b7dbc2490134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f198377e2f5adac8d4cf41d99da8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c691b6b4e5bc50f13e9cdda10982da4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d13a8f77ab8b6e7d60edb739ea8a2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc7498aa6cc5c708b14d902d2c1e37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0026b1c3beb89d7aa9a0689c27030139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fa597c9b40dca3c9cc8c4f71f9667140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cf8b7d7f1dedb0dfc4ca5294a805f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf9942680043619e9796810669c3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e134d14774c3cf7e90db447c55f1657143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8480cd321511a058917980c7c1541144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5286f3f67e398629256dd2b543ace6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90283c14710b3a8365963339aa3235146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e73ea7ad110dead307e1ab02aebae5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2376a1085097b56bf442c8327aca0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcb7fd97d2d3af7ec03ae95b024876149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b4ea8de988afe6a8e29b5b6e757fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7b82a93743c938471065330c92f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153e43f0ee6937bb68240113b8e5213152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a025db81739af93850e69f8dd3ae7da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127219a181d3c13243c1573cc21c24c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919794570a8529431f49268b16d4cca1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e133a29be2078cdc0a8366000ce2636156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb27b9c63d6fd860a33adf324e6952157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270bd9625d08405517f27214b10d674158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d1cd081d2d90c826d0ab65fe3cfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44471a39d906c42e87b06c89c59dbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4352ce920eecdd517942170149af55c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355617401209509dbf3d8c254f400302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240d6b9d6eddf6f8314d8c8608eaff5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69b30b5e6ec2a38815164e615cbdf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a79afd09740b7ceee256c60c04bd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c554ec2a5eec029a565ca2f060e73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc61c2374df5a4c1e16eb35b34d78c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c82777c759b746a7eef52cad52a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1265e1f60c75bff9ef48088108eeb40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1010b48e49481f7fd7f32aeba76fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16c40bd1215d85092ea88c4d101258171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b120b987712af6e921750d805f9888d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7dab692ccbdf15be6bcd369020b8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09637313a250274c828e87167511fe69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6992bd6d54f783925670b332632c9cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b9886110254c1d50f7e33597dbbf2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991abff9be6518fc35fdb0fff6c4348177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc24230d5e898f3d1f7a239bd0c6425178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b57183f36db9eab7cffd04d2ba14e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ad6bdf16249eaaabfa1291592d7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d981fbe38ae0ca8411e9c68f6ef8777181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96357d94f298c555f7df3df479d924182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2131d46265cd244d98b916a607b8a93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9507d0eba25b976441c5a1647ef0d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bb6cecdb37684fc1ddec789c59407185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0239539fe5d97ef1cd0340c243de5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430206fd7114cb44b28265b7d814193d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79e63c847c262c6a17fd5c65f5694188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef1a830248d792b87f55e46bbbac6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789128e622957eddf026092416d1e6d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704c07f5fee665e03707f57c4d28342191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9dfc50f0f036bc7919b49d1a84c6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba6ea3fcd16e7ed8e28aca707c30d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692ef3335dbc4da571757b57c90ef9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dcffaf2f1e15419cb461773b58f41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f33696628a123095d3882ed68076196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ed7e3315ac0eb42ef51d4f3fbb5a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3c6e777a4e9fd4e58374b9b546c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa1a6fd26ac1da66de4ff8d7a4617199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf10239783fb3095c2625e471ef8947200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c0a6cb9fe7308c2192e5e5c4ed3c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9fc3e64c89fd0f687c06d79569cf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c502cd7ffc87692f81f7740ff81a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd71b0028d387ab7c00ac21ed2c9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3908be4fc1db38d756bfded93ac3d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab5b0f7c458afe218323163478c36f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9350c4d6d4f23aaef288c28b4a90e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e714821cf508d4b63bfd5139da2ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe479e38b8288250fa49923d939d96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186e0327c8335128437d4ef9dd3061210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5893087cc0af46c55470ae5fe10e859211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b61374d2a4841e24f0b4323a3de94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7381f365112a569442931258a84daa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078af930c9603cbccd3445f54f49735b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5031c870712ec45ca687893b458922215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee4d6e7e5738e70405787b21af679a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe699ccafb8eab6fb94b2d5258bff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804448e09eb0c44d6c5e09c35453bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d14c7010ca57e80a0d182392df5827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958ca439cdd11c37eff23868d32f1f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd2e9b4bc36ce5502280bd0b7d4079221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa1d91e505e751ad2e54d8aa0650c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19df473c05aa129daf0b72cbd6c64d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44f6aa11c424e08a89427b343ad9c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b979b4749a778b2214c78f516d7571225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d777c3fbe453d200ea65a9d28ba3680226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb2c247414ea2587131c45205bb68e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf568dc818a0c478c286f06556b089228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cab485a28dbad18b78897a102f695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b548f9095c2e1d573acb10739b9446230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889ae0c81c6e32c214eba6b1f82291f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e8e5a3649856f32eded177f857daa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998efc45f742464a787c9f036a4cd10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9dd2f4717bcf07b85a91ab38c66e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b87d51e6c9f6a3561bd0f3ba6bf53e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98566f56eedeeb18ca873340dd42f1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973550f68d9353db32540e3411e86de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2528ed2253e051eed7bc38a270f66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4d84145ed9211e1312f95bf86e9c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb1b4e6e4389134da20a789966466240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b2e702dc7cf7950400e55193f217c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71138e2b88b992267bf70f2cda079242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f9126481733328739745a9e2dacbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f12b80ecadd913c232931682c987b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b742499b38956e6d4dc473730cff3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6693ea81841ba357e40639a525da68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b544044de1515ae027b2bc1a233a9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75327e5e5c386e874f050106c930203c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffa16c144285b28e8cadd994702162249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c52bd81f54e2c8482676faff1bf8f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf9edd178175fa95fcdc14ce5f740f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd66dcdaec14d3ebe07ffe0e377a12a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63b2decb5c512a07f724d8484e9729253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac182f7d6ca3d162b92f4dac5c1eb34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeb0f55c7350dcac55bf90aa135e16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bd95ac7962296fb50d86a64730fc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210dba0f9e35062f86ecdaeb23ae340257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003617e93b29767f4e6c6b15a998c8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe89ad3f67089b362772bee29be298b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313edccbc616c6dac9cc1b4052e95a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d8b1dcc567f5e5ab9c9343a69676e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5061abb87ac67039cb2eb52a41901a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0f9fe314948a006495dc098882235263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf540649ddbb076e0c7c03ea44f08f6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f62a6e34ace4ddc9d4f5c1e4b1b936265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46f4bc39379d578a98bb55e4c7717e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f130e30e8d81e366503e6fd5cb5e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0f7097ef949fac4f2e37870f186ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e50d2c892dade1b18a4355bc6a80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff37847213210433084e1f49aae673270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d1906aa8a51c92d685d161d683ace271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c328102f8889ceef0ea05950664acc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654851600548593939c0e46133e34990273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67ea5e9d6b61209799ddbe80bfed2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2280b17af554f245d9cbf4250d03b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712720b3355704ba641a9e850dd98d87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3000f33631651167c0c61a205d4bd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5cea4bd68559377cffb267817bb23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e5ff7d559bc7b994da7f26ccbd62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25945c60f1aed49cc0234a49440a5dd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b122403133f90e46a3ce53348fd67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0ea057dfc0f5c30229ab6cc3bea5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e73bdc27eb79931da47bc5176e196f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee69c906306d6dcc20f8b14222bc31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2dd7007c97e30d3cbee6536522a01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61750d966b5f72e800609ac92befa0a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db647f90016799f7be4147f900701a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415295665f6734c1b3da29491007ecbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3ab7198d844b34772844320bbe85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22472572572968937399ad539481c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b069c913ceeb1f52b4242e2aaa3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d55dd56c9ed37574bcb768af715ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613fdfacadaf006af9adf044d5cf0a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795703391c82347316fe78564c39ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f66b74505932041adb140d852232295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367fe197fe99707ab2964249746fe94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0210f0a5bc9a0dcdb86be60b6770f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2a508413fe20ee2065dad5f992a95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07cb32e17a9c548bfd45023eafc89e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7efba739ed5665fb7ac88bbee57d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13b51cc05294bb70d7c572724c1c1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff62a7071579aa7a2fbf3891121a20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865375d61ef09ec7733fcda11e453db0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707975a00022d11f1d0db1ada014b5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c4c70d974fbd0fa697a1c4eb155fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e1bb8e3962e609ab01c850982876306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddccd3cfa3f691999911e629fcdedd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9ecc32c57efb10d3290a5ab65f66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b53353cdcfbe1ebc617a48cf2251d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607bbd1fcafcb6d2d44848048aebd88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c068dbf3b5978c227703eea97797d28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf3ca64b1903e8b4c7b064f81be08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c56ac6fe1cc4acd75ad4507147d57a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995b5e485ae3eefbb4ec2a9f22972d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9757430adcc21edc312aac3dc2bf8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0618cad8f658b554c3d26824bb8739316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463053bc599ae6b5d2febf119a0ef1de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7f0c36e89c95c8c8cfed24d332adf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c973f52a479d896ab223e3cecc388319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931af9b57b52f2d58f4a847aa83e3632320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71e1182a2c8bc641060079e64b4a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7898b061b941365ddf26ccb4254aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b9c41f161de910398fbd9aec339ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08727a8a0c65d18e517f4c28ca1c80e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b5261a0f9f48aeea1bb675b2fa8d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc512c2999a6dd9f2289e04864b1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc34bce01f9a9bfa35a5adfafd9810327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa338e0dc50b638c6f673d2ca9cfe7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d7d55280a02fdd813ecd37a9a2ac6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb275e40373cba29849143736218fd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633ae9dee1fa57c3fdc7412984f8d77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbbbb6a74bbd5ecfba065ae9fb5c26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c11f9ffe9908af3106fc6205cf183a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292cab8fcfc09e96ff728039f6a6df4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e20e3c2cf6a8ca9c404aefbae918335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe07789216b4d8bd2c9c6c1027370c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f8d8b482c6f53b0669164dcb11dcc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb2b91dc7aca624d628b9ec08ddd46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e1166aca7b861d95fe510224e578339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceb422ecba31c868540f24eeadbcd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60570f507ffbd68f8674b1af398e539341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b8ad03835ebb9217434424b887763342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a9145cee93955a4005af85701fb7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a95ad29356da7f1e33535a3e4c9de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba16b440c8777db1e52da99610b9777345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f050e7fbcc82254f620f1464831203346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998fdeb9aac8f3c35e30cacfa1e60a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7272f221713d32de58340de0c397b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fb9b1e27082e6d71252d424ac90dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482fed8dd0767e2d9f0884a781237d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179d7d8f62aeee07bc52663e02059ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83edcfe55457e8231c46c9291857fa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0c022467e2f53b4431fe678d62f01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410659e0636c42029fd4e2aba115df8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b710afa9996618c767955ea3a9052355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae423f14972a8512a2d4bc619b2074d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810f2adaf642c9173a3882981276406357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150cc46e90b8c18e4d6f0f4ef182ad7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a86721f60bbc0e252a55b8f9bf21a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154fe3513414a83d8771623c12e49d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac017dabe578a49eab4cb0977ad0c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c25771bec896da7f75405d935fc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857c9dbf00503cdf0d36f0e2d13dde7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38032a4b8c5d985fed5c148e522e7b5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9e6d2c2c04395306575c3e7f625e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebca49c255008bee356ad0a66d7ecc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea0c2d4cd92ac24194798b97e8f263367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd6b55e17dc7dbbba0472e2c2ee413368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3b15adc74ea660285443ee074e023369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdddb2f420440c08ae9b78b4d4bcb24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd5aedb6ae6799cb15006002be8ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eaa9c90cc77148354959286fd3f4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0658bcec6205f3f62a62c207930c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00764794c02b2a6dc6db1a8a5ba637374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee6b8e5b4e4aa8e1b11feddc7b8b19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959626a64b217fd9b52852863ab6aea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a014122462086d87a424b084fd18e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad52907efdcc1784ccdbe3473c3b17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948b0848cc93ba7037bd121e39b223f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4ccaeb966fa65d74649fe3bd39d78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609f2589781a0d5e8fc568ddb373dd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaa7a052ae8d204f60a64bbef3b767382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9f9955fb00612039645cc5c47ebb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04230384c1507d6b9c279b93bec50c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39559ead7728ba87032d3a73ef4ea4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e44c5f0e38b19b4c50b6f1b40f0fc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a946df265d3138d97796591f667fe3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0bc46937f0f100cc8c7dd01f3223e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc71dc7dea6d59f59cb3403023cd19a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7e66d8f00164bbd3adf9c883368b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecdcaee7a82b6325b8a69cf2ef2236391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0754b457957b763c817559c5769c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08093eb67eb4ffa2725dc07aec68a1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20958fa0c8ca89925b5b22d2b0044fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf571fa108f91b774762628ad16217395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afb0c26e216d13b055c36ebcc4627f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f769a8d54aaf00a55840afb62d1b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44ece7c76f7496e7a531bc940bbbca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b6b4223982725995b4dfcb64041d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095daeb3b4a00164254103888884aca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974eab44d3c98fc5353a6f1321573e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8531e031cdc77e0b59c8b375d75147402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d96f93baa1c1cbb097720c54fb3ef0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e2a0610db28a1c694299209321f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ffd4910528b7410257d9bd8ad3aec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a545dd573d5b4e18fb0d211e1f24fd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2738496ffb4c89a08acb0815bcbf98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5fb3864b5d44d9763dfb2f6fb4d19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8eb7d180763db6d33836fe860c3cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc116fdfaf88806dd39634f865df87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d769f1b4b6d1602fd0725b437b975f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f8bb12ab0c6340e5f3fe08037a42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1763dfecb058a7a4f34783a64c5d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e303f376016f83bab4e959bb0c05e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5015a99e70c1abf42b6798773bc72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba165a263c24a2ce3a87fc997c35b63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a82f191681e9fa01358c03f2f826c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b8a5a1fcc5bb56ddb595526838b68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54eb2bfd2a0cd303ed592f4430e09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526b56edad53487420c0fa8848ecfa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaedd658d69db7c7c6d288d1ec3e7de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a765390ad6549a71f5b6e4ad7923c6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737d5b5da027a4e6a6343c6c24448f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daff4933ec587a18a442964bb57d61c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f0af57408f07de4574d30181b0ed2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34375011f808e24670e886152c87e9f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc30d2c702eddfbab2e6ee2600a347427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1360a71b49922421e7e3d8a4a017583428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f17fd0244ba2ca917f1fd9ede474f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3abe7a86f3bce54087ed31ba2ba81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413dcc4e991147b6acee438c28badf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1aee873b132b1f57dd11d7a289b51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd2fa6ede0eb83eae0d9e0f207ad32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd52da47ffac1cb434985d2d801fd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df3b5c746222575295c7226d74d1ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497a14a4ea58571e6371740cedda820436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eb9db5693d8a15c152fc74e37df3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0e5fda1a700ab4c2c048287233a71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9b498092c1c1caa479b116fe4353f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240845856350200e075b4e740bd40a17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d8773a9a6dd7c86f9a9b338e34eff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467d2580458dbb16b6c98e78cd1034c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab30fc2c70d3e44d7ea279192c68e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452172a8f8d08cdce9271e1f05b301ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8386d199b8e5c5376a9eb1f23ac8453445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24463ca0087b73dfc2cd0123a2434446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebe5436b7f1978c83eb2f74df407a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c319140703dd11987ec042e28ac9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36dcc532ff77128743746d6dc31e38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab300ddb6c798594c24771b8200d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81e12f6edd5eea0bdc76d0acc7111451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd2cf124ad7b2cc93de9ae7a6fc23c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8eb13601aaf3ddbe27db060fea6bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78babb024611c42388f39105c3f03b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a07280b69ae57a969d078eb9708d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff93786ca9ff3b2d25228cc5dd22e1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec9b8d30828421bc09e467a873e110457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27accb551dd92d6dd75eb41870fe1e66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f90f502df5d623916acedef673111459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45583dca37f9a75911281aec7565e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca65e4da580a46a31f3ebd34eff8f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aea7901655536678d14737e0d6578d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f9e9d81cf830ba20d9c0acb023e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1b82e4942e687e730d470c319f9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469f31341f75e121b8e149604c86224465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ae6f1c75f2036e558ca00af6eeff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7f56a22aa2d45a7c4d1023e089e2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb42cbe20cefb30b97ccf34b336eb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bc87a9f6eabea67bb8a18d3028b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fbba3ccdd6c1b9474e9fb33761f73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a791baa5deefbafa8872dabe42a374471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b3651f2ce0f5d52bfbab791c6c9c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa6f3f6cc3844c78d11023e834fb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cd8d5af09296b860c12731843322474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b904a3eea6d818c29cb0fee75cd85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39c507feb11d32f5645bf95e542d2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a6766275bfcaba573b68773c5a84c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d955cb7915e6d4c22667fbeaa3b014478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7effcc171e2928f894d9bb89abdaab9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc87af0185c5ce66ee9a69f75d2e3f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444761dc4b65c8c17da4d66de61c02a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c6983fc40174583c243e65bb56b0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a936c14e7c20983973c53e65c06e54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb56842b5757799611e09dde933032a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a3a82f6d2b77602ac6250bbf0500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21db677292415abbe620b8341fda4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998595a68c9894ba7c8c58206843199a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e564efa29bb8f1b876c2f80c1e4d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a10fd8eb2eb4db23b335d9f965665489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9cd6949ad1afcce46eeae842c7545490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d2d298a3d4c0d3eac62f28bb9d460491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc43f23d39513ef26d7c23a7c47827492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0b14b552d1d783dda9098288cc765493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b836eb6deffcff372e78eb9b9df0d66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feac06d878772440b400bb9cae6831495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf955a9b3c4b714a78ea8a3e9c78b1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d59ea13d894b6bba9f8f53f3d1b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba936d972be9be5011ad8f2e452e7f1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe90814a281b635c93e9746fcb119a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a8ab176852918d80590ede8b3d90d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff299692fd5d7c4fb8ba79b9e03a834501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587428e637d3a738ef9a6de2020f7463502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f2773f8e5bf42e30ec9fe2b475981503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ca3cbd9b088451c413d7221c70be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b8badcd88a49f24a1dd71a59c1371505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342cc2f042f5d857dc6ca10647b8b25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f62ab2e6335019593da1b86783c7c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f48cad6ad2ec53f1d689ed9237b4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d8cfd6c297979b7053cf764c8e46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876bc740ef1d6a259f47da9b545ae08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a183a5a6e5a0d86387abefabfb9b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ac649a7e9831c5c7612f7d9432f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc284fd77dd426d72cd7bd7748db79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857dbb0f7a0f29293ead1c5ad14dc2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffc002318150d17d40bae39b42af21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aad793e8dc703a119e44d58b04675516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35cb43ffa351ec3c68ac43bb6aa7bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46440f89d0ad2234c905eaca92c1c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187728f18a205417de3c41856d9da31e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c11b7aaf7da77ed3ebc42e3f68883520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b103e23eeda1083269f109ffd1648f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef7294d84d041d42c8c80e2ae703c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15315bb9bdb462d18e1830c3b2174523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c30a0839295edb4ad7f8ada6715c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfba68da67240603c0332b347fcdd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1634eeae6e9d05ff32a6d7677cdf1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df346467eb71a5e5a86cb122ad6075527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487666ab0a44f70e5e625f4a4c7ead2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb53d4bb4934f78fcb7dd72fe53fdeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dfb96f81468bc0f92f1dbde7639f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e226ae69f6d44c6a0f6cf25978b2fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d1a3b172dfdddd01f7a15e94f540532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee791d31df92b921568a99d182e2bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c39d5049294d2e338b657f2eeab6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44632cb6c3d8687bd8e37f16a0e243535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2a9eea3ca8cb88b1b2aeaa23944eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69045119764c7acfb15d3d16683ec57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11b334af4d2b8ad17cdf83b52ff602538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf81d51f59379ee99eccdd488464d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f9a53d0ae69151305a5c55addc5ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aaa95da6cda10d6a31d35d53693d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c76a0ce1351ad8794dd15b71a0e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55f07353e01e883c3c013eafdcd504543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ff6953b7fa19329ea10ee808389f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17125bf0e654edfe9efb8f61ba1bbda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c25d62a167d2a500a763d6683ae3c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90f69401ff0f6bc069afefda636171547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb013f9fa74ce58992900f33791b115548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b99505c888c1989b13bc1c0ecdcf7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084ff996ffcc4417c0d3d6d1e578278550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd7d04c6fd504756abce9f83934e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b972bfe07876422797672d89a4d27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a76726d85bbaa48339df1e9c95dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8f8202e7a0a5948f970d88d1ace22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aee75d7184658217f3987850a1b5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b11c043528851bcd3a14534f36403556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99964d52b1bd05544227abcc8b3164557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec6e67568b35857919de1fd12af9f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e572c436cdfee371186566606d11d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fa3d69dcf95d2f0627bb181f27f10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a62008cbb42a5929b1f0f5d520c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460012745f709c12160a9eb4d3149a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e91005f152076bc4d27e780be850d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df392dd66e4728f5094c759cdf7750564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d46e5692d109055372e7bfe8d5871f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e6eb1a9b6abe90e988d89152848ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416479e8e314a39e778cabf5129dd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c28ef8f2267ae6755093358b264a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f001b827de37bcf3180b3be8fa2d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb56fbb68e7f10317fde1943a151829570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790221bb302a0afd309a5404fd79035571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71241426cbd9b2cb00679d41c82361e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a4e864911dc12d007900f4107a036573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b494c4a2cd606033dc03ba776d2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf1f9cbbc8707b9acc44dbd4f919d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da84aec4bf3cdd9d186f17d9bcccb4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20418932e45d03516d051de83ae9fe3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8417239d07207bb555b926510d03c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1266a9a78d3fbf150ef19fb35b6d2ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171b8b3fc4925fbb1c4772e3e1849d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7832a57952fcdb0734c4670a3bd7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1e566311a0e4623ca5658be0f655582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcd7b3662e5453ffeb09a50de2ccc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e2535cc94a310b13e2a5270fc62f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafcc08ae570fc175234655b6af7929585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2adde8a4de771520d7fb8dd8ee153586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff3da613c105404dc247a7ab42245d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d9355443831ba16a0af4b041600a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd102239ad0c0a9a88201dd098366589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f9cefb33690e2bc6221c312b25268590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f59836b5b3b333951de29d4aa0eea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f060afa8ac7a508fd80c4c1185f5190592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e281f8c90218ff81c350dcc664661b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdca2476bee8c3cd1130aa41aa18cc5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53449c306c99381395259e1f72c6b3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21485cffc155d007230070df91764563596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba914d607f16a09cbbd7050da277dcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535521bc6172aa559f557ba148b6b9bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d8cbe623335c5da3cc7d0e951ea45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e050881c793cf3f46be9d1dd91ae5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6794d251ae9e01d19ddff584b5af060601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49f3aede335a17b51e1453cd392436602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db781fd949c5dc39878c83df6e9fe2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902cd41d5ebe5711f131b714c53139604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac056a3599acc6e3804dc6a4d614e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abcdb5e200e7056dc1131866ae5004606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b08c8742e8379f1f467a9d16af10db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cca545cb67f0d47f4c7a4a453c2d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30866c2132d941f6286fc1f0571b8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67932cef4312dc47746aeae29132abf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dc2c9f5f84003c539a1abc0979701611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5e147cb8a3a07c0d1ae970bfed8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25387ef696b1bb760c971347294cbe97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193a89e2cc6db0af367095ef7bfbf91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db84cd823ef90eee240955aaaa755615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759d6c18103ecc2bff0dde37b2dbd17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f7072778022bb75c0851b8e35caa5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecbe63dac4eba6800ce16f2ff07bfe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1980fd0bd18c8b4c1e0e8bb7ccd1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf00020768c7da991366caa83178f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ecce4c1ac04060277ecf064dd8a5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e121c5a612bff4e1c9b9b3e0130a3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ce653f647627c8eb8473a1cffd4ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc3f2e8bb8514cc48662555155029624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bef79aee95fa7a2110a61b18836204625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b04713b82689351b0e058182e434d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff0c21dbb302a55778bc875d300204627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bcb83a0405b332ebb51b102286344628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598dbb69357d1a70f7f3cbefbb3dead629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fcb91b4d0f97636a98efb21cc6142630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c3c7a08c3edb1aa8aad18d9b99464631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165fdf3015de7a8047240578c3b76b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cd440c8ba3d76db476ab09e9614ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f2ac02a63ee47351675ecaaea3683634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d944b96abe87247bfd75c9d03294252635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76fe4f336a81025baae7f358c8edab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e98ef54d8da00a81f8fb72543bd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69082f106f603fbbdf4e0d7517c753638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc983cadce39f1d0ec16212370356bd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0ab6e53d778525d5ab8c69dd726ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c97d74b13260f16b3b952ba94949641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9048b40f65c2e25af6092ac73f6b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead1467400dd03c612ccd3806fc58a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f4564edbf5e6945b3448b1a429ae7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607c7db9c044f2b57e726b71a21f05b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d40f5b41eed83459b921047e3eaac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d945c05cd99bcf88b0a35e82177bb10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c820a5152439ce901029e2a6a56bba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3413e5945e5207583def013dc580f2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519390d482f3f505e49dfb35fc4bda1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1803e345cca20d00411bdfb5d34c38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090610edcb99b86ac214b025f963ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd38fb46f8548444493b066413a0d33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe45df36e183a1e0416341f8ff70860654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef8401e227458aeb9e3de7c1605bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc9ae720116257838cb8c89e82ca8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f5a36930c83e6a4e65ca33937817657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827db8b8769e9ae63cb00631abcf11a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c87af4392da330a22ab68919f07d5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403bc63262f5b3c7ee94b2f58eb3c5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7f61d8b07cd569d90baa1c78d1842661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e728d9f3a159406614ece63daad0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2062f0b96136fac86457778474e3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec789aae6e839470ac3b2d9840fdf5c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba35399bf8d0ae06f0168243d92f7da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653d1e1b4c32f693c1664a9947bc1d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b236ecb37f5388cfcfbd298f98d0377667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b566ce321acb2142ce04709f9a94f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd93e849fceb36ecddeb75d36a4d7e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70cc2c5ab7b1844322d1c356e2669f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efc652403a2e89c1f66440a6da74dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a034f3aeebaf684bfe4416b4f1ccb80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8eeae5b1e7142f164bbcf61696753673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e480ba78adeaf97b31d410c3c2a103674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf0e7b24296ca687480a44847f15c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ee5afa93a1fd33741a30e249decf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b46e528e9f6118455daf29fca807e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6ce1d837c3f4dd1ea9bfeb713c54b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3a75a4c8d402ed7147906d0834947679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f718ff5cdec82f1293d15a350695680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5751407aa46a07c3cca3d29634986681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ed01028037428c1c6d736c211c8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd4d207416f5f9fd019c6f62432492683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59646a2571962fe78f54c33d7047ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54db6eb678151f71bd1558eff55d9a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a7e2bd2576344e2993d6d0c0d1ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae312825141595426cbddf090892919a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7b3fa1b1561240ea70b43a787835e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb3397f7c7f79a0982533cbbdd12cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca3b7ad3b4fbc6173581955b1a705d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d06b58d3eed0c65121191402dc8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f17e0f108dfd9f7fa27617efe00b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e51d9415290796abfbe7bc429b23f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b56c0f46c8f2039a18411f36cf2812694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d815211d43594124c49f5ba4faaeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2013df21ff43013893088359b30e0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5e30ae1ee4de77d97ff19024d106e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2964b582bd7674ddd376c4e5e34a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47421fdb789683230fe3ece509a3e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b355acedd0be246a2578761988111e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813d020426d6ccee099b86d6563132b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3736c65b77713fb28f59f647b3c1e34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c5c7eb43868786d3f32be4c1d452a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06cff3d63b36640a90e677e2861e65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f50bc26de81ab8f8ba9619ffc6d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d82969cd28718031f7ecf249f44e1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a4081629724a83c3e2a26244f31a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589115e729e11ecbfe1a020d31a550f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac2fc1bec589b910210aee4c375ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5aa487eb2bb3e5169ceb8f5ebe3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3687da8f683b7821de8aa3e924d2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ce1694bb72e90085c00cc6d7e3bae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9eea03e176e8093271108fe2a282b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e0c697a957968f7a2d3c397a24588714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ec6dc7fa2938b9e590657c83e37d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a7335719300c62553cef8b71d432b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad5533b20a74d96ca49763740d0f55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9565852dfa8d94ba0826303edab99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c331df155490b91ce3c2d82f42b4a83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf77b010d4b1431340343cb3de163b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2196780fbac124f08a16e7697b99c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b37ce3f0d4ef08cdc23b480c753c42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d67bf4cf3bf45f239b987b205f3968723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bd869613f34b9355a16e7b04e83be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3428f49486ce47b4bd1deedb629d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7ae4e391dc965b4466f2f46a6f09c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267f0e90e44aeacc3fda7d927c9ab44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951fc16df70cf63717598c37a51babf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a759a357d9b335e754c4726240fec7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a92746b7da2f7d20f265777fea45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe03ebfd0d4a2857879772d822b5a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a70038f514be3c130e4848a75f8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb901d2828568728a2260698f7f546733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e371a29a9edb7bb916b0ae08304a39c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df85bd23d3a5539378437532873f22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4c18a057293ab9704ea73fe8ed05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe5e79fb6f6f741a626b63be1c9fe4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115981cbedfd1a9338e15aa4b4dc7c80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456665e5fc4d0850c30c46d3710cb34c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff26f843bc8b076ad7c21830d58c9bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d900d239c3281c1ffe4501a4d58d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e7c342e34674cefd2f7c626c533a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fca5301d1c01bcfa4b375de1f92945743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c8b4441e3e03a2ec16633dbddae9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853f8dbb87d833acfd462135812b8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4879cdb3844b7bef453694c42832d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8035fd27b537b041ae029dcbdf4c8bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee002cb0d3b7f919c938f34d08597748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f51bd1c3355be10b7146d33988339b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0dc8e1f54718ff001972009608026750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04601b153de020f7535bc10b0df46aa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e60baa856a24c435852ad23e43e9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328323300f80b5e570605643dec88f58753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aae5e08a78635c2d70950bf1b3fdcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a5c7beb3abadc1f1114d2bc76fc9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df5d0ffaf323ff652e3b0ea03c84743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5c2bd2cb8ce624fd0e329f99e56ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2d8077fb8f8dea993264a9eb041f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4539b14d70c9cbc0946d46c0601d876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321a88bd8de7e53eeba99cd3f2634f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fcbda8b38d23e85b77e2e2fac5ab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693e8a76f7c71a3cb4e82636188e989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358fe1c61a74f8502b013829cd7748a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f48d2110a15dd624bf3d86390dc21611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f42300179308470530417901ef73f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c72ce77bc079fa3ba379a1c59fe79413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4585109aeef0049fab2562ba76b3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cccdf7345371144e1d4e0b32e5ad4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403876eea938f6974c7dc5009cc08016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d99719b0734ab370fdff73113a33a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d0de08ea276ecb3e350d0753be7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0eb2c9f687d7b822e5c085c64385e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a620d0677a468a9dd819bc5c75a24520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b3bab6609d74582661dccac606cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c9c17209287c53f4a22e8ffa1ea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0437b21cae9f70de18debc06c672e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb192b458a80e05cd0042d7d8fd7b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe527193c366502ea84e2d187f707f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0030f5fed6f35a1fc857a003ad6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967ae35cb1364f45bf85fd2aaf3968127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd245099ab4521d428017f6d8ea0f9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a04fb825a03204307a118f7015d2d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cf7c0d827fb1b9307da3228a57a9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e611fe4c329356e4cbf339ced77a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999cca7f0875ed1c5f339e4bd4d09d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f5b9012beb921c625e812dab5224d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77bd2b5782413fc2c4d8f31aa9ea534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce498db22ec3b5d4d56d3111981f24635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b4e64f5c5f14e05e8f5b5ab75372436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4eadc26c23273164121892112e1ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b5b01f36e8df9bff6d87d8a1d47a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631454a585841fe1952645dbaf9a12b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2275fb932968792370e3352234e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc3151714ceeeac5f82605189aed9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f418f7c144a1df2fb48d6985500b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f7a8742d736246523fe05a884964543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cebe9346f8bce360aae9c59f996bbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3614b87e3df0ce52c88fc204bf6f7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c83b2b19fcb882d582631b6558e5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fe723f4245b5cbe2aeadeea986c0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9045144f15d6bee885b389f73bf25348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c05a64177b401b437d65e48dadc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24fb1dd912235a195ccae3e5fe65bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa97b100fa2653c60ab43740c9ae1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00843b03f43401d3daa7313dea54abd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f4f8f7e84e501e34a4011ac352a2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd50431efef76309b52511b550b119d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f54f261f9ef56d926641cd3156f32255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf7f650c0c8f522c1f629f155bf09c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3715658c4d8bb1bf1f6aa7eaaf2b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0396913026912e38630e8d3d170558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b86ab4803cbb23f3f621beec7cec1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e6d109d383efbb8cb413a155ad66760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f474fd9f49b4a38af4e3a6403bc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff713a0ed4874d8b8f7f05752f5d1cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa665ab9736d3d0c0b5f1405cd3bd4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104454264807942a9e40e6336779c8ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322049c3661efb78c535dc71d7f967565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db60b42388edb741cedac22d27cc7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b3a83d119892fd9298329091e5ba367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b5f4764d4c7b8dba03b04dffe997d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc2839b1a36a3e72b9e5e8d4dc762c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc20899fd8a3c29ee9b8e4cdb965ccf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47fa5086b4d47ae6640f33227abe8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8ffb0397de53d6352ff7902629e4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c6d01c27d7fdf58d68f55f1d442973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb48d6842c8b8eb199fb599880e0b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea615d4f65684cdd4acc95f6cd7bda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a2adf8aa69a28e6c83dcdef33a8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67197891641982b363ce38fe0b8c2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e1f868e4cd3b370eee9468d2734f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ecc950b5767b1aef14792454dfb8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0291e0ce51b283beff64080f725a7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48069e56d955a1e45bbdea8396d8af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a8a71be1d9b9ce1df1470f9546ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1a3b57c1b582442e24c8777f7b21c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d97c5dbb82a02bfc82085bdd6870484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532993deb61a603f01fcf7a18209508785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c52dce465dfa809ab16c0b1f25aa9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e439cbe223276854e314561ebeb7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a6a94dd162ee859ded2999e60454388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacfef8bc0e63f417e9335f3e25a00c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077abba796ee6fda4934c042051368cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7317c4edc4e8a9e5f13ef472568101091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed6467681fb262f73a265e928974b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a8d874bc9d5c28fe0fc1f5be167df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47645b09dda45c6abc9f1969750311f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590c0fae2eb721e7032ce8822ae917b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ba40feadf3beb703c19ff6ca3d6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7db94a3563f5269dfb603f2b5fd2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2069422289e99ada9474e0787874e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa4d91675a610f6412545cf66172e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f4f7619a79380e455ee8f755c974100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ee1d9da33ea29273a3a2b831b22e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f9ce18b155961b7e866a1a5365aec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5ff9f0a99ece4cf71cb451cd39201103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4964f6b68c50391db8e8008eaeac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6ac9171f318f10cac297d8b2ed9dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca38a97934f7b950ab66d3db07779106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede3b07ca02d4c423200d26d247feb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0b516ca004ef67730f9f70633425108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ca356e7f3cf5e7cade461d72535e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e94e6b06f4fded35df5c8138ecadc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fcafbf747f1b15976eb583e29ce32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8be979c080eb6fa2b322e07f190364112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f2ec9927b456c29ad000ea8aafb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f010590194969804254856e67b49db6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d306fa736b82a3b58cc6244160beaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5a8d4d809e389566e84305700e19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4388b8b0ba91d427b23cf5584f154117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d69a0006b8a2375e5e2fb01354d34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfae4e6981929bb31db43638ecf2a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb060bad75f0039e57189abf57960924120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce496ad4e83bc60cf51286b94510ccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7d00884d916828b83d454eb7eb5a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d3a9bcabfd4b50c677d58b075c4cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2fb834979f0a14d6f78ccd9038d91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c66ca6d75555d3b4664d4d2138fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5caf5b8f8893ba2e1df150351606126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce81bd99160b8645b7e0ff0043bd576127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd7f3c7dc768f27a9b52f5ffb2e635128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353e68bc26bf261227a92b88763f806129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec59aa5d24c172ca519c875700a265130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b526d52343831fa09ff6f298d846131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49388b62085e2f9392c15dfafa4b1037132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16249d4c42451fafc473e795307c28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51110dadb159cd54b59bf5754232f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5457251af8622d7f2281d4ef4070135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555353161d2ac30a989e00ed5532cadb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81566b1cc14dc4b7fe4ab513d5dfdab0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9792b7b8de13516d8f52c6867d5da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14539e9d336561eccd8ebcc5e19e4b9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340d99d09724f970846394ab3359997140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13deeae1264ab91f9e9ac83f7bb192141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f1f1165383c4a9e9267747ed65a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f7e77b094a6ec25b3a66f615f681e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52204918cdb9447109ee5def8eb9d8b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772ae28c778816392fd2aaf8344321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fd85faa10c981afd389c0ba45fe1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfc1933a36bdb8efd38f5a3b63e9ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3980bd4bd4393c4a77313beedfd73a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e1ca49e4399551d33445d36df48f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c14f3c349a4f5dcbb25956a3ab24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ddd50ece14348cb7acce93262d8bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507046b6f527fd6ac01c57ec52f04d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd239f1dd0fcef4bcf53de71d433472153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadea743a7e5d3f108956f288315a3f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e468a0bbd59d238881db36ce7dc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6024a006c6a645102d82a81ca668a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bccaeca18752805e9c6530f1b0cbfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0728be0bb6200bb6ec46bf62dbd4f2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee25b7f80cf9e331f829c79fb4e068e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba40cb4ea23faa2c3fafd1694cdda2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb481d25ebb90752e18002f91ff1382161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f07dfaadf600afa81fbe47a2e7149f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4b2d340defb5142449d7859f5997a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b705046afb82dae793d4097f03f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0968fee30d72a9538309abdba350ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f8802dc9ec9312c9d492da9453153166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe12a0396385daa7f198436a91b5739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c07aaf946657df8a3b1b5c12610d0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101a399a86a494cfb67b95c5a39eb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618337c6fc4b38f8eee124c2d0278e4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb033ae42dd807bd5b1db5c162cd385171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed3f0bec890ee1f4d92ec793ecf0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa974579e5cd74cb282b9d0aabef6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b472b2f9d4af104fdf1ca33ae75b3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d0813f91294d059364b56b915ce08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e90f3e2f9963646f1a41ae22178992176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2f2b963d27fc7c87e10881d071a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7fc76d79bef6b98e64ce5b855660f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab398f58110a91c291f095865f5bcb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d2a22d207b809b4715afb24f71e81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b450a3ea7c134c1a612f5415f5a7cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a626346e6a2200835d87373681c7f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0b9e766e4ea07c816f2aa9a067b2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada4200c3a34e118d0ee01dc2748ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d569404acba3ef087edb39d276c9a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1909f63cbfcb0b72808fc7d25111cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab92d4a5b1c7cd7710622015678b1b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d860cb0e227bff5ed18abc75e81c85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f41c1ca58afae272c30c23fd84d3d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dbeac5e4d2ea7348f50d597efdca9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c487c366274c6d3b6e50762428d96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54415098c58ec02f88c98c19819a9491192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294eaddfec1e494eb6d77e0ccd9c4d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48c31e6c8efee7fb929df9f7a24ba0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ed441ac1a21f3178016944b7bd2ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ebff98449ddf45b305ad277ba592c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243adc857297d5601a968c1f6447c55c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd278ed708a226ece1e4d5e1d6fd5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade9e2d0cbdea0d25f759c785ac1ca6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3f25d0a764c2aa9ef77675debe873200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ff3c5ec57b0a3e0cbb27778204dd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b82d47d4cbe40499bf338fac1a7b4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d557eacbfff612c31d213eab88e89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a78042499bb3da5deade3c94e8c64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a8ce703bda7a673583f869c454d0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d861e7a83b54dbb21afcaed14082093206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0749b687cae4f142fba8628f0887207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968262b8ae9b4fec8999ae3e34263cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e6e5d115d1b6ce75a6a637a40fdd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb125861f7daf3fce1182dba6bf8c35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa66539d58f9299bea7efb674c90375211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a2d28b044be23e894ec9a5ad9f4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a1d44a97fd9ce7f19be7361773a3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc8fce6ad706894ab5a7a845774a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059617e1d9cfd852ab0a54ee11aa8b05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb2be6494c6d368a3016cbf29eae0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc87fffdcfbc8aaac55b20e4efb8e42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b725b3f66f0906d30467d3dfe5040af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae341a7fe7b2dd91c3599f56a2113f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf6b1160b4361fa47ccd81a2ecff41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e72bb1c15dd442c288ca0c5eac831221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31387f113f2d5309d84e62e059f490b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186aa305a92b47ccebb312493d6246b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be027a616cff374e9ce18c5ca0f182224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc806c531ea7f7fd66feb0af0285a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878c70b4be44227fffcb1ac1ec9371e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571cfee510ad720cdb6298387b7e5dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb4f715f41232d14d931748967d3f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79acd0731869c2686f003db64b5b1cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07221880c37fba8dff873f7da714fef4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6e37c441c4d2ec400d0dcb3b7047231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eef19587cbf6633e13f518ab21a1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03772d717cf85fc8972bc968faa3d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d436524d30e7467aac41e186d0a21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0604563277d6e22070aca658ef67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5463eed363663e8e9d77059c76395236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78125bff3a511466911edb0611f9c671237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78347503c6e221e5adb449e104ca2b00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c89de6abd20b8fb362ace77d59f3c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b7b28cd9fa786630b22960d11a38c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd3e4191a8dacf19d094190dc12a17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31267e9b44644b70df3594eda9f8cde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d023dbf28857fb3090ca31702258d7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff03437ef61e028674a47e104711a55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7b2623c3a890883e60984a252009f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8189f4e7e5d1c87c80497f3a7d40a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6317ec97ec8fc8f5b61944813b0d6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65412375a68a54c4a56eb0be61a25ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd99c43af0cfc71023c7a307b72fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc65c87a642f1e6afe3a20d1aca86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01967cc5ced82e7cb9e4cbb72018722f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6055b72e78f4efc7d43f1324ad3ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5e76d1bd573818c149821e7e6493c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7ea57dbb22970dda65e374705e977254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e911dd501ee03bb41e0427cbe75d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2be6590f5d79f12c95c3adeb935e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d98bfd1fc037a48a7acbd57b1c0551257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf846595e167bcc2a0a775f029d5c71a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800056e4b1e9c98397371ab737ac8c54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ef92d4025869fe11efb3b3de3d9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a16e7e19c5527cc696b12ccd5b196c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119379d37b6298519a9272bc12c5a8b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8735c3292d40e706f2349d9a096cca7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9ae4d4e415e3795ac23a513aff763264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddf79fcd5fffe8131f6b546130f3dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8931b5942150e1c5a19a725a281adf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b76e6b3543112996bc33f7ceaab73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9382c8e88f5ac75e74b5656c5d21d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f75262e3d8b35c1625a56a0c9edded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da10a58533f456d6572d74177f893d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2ebe9148ba5ab0285163a74f0489271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43c764d78a59c10775618111b90b52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca084fe6aa38df42c6b892be045157bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f316815bbb5c05c32d3db1e67055a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b072b3c4338657c6c447f40aeeec044275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bebfb80281f1e75784bbb77f16de02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9226290574c021e90813e6d102542b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aff284551ab6349652707464d30d1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9cb7c75d06c151d99ce40177872f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09707c3cfbdb390f07a3b3aa7c12a5dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d914c68bd294d7f9ed8f2b918940c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39606e01045a327ec295419fc82f25d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46570b3e16f720a4b7456d197144f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14970b67a87a0e0b7ff850c41530ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2c261f8fe10560b74204cada91e8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d73179d862cb62e3b1d27243821fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a949b5365386814d78aa29785f9722e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3af009edb6cdb201ec1c35c274bc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ec56b1c67b079ba14d1f2f9ad0dee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6edb5e125154c73b081bcf417313b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd8b749d299c95f579ddb98cfac89f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97e776ca542f6fde234045c3b5a49e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b308698c70c7a5e5723fe64045443f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33661a917750b4808efc62f678ff587294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679ddd17430d1568db830a0cd7217bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb74e23db1163e29d4a6a4c01020f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5c8b9da3907a3fd319af8c3fcf024297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee96de49b0a5e51646bd8ea6d280e4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdb1347641c4986be0613e32556f32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c75beb5a0a972328ed12d3f1c066c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f678d7fa1579c0608c7f90f5ca7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad912c097a795f45dab2e3754487e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca94cfdd112da9429901e05bdb10f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7695d46b3910465f3dcba44ef9d95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848ddd647ff1b74d131067b42337356305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791e30699941ce8f8a827cb5acd456b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2337e9126eae92cd5c25c033d3bec22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79aa2c898dfb24bf75a15b56b37ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2b2f038969d82a823e4cc734da2f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708f580a470709107de1c5302dfc8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c391d8d9cc082db623340057a79245e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c74221dda0d494e3b2cee6bd1d65d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147c244c6c9004cd6dfdee70f9a3e4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381a0ead728642f30aa2339dcf4c42b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e887c0b70acc91e919b4a3523bff0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33444b099c252f3c333203d22277ef80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2463d5b7d2682e249a668abf2db5dc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd146e8685c781c7acb2226dbbf77ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2407fedb82ac468614b5c5b063696ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d4eb7122e916a5ed678b76752da6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa18d5d5cdba64e0e9cefa46a415e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a7016e66847de7eeece488bd3cf5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200526fb742ecaa47c06cfcac0e3b8ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723435436e3acff291ef5276835abea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524eaf3e257e68f07acd185818d9cf4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab9819ac505c689e5a400b1acfcced326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c63f1aa49c58e6acaa5b1523ef89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09580a3eac3ab026f5fb699bc1e088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f5800f1eaabb0a9e99fb2ff94a54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184f72773ab4de4c52c600551c7823330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c52d9b692176167e48eeca44a279c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341b5b594abfc15cba6112f7b07d0ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eef768dba55ccbb54bf21c470fb29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f269250f9ce341477787c909da20c03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61821ed64f0aeba28331951a697cee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057cbcbe37da862a8605c23d160d667336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55720ca89ca478dec5fab603cee0b689337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a244797db4f7ae274125b8ad27a143338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021401a5995cda0821467a63036f6578339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54d81081349ee2aafc8e2072d80449340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ee60a2fd5c173897bb478f888fecb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f4607f0f3a44ff7482f6c41e20e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691db3a9e0387845780774b102b3bca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42c888ccacb7b3ac74e921d16984e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad7c7fd8366b01fbc184b580780c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07776e9da943f6d3502e5185a87969346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed67aa210174805e51b6ab19b830c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5849fdc5458fbdf362fe65c9474cb75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfa4799fd509aa09b86322cb23c09e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6dfdf602b4d02ddfacb15ac3f93d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682eee94552be0364081b93dea39651351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90798bb1f1e0f66fd00e5ef80d84d8d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f13ac134c61d4136aec40a43fc8074353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b59b1addb9c665b04c69c3cfccba1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97aa75b8ce312cda7bf25dbce4d1e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1665becb308ba892789ee7968e6a38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dac49eb874959fcb88c142efdb78b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc440060d244c55dcb0dff4df6f955c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9321699de73be339b599d907a311af1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add55641bdabf7f6081e55aef223249360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a88358982a30a85bfb89e0f452a1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71535dbfd0b4959f606aa5351b671c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534003aaae16b0d65e382e096c2d328363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3155f4abe3728983f8be192e94e8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f679b1b18eaf258d6ed404fb909e21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232968efe60c121dcc1ead3bace5455366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f42db041bf76855d0fccbd4e447bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0507d63dbc20ab7730e7ceb81ceff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af460f4ece0e7a3e3e8ec67bbfcb3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad9bce637e90380f5167f70d3aad91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b762b27738188751257d0440e1da9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bcb47ca8d9a8c6a50379ffa30e3fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bedaa5a78988b18ad528e0e85ffd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173da7a6ee9fda58213e6549f354f66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c7186edc9d1e094491da1c5a5cb6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edcaae867ced8e83ccb9ffaad5d4c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54636891b9e8dd9fa601f97cf36c68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d8088c4c923ec12ea71c11aa0b5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898f68b6b6cf8d4046fa3aeca7e3b4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b3519ec1c64a6f863b3c8a42d9a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f1aa7427ecb5e237232b55623e6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dac688c429667a99172bb900c9897e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c541c090c16fdcc492a332db5fc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95204dfab73b7bfb59677972c1cd7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b58514e21b06dafd670c534aa531f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b770498f24501825b14fd7b12595d21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814ef8098ebde151f90dc58f8187ec5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5662fdb0c8973f7a861ecb8848d77a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a234273861b7e3270c34ab223719d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ff840e77fdf57645219db5ee06226390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee02e55c243becfe81bac394cc5b04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360c6037c51ba2a94cd1e744e1bf37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495b1340dcfd67abc06a02228b941ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffca7e6f7f6b83e15851250302a1edb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdcc17fef4470f3569e705e970a597395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe7c91d126b99d5dfa3e77c16f369396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e47b943083242bc0517e05c35f219397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707f8c19737dd8c3133fd95a83fc128398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c987e92308fa14f5af10bedf957782399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff805eeff2cd5ad630eab7ae092c6b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e5466a4e8242091a0706852d1f76b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca292faec754788fa3561e79aece6f3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d519c8b6b8bf4859013b0e0b5b157b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7708801be26abba24b4fe45adbec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6023ff42c959ccc482234f13923386405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1ea75993ad4c37ad64d9eb67bb583406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cf76487065c10235c96529f5d2632407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e488fd639f284334967460523581baf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa615ef58ecb130f0157635629c740409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b3189a1617b565cf1d62bed38235b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f798e457ec4d6f5ab47d95b837440411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a47f36921752dfe7853f85fac2ecb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3140ff392727c7b0b70751bf6fb13f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb29d80c7f6631665bfe21500f89c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85869096b3d342175cd17b6e256165c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a232ef3bd8743d0bd95e85928e502c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b8a280995c96b3285479134748b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d28f85683fc5c7a1e958e5d309fe13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b139d22af294ec8e46745670f1d9a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed4dc59f71857024e4b0d8df9dbd09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ddaa01631b1744b520f8cd89436b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1682bcf65e6613bc511d62862981f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3adceb4f1ce00cafdbab87acdc459423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058c26e7c2e1f6e244cfd23460e513d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767e27e378feb99a965b9bae36660f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201c7c60d7854b43f76cb08ae1d87fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d989c56fcee125fff8b2535b4a32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc24f09ac057b6416cab23dfd061d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998a36a006240f5c94bc5204f77b615429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bcb0f8ec63678fd2ff7ea47ba0d16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839272326a8f97fb5bbdf68717abaee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2256829f114576b788fb8356ad665c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81715141afa4751010d3108fcf3a573433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466f4bc732e64429d51184da3fc4c15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c834ee3a85d058236c34ae3dbdff889435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ce64451ac868b50e40b94e35d8e9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b571e1e11b451fbb6fc87f79930f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f708665d7ff1160df75bfc4b8f42cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f451c631e1de47d6bbb7e11f7751de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b63a0a6ebeccc817c15f794faf473440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09ca90b8d573596f992d49b25fc117441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd53e7cd85260bb09be29a82671ddf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57bd28b66d54657fdc496b5586c11e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78107ec19bf002b9ca7bc8c86235f3ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6503856f16ec44089d6a5a4972dd79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c948631c11b87caf74c767d610866a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ba9566c27cf83c9b1b22de479c76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce50198e852d681a8614e02dd54b1af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93328419bcd728be28c50a241d7b1579449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96fc5f8ccdb4bb9016aa6fb0a0b9d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50519ba39c164af884b1d7d312be8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9e0620c1b45be72cc9d927295fecd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b061619c697b48cfc2418ccd56d99d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ca2e9b64d5bfc7b4579725ebb7c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18fdec03870cb0d87ebe44279b5332455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ff2a79250de69eff1f9db40c2cf96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee50edd7e26463fb2020e107d56e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab4f9ad5b82afbddc3db0b2634764d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294bffa5007df7cc12bfdbbe5c6cfbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c40b48054b622a12e21f44b778e031460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187d9b05385a70b0abc3649b377ea1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b5ef7e984c331bb534901e4424d6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b36d436b6a7885f9d835eb151c2ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b802ba7d952f54d0001c03b6e6d2b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc2c4beba5ae2b4ccfdbed226c7e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a26640b4489f415a852c561a6007a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af658cdb2692da1d9985c1b76445706467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bc00ba46ecb2219db69a30ce77dde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bde03c8b755ae9fcb121f1d716936469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc1571f244b1af80748c8eb6828754470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dccb6a63630135c807bc521bf96a10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6e8cd90d3f599a8dfdb6fce989da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c409b4eaf812c892d2dc2d93051d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653010b584e4783875e71d7350c5d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df3c45f0aec5a1410225eb133b2e0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dee802f40f1c4bc53dba3af3c4541476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e99ff01ddb31b9f3fc52689218624477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b86e3176eaaaaf5261e9c1b2dd17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433483f2f0c6bfdf815ed1ca5fbc4ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e55ea0982cbbd4687131d5d861f69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e03f68cb240feb7d573b4a02d137a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76245c6fd470bc619cd37067f3d209482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef83eb8513cc2d326da2fba64a3a02e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dfe6f7d30bd1239afd3b6d58b852e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da6e1b88f188761eb560318f975aa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a49536f78cb63d231e864e200810e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14992868c30d6ece37bbb14426dee350487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfea421af91771cefb1e5ae6c29274488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17de9a11f18e10cb2e3eb1adb8a9d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49c8d56924c8a90de70a2b87d01de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20415b153ca87ec196b0630c0bd2c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30d95ddc83c5eff456f1d0ae1c702f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b01882eab6db3e0945937f259205a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d284e81b4a81ccc92a43f13ac8ae13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9849a23c7059bb61dca4a5380717495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864339e1055e01720b37a8d1ad4c4932496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b66bcbf7932e1d579b7d4947b026e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57df415c9fc633f20c6b973bd62bda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a0978fb20a45725202430a75b27c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bae9f6afdcbb21626afe421e4c76a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461145daf241aac834bc3593b85e0e3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8810a177929b917dcb275322b1fa9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bff309ad65a3395f9ac860ade14c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8120b78a3ac88d34c6fbe1cc27837504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26829e1aa0dfdfafa598ed437f2052505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1be665c67d6cc19991037d7d22aec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994222c4bc616bc7b34e7f5f3a27b57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03004ca87675a5fb0827723ebd0ed502508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240886fbf7f39567a22c8c54964fc2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae2d23a53a5b801e364ccf68e1228510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9522cf970fde0d6fdaf2ac3eb2cc2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530daebcda89dc59f4538e79333e4250512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0d4fc75e08e65f866b16649c2bdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce994527e7f7d0d0c56a230fa8757229514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e41ffbbc6206f61c176c020fd6f97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe1ea9b7642d03421e7f5b9251f7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9357e3c7b8f868865fe9ba3175fbe4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117db5e54f47ac73513862bba342fe57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a611ee039cf9b1fbf86602c7e934f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe8d5cb9660c50994c0b26d3fe172520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e8bfec1dc412f5ef8d5de59f4e12b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259f3a7bff0681a613dabb3723dded7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7d5451304350d1427e2b1b15fba8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308131e43526bdcd86474b910052e28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc23d449ae89a8f2977cfbe915c3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f8051ffeaa265089fcd6e901b992526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581433c25bbdfd263ef2e671d4340c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df37e97e784a8b9ff2cd7325230bc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93484398c99ec7cb56331264815b78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d893ba35e176ae2fdc0b850088c04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f76483c7d6bd300287cd36985900531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d297d09277bb1b41cd1176850c6d5cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5036cd0be447ca8e96064ef281aeed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244339c3c537c087829ad9bda6e32db4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f0fcdce369ff1a7ff4e2c346f070b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c44b46999486a04ace4bcd210fed2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4d249858d8e42bb52543b0a7aea5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fac451ea88c37e981d38ed5d160f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a983cb4106aade07c73f5d969bff0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc631e7bd057ea47a8a282a3ded895a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a09cbb9bd96b03744faaa4ec8daf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab251aa549b624ac11aa61291e6c1a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ea67b107b0ee298785efb81647de3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdde13b343114b77f5bc44ffd164ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da5614619900ba0f62b90b351e0639545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af59c1003fe09ea4c3f419d5bb1f0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aac968c6e3d2a17ad33376d8932de2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114fe4e82d0a907893da7b09ecb7e5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396fe7c218fd7b61bb0c98a8346edf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc45b89b72f8d53791207e82d207ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cdc7f572558b40663fcbd8a5f8686551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7cddcca7b24688cfb8050f3c9d531552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d158cb62f2bf49bfd54b508a4434d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10907d03721961dba4082e38869c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712494afb7791988d49497d562f1f666555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512c9e35b85a89cbb32ccc33793046e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3c5a06ce9d997d3c23b020266a42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d897fd989b6f7bb54f9bbcee488edf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91d61106055e9cd557861ffd9112d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0b4aee23c14db7519a4733c6b41d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988558ac55d6aac66cba8920164883bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b486a962a1050b555442a56e9478562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf580892c0b3bb9bd3ba40404c2e45e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770e5530f120609c65ea6a5da4d6485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf019856b909fadf4b97afc714b22ebd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8c89550abf4d223bfa4c8b100480566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719911366e2ef957f9308ff6f6211f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a630d1712945332fa9252f90e2a66e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce959f4c0d164c6e3777696145f3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0cac3a950b73a11fdcbdbb6bfe456570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342e3d29c2370a0191dbb8adc93adf1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945602ef8b703b65ea640dd8041a8e8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33042d73f1b78089b02074161e02ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152f6bf2c9865611e9533c2ae6b40de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7aa5ff41eed6b30439601a2eeeaeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d84955110098c7204dbe342cd8806576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daef43d1abf0e82dbe510293c70f397577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7676459d0f66aee89cd69dbc83a12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5852783398c0cc5b3703a3a0120819d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484807f589cd16cc9c4ac5ffb7012ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13680e23713b8e2ca053b0a63d517d78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca096df890552e991c96878e2c08b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbef2a00d73d19f4cb559c3501ccd9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f59e29ffef4d03354cce6d932d00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72cce538b412d749d925a96ebf4599585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e89a3b821a6530440c25b67d162594586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc3e72238795bc0f3429fffa91f95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb5144d675bc419cd68f0e7f3d188d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f16df6d4289a28e86c770d8b9365e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0871f20a39f9d01389beb2da16e7d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ecdd5dc1f107f7a1e417e8a684d6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162723348ef411c3838e94f89c57b3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4762b74911dc27b20a8ed0b6e188d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9601407c714eecd0911be5d531633594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9419a0abeba9cc4ca28f58f94b6d4ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19437ba446cb5d9c2082c2b49f236f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd35f57f300053316e494efa2654e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62fcfb6f2dbac355b8252f3b440c1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debcfaab2b7f16c277566e27837c798599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e90be163ad36b99e59ae5aa4fc954600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e365153b7339f898a78cd282d5b0b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0bdf0a97915eef6cc7e0b30030852602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa27f16646e5738a069eb0b707fee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de0620d8ef290ff8e2f5c4d2658c48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571dceb1b220de3fa130032814bdb7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1cb0136cfae237f6017722e25123606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fcad52f51717aafa9f51e25195a3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2364cc830ca69981479bc4790e251d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae16d2c93f5a457fd405ea7a5d06f24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1d99385a3e7a14e16529bb777023610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef21ad8913c2574f7516a39ea1d221f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af988525a0318c6c141a3ef02a857d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d360ad15079c4648f60ea704ed51447613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970658898168eac04ad91a99d6c7cf77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b2558ded781aa0c64d2c2cb055361615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd7c1d27fc31047be3803c16b43fb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421849a6fd5f0cd706f5b06aae3d75b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec32c4b5be5f6ff58930d28dcc8ff8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526bcc44a0d05667d37324985f371e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f66d65a11dc7f627080103899423620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fed0a3fbb80020cc9789ecbaa8c447621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846f5694c427a8e5505bc9d19a4c68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ece0e1f4e1f9d2de887b160c9c29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233947c330fcc1380c0ef8efd933b24a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9405fc272954f21369461287768a0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955496dd02ac31a2b2beed3890b4d58e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b0d0d2f3cdd28155bbf05c03f3b22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9478f481d8a1b2347e5cddd9a26428628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8004bb0a35ca204998f96978b2245629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a87464800d1d2f2e8c0377906bc3d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce5a3226b08c08e99fbbbd53c48631631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062975a27dc9c4a733e1192d0f1a6bbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3514f4d7a89185b4a85e080f0b4a23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f63f20a451d535cfc8c03127023d5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce09dbab307af5a44d27642ebbbac2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216edfd39f54f506a711e404d89836636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fdbdcfe9ba1f53a3fa2afe2b6d8ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6215e62bd57af2444e816fffb5977e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980059a75f35bb1ab14d42ed3ad7375639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f16fe706f36ec6fb0bf6db0a17121640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1690f3ad6df5bf11b80c968ea6f73aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b375666585c12697d1ece798a402f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e0543833a27945231cff0f7d8995e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e302de4720f3ee635983140ed9517644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9cfbe1a04b94571b0360e7225e8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c210faccd6ff32f2ed00278bb931d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ca79c4b08439276b53354e9376a39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed81694310d0223d9848d9367e90cf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26e3527d2373efaf40e93a31b0b40f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbb02ac1e5d2c094d88248a5da41a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29210f69421884f864b59fad0dc6d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0810ba5539facce32502f31f140da2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3217c16840b35caebbf5781fd553a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4aea08903a7285c02d61a8e6c26b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea92f44a2ba6422fb71595d6047e5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9907dc9da1ac8f6f6f2e66869ab521656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a7134a0630ce01492e0cf9f79184657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1fb8138385e76b8c972cc7e7fa1a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4af1ada4053e86b23bd287d247b6cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f655824244e3881fa0195a16c444c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e800af9ce7b217199f8ff878103a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecca599be39771b973da9b4959b25a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa83389c04875fc4f8314b25bc29e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d175ae3aaf3ba20f8bba4c13f438510664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c9ce058fa3324b858dcc3a98cc80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd1663eecad09dbf0966cbf2d0d4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781922753e7d6ec0dd311d0f1f9f716f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad545285bdbbfef9f50999b19b127b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028b3b770c786794038f7d75feb41c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827106b7e2492bcb7f7aee1f3873f9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb5c7cf1db9f17c506cdf0df2ed2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cb32fce9c5fee5f456d3d0fe1495c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f8c413e2e27bc64b8e6e4c3a0d9f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8a3b2919b17ee369b6373d1134ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91087629c912b86d2600ef077e14ea6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2b9c468ef2052365f5810c9b1a0f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b845eb9e874c6d588d8c0c03188a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61219ea08d6f6d6aad4062ed2b6f1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3927098d16d1c3eac45efb2dc380257679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d42c96fd1782534bbe00e88468eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51e2d4ef9aa0d9047980470d1ec8a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ae9d68629fa9e0db9fb9a94da249682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de28f21f209f299e2528138c48920f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a589268d7526e736ae3777ad0d14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b006e182362ea618b422926174930c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cf01efa06f394bf352cf2812e124b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b00a2b8261e31dffbee98591eb66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577ed19967c6ef7980fe91dccbca3b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a795085ce23e8c331d03b622ab0bb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a27f0bacb79e516cfbb16ba6f829e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92bfea3da3dfb185538531ec44cf8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2ec67a42e774bc31c165956f7d6df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ee90cabb9aab61e39c09df5f02ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279621c746ca481d3dfc13dd9e9c86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cac725ea79f67d0c19f2df6341c4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e43758277f92c41f52bf0f8b45d96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587301cb3222ff0359057917767357e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a72a00f9350cc986673667bbdabe1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272ab2dfa7b28cdb56b1296e96ac10f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d756779ebfaee7dd280c208ac025f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03652d61c8d775b1b0ebb47162eebeb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cfb15b5a6c23f5c7d27a7d9f66455702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b214ca2eff74c9b754d11cac9d787703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683260a023891ab61a0b42a492b05d51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a678a1d30804a46a7fdb9fda1c737b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9c16febc994a7292ecd42c1e30c44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced4cc3d47b924926c5e5871d86bdc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb217a7101fc50d3fb7c10fcd075a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc803a86b80dad517663059a3ba1cd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f8beac5b178396b3740772db4a76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79db1a26b748ab574471e2bd60b7bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7bc81780f53fc6f14daa8b0951bc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db83a50a2e0cb060d4a9eefb80fec22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebac2f170be93b5f17cf2dc20fb7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76fe4d8d9a4b34127b1909655b06f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c0c0a4e58c44f33020660ec5dc63f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df779359fbbfa4afee1cfbaa69bf27c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b168bb31ee700505250f88879cb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c80920cd6370e3d2134a86c2083d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fce3299c12df6a33bcae745e6403a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b8ab84d4226cd28b8e6e1d498aae3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de77923f9f932c33749072d8b88cb2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a24d285b957582f2c2a14b0a48458723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ceabe93931ba20e79a6663ecacc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96927b5e5980fe615a8c675676e25dd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e607de917d27e3ed3112d62055c3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb152338fec8ca14221604500fccae5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d4a3dad45ef398ee7e2ca01565235728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419953d5406a59ace044ea91e56f0ef4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a58af74a8127a85413ffe50dfefd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0ae689b0130669169f53d3be141d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0a649bfd404520ac4c45745948b3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a27430900aa51bad3617dd3f5513d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536476fffc9395cabf7b4921a287614c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55893ec7ec1c95dfe3ca4ce5635d17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad3a4a2cd232e2e28d43421078770736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa79c65ace8b535dbc50efef1b0d55d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d09e5220987a4679707c0933207545738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6611554afd5bbacd3b8bda14245faf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad521cced837814564fbb8e797f26e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8098cff58879b536eedaa5d836920741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6416c36d4e35eeff05aad8ed05f97b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898bc059ac17bd839f7d6cc89f7065743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ade6e6fbc502cc281ac53ebee6b06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18381c9a35ea2cec0694b26c1d194cfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08045d68236ff6d310fe3dd4c41016d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7094cc56ec28cf9493f82a0a4afe4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e95de63a62d92be6b783b2b9abc86d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0879747d34e31a7063f988e22faf23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d368c96d408ec022f34d4f3536ae2be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8098a6a37b9387f27c09e5c255b7c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f16cbcaed2314b5d957c6bcc4c833752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae787e791cd9b415556e07814e722ef753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>