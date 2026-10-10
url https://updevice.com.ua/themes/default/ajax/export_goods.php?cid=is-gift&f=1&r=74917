--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268d9b4d6f557d72417395f0f7492e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91216f937f1c464fd59e27c4df591412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61887b1bd2ada0e3ef7d007e1a54f50a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b910a844cae28e8d37c394dc976f46d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b421d12847bf8f299f1e74178f99ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68926bf1226175b78ce4dcde20ed6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88ded039a5bd685ce8d9a58f4f946c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c23f5a026907beea808b1340a052c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc738d7e7c93cf96927d3fbe86f30d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e9ad37f3e69d466cf1979922cb1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369bd83767625ae5f262efc07c7e3d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3abf030ddc3b729ea607cc6010fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024125c028ba55b7fd2b0a5c5fac33a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f58e3586120a15f328d3a0473eced14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b6a26f7e4d7e0eb599e791e0f4aa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efdd95e9c77869752bdd07bd2c365c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2699cc00c02780561bcc6ed12713aa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdac5121be1d0e1934471bd2d6576ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acae12de0b117b7caec4f3cdb8c68e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da23822d0d508b1e70a94f6f3fd732920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed1034fbf362353bcb35769ccb5da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea443217ef8259cc8fc9d957a0215922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea62d11259386c00660294446665ba823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f35c5f004cc2ce3d0c114b921c3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6c648fccdb79b608886bd03c87fdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bbd5f8c0f1f83db6c0a429cb41d5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26edf9c19267e6c47bc523349309b0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403f9756b7b2d61226cd439fe4335d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bff708bda3f4f94c5e6679448359129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f231fdcda19f55c4ba168c835aac28b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586e529d3c5d6ea4c3daaa6fac64e5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a9c7231fc835dd2224823390325432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a121f09e6fc6a36a3b4433bf68a51233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc056ec1393b365947757ec04c2442234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4bc929512a061c8cb72b3adaf4dc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb21a56dd3464c3f92a223547b89e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fd861519fe610fb18669b9222d2ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e002ec96aec196183e4d2c2eb3574e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75050b9622d8fa588246859b04ff439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879c97d486b985c3896a6b45d513ffd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f6bced0d5baecb6968479120fc7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135a8402a43cc61cf9794b6e769099a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f11e7f785ca5ad04f67b9293bcee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1384e44d206ec532ab9abfcd9613444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445a9e3a2bbaa740460db906ca43b6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179da16d1ad315e0a361edcaba3157d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfbb5197348d9945f953762a7c40c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0df00895edf6fcaba23599b7abe3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f7680935ceaf4521f73f0f64ac7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b558973859c7c590aa04cefbd33443b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7885d4a620df1b0015804bcde9415c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28d39a69d5d8aad2c86036e23e6cbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ca4b61a6ad7d93b3d98ac0178e0f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368251fe5c12b55ca53c99d7e4d3509b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ffc1214c49cb777c775a794fae4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43dbea731141a609b368420949681856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6023e8e38461754807f3db406921e0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925fc16085c8b774f8f50ca927fce4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81382230781b45080b72a992c210c6a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ddf41e29607c74e82bcc19b42e47a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ea4b63f55bc3a6fab70f09734f34661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982c41992cfa469a8062097817c465362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c125f272577a10cc830d6c2aa5aac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b4675cff622ad6646d65cf15401f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ecf04f97a89a34cf0f493802c620065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1363296d7d595c24bdb461ad033fb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236f156b071d0776a03fb793f39817c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46638754ecdaeede90c912cebabcda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b74da24de83284424dddb713b372f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f50d8d35d45245bb0911996ee04f8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b7982b4c25a62f15eeb8d463933c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d13168bb8d73e439cf10a9e5bdcf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697268811db3f44d93aad45a9a5f574773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9f8a103d0f8295df4be02e6e2499b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf24dc36807553a638eba17cd40db675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6bd2abb4120f3215e76462b070bd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea8ad3b333668a0ad320e63c00e37277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250282f452a50be4e0ed62daf94951878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a2288c96488f3707088ca6ab277279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd620ad89b17aa44695e199e32fbb4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c24a728596772a0e6ad410b88d8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c805bf31dba998e7065c16025ac582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02c889f6b30d59b187393594932ac483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4daa4177483f704321c80d994caa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb94471694eaf07ef1c7094ccedd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa08237c44a483ea335c9b90ec57286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef86526b1c6d32f1cf1de5738915c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd43ed9ac4817ce781dfb4fdcaa25a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ea0873cedf493a6e9662f02bd303a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504f282e6176fb001f0e6e8c795ff9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d17460c3df88b92ac1af3c8ec6665491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9e3e6b62d8b91e73d5b960febb8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923713427d1b1e6f3a046cb4769d75fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415edab2c7b947149a8223fd29e5bb1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcde2d6e86e3e1e0d6efad241de1ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69244f098cd9822119d3883edfe7de1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390258038b03afcc38b8b27c73d46c6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d9e9d9898ca32c81da0d6894a4da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fbbc05f459fc2af4ac76a25aff9f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a115ed7065706b9cc483e14524a2713100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651591d69cbafc43c6893fed5283fea0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eb97c4e515e312bd1806d516f585f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46707846313d98bee5e0ce1eb16ef244103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfba3e22acd27b6ac3b51ce01fb886104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82689243c6eb440ff4f9a1bef86f6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37965de5232b62834be6d78775c5da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64030ba2f17db90c10669e3a51e812d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75afb475e53bbecf6c51ebc5c8520108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fbc800b211217f534d376e9d8221d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277024a4c06fb2286716ec7f1cc8591110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377e3bd809e5a6fd4feaeb8f3384598111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9be57d3f2e662718bfacb5c35b5ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbecf87cc681857082813ab93f96b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f43b168c239e6511042bd2856f532114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e193341e11af26a92249e349ad85d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75695be9713e35077ccc4ec4848a26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36173e6539ce11e7c01dce522214e34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad2249e344128e0c493b62e93172de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bb11978dfc8efd581355b42eed8bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebbbc8b4d5d515810e944d81967960120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e653128ac838a04382c0d37d5b19b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b146d5ea24104993b941aa1b7a203122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87296ce513c15418dad9c587fe634832123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f9b156185930d325642e12ddeec9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821c393ff19b50f36473955bd902629125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d958f84844c293956c9714457dca667126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ae5b712f15207e5990d957d33c112127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bed519d686b10f2021586614afbbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352365344b751eda5573e06f10cf51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494e7e41310e1815098c91150d3174a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426652f2c090015b2b79a3380555cba4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f771bd6be69619f451c50ec56c8499132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af2c857090ae2d43a62ff5f7e6b83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf79a5f007d3d8e30494b7807ca062134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffd4ee95703f4a00a15f6e6c332b3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104eb94cac82a25ebfd2e2758efdf38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c380b4995b0df22f307b46b22d3c7f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64fd39ed6d6ae04a9736865366ab9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c47cb6d3b6b83235c1b5ce01f9aa51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652af899d305bed4671ddf4e207645a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc4e34977284d1f040cc70ba1f8c29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4917d06edd0205c78d7c8a8fb04ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee76b08fbc9e9c2d21840696d2a707143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6455caa049027cf0e861e3878f44a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08536907946617a94a97d84139e7581145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaff39559e051dd04c06d36ace4501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71763d1be4992e20b22ee2d89711314147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fb9fe5983c18e01d5d65aeec9a82f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66cc4a023d61acb637374c561d769149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079418728ad548e1df8d4c705d92e40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b5e4391e305c003c0412984c8706f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5d46be331228c51439ba1111acd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4faf9ee1dc0939a0d9932a1bb01a0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350b94c375cc173c3602085e0f2be0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f994281e3398c256e3792676a1573d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14d6a4fe8dd2367d325b8f6405aa40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301b6eeb930874c5916ad88800639cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e33e8ede39f65cdcf8bff3498f7b32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f78a897bd860a935b55888f4ef89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96a097415f32e9b4eced2f0732c13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b8c9ce253bf507d0893c342e32cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcb1414be24887cff24cb7072604ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18f856553bc2149734226d4b13356163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f980aae7fdc09abee53fcd8c6ae1570164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f1009cc6697ea49e43cb3467a4bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e3be46bdba8a3b7ce1a9a3a79f30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ed50b7b69ed43d485dd7a4e006e8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb13e2a7397ff7b3078becc45ad302168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51fc1eafdc903f9864f658a17ed3db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f854f05e6c187361d1a2e5c1fc14f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3174cc07334d8e8bc447f7ea4be05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d669e6fcdea9856d9a101d991b67e52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2c0a0df09d8de4eeebbbf22b70a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020984179540123faa2c2fc4c87bc4a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7c2685d227938373f555544620014175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576566a27c58e41f6296d560cc780a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e943a6b7f59539a4825e07b87230c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef3b465270528cfe98aeb19905fa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bdca0451cc5055988a59328b12eab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd5e449c6268aa21f18a7b15f3b7cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae97d7e0e5ac2dbecc5680d15caef70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4dcd6dbe9ae4b7713be0f6db88ed2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e74a873127f31de32891bb8b7d1ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e4169e8cb1c86b9c491e047d1f74b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6707ac218f55b40e07712d4bebbf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6a78c5e4c6203f252a8e1bf3d5a87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b05747f9d8112196aea6f9f303d36e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b4142e445726b153a3eba5954b62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151908029a6159d61bd298b4b4becf0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc640ee32e2c56af315415313f5d124190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdc4804d97df8af8d271b4bd74f416191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda712c94b0c03f53c950485d70f66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a9ddb2a39912cd721e49d895bbaf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1b61b4b535ab673381eee42f4239b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3728bda4d6e9f64cf18934372177902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f15b3dd45bf6c88a346ec73d08b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490baf2d20ac9d855634aa544f576cba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29c67fe9e43844f39046d8ac0324aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f0377a6fec494f1301e57fb60fad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5a44f28c280bea765d991ddbe7cee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e589f742ecd49fd1a0e1e21f802f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e501130ebf10d75010dda741d77102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d9302c9efa8bdcbbbef7845d4b3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca143bc807d9558aca13aad94e4d68b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e90f0966427c153c8c6c28bf985a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a614219c1307d7518dbc04bcbfba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac8217044c777fa2c58d53ffaf0749207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf8ab8557fc4dace1e4a45fe37ca16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09da6e438081321e4582fb92a982043209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac46cb0c6f3b1884c9e529ce224827210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564f466ed1f6aee12fa325b2f21923b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e35b7cb857f3f73c9bfb518c7826c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e3ccac254753188996a36ebc2eec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db6226adee88dfe1c6b3705dd9d51f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e862ef8e5a18d5bd53ee768ac6bf3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0f63211647fd6fc7b23fe7f3ffb5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084245aaf6ffcb727228ff0d7e789f42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390157d1c26e8dd0f0b617ffd8429545218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a336531d46c7e327d1462e704a07ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bdce6a5fb98aa6cc03d6e1bd70970220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea68ad9af3dee67b3972d036245c11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f54885dda4cf1f6f61fb3b7630d4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dde6d3d72c899c250831648cdf532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deb24f6e6fae2a5a04e648b401d9bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f144895a6d2753ec76185821c88f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5259fecc11da9cf25d07de6a8ec1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5366348034b02859e44b5693153b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925eb8f77972d53903c2644a00f62f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55b621238484ef0554a4396dad586229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4c8206374b581ba1097685f2c5495230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778d925597f1a304941843a1e29967231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777e5c0e2a7dc691fb073693ffe34b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d9ce105b1ed635576365160046618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf99a51ef0ae2013455a91b24c00d44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32cab890b0d8c4d6045b0f892ad3e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38228ca3c06665185bff2e51343311236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1417d41c4573c0ad5fea0cd38a6e0c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3d281d837a781992ef0c56fa6b9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc8922f93c582108a47cfacfaeea6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d1b80edd49bd5f0625d24f0ae2e9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da581208f5aee4ec42543e70d8e00b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9c24a253733c72ff21dcc93c9133f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad49155aa343dc6d78ada3dfca8104243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02af813ccd8fe9c16ada8cc3170b0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb7d449b39e62a86d5131cc14deb6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409bc2e838e8c30247181a367e0e6db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf85c75897eafbc5f25a826419dd0f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6578fc261761e73f4ff91dd2815e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f87c6298340f7d88d0969ede699f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437b85586b9742bf7f65eff69b67518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec48050f5511bb57bbd63db01fa5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da12b297469070dfb0b9d4fae82560252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9000a2a2106274152e346eb3fafb5cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8b5a282f505c89a1e2929f5df98b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cf59560e81e5991f94b3cf611b092255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb5934cf61197cbdc2a3caccf55d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4a59ac76460d25bb41df97339088b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25807a33d98b7e7901d898ad20f555258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d2aa62ccdc71d734ff3e32063149259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c7cc8be2042cdac099cbb52d1426d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38275aa8a6fc8bfe20781ad8f952c8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294a49ab01721a284c94d5a1b28e10b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c449379f28de7485b6e02d039ea43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77815c717dc0c6e41393e3a793c460b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd07a4b654f14400fa32b9bb96350fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005a5f914ddb149f90691de072f0e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2240112198b25535587e9aefd037e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543595371b600a4d274e1afa8868628268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537913b11bcf0494779912bce7610c38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351b8be2d8b5303f82c1b2ae21a6ce3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77be50475de0ac29b139825cb77719b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3e59cd8a4eb2cd8b1bfac6bfad1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de3134ce2a49388ec74d2f89f368e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0c0ab9d8e1e2b685c62ba84d6e62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fa295066dcb1e0e94c7d110f59cf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00039378c573c27f612d6f943a1c98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c907b7c3d764d9ebcc75e0518e868277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31131f22d190a46fabfb44ab0d68f2ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81650c243172a91ca015b01b9071e433279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021463a9420f8e25ff407c87cb03ecc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91894afaccc1ee6593d421e4fd9452c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeb3e8f3d52e5b4c4869793bd03488282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39530e97d52baccae257fc928e04cdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7c9eb6ef15aeb8cb181da9491c50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2eb6a446e87e345c80d79eb43da0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd19d5dd78c4477db6d12f941bdbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29825ef45bb77b59a16f78f1d3100e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbb25f01ddf1a962f7889c59db7d61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad73ebe57ae416ccf4201d4646cd7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a8de08613cea81b3498aee905230290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662450e04ecb6f275aa39b500b81cad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef769a38e71ef07d17250cfbb6a4ca7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ca7c14b1f8ad7eda32d5af620ffb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61de6de49bbf9f678cd584538cddbba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd162809d0c5214625445cbf9384ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9789031961c4591837f33faf6fb9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c78e80fd59dd7758351ff4480d719297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33c3e49750fb68e01bd9dd6bac05c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7763e66b9acfa238c82110f6d0d35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bca21d30fb1138e1f610bb4569c3ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78f51ca7eb442e1cd09aeef98c00cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e8d18c281d25f9234ac9e22d881af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ec12ba8f1a1823bcb8dfe3e9ccf2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380280167af90bc954c6550ba2c493e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c6a9cd44f76a321883cf74d0ddf2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4025a57319c7328e721b2ee7d222d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8238ac935b70c844265d991cb7e37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf1f2566c2313a866486e7405abc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dfbcb80baa4bf44a9d5ec642bc190309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ec1ca2f26230230b3af72697d7cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b44350e4cf1698fe074eafb0c2389311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc33c301a333ca39e0ff57beba3b66a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f1a1aee82b60149a16216423d1114313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755960849a7a8b4c7cb0f8257e49428314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd6e6564ccaf989e73db93fe53f2a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54afae4fe7b1c6b9860a86d209a45d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f702a04f7da605e6221ee20b523cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8e5bae91c414ac2c23bccc95ee888318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8808d42a5b1b8b878cfa42553c81f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306fa91d9063f005fab802175b2c604320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9b5d193e0c053d78712a58fa5890321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfaf584dabb60ac76dcf216b7e553c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b61191e215feb54b6e4f06657ddc5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe747e884f5b9d1f9acc0f79c6f2fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af8a8dd93054c567682efd76e83ed7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4256b0600dec3a96f4e529a3735055326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad9eb75e8ac127f07443747eb9493327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21154c239bb010e672f07408bb84ab9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd48eb15e865ba7dc27de114ef546c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e4fd4f508df80c01e58328aa7547330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07f46e5c2057bbbc6f03886e4fde32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b78699cdc6d4c4fc971d5ed0ba8dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcf32a1c45c023958e13cffb99e1d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca61431310ef9cd4af0aefced3fd62d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084460c60d5de7f8f0199ff1cf68cab3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb479cd6236ce3ed99838a6c5e37d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49f6bc044513fd0b010f9883df5281337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21aff6c1ce7b19eaa21e13c908c803338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002af6becb5f7d53cdeff28ebb7f6b5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6562de714f86c736149104ca181883340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78601478ed2a363d186aa182b4fb28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b303afc01ba5007cc536f5c2fd562e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640f2b1d2c2e11c67fba9d92e1cb72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b161d4f44485ed7fbb899f01b0945344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf86fe2853fa766d4b5d2a4df85947345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c0caae48fba8f082868a70c54951346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35acc08dbb584cc6bcaafa838f77707347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067db6a511b512830cef8d8ab03e0dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c1231ed427aebdedae25b46e3974349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e7fca7e22d4e841edca2faa327c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf617ef43067713ecb609eb04bfdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ec7474526e6625924ffe2614d8e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5bf213f4a6c9a799b198a89ca9201353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92612af59016d67131c2ea5099df296e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b2280174df18e6bda5299e4c9e2d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c9e84b94c6bc72e3487f5e47ed6dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9135300057a2c986afaad51bbfcfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c80a4256aed95025e44bffa23edc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9238a2d986cad021fa86e56623317359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaf6e903208d17200f953b29111e61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668841da969d403de74ded9ec173e24f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca87ec3b878fd95405ae3cae1727bc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631951a459cb0ef5be2586fbf5e9f5a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47c192d5891b00377d831d73bc115364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e9c7363d29b045bfd375530072eb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f5422f4038f35031a6031b2dd951366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f63f85f903dd28830a8c324730872367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4593cae93d0f941473fca42a108a6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045863c43f04b2b4239af2bd595cd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae743dba8347ece57ecf5952f7f36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920ee0f2c7f26765c59f4485c29f1a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac794e8a96384e0c778ca042cdbc38b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178b3ac237f5245615b1764a7a3f45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6f4db1ea58285dcca31065d9b86e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302bddf2e5774df0ab37ee99ded18e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80857591c3e357af64cb4a37ae320466376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994301736bb15ccac38d2e0bd16aa910377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2184ae6198ed3c5dbb407afeec99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3deb7e775d08b36c72501481062ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb141b8a3435b7c38e5c5f1fbcb4a43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d0f6deb3327d147a744f3449ed8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca1acf425ea887ceb7b6fd45b03342382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22d33f3a99b5fbada0f8b1b9c3105e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1013c315139b272cb3b881cf1d235384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33566c12303e03cb847de10215b6ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612bb01b4b810f6a9386d0268c51261386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbec7f410cc2ce670dd3ee42eb1884387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4457de069d690032f03412324b1201388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd636d775d55100cb99c343395661c16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce68b28140a67a0d251d64f4324c3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44bfa1967f2d3ade1bb74d3b8c796391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aec6431088c490af09c003a4daca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855ddfb30b214425a2d48c480c1de59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c7736c3045f0dc1cf1fcb19d376b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a2c0b84e1efa0ee3efcbd26514dad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844b3ddb72188f566d65a1562c376a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709cb786d555188a56f9d870ebee556397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219adaa49fc075ebd642bb42d9d558398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c252eb201481acf708972478eaa18c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e4326f6748f0c31f1511046525341400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2855ded931d77edbf3bb68aedb37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ed2ce83113520135d41c5c5714dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775854ef244a2cdf1a4709fa3c008b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5810b6ec8662ceccbcc2a5512cc2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b729312cf854085f286eef3ff4058a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eb4d9298eda10e7900481f8b9d87b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f164072f5c58830a53ef5abddee3a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16386b7c8a52cbdc5f2b194346b9e6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f96552ad08ec94ccec2dbcad5972409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54e3d5e484220744c00fe1983ae8a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098b631bbbe398a6b6e22dade15224411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2d7e4d985f2bf0d42f1e2e12191c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571f32b552fc23decd380f6cf9a89d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82764e33ef768123311e7ca8b74ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084c8926240e09e8c52bc79fb80609415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0c5fd7332d0a6623f94653f101927416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45a180e1f29dab9fc47fc337bd3533417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2993ab1de3d0ed49d5f20053b5b39a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f10e2b8959f7fc9e665b538dea954d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784b997a6c6ace2cfca41ef9c5322a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c7e2bdef6a5e1a2b7b482978507ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794097cfef003b5290b2e38379da594c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8569caf912432694ee7e494cc38616423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c116e13e3403dd4b9908ccfa44db8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209d1b29ddbdbdce6d70b219688dfb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b418717876be6693d28c2be0ea56202426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be528b9253fff925efcc89c6b37060bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be75ce4f458e72aab35d015daf26ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ede0f6e65f191ba7e8169d24a78f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734896325dfbd78760166dd70a83b80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48576fa061e87f7cd8a6fd492b05d37a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9721f1e48b89834cd805587fc933bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583c2589cd1c579d106188a7fe96082433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aecea125cfeb7cf104fade3d662d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d0fb0c4ab21768336f6d65468eb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b947fa07e8141ac093047c2bd331436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e79e31fa92b4ec665191f65080bed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6cdd51ab77ac270d765d9b0178e61438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ac3602cec3ff0421670d214b2f47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b746f3497ee82238c72b674ba5ef1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f0385fc6c6bbb136d38e0159fb629441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8efd4796fbc5d8f8add6d7cb935a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408ee88cdab3eae9d42ad5a9d63001d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4f0dd843010f3e7be5ece8346ec15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6dc38194769b596952b4b0e6bf703445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ef46e91729e2e51ef4485f0d0231b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb862fd5d81be2304bf6b73bdbf84c1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e2fb134e30a0fd6bb25f161075b43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fcf4edb9581409a97878908a1c71e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa6b3be125afb30b282c0c7ed70fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab05ad65b590f4bf3eaa50d4ef9f3da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b72a4a311851cf856b116b0ed6ac9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab85ceccb5b6a62d236e6fa7eae6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c180f2322c99a296e8f6b366c57ed8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05b1a6c2a564500e060062063d592455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be45e86a39f510b47ece61a129d4849456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ce02e4bd3f25486770af3c072c8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20358a52e832e9b4611885b2ece3349458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06582b219e983ee7c54be8df86ef08bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a96a8b13a159a731cb2365ac101b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74669ce8f81d4a8e782e0929f38424b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bc970f7118f581806508ae6db4a52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c4b428060612c2671fa76d3e62d9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731c53086d2096f9b04b845e6a1d52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a7e66d34cef2ee5618eaf190ce68a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f048f75a4144a903811f1caf7e0bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277cc159fece69011075c076d9fd295467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f48b695610c1bf0d8da714704c5bb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010779420f1823ef29505ccaab62a32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17eaf4b2802a8189e59540cb317ded470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e69a7a4ad382a886a6df228db8fbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05aace702e0f17de1d7c7e502d76f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858352a8b83ae18d08ef0a5e988736f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236a269aa8e6dc8e61f6159cfb94e7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844ad0c9b4f18a800c8ac740c0a02a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d5c23c2e9803e594689742d10a42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e46869897452e883edcc79240144b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7d3b74daaf2b27bd96bab5559f06f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf14cb28515c463eb502f28f8e6b2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079a74a6e471b97650a1fe2bbab2087480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d113b71e50325368f54a5ec77fd915d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1e30b68d4cf2471be63fe95c1dab8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e17e397018b1259b120de5d2196d33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccf1ca7ccd9997b27dea9dee794ae2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e0fe8ccec907e7be5b7402ffd9046485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de84d64f6ce01cb8df723dec883209486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f9fd7f8f5e069a9c8dd73b2b0f2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0880ab6c85fce23037a9d874bd3c1ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9ef352934a735ddef9cb5c7afd6ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60f7157c093d99ee5770ed758fb8ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c6d2b53259049c50346fc4cd3660d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65c450bcd91a937f4ffa2ab090b8a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761681569a2984a1c00df321c75f40f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695df43ef27cb777fba2fe6e78671017494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489f6c3da04977d4a676c189ecad96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecd46ccb7a9a206ec6e315d9e15148496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b538ec44f1391fccb926729db67d0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c20be52c4be93fccd492d1556fec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696cad5fe54de2f4fcf699dcdcd4281499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ad7b50aa115201a739064b8dba62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e940625172b6f9b526dd4bd3fceabb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e182591f4bd2688fed33f89513a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaa305d6ec4b78988e2dbc462090ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afd19435c2655071e4001297c58e86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a71106587ea5a3d27e03dda1a6912505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c7269ac48e2253c86c21fd2cbee3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670043fca00684ebde0f01ebf93c206f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c308f77ef01b9b480fd03e8fbe6b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed0e1970cd0141ca8f8fa87e660a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8ba2bbe17b172370c4b804fa067a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6339d9e91509504b38f0c2caaf851cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9daf9e94e43419906b00b80bd3d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9bd103034f5bd5aa507934f70f8bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8b91d5c58af8de6a09d8252a4f972514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124edc5a0e091e17ce4566c445897e2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d97f40eedd83411bedfb639cf3509a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76563b932de2708c60615d7e2b4d39ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5744cfe3eb2b10e65161f9879ab44f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba32591619b24448e224f35691ef68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239aa6d8b520b5db9406fcaeac89f86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef924a7871d6f5939bf0ed01a9feddf3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ccff2698e7d5fbc958a9e8afc8f13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ba95cf415e7dd8b891c341e136eb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbabe9f3150141750c210937cf23ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dafad55a71a30dfaba548a3f93b9ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17462d011c127a332161e26ff348f2b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799aa50b1c78506a85309b205eec4f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f36d2dfc63a91585aea85be4d2f5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f459cf5887dbc7e32f3afb105dcfc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cff5b9c3a0cf3fb2c2f789c7c6b0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd53adda59c0273b60524c67f27afd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1924eae4ad90e2729023bf25f58dd88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f698ad5535979a024b4bf1dc774977533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbacac4c9a09652414a9868b847cae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efb5e0b6f084382952292dbb4aaaca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d95d268084e8a152368cf9d7569a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f0cfd5c791c3f2fa7fb85290adc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2061378bb87198dccbe87803f023a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3ec718c60ed46002193b74d5de1bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3830a9e3657e2815711ccdb32794f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120600aeb4715daaa7f310131bf49214541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48481b553e38dc0931451c9adddc97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c552b2351a66d9d9cb35c16f16de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55de31cab0238875a67ef9e146ab6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c64692aaba4c525b8c63c17dbc7a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c453ec51fe02eeba8bb94c9d03c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d18234d85bf4d73c61e82df2f53f12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b72847db2c02dd4e8eb99015e7974548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee1b9879ed032105536375ad129915549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4a12ea961946cb6ed72445f51a7ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6d903eac9900482e702dc8ca08840551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3c948a718afd1984a1537911c60d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b3833d3091d77e1a2dc85721077da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad148d741f15d02ac7b9af3ecf73ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f70b3cb9d2cc3fa720ec2fb45c70f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7e3fa4d5ba36c4bd48c6ed4f9ef88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935343d209e42a4ac12fb1f3fc0bd9df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32b4896bcc76291eac4cfd67409d38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c592ad956214a5efb20c41b9204ac7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d97369dde94027389933147bfc0d68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae013969d0eeabd44dedae7eabcfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8426e8dbed2a57953f1acac10b55be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6734506cf0ba1b09a6bb23926e3df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf9bdba08ac7afc482f82af506b5b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e61c950ed72cbd9bb96da02f7ea4c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158de31f7dfdcd2a4649f528e20420d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc47d30c09fcd93d95a4f7646eabf81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b69e8e2868ec7b68aad2df39f0c66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a8396136b6f54ba0e6c0dd6af0d2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b9e0806085b5636223069a8ad682570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871520011fb59d7152b4e44099f09ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dce83c9e286456c86056dff226403572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d716751abebd0af4b8d564ff9ac7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e458c3ca1abedbc38dd8f984a9ef13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ddbde8f30c7262747a4e87ff266e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cf0838559cb6f8ae3810d76d7b17b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e108bc37f043d1f329421b93fba285577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10462707d2ae413c39a0b580a808dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4990c6229ec09751866f7e79a8785e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064bfc0cdc98aad77337fc5dad653ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b237db7e2946bb30295f3d68f841b47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8af501cd5d3a448fbaf7ea92ab985582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc829b13a3cf57096e31a26beca237b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e191675265f57895ed38f82c305209584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16491220ca8199a8da7b91dba0425351585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4f4bf58c13f48ec1887621add1c85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2bd10cf3869bbe96e832f131191f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad929bfbf1c81f72e57a51a70f2e6bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7effa77e7ac723b7a5bf054303623589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fbc77fb67bba1154ade05740b3479590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19ad4c7b287b34b88554e4eaa2b13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a81566f582a3a5571530a5578e8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eea990325a1b8aec9e0e549f4b313593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37913df23ba9f558778e6a372d7605ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c790276a7ad384d3123b4d90346f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76024a8e139335eb01c929bec88294596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aa18ff518dcccfe82f6e292081129597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b8cd0cf77ace4463c2e00a34cb2f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b03b6814c5d8372510d29d6cd4de9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf412a3c2206ce0baa4c87c25dd520600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c20c9fa32c07bc646ac017aa75827601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cd05a9a4ef66c89d7e8114c5ed98b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716ab2132cb3aa68bce4ac11846f829603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5239bc3377a09c5d5165738cf43069604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ad575822ed51afa96827a995edf5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007dd7120d06f93533a2b70c4af9e87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d9f641879142c511a68ac734355e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85f263942f494c910e8b4f2573850608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889582e6dee9e4e67fe8d62d9d708254609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52327923b7ce5ab7db2237b741cadddf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1952ec9b0aaa351112e19174e9ee53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8a15298390e64fda6599b32986498612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878975d91abf8338247298cb118f819c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0402a8ac95790f5f226a654fa7d913614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a22c01850d5efcd33eb671830565b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310ae265ce4153cc5890faa3949e662616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a9408ceeb574dfb5e969315033339617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618c8417789d40c30cfad89aa5c4bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c020748d7293b7bc403e679bbafc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71affdaae81e815e30e16d7b1f891cb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af491cdb69927fa046d73a289cfd91c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1873f56e307984f0452690038421e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401afe54dd73cacdb98638eea0faa988623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c172bc74ff2563fc3f69f4747665503624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f3a5ba21361b1cf65e9bd3efb038625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418ee5d98f1c693d14e0ac4fa63ca7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9ba6f68f2a7587f3d9b67abf27217627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671da223caf2c886c0ae7033a04e323e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a16b3102c32cee3dea8dcbce85ee1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5163bf55c358707ffe598a79bbc35ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229bc1b4569b49b53a4cdb1c9a21f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4705c06096736edcf6e60a2f0c00112632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67aa4b569dc871652f26dd68c65285633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e61f18973f4a0854da61282e375c85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c27cca076d39419a194657b4548a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7473256a4922ca90902d35f7d936f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ac4dcac3be9b0b07053d822bb04a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ba5cde094de2b689c9c310c8e4a50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7eb0eff4673347aca4d9c74306e03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc408d3965ac0ae59df90f767bec43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d542ff4cc45ea970b1c9b2ec1f819641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aecde1c1fd1cc52cc53e8ed92a5503642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985e94d98e359b0021d87943f87d7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd6cc0a99b11040c94a6347e7969cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c81d87688dbfe604331a37da85c52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b6e64f03284e92c71061413c65abd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5366f73dbb0277e66fa1b01df7501f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1bd0b365a4c9da007897ce273632d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9cce6d731780047ac2a0483c4c75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad11473ab8450e283f9b0fab8175998650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f96eed41814c5f6fe032d9a3efad5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f688305836eb503f1abddcdce9151d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd14822a1e76e2ef7b24f70c2ff47df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d172769f930a9cf311ae7af58bf0b75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac2f75a05672fc43a74ebc049183f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb4c05d3989e8a35a360b267d6e818656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efff42a273ab78a4384396a37acf0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8d8d5472ad0806ca9c47e40aa532f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435c2b728a5e4bc470f2d9738299d48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d50c6df2c65813414153d9841f24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eddffe861517b8d0b167a12f4a68c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2d9674215ae671607486bb0cb8068662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45385d3ffd12125aac1b44a8bc6be652663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68016e288ea91878f21299a31c5313664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae751b17f5ff17207ffb5ce4ec3c4aed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3149b479f9cd37377125605e0ac4fe3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6702c478c4a7210bbc9107010d072667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b96e20edaf8be3798c0e97802a807668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77b7b006b34f472a4a3cff5c4f4631669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda8e5559d015e954a69714498e6c13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f46d3bd48efe572306af06deff31e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbeebc7cfe9bec949a14d8574a60c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d23b3777ed8a1019fba74528d669a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb4124cb532fa741eb884bce8a4b6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c988cadf4da6bab79e7712022ca7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed1153a367ffd4d00b8771357ca79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0bc9a146f327533bdaccc0a1c3132677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea607021dad6816ae0c98d72f8ea2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bfb026e3fcaf4edac044e01d29c78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56419b355ebfa25b020a4c354fd3350b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627512ca7afa01216eefd3c1754b1fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb85ece63132ec2e0e8c43a9f28d30c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cee1d1a860a5764db164c888c0c2db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069354a366e482c76c6cd114943e8ce5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72671c78b08e6777e17f450b68e9ae5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920f093ab5e425880b08cc3ebdd44ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3350579ae8a7cbea9da20e441acab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90104dca69b5616c56530f51d041281688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4d30d478388b3a8b666e57fec701689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09748f515808b846f3bf41317de049a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649f22308e07cffc68e873e0b706d73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a85512ef7bd4e47c7e4b441320271692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018090d3f20e03285625deccc600025693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34acc4729f5c9824faded1b86c68ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ac0117e0b4bcc5b026447e5c3fd0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d5b9864f7d54a2b173562027793c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf13a67444439384318a6ea4af35c74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c5dc928f66da360daae3cad5a96e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4dbc4eb8b9bd3b3b555315c1b0c18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489af8f3f417b5d5da8b91bed8a48d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0d8eba9e45f9dd2ec8bee2ad2026b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f0fc07af4fdb8f7908df5cbfbca0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff838ea44f03eb82ef82ae93d1ccd373703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59570c61cd9dfb482890d906f31354f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9423eb7ac2a54d6787db769341e59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ba47b2b04cd34537e31f89a9eb912706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c59f51a9a75d19e1b9763a6e08799707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6540247995f4fecfbfa92a815cccf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ac773f8030a52e6da280f5524f5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aec9dca81d13f50cf64c86168bc75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735808b80464e89db1bfbe8b6b053b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe4e9ab73cb51926f028509f51f54a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17482678c9a6d9f8a5a9d352137ad1ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a5fc60386e6c02c2394f7a32b2b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf1c9597975ff6adb54bc7e791ffbe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e851bb7ac86b1dc456e1184f0d81ab6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f983dee74fe854eb582669f09dd4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854c8d7b4089df68c4da93ce6ff7fab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663c006df2890f9c5d50a6d164bf27d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7d63c56edd6c14482bfceac22407b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f664cff186f1b12592f3716d4ad08f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9edb1d9c5a62abb52055472de0a33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d4d5ea8bae3eab8ec2cd868ad56f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b6ca29da262bf68b5ca3b0fd347bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c923389ae716b7a1dff637b2efdc892725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc15f0ab37c42595ec94816d8c641726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e46ad881937da8e64c1ca1c7d7f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423845d6398b8d2637cf46e581d0450728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae7bd539a8196cb16e28d9bc6ccff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748dc7ab759ed4ed356bb2bab020b84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23bda099b1d43b733b545ce88b2e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9178633727818daccd1afafce2c94c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb03870a4e71d1949758c3ea3f7d23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e909a68a12f1ad2762f5372f6b38a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f8f63b24ff9d08d69c5431700c962735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0d7ac671fe53c08758e15269bc277736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18068e3d5bac223f5acfad442d51f72e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e5bc14c56a7c7f2e469cbcaa05968738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680886ab9b58224be444187353842225739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4c52cc13979997ccffbc141986f1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e09409ca416dbb2746bcb026403c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52358e7746cf92ca969a7165f39e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651a1a92d2f5589fee6e43984d87452743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bed6011daed62bae27a8673a5ee6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32107b0c6dee28b71495afb30161957745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0e9e46bb0853cbe375943418868e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5bb603c41688873dde684dfde93d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ade174fb5716fe5993b18ca93c186d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75e011199fb6f9937423e73c030cea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356247c31a256a1840791b364aea6b2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1d7df1258a8106df49ca4545a085a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa40aee33a89c61542dfa600cc0c97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61daae46a276538db699d0fde72a3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662a095c2590b17361b612d0af4f9c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457828c5633c450530516b0fd14e576f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15df83167cf8b26147ba45d6f15578756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5597fdf431c5316b1adc07f5dae2b94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7ded5f21224d8400ce35d9a884055758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010a0eea94131609044b7345b0cbfd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ee409806349eb0bbf0d014cfaa4e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796147c1b88463c17770ff4e1e0ab8ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2333d3172b2b8cec726bcb777d5c4523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc716d098c099409d6a5591c606dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94414b8ff281922e5c463183c31061ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e156de6246fb2d6d43bb81998dabe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bcaa6e8578ac51d9f4abe3ba2c3087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d4711b917e6bbe7b87042881ce0618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450fe07f44a2e333ff1ffa90d6736719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb381b2e23b02da5291d7d7c94720f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcbe3c42084de67759f183d673923c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ab7ef53f5e99ddde92ec6695791a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d7db997a7a6a362251c35ca9cc1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7748c507b953b46ab619f41084aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6783269d44edaf0303a36d8c62d64615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b0bd7cb0a2eaac67d4644f1808cf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1d33c094d9f304de5af630d597bb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab7c956ff047340c990b9b5744640c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be32edac0d0d2c9c0ec89746f000f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eb6c2e20c1ed52396021084787d3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb70d160ccdc55b09ea89108908105a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2a311971ea9c9b763c02785e5449d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61640978df6aad201b62027e798825e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb0816e32f63df53bbb175a807053a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83fa2c6e7805bab4811ddba40afd9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c892575194bb69bff36941e3000b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1d513196bfc3ca9a098406c28a69427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141222b18f3d8e3fd819bc11fc77fe828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54478d1ea5457988cea3c71552bfd7d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf228141ee5d96cd5cda0d8bdec7cbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e044b3aeebbfc3a3cfb6424ce63ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d2d6d0edf4b5d39936f52e4f4b15a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13ef09d3f41dff5acd43d517a425333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d4279fc2583798c42b37f3d9c1b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6853dde99c790876866ceca762b9bc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bf6a3bb2f278cf8902dc521768a9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21712d45ab99846447cab2a33f96f0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b0ed6ef31b4bbea3247d3dd8edba938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d865fb2b2756c87afb20e62012b78139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9597124ce9fa6918f69cdded8125e3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d1a3448f9ba3c4a4c75905538f86441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e54bd85bd3a0ade5409d21034d0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65abac92ffec73eb398b4063b0ef44643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3fd4e1a1bdd2ccafc3d1187b8210544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed9f2e1ef4494f1295a939f7fe673f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de73593ef640db47983f3d113ec47b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac51fa8ce34f7a928883160b0cd8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574afa6868d5b53d51d4a5478b83cbff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f369b8a1972a95e16e3f1b6e25f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa378ede49bec778139f97221ea15650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46acecc9abe51df5bb6d72950d384cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7dfa9a69741cc65ba6d41d8550ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85f7d50a8361d9f8cdbd635d42513953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3570ecd731bbcef6445a68db951ca954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0745db6051d5527e836492bba6bb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e13a2e064ed156b7d0a28b6d1378e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c081a4413b82c284f2ca0194b461f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f18e0cd61846ba387ca2e24ed590958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96e00ef69fc65cf6c4867407a3b87c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf45baa78e4c5c4a576e1e3aae371e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0333975db50579bb98c408d5d5b37661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e769d1307e739a58852a91da1f5d1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba880d1a8859d4657755d2085251f3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cef57ef1fedd066999811cb8021d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c71a6d87512bd5ea23b45dcd8a35465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4527ef63a11406ee71cf6c4a5362466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245290c6792d007b6c5047796689365a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73b5110bbdad1c81bab2b941a67e0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55761ef50c22572b889109c0fdd9a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028420b0ff17c9c788a3d68fc6641bfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb816e0002430827c17723995d3b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184fcd570c82a906b1d97bd9d7615db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d7653bf79262f5a96724d350e24b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513f2836d6a5d6ee168571ea136bd2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25ce9fe052569d6990698e6f92214e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8d54597c6503fe25658cee79497fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a84c3d2c2875ae05847a972bd9568477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff5070d2f7f7032b1bf3e53135589378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb874dd4b3abb00371d241a47a483cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374f8fc329fb491be90ee15ffc0c2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8d5e9d1ed8130f513916605173c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22914fac8e20b8cc6b987a0d863fe0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d49fc1c86dedeb902e6daaee2a9d0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e0d58d68635cd119c3bbd3c2fa8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab5d6b250f691ec28e4fc5760e211c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76147ac2c3b233c13c5f4f5c56caa5b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28800dc98bd05720b6607fa79eb8d22587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da14a20187d7edb6909cee5c13dd7d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc94e7f44dcae752c5360d7a23ce6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4c5daed7c876f59ef80f52ddc169f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf75c1b2439e0f09c3eb4ddfc129a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfaa789bb18faa00da6a7547d1f16592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e423e5abdb56326dec8677781d8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab16807178d25c40d7666a5992f64b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a7575ced9307d887c2c78e8ac95895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120fc53710fbd204336d2e5270741a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b02669fdaf5abf6db90da5808e28997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4326800c2cc7df1dd9b91a48b0ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1ae7c26573fddc7dfd7829ee7419099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3c1819f4b4beef4150cd8bb6b7c5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfbe078945570deb1c5f9cadc85330101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbe154b84ac0eeffc2b6549f1bd343102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cac12c72cd2fea32c7dc5f2fbf499103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509219f820d61ca67ab4cabd943d7fa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447bd9176dbf054a9c6f4d58f3a8f19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede21e114ed9285110e46d86cb5a4b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029cb30e837b6a3db6794e7005aa497107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec3b607aca1b24c7d2af44413f8dc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d9cc42b34f53b40aff516d00d7c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7443a124c60b1f30f7a5c0b6547728110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd3e5c7dd26d49f51dedb6e2e6a83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328b2e0ded8c77f1456e3e8cf76fef4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04f06dc682e733502c80ae5051c3c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d806a7b96d74f7f75f4cc5999cac1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f09db56187b7a95fe73968c2d8810115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6707a2ed02950f60f1b942574b548116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5344e207331d3a48db8c569e4d96b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0826f681a7558ffb8204d0ff9e40b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1d2f410736ec877dd924fb3980eb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347168a0af03ae5161381464fbf4aa97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27c94cd60f988d51b7ce229f5eae26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12ddfd8498bdb61b9314a856dc885c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be25ccabf486904fa22b40cc31e2a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21221f7eb758525f7e18b0226c2155124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409428bfa06b30072e95d6a6f38fabb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0d30cbd72c42308eb83e977ee0f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3e1ee41d2badaf8149d5fd962edcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93771f3f70dd91f30905230df578f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab30676d108570a3ff85af63bccf6cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e84b0b6110496a21d4a86fb341eb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd425a454f4214c02befb5331775a5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19168f27a810177239db7790e20e181132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c51062c6bb983662f44c01d745ab3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a391324af39f7404f5d89316a24ded134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25988d6f73743a49a2b05a0694f526135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acf658f904227c1c2fe3ceb6efd583136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb03b21af3d9a952080b8de5299054137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99fcb9663e504d804f20ef30aac823138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee4e9f40a3f7f788ce7a2b86cfcdea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657e79aa9f1dc24134cb772564bca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cdb1381fa03f1626984aeaf5b262c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2ef0c94349a7dc2e929fd32898292142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61770825253cf29493080e55b2cecf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dae95a4fb6742e699342e1eb384e36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc05449e7cf57e7fba1da30c3519ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf73d170c00570f7b31931b35595d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90209860a5357c1e974ee83e057157f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6135f565fdfcff5c2057866b129a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d918386053f5b2f13dc34d3d5f454149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c4cbadb28e79df2622c9a309d7dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b834cbc41373829fe3de4526af529151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35bf9f701495e93cb864d8651acfb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f87b52724b6ad3106db1f4b45d9730153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d1e080d2ef1fbe91eaeb5434841cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3091b8f5b4555f474b4bcb40317f3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a361ecffb403bf21584abd0f3ce232b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcaa4862dfac84228a831ed11ade7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687b5747e75bf669b1f3dbe22620224158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b1b90c8c1b753cb58a6cc7de8608d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ea7db4053d82613cc70fa4eda132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cbb6b3b30a650f04b7ca2f98d203d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f3b0398ae3ae4b939d68e0a9a3b3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dc06e80506e37c80a8a929bd2e83e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef2ca16fd9b97905b424bf5626188164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa25f08ad618600c3f447a9979b43a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5feeb2b572b8a14f117657142fd586166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5eaf877de78e6ab2fe715615e21d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b07d07196522830b6552d526a76c36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c4f9a9f44b736142042d0728da8c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e192f66461682aecce447333569343170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef4d21cd7c969b131ec16cb6c7ce2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379d24b556386a1c3976a7af55f76d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61827b1f5ed4e6ecb9b9c0414c67fd33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d071353fe4350c6605e5e120a625da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ae74da106b27cc7c04dca3704b4b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3245cbd1d3f01160de33215252cc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71353d740353268d0446e9ef2179e08a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dadc2ce715005df9beef8d682bc18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6ebe6e787b77cc6ca70b0130e7ce0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be02c40f12457e72bde51723aa9f65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0bc4255e610ebb4658f5732f139a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c20de61c53e4516b5fe5c00e7f3400182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ff8211f80937b8a5310cfffdf0f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2818a8699d23aac032f40f0b7fc1536184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c36989f04ac58f6ba2ed5117cc622185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38dfe1af3c714dcf57025be69604b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c472196258565eb761e54d82e49bee6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595f9d8cd4daf6386a5b697e61b9a8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d98edb0c5167fe21b5349fdb5b26e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b208ac0b974f98fd7346266484c9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808dffb213c8aa3c333009d446b71e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aef2b03effe82604d904307141e72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f23eee578f1f75432445f0745a357193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfe3c1c6c6cb32c3eaeafd1ea0493e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660460a3c9e9d7281e19ad322593b047195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b3da808d7e005064069e2dc5d0915196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a79eeb98778e3cff6d79e322b8c004197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695b179c37d2f69562c4ead4a3d2829198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f268b3658b48b446f6c888419b64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdbffabac53ea8e7cb7d5c8172ae39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40959b19612129c60a94bf348e682707201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2521f45b30d4085f950fc9b699bed78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefe968d290b572935b606713f2b234203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663904ce45a7bcbb100b0bb098efce40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4647010fb53c1c54c064504a0153e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6e190ae3595427734b9ed94433c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c2318429fc546e196ecaf4fcb251e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aff09bffcb33fc1cca8c93f5b6ce17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d197b8b0c2b05b9649db234372cc86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a914e326359340edd566f33db8d16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf08ce55c16b36c4bf2a17d6d1bd1c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6c87228969bd6c1d984a4746d167212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56aa628e047c20064333ac1c363482213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fbf4aa7815451f2d55c367bff1dc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516c86d9cbcbde4ee703cb9f2e878c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2e511df19e86c2d7f5a4201cb4bf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63bbb4f3373fe748605dc099593d66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1b99fc8411559501316a8a3e23447218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff8c30b660b45550c683a58364f37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6b8f9a2c03fd8e72229782f3437a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d585f05f75aac1cf607f5ca85709d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39718f4b4262c31303bbf769e04c06a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af6a8508a53078bb86c5948b10eeb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48ba46277d84ac44dac1f40c1cce9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345988590a5ed9f148ca6c6521e4b2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf07b20a01e34f1033fd547dda63fe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c51bc52622c217cad31ca70ac1959227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da74aee0e9ebf79268f0259dc6b77d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63b7461ace0f73c880d68ac2ec032c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fd2bcbf233a217c2f9e8721bb4e1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082cc50c818ca4e2da164fc634251bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a7ef5ae9fe935b4133ec3cb10e7ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c524538602494ebf3a0b658ca753815233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc71b5e46a25278b44cd967c10d0ed5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9004da138b67fc73a7e5bb3b8e075f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a270f200dd8e5b2f8a8c7628ef1ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978abbb3676768636dd71a3bc3e8de25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0a36641667d164e8bbd6e64a041f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd85ae0bc10269bec1ee78a15fc849239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d1c5df5be3b75847b8347af3e7efa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b76924c1b8b91a9cc9af2c702eede2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200f25d7105f1998c145ff60ba1ada8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b48b71845e9d111196d1b268b2dfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b67f1dc92ee5b15170f3c4126ed0e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35183dde987b70789164a4e1a462ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997f9c7c4c0f303f0663478d1fb846246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9e77321fe2fca174ec5bce26c7014247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aae81bc8f947ebf2b0ead5d5730ca0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca7e95f08af9332d6c1b1258f8b8a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd530df8f3d64e719b8ae7adcb221e0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762c5b21b1b98ed9a43d89c73e47f70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe836c4a3ddb21e08fd54a5b35e16072252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6511ea810590ea4a7827fc0820f9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117ceb70c93f178216b3f4be7d238e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36da193cf8a36070fdf2d1ed1a5b51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c737574c6f5b8cc5c87824d3f10236256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aa28e5114bb6a195cf7ef6869a829257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2afe667bcbc8e0e356430f6fe3e30c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b353f93263aba646952d4399cc321c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209237fc75bc1fa3a73b19ca526c20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ae3fecbdc3a379d3a0fd69d4f79fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2496239b754184bf857819cacb867262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b394982a9a5a760a1568e81ab598263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcef71bcc1742fc2f5008995a73b64b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a7ca20113f68c66752d3cc6ef8f01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16a6247c73444294237792e78fa0b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bef51f7fbe1e7caf643270b003b5a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924d4911ac54eede60261868804b76e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153e6ebd9bff4a162225aefd97954e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142d29155c85a4a7f0fcef45edaf3ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb477dcc44411f42bf181595bcbb59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e207b29f5956a8a0f6e1411363122272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe31b97f323b3cf109343f4037a4bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b412b1f2b5cee63b0fd160dcd8412c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd4cab41e6bcf1e90d9ecf7a042c29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c579ff7220fd0b4e6a3094795c6f512276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc4f35ce1b1a10d154bf59e1187a96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f5b8333274685e327443415491c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3acadfcf815de3c87e9951a9c1c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b6e310106903d629f2c6fec4cdb75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d54dabd74b48d7db02df02f2c50480281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d58dbb4353638da6891cffe4d7354282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f914f5f910f79df7d0ca329e19fda8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a6ca21aed159e2eb4c8e4cdf245da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5db10f36c1c4f4db940c89d17739d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894ea34336942b85c687b0c076230d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77471f58730cfe6582759aaf8a821374287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2b6369f227f98e567af16adbc126d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06553169342c94b47f3d93535e296289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78823809b337e0003f6b3593d9e6c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3680d2c12713c6ddbf6bb0b48a2ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd18d70dc32674392dfe8eaa91f750292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932f3282a2a8ac7e764dffa6a44e7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c66b5264594a719307dd75b690274294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef45f9e0993f532588bcc09164b3db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f8609c7cbef3960c0db894931b5d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372418092ad8571d9a779dd6deba4710297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d480ecd03ca1d3abbc9dca051e3ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd47974b98fd542860802db1c93ed3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afe729d6802df5eac635211b812dfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fbed0261c840d403a6ed361f5a98d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd41173ca092c732ce6a2c0967e14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2cbe6d8bf71c091865cddcac170a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764eac688d03e6181bb394a14d913a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5ba8bc3b8f91c643c0fd058982373305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7ac792e687de3f4a3be6e92b08849306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7701836581599adb37bd3cbb6cf5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d74120948a37da2495cb55941ec9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311072a5b6eb801aa1dd66141b02ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d894cd62337d0992fc671ae2742d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ff3b393698131a8143f06e18bc24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cdaa15d5d9762c3a068b7f6fa17ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caf074f4503bcfaa703577ab4b439b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bf0cb58f75dd92ac2fe932e2fc825314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ef7434f2aebc19aa1f85550cdb90c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31254397116e0044dd2b7a393c5386df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465dee7e5ce79a7a5d0944699f1910e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657de865b6688f2873c79e7e0ab3624318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d36504dba2bf38b9856730030e8855319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e161c128bfe9c2605c78312fa1c682320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b93a23131ac22ed06285d5b8cdeb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b2a0a8d39e14d551b02df8dff48f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dc2510497cf58cec8c78dc1fec858323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959317729e88635178f1ead1f22afc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0dd45c80d23028322a07dcdd94cdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf658a2c7a11e9952c1b2e14b66e5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02463afd360e2dd1a638b337bfdaaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2837e7483bf1241fcc414d4a28b65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c910d9715739f4f4a54466b4aca2e65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064edede4192e1c455b251f8cbac6f22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc068649f686cd2d312bdea8c44e30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b78a280fc395ab0f6ed6ba75e4576332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc27fd103732b02b4ef43526fe5bcf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4550a49e605d172ecc852223b8895a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050cc9c7ab5aac62817c7d67ecbde47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dbbe6505a8da9fc3b0de0a1fa0ae3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e32f91e9d22459fd3a32d978a03e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a045a669065b0944038ed5df1c5649338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde7881b229fa24fe1d109309972c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea21a36f0799c20a79197ae50472e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828196fad44e1e98b64f6b5f6720c38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19e3466807ab6ed10d79cbfa8b437b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a7256749637a9a4d9e16ac807285343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58785df1da9382fc1b7f27822c769f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b42774058d9ccf933a18a46977eb02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9501a127e9fa034d5c74d5df9ec530346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25547d37e89c7ba8aa0d4d601da44b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2345d917d30671cab47798d7589c209348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c84ca10420b3b138d8399e272a8dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173bb6ef403890b7558dfac7da403a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85598317108aabdc355510871afa33c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10916999a476686c46d9888843608506352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c4cef3f66a61f97e29ba2a57eb509353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a4a893e96b1f1633194399e811819354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e43156fa1a560aa5192797b232d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885028f6d850a1d3df734e1734200be5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7838105db0e12733bbf83cc2f32f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0c4e2f382377f128936f824abce6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389942cb1e3f0d0db50f2f63149b9c7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4110b5f6f113ac70b84fb98ecc0127360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170444d6924efe946d3d9c7c821047e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d56170de32a1b543b9f50d3e88b20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad54e855c895c4cd083a77f8608450363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb45b740bf91ce3f6cc0e8c5d23428364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cec291502e9355ee3cee8171710d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8b327956fa7198fdb50d0ba037e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe7c97229bb4265229fb8d6a9207ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8af752b3af97915992d9e87ff9e73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40388ebdce0e6bc89989d3d5ce338fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e85ac3ec4bc9e6f787d34b0d1a10b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82149570dee696a6a794a7253c2133e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974582a8adf3e635ff0bcab8fbef7d9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95025b99903ad36cdda134db019067d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712f2712ced3952ee064b8ca296d244374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5107840ddd268245451bda86816172375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43743170bbf9e2458fc8fc1b1ec561376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142be3de92d0a51415db0d1ba35ceef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bf838a124fb9ace733d44d0d64d87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1be72fa64f141afa196bb605262329379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a95740f98ddac3dea9acf440eb7ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957caa51856b0d57bb42fc09fb60d69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eccc13d1d3cbf9eaf25d537e6ba929382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561371dd4b2008d8f34bac4eadb62800383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35110fac26929981f02e5042a34d4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a793006eda7d27c5c2d69425b122aeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb76d1aca4bc7bbacd7b53ecca6688386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3eb9770427ab10aa292815fa973b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f52fcc9bf66d49cb6be0d6f600065388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dee1d27fbce42671f572aa6794f86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e38e2fc077fdd7ebfb115f61dedf00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1ca5698d0ad8b4307ce314e9ee64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54823512647c784725e677ff355120ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dafdfc0d64c318baf70ce7f0b2f10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b97b945aa2d93a18ee4f6ea6c36e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499aed12b3178415591ffd8d822c148395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37532dd79736db2de1240e218cfe32af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544775b10f7e705f07a54ff5b731927397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a568f9d7ff2e36090c4472b511805398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296832d5814b58f81c17ab9b85fef33e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168213f178ddf6dba01beab93e7c5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f7829ad4f6be95376c5c91558c5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977bc6beee585d6bf1a10c03ffd49d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbee80fb72e2936131735ef6e01edd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa76bef6e1d8f39ddb732794d92c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab8c54f52aab2f8639dd64afb2534405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f328e58855ef705da4a9009627edf24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda943d98d3544b711cbb01f52e0e9e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd715275b3ef4740f43ddc7dcb61917408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896ecdd4e616a29759819477d69dad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a673acbd12e844b4d234b6f2ea4b26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70efd1b5be5b18f395d4b3e79b3aee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35cd1f4db76905a0e0061193b845be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6408ed71129308c9b560577828c0c33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff34e82880c583684fb872a4aa83eb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd37392654b64207688565a65fda9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90821243f4b8a3d94bc52efd47f5cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517d941899c14d7c46b4250431d1e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a3818d5d991159fcc84c3581383a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdd642c03996592d3ae0e7b86f4f21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1a2a3e46cd028f21e1e3762f912b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb07de68454fe9a71a260ccdce57ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b1726d6a1dfafaeda11429c956b5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63ab12a0b3d83c3d03e9208e8d5c68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f41f59484bf1fe56feb618b44479424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a32468aaad4f266358ead6b8acab3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d97d27a03f8758a5f952111159c634426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c219c0715e085283d34e06edc20579427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71122c32d12d5f25f16a9f22d34797428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343c6fa590603b6ae928aca602ebcc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02369b0475089b56c0ce5202ae8fb244430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e2b31be2f9109c9204530a84ba290431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2508b371645494e2f21f340b21f0d47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de603cf2124c26b642b19975d78ae46e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b0d74ee2311e9e4cb64a1fdc2c1cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a54d862661b66dedabc221e1b1a213435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df5098374f259694a12dd8118991b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32f7b32423eb300cc3fea0c9b4095437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8788d74ae75810164b3a01cbc046438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4177077313f7e7f52ac14730b1e436439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d009a0373932935950f8fddd5171440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d2794cd6cca09ec59e9ff16ab6097441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f0650ff12afe46748fe5b80843575442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec28e7c668d7eeb11320c7a804965a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510336b5b400ffc053d3f27d4c6f6d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669b9231bdfd1c5483ac73167d236e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f1c60a67668f482bb3f2bc27ee335446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6942f5dc696713fdcdf85d1e2edfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907833d6c634c3279a5f42a8d4fac315448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d390ff882f6576794cc8138b193655449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55fa906232364fb727dee011b22c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141c7836112182f2962dc5f44cfa700451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1417b8f340973cc625b84002c59ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1a095a1afdf6333f633e95f9e1f20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1007ac2317e9928049957aec96b74b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dda31087bc87577e1f78fdd07c24d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11cc89a55aae9daa65036c2b652b2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f2583b178ab60acf787a647516e56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb1ef1a4a4b94d0bb17f16c1401212458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a01a5f30104ed1c04eca1651f851459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d4d0666ff340c15f15446a69aa002460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d2b7f374ce23399a37cc45f9ca60d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda48bac26931c3a80f9fe824f2bb43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b29017478c7e04360e9fb3758abba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b730760fe4ef1e56725b4e3c1457bea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c177edd016ec88a5382c000394761465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a7aa50ab520baaa764e1281496f99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd217e582e4e3ba1e36786e076bd70b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec628cf227e953afeb3620e3821ca5b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e0da4bf065020c25c5089852cdb06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b650270180cb67429e7ce02bedb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaecf56a101f68f79f0208ca6bc7342471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe10d0669e3578bbcd4e74fa503e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810b3c4af998baeb264507e44d8aaf4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df2df72084d51f7b5aaaf25facaf0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5cb959929585da34db8c7b1ad7dc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fafbe1f4a4cdf8bef6340249eeacd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a813e2dff4b322bdbe714dcaac3d98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99cbb7917ebcee227a166b60fcf31a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac480236bb91e5d1ccb982359c55d92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91f597cbfd0e63b212b2e7409a1cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea863f5afd1c209cced0fc891d63752481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40774774964a40c5b51ab2e240d8f598482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f7a9d08cebf143688a70ad0fab2eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b71904cffd7ed04b27112ef3448a6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7593ed61d247a0634ab60c67afc777a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ffb9a81c119efbfecbf421ffaf62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69bc1204cf6ad944572ba8dd34189e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2238a1c1b17294ce4b278b1cd8c15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17468801c02ee6fa1d0c4167c3f1975c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20f351dd48e36833acd3fa909a40e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e55b1b340d66886b730d70b2c92b75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bdd2f3d75e28092fa0e6d12d6ca0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5b03dbf6e5bce826599078978df18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09b3515ee12f33424583a2fd60b7db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a94f169ea2f06f7add681ec398ad44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6258d5f9fdd7488aa5279a7c1eab9d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565731160151fd802e8b6af81f1ac44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96015b0d6f08e75042e1376d62eb157498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26209e3f53e1edfbc30a8e15ff9a43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f035c01fac9d6c8e3dbb0d9c5245f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8994a8c506ce3100edc8802075858501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc0996e336fe6b2ad6d67bba914faa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e62ae34f2057b9dc4b5d0addb355503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c8d62b2aa7ff76809267c1f8e9ffb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccad24c8709190a0165d589ef679335505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c09777fff49d90d638dc5ff62e7a24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb07b8848cad64cae2bf3724f06d9c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d478c294a1d0089ebcd4234e04ca5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435317a934864a54ad4c5051fcb24f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538eb1a6e1fb39aa42b220d482c62a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe6dba2ec3ce2ff4f022cb1732ba06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910354504b93afd98262ef5e3ba58dc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dff8eb8cb023a5f94e9a7e05d9149513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac852c98620d066c8e988d900304a0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa883495e47ffc2835310642e9f8201515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae0c388540f6c8500db3f50f8c4551516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb41ebe500d7498b188e07f7b87c144517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab22f56bcc156c056b81bf4b2a1e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97437e0855bcd0d240b80ce4c47b5664519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59440d77767615150e08048511d62311520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b25c5e2c33d468686b9cbf519ebc0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dec354a1e64d99f95493519cadb84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974d8f2a6029e9364003f97d898fb50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c42514fa64c9a0caf8b0c45bbe089524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c40369cb9c06d249cba7ff1c469076525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe710a3f4373e2b22d9753d7f71cf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59b0a4da56bd49057269ee6beafd0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d9ecb32b2d12b430065ab4fd5d1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b630a2408718a8b0c812a9fa1a8af8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e9a086e1e02823efd434accd787af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fe534a651348c478381d9004d4bb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf7f858a5b4badde0447964e935212532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b39c62afe611932f3baa3d7e0a74f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584fd7be125642feb9065504b60fd78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6753c0e982bb7dbc2b7697a67021b9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826059929e533170653da990bf838845536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c9338b25bc5061f863c4cab534ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51507fddfb10dd7285d1e34c7c8c8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b2420e754607abef7a5cedcf1272e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607fbe4893ca0c14a76b9970c91eb1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58687e9e84a17476b7604b2ff8e216541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bda1024ff7a3a6a7730622778b93d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb738e76b9e2bd7d10ad0eb6bd4413b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e8b58121bce8fb3aedd57f21cf7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dae4dc6be57f98ba87113cd31ad21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e3ca897988ccc154f5fe6cdf5b28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819a21e7affe186a462b3274853e6d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd956a0dd8458958a85bb1f9074ccac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c6beca9cc66c39eb78a63d46822cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc652069907e64c70642d7d9c95bd0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b46dc7b1448ba0958cf2e1a3a6c25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6c1ad39847a9d63a60f5b2a3b6fe1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ee0b98ac18e58069ef86249c61d0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6a813d005909ec62ce95b4e819eee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9e7b3772e033fb485ef4880d17beb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83571ee23a6f42875f59810784c445e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addca11b86b0e879762deb4fec0680ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af10d7f68f4be293d0d33943208910b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2565df2f8561a69bc4ffe23e82dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3bb66972d3d570d4899eb7cdba437560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd339c1eb1515abe443c8be6c5d338d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2a0ee6dd40b5b341a7ccd4194f201562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358daf5bd4df18a69a13db8dcbea8dd6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a022a7f2f558426794a89fa047784d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e708dc1dd629e3c7fd39a2a2adce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96273b40a42cf3a2aa5c3ba01318f71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c20cae286fb1afee36ad54b5a513b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2afd1e8ecc092114b60b9558b3418b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7190f3d654d7ced5aab315fbb4f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafce3a2090a835e703f3f0971771a54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7dd40d32a2d2716ae0b55ec1acf8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a60c87d65e8f29bcb07a6576e51e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad25bdc5b066ae6e63f60c40395161573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7f6dab2c8c110e0a4f78cf6c72ea8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ada81666be83303e4d3d0aaadd3be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b619a3a0fc89e9b28c677fedef76e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e4ef3547087f8bfc97e66333f5fb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a117d67e6b1c9daf44889c6c06714578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f858954a0f0d3c5f322547045c97229579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed15bdef064b8b08d6e3bdf4da3e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0072a35c72db2108cfb22c592f9757581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f5acc2f7f92615d228c4a7a1cd06c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29674f277c1d6c4cdbc616d81ae0fe2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763184005368fb6b0cd5c9eb29b70d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3393239c3abd2c1b099c3229ff550c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a2df34b448177e51e49d7ab2ba9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991c861c5b6ddad85a9ba4fb557ab0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a938e41c02afd659b605f338e4ea5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a57335f2e5f745c35eea412baf6c93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180094192ff0c71b62b4fe8ba3a8fb83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be730edbd0ee4830d56baa8aacde9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccbe8aa5b3e9235d3b3dcde976aa90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee77aab63e879334d3aff7ad5acba8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b544b722bd560ef2d044c982cefb9f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1af6cf3b2bc2c54c23b5c97fea23f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf0960dc2b7ecfd589afcf4c3f55c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ea1b1a921b53ff4c42ddfb82d030a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78e7e42bdd730ff6f1332dfac69a8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b442a5350b600084e6537a817c7254599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a2deb9aeb5452ad4dc573572734db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05827ec2197957053df72ffa1c4c8c78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20e0755dccb3a2a61df8167d1f3a3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe89dc16cf59d992666947929c74f4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df8842fd7be2788c7c70f7bdb2900604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a248baa899b71227f8e18785896386f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eda7de24688eae65834b5503ad4e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859bb83dcdec5bc9a87c35a34a9b34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63160c1911d2e3e3fe413696f49d41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5fd1cafb6f3470e8f9eb4038b58f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad77390cde4f998d36120398700096610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b605091a36663e87ff592c36b95722611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228fb7709c3fc0064bcac8857b3cc39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70601a9e10f1aaf8af93d16127b42a97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa1946d75b4a811b93d63d444fcb7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cee574df3c5e48729d7fa752f0c7bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1982036b52bc4c260d3c849e4c266616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8923175831038a06f3c797821def6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff8ad6d495343192ace23ed012c44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65093c352d90464757c7fd11b676f48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7c00a28ab4f4a8e2e5abc623f1474620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1700d4468f50f7389638393998d5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04195206ec66214db6c30f5f254cf439622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55d42af7ac7cc3dee66d602587bbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc5aef2b9f9f71fcee886c0f9cd03f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d59d3cb36e8ef31b8a2dacb1daa99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc19ea40450e088a7decfe9b4637f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddc81299a9bfb9e9f1b700fb481b82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622772c4dd21780909d393911bae95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a7a2e5598263f45b872541bed091d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a71b6e07db7e9a4c880eb934ff0a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4246df61137830cbb148d0ca2aad724631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5697e3843158a9f61aa74d2481710b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce4ef007d4cfce7213b4c14a573b79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46295ffc39ff3bb277a14bf5e9b7a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea9d139b798b4eb5e98537d8d7cb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4e1fba3f44b30cc24a27a22ba652636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2aac56d9efe21213439551fc0680d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01c398dc4462c753e355cce0d4d20c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47e13a24cf0484c3708a464f14aca9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45becbddc1c4a351d7dce512865e5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298981d59749660350d017807aacb03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b537cce1e946b207b003e30eaec84a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5b469f3a37a070b77c4d4842c9ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc4c050e061b23717b70de96a254ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd18e5c438290394cd73d2f5bf4ab2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd54aa9cb4f37d08a2d4ba06cc0440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f011520ef529894aab203bf55aef584647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597c2b33e3d209826ad51e0cb1f86c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2f33bd46d123c5d55fc417bd70874649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa332b09a2ff4804d98401c0e47c7bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd164c9552edddc8fa107a2adac5164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fad7ecd39604611d066037cf6a0bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df2391989e69195f4b913f1101f9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559975b7c2af414a09854151d84ede52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090573e677184632b086d7bac71e7ffe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6a3d0046f382d755f56bfcde842c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88ac0941bb8f1c4b5e205a552d1bb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99496c7503894f7b4e676c16c2ce4517658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbad8687babb56a40c76277183bce29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b091fbef77e0cb7f1745d451c8a04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0584eae37ea9d9e7d9dfad5048bf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc3a0e966109640a934a17dab1f4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346347808982deb5707fa561ca99e7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561101c16abe14436025e6d5e7efacd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310105c0d318125682066b9730c44340665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b69dcb444c1222c4aaa5a1085545666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512423d2882f9875c9f3e5cf95346d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d18305b95f7824661f1d472a825600668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b095486bd4b1e898c2fc1a5cdfc0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1de497030baffc0ca641c954f3669670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a63aa1cdb9d088a14bae62b735c30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c22b45618989720df8da8cf44cc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3befce0e843915b1d7f19d1b9e8722673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0ae88e4701af2bf6f6508e043e1e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012beb8de7f7d0e761b8b4882c26235675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a6b051d23f54de0227faa06d1d53b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0124d8180e1e87fdd46611be64290677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df68fcf28d4445093f10fc6d9b8ac03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ebe463c7953cf27d2ef395a2d5fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2af69cd27c68fec0be23a7c8df2f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397eeeb7dca87eb3121a1802f4d7269681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48327596ddfef07e2823a07c27a2d90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b75f891e3915edd5c414a443ec6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93410e40a7f8a8ccb0acc9f954bace9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe747b80b0bc16eca80f1d32f5a58d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6bd53c92cf0d8277007de556d5f6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11fbe502ab221951c725da6d25d1e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc675fdfb4ff12de053c62c1f7c9de9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5f79cf3562ec218dc10a52dadcea8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bbd20ddb5b2c6cd7deaa70519039a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a4194e2573d450c94268a139f3ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af76ea6f86c0eba9f539400a9c8df39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee701ab61235c67088fc8f4553b28b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776289a6cba283d9a4acb4ec3af2e87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d43c00cf2605857f76919e55802e2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4e9b342dc11f59690c2abc191e7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742cf80553521273ef530fc4ed761b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbcd0c3ad336cd7c81dece2973e00c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb4984d9412db352ba4dc7c6e7739b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee70190fccf51e67ba33170108f0c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d584db9c334c7947a48dab41165076701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70299aca45934f6cdab3d19639d62d4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c219304d755cdb82f550470676bcfba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3879c4e4143ad6af7ddad34fbe6dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f91d171da1057afe0ff893e1b604705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f1489464354722ae4934170375d11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77235cdc1b65d304576d65b8370ac355707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bedca167fb8dd2887b1a5b74801a89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d3fda01fb40e76584875a394c1b5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c772e5840c4a8f302b376df79148710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d15c7b83386d60b726c0d60e11b7af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cb28e463b30705f21ca2a97a40840712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7105f2248aacf8e5549fb98f793e01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03865cb8153a4d2fc58b0bad14818476714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a201003706f5271a4fa7a1337fd739b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0502a2ecaac352686ff213fe583213716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a396e78c1dae7be5ea950cde7d60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ba04139cdb7f8725c119edf5b63e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d859bc45899d160ca7c359d3ec55c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc691f2cf690c6be7c1d320491f587720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc1de536bc7907540cb75d6554f43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb601199a487c6975a3cab07c6b448f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3febab2ba9778c2f5b7705a5d94babd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbed3e68496800ed30775868b7cab2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a22c664b22082cc0d4a39766af7f54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47194e939192ea867a580e6cc860d861726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee029cc97087b515a1843b1ac21380727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172988e5281980a94f3656756515a73e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9c86725521025dab7cfb3faacfc3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40336d270f78baadd92c25d011f9d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fbd32cdfdd1e44dafe2f2cb5a2205731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193fb270acf74f0e604a0e7c0edb2a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93527f21d3ceff63d2f2a30cf5207969733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32150d7cf70f2b8c62de73e0af4297f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6516cf4d5ab69484cbcfaf5c6a0711735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0fc898a59fb697f36155ded420e49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd12de04e3a6c96bafceede399c15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e28d1829d5cc21ff2e60e9842e621738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094ae87e71a4446ba0f4e3774e5fe5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ed45410d8e417bee9159a0387107740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca9bdc813f706d62ff148c3c4b8070741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872841f0f92efd4061a275e62411798e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2666d614edb07db73e0c44554d4902743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24502e8a41317959573aa0cb587cfd8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dcc876b1b4816eccc78b2e6dc84e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93529abfab5b601073437d78511042b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee92156b16ca1e86d15cd9a2670e3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39280bac696de1f5c05ca6c5375add7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac13244c8d1283893f188b16ee1732749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d83bd05167edfb0e1dfabe580d215750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52024fbd5bea2fe8db7f6274c72c2616751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcece5520ed2bb17703eeb8d4c731990752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596aa03b4caa2eb965c09d03ecc0419753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aab8ffa57aa4cd070ed4eecb153f00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea326bac3b758ecc045e22fda47011755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8467a2bdbd8e1b56648ceb597d83ad7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bb6a0e981cca341d3712fb568e388757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f94534cdcc5fecb3d3d8404ef112f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637936b8e4629dcc269eebe3f2d6ac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>