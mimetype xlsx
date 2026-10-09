--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ea9be09626e5365dd73cab946a30a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85ec88ed5c73905cb75c33d48e98a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0d899460a295e2f0dd97aa46c1f1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a068b0669afb65e1c0eb9691fb4b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554ddfb6e97fa4bbadedf74d8fbc6045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92dcd95380370fa8988b8f4f482666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addae329ec112473dc7a37e68f05bacc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12371abfa383e4816052197c2c30ecbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e95d733b3d06bc69df4854c6514379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5cd1ed4cdea6a1cba845ca1d566c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd007c8b94d3d178e18afe6e0f6492f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856557861f3699183da0509a811e5bc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ad20b5bc2874af944cd4fd48b4d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20684e8a15b74f886380d2777193261f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d0a7dc3d11a5bad750cb73c8d9e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f9be03c0d6285593b1ffd9cf00d4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bbf14be775a732c86de6f9b6528c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81eecc6cbd2a889c6aca7d7c278c5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bb05d0dc47b64c7211dea87b5425b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed21e45ee4e980ae9d1d0c348f7eb8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7a662987b22901d2db768b6c157321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c60bd90b807dd23fe40d48816a553622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c68f15c8ff87e2e004960a6a226fb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb1376713219cb7065df546371866924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3bc1c31f0a96a91a2b8e01459459925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b296b41a66bde8f0fb1078371f9c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b70da1ffd12f20a291b9d38b28fc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf7fd1cdd6575dd7dc2051cf58c9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31a21e999c68a69a7feaf20766b9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335e569b76b42aecb2ea79ebdcae9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4ebf9614f33748ee0b9a7ece5ea3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3f86f66cd6193cf68c80280124b8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c18be6c56b7fab95bb8e09deac0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59b715eb9c832a6be6c845840d0a0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c38b1b53de317450be3b30d589e1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe35acd232f436463df5f29f635f2aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b82df30547f5596b57e093d5ce6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b8ab33e6de451544643ba2f062cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57849e7e72e25fa8307cb2ba87c9267d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1ee311f85ddeb4a087d3fb0ca08e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d382f4013db8d03ff871d3666bb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8cd0ea25ef3b7d3a11da1e3f3b2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11096109b315d871740ec2805e6cdc7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19a7a540f21dc6d553c11fea7b72ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac920a3d96237810c32f587bd8a182d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6e719ff93bdaf40421a9113bd882346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0416e599afb003919a2fdc79d6ba347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde17fbe9d4ea3d5d1e2d8e73999af548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15220625db2ec1b79db952659f1267e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42953091ef53f47faf7de95521dab00c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b02bc5ad0476b0b9c2a111eeb880a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cd841da4c67dd7dccd6b5588232a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afbee88ff44963261f61b939dc4a9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d130d5500f80d7063c9eeddffaa1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da3fa2de96ec4c788ee9b342a5bb9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d56a71440375215ac1f22d883cca1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa9399eb8589af101bf58cbed25be257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cb7bdbe7e646ad143b9879c9fb01258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50084e9d0b08dbbb95a1d33fc7461f1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3e3477fc3bd95add1e0ed066721660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc4fa8ea683f6f8539487999967d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe22d9c21290905c8611e4d17931d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f817649f989a2a4ecc2feb362f0f9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe61235664cf287cfced658a43af764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564a92acf011646b27449fcbdd895c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4538bce42f9e1cbb68852d5c9c3a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175817c721f8fcf06253ca7f2f274c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef717a82997d871e3e57cce98aff7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d72e4a6f6897003b36a87752854a0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94cf152033286e55ca495f063283df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6debb372eaec687a223bbf80726b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb7c8a72a6ac682e75a0ff3f175b1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f273917c3b14944838f8e405f462c8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eeff95b5b1d6d9d4227f83636d16474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c987729f83ca8ad61c791a6c5147675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91cc86333996d2d5e451a00ad4e8c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767f2524b0228abeedee7476c35ca677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337870a0a232a321b3a707447cdc01578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902470bc110b203d66b42a2abfe06eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de4b1eeac0daa447b58cfd5c15e3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9495af7569abede1b72af6b1b4d44981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35abfe4ddf2bf9dd2612ca54335dd0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77e520740c36ed78b57d462bda1a5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3860c4a40ff536e483b5e3f3e78a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e001fab74c90ffb0187435604784ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed9bf883d6739ba10b9bf5a27d5de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e0ffbcbb76ab28790260fc3e9faab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e618e7322e921c1a3b6936c4bc1eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bf81ab50a2fd3d9e93bfd9d15d66b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a437459d07df499ab61e066969b3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f779e4b04a5d2fd020b6978ec2214b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da32598c660ba9200f31c8ce03d87a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089609433fff2bcb16e3d3e3496e64593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942d8554061016ea7eee200f04b17e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5aee1181c8ccdc3175b5acd37559995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd87f6fb14c2e32da874c0af74d405996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166248a87c584769309cb8e8b4e03ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3bdf80a10cf5c1e344a6be6f7d2e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41367152c90669a90013134ac66e8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353a74c38354739e65ad440822fec70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962fc2a532a2959e97cb45919b5f58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f3e4323e541bbd64f5106e4c718b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89625ddbf47d33b4560d96e80b2720ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd150492cf9ec8c8685b5de131c335104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90102bd4831b5f173c9f409ad5c5f935105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb89bf5216fe71bc3b218857fbef66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fad9288eb96d0d340acddc021bf6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f8cb7002e09e11cd18393a80e4ca2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51199bf1fa248ccac8cd391adb6c25b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4cbf50e23de0becea6ca4e95d19aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef269787c6dc886b7bbef2ee9e36d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca2fa12353ae8c250091d130979664112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9c6d7978c8e3d253a1792fc1efd9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98801f88442812479cb4eb9833d693114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd653285d1666ae9bec754b8ce8a2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216d9ea73fa01630f02a0c475130c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfade54a96930a71b4ada71fc29a9874117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81968446d5df3f3bceb7b2b38c48709118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa86d04f8467cfcbabc1a922a715594119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f3703dc75bce312d2d194a8e037c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4735d01240deab8330c4c81cf117c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992b585a09d8060ffcf674ef56e2857122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a5561e66a8251a0b28319389b781d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3828558c5394a9f232f4bf12f855124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c8afdfb23219f032ae5aded1c601125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d974dedece4e122eabc5cafefc79b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa412674ac9bd2fc8c7496eaa9ecda81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c79dbdc72ae4816e99cb80a45d8eb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8f3e15a8a9c158557a5d37462f56b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5ec82b644e1ea944eff8cf1bfc23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0f341536f655a7ea65f29474fc645131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c5ed4330752c91e3eadb8ecb07199132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5342ebfcf6d3f93c3a093b458215786133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b92a18d6c494814ebe66a10d8b01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ffc09b58e4faf13dda11e4ebc07ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832126fcd7e6177979245adc1a8bfaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30261b5c2ee3ea4dc67594952c4f98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca16aff247c05cf5239ccc5f895e041138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d77227b4f1c6c9a4313caa95349aea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2042c59591376cee9395f3c2f3586140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47785a2469d46739d04b93c268727534141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b38e3ba4488af7d00dd07221abfb4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a9fe2e4d48dfa97d97f1d554eed02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245ae3a78774030347f097a9569c9ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8efbd1cf24d22bf22eaf6235604ef9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0627981e73069fda0d014f519c18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c022ee70c87dac2c114988f6303fca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b9038fb5d0e23382f164bbe04964a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e21c29b36d6a3d2fba85b495aca4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd1d96d1bd13f614a4cf1b0f1b91ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d356bdd9e3b92d966a4704392fc42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedbe02c16744e68395c599cec0d833152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebcf9edceae72d854ddfea772d48bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355ef1edb412e3776d210952dfdcda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4acfbf99adee85fd94a1e5236474155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391470968ea9c4218eba7460f438ffc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d11f51cb43df70b242ff3152d894157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009781b0621ad6558c882ec39212761158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43718c94c216929f8158d60f36491300159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004747144332b3d6287395206344dca6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280d7f57148563044d13b30f2d5f0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894752892899a7a65d4a0b99af217a52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46f5febf8cfff62b1fede67747f95f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb597f6e84716544130cc19f51445ee9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef1b598442ba85614a687dbb6d4c4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23a61ac77a28311da7ccfef8f3c27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f932c0aa358d3804944a66abc41101167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267c4a4b4b76140ca0049cc64c03197168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a604667c0b66b2f310865d82da58aad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f774f5cfe27addd2aeaa392cb9bc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594bb714a17727ffbc24eab01560cd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539f79c75c2c009974f934c92d2dfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba2889c608ee6c2c0e4bfa2f1d608e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d833ec4f9ad3d7539a8b9a2f972a7b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aca35ce2c36efa4850f7b2a957c96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd4c9c169588130eae55136fc3cd4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd76c72a2c7264e35f722780d99229177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5294708e0544217666326d58f611a5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc6582e1c4e0537244fec11ece3f62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13307f37cbe651c291041496d48560180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec60d9b79c9bceb4f14483db7b83b90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86453dcd98d383f79e335617140d6e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494287da4ac22e588c83b8ee80f653e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bacb86273c42114ed946645dbfcfc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000630883deff81fbdb1ef9ce37a18e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b92ac27185b9678e25f54f236555ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b826b8d881ee41a6e62e41a3b1655187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b791bc66ffea82462e218e005790a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d91b5a6fdd164368d795bf31a3acdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c0cd11e5f9abbd6f3692043fb99d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee1ad52ff5d6b8951ec20dfda5b7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c696ef918bb73dbb5b7f415d3b668192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c500b5b7d76c8d2127a4126f8c4d25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9bac66cd0465985d782c7a1d60c54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38719070f54dd98968ce1d7b44b7240c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af768d48f310674a2ea98ece0707df84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d39d8de5d65409cd13ecdefa6ab5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfd2076c3b8924774ff0f00dbdb442198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14af4ba07234a946b1f43a58c04c90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1b79a9af886a301f85bb2dddc81d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c0d262fda856d2c46e153a062a27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b23173bb0ade4ec3ac52bb178062df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c9664c43e2b4ee5c66853338f9881203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84626b5bda29e34ca0f312d8348c72a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe97425a3bb1460915172f5c4cd91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc7fd7bc43cd82d304c6e32fbdfb53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644718f2b70aadfb12d09a11c8bd20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a6bca9133080fb599679dc585c22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab45db4b97aff8c7970fe11cd7ee1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edfc0e9e204f1f71349f6a1ea47049210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b715c100a9f91a405e1e0b7decd641211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9290e359503dcc08c29a340365739e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c789c1c921f54b34537b6629720cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f91fcf3670079eba16ece22149e18f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1606e3daa0806d4f33f066ffac3fea0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c64e8ded938b2aa951db8a3853085216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f182eab93b927b00691dd0548d7d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc6b06f875c43ed8def45b897f12a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20511f529cb10e74633cc4c57b3981219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deca3bec653551da37a3f82d1f4396220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23299a0afb79f21093a64762b5e5153221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8a86985bc7fa031be4832beb77092222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bba2e0e6fbc3ffcca95e711f256da9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d883b4682ac9b829e8e97d1b0dc6b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c4497f76578a4a8b8bd697a2430e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6acf80c331843cf1cb0601230977af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e25730b14ed56c8ed8177d2bb46481227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e42114f0bca3fad7dfd4d017493f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456eb5febb0a759972fc981fe5bde84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b9680b3dc110637b36a2975a84260230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815742887d62621b6feebeb2d8c9b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acd81f123ac11ff7931f2ff37a7831232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d709baa7fc59a81ac7c3efd69f114233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15edc17d5434ce169244f1dbb2b293234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19366cd0c4864caf2d73fc820affb180235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f8b9b0262727eeb41422c6df9b152236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168c69182a675893bce10474fb6892237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2781d19ea90bf9634b9f938178c2c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a3fe41984e77fdf796eecdb906fef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72db8741629974a536354bb22e4ff7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1e3342bd4af5c361e99846184b01d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572687e46201744edd7c71dfcb93a787242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb610c7b658a5873f3f1439f4387c7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84345cbc7dae80415f00fd6cbdcd0046244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31e08be39f957985404bdb0b7d2137245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0ab4768d680737aa4dbb37735ca34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c9e74434e6b04b3d95a7aa342677b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053e541a81471e30194f6a699b8025c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85557ee4ec827859f45cef7ec87320d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c391ca465cdecd63086d4fc628168250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164edda79350060a771dfba86647a85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72024cd42f7af49549124c93d18810252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1fc6f8ff90db5383de9fd6e990d81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f818a7cc2e7cc121cea2c1b44fe8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43017fde6a569fb02ca73f53239c2047255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e92a7a18ef1470009a4407e74f1df8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320196e54619fc802702f099bb460060257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e495fbe63fff94ca4248a58e80ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce72c7b498b61f550051a5575005b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af999a66e0f5f323280ef98dd35661b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde2e8a4facc7b3c7653df031168efd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44c475c4207a431864a9573938b716262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b757c60ac3e334b6e951393131104263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed98cab4bba1a56da3895150107220264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666ec8d780a5f89f6b36ad6cfbbd226265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7949424913bec994b5ca8f8f400d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08cb1249f5ae41bfb3104bbb9c09e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93b225cf8419d77891b55ac6c21f2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4c56f5331bd0c3b0e9138b3d4b20a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce967caaa22664e33cf4aefebc4b43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf0bc0e8c0f03b42377e8021fbf7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1ac39ebde3c4c07a76c02a59e4e04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b5ac12d1c66f41a3450f97750f7c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b448baf5139ed221995377e4e40ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b48236813ad10ebfb0d4043eff2c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b9c8a1aa773df290972efd547bc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd0f1e4b7b60129b73cb6f34e510be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab28334f2536e83f3d3b500e17dbaa4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997223074f334d1d769f335df9b3732279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d0e28d0096e1511b270091b64f7e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a0d1a131b1d20084d184c8522e5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f06bfbc09b3906f13efed3e9e6720282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded61b4a0cfa80a594ebb3514e5a2807283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373089effa1458759afaaaa2b57c951284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2025ad4363aade80845655f4a102f99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f2d25ebfcf33d47ccf7caff72ad37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d4b0e1f614749daf6333dd3d7e71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb6fcfe59acb103ee0fd09176a2c6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b50d252c1583b4cfc3c84affe0290e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8334ae18878c749c2258d622942827290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e2545a06ed735012081519814bf5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e678b388e0f8c67e40c092e788c159292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4272a2a523b2272be6385648fbb86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2379b377533521dfe05d1d36684967c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a284b0627396d39b0fa4283b0b54c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16581866b874d20ee65efeb00f0473df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3d15d6e8b1bf9886a6697d3f8018297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b06e59e18e56991272b2fb2ecce9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed80ed8cf3b02d7388de375014e66a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e92fe9c2fa86782c2e19b872e55ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f728e1640eaec058629be1834ef1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59256ea555a64482b646cab1267cf3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c5d2f949c83b417cf01706a27be7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c76fb9e51698112ba3e323244273304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceeafd1fd6eb8b439b7ae348fa8e43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe05f47c1836ee4584198e392099152306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b42abafa4b893b4c029057cd12aab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621733126509cdd4873aa1ac7a0a9053308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92096ee4a8fd95a275f4f8f34ddb4dcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29358c96aa45c458c940032562dda5d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b02b861c5a4a65f51b72492209941311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de35f0e0928bf28c8e707a172e527312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1427408ac352c736ac149e46f9860f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f573b397b537dfa8128b1ae19d09a23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf576c2283866f907475d70247eed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc184bc2ad05db3f56d964aca6754e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5a7af14c2d77915de51ec91c4118d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb1e1b195c1f727c7ebf4682e290f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d34b37c504490866ff4509da8c7e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d39e79843c7251de0b06462ac135320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb321905170317dde3016c09905f109321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5309e74eb6b3b3661fb921808f14ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c92b803106bae106e72e74cf5c5681323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5cd9e3cb23ab6d63db54060360771324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af7eec36125ff40131807b7402f853325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab7a4e958343a046811376d18009ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b948479a341d0dc62a29c23980757327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4892120286a1c54eac2a501bc6448c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24bf6284ca92de1919296cf97dbb75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a83b21dd0f406e4a7151f945de7098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc33e5e0d535f511c753019ebdcf97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aecec2091c94ff888aed21b718d288332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c3c821ebd6d5fe88e4184d4f35ec0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d780c6eda804ac69241875941fbf993334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c0f51e09184d73a0f03c7abc06c27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3452a2deeeaa9a9bb06029754877e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06506475b55503681d5bd6c3b7ab9a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce98fa12d2a71e7a3e4aaf7d71be8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578dadb832055bec0507022345a39c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0644ccb041ac11ae8ce0738ab74205c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930650c148b8a504b42f2288b1bb8df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f954f118926a0eb2f6e1585716996342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b698730838374406c37138388128441343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ba286130d010ac2203fd328f4d00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db882deb5292e20fee9cb1493dd62b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f7aa6d39e7f22471f3d7bad3058e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae21b2272fdbae29f4456bc461faac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a588ba4146ca7252638b3e0405cd6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b97b88d0b176e3d66b1b10c8c318fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a61e0575100e3ed4cb6e2856a16c8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f79969044a4a10ad68c15409a2563351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e51d301ea06a8673b46004e04e622a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00c463769c684c84f852f2cc99e61d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b723c6ee2d2259331c6c97056884ff9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b18e61f29a37106a9571128613f8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214eea9430b37b5205f9620da1d18e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b873c68b929e936e4935a484a45f03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe020962eaaa3a52bea4a01eb2388b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae1b56dd18beda67aeebc9b44e20d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aed98a6b23ab61d66ca4cb3fddc2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be2e91bd5bcf17ba220369c7dfad4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8276856b06f7e313b0a0a376baedd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a1a3ad543363e4769cbfc6ef6e154363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc5a28dca500f1755653e181135013364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a273537c43c29622e85413bddb1c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d066a45e854d8cdc56447fc0973d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f6a8c0a74bbb737c7522406ffb155367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11fa4c9a6e063b6ca563113db67812368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89989e4e0bc9156e707887926a9c695b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f91630bf7daff1a33b05a9a63cd522370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d425e2143aee8b5359532258f9c29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59308bdcf41660fd0f6164b11c805856372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993338863d141e1653ba9122039a9abe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360fe038df0ab5078d1dd8513c19161374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8e40f3262a14d07e20984d9857524375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27458c419e920d335d605e2bd61df49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c96fff3317c02626123e1b0ebdfc53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81f531e0bb46f23641e13bd960fd74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa4310d93620f782e13e0bbb541bdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c3ecb3b4762a63d87cb35d4cbe4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a981d5afd94f50a3999afca361d0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb26ae0b2a12b254d80442ecb60fb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac202ff9dabd855fc243ad760a9a4a49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f23e3f5b4f4d8e339315b4b49213f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110c5a37a30cc58ea9579ca9052a1a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cde58e10bf6aea41597fa0bb6e21a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfddc8f6ff8331d4a75d05a6a6f618387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e1c2470d30b3cac5ebc04e9480cd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01afb59c6862865493215e50ff0fb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059393edbdada9e9918e6fea743ab18b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc6e0f977398b825c2dc43521afcd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd7416073f6a2b67c73fb558e2cf25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b7056190cc39e91107e0bdc6cc105393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113000403cdacc2c39e011d8f71ab793394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b6aeb175a8ab20db29c27d321ecb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ed22b9f893b68defe135981f0d8d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531d6f41c3bd4756a85fa3362c324a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f282c1616d6d7a76e52ad5751df15e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff707eada9d2b24ee6d96d120e402a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c7ccb158e9cf71bf55d6944b4d24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52279394b16de34081b037dfd126f3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043334e6b420b08e33a855840871e4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4242547675afd3be4d053d39da0a690403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae1f3d430c3534ecbb33d4330cdcf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23275e030342069a5dc9c93b08512725405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1035ed860bef41c63f4b6c4b761fef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04018d0e2c11675801b72bb5fe33ea0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906b03e74835fbd499b0e75ade470cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8cd0b3a0f3064cbc55afa5a18078d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dc9ba16ea0b7781eefd018b8cb13c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b6807ebdfb5befc0e56237f2b4822411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff112375cab51fc4e79710befdfb479412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115da51844eb06f6485ca652a67cfce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4047522eb80c151d912a426ed7765414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de490b38b6c521aefc5911c47957f78e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a8b03a25b0562267531319994ec38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b4376c81a1c036dbd0b69349cb427417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa8f242512ad3cf7ffafb6d2ce5ddc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c994d667ba3cd1bdad45554dd29e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fd9f4e1989a5e0cf02f62db178758420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72938fc5054fa4fe420acaee2fbcf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51b9c3c90efab8a34c1a447e2d5b22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdacbf8d4887417167c8e782f049e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c7b523af31af35e4953d5d57b2c50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af74bda5e7c94d1b5e29f94619b7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bae5c222cd713bdf21c5abfe63d503426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeee2f15184061fc469bf689576f8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d0b1d5625eab07ebeec5baaab25a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae096c92d25f6ec5bd5a45d3452a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c80ff634988b3c8ecc386cfe53a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92794e9644969e91cbca5b32ade540431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793390e7be2c70278ba7145cbda105f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948aaa6466d38b3311aa8575495dbf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ee3d523b0de1bd68704df07a67cb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8632c716f44f6e207722da7fc3bb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19d37158a89edc19c13463d7282d82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b61bc0330ea1b555cd4fb8e5954626437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd98fd6738326178095568d5cfdaba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1baf96da391bde75b01f62fb53cb0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2652ae8a5b6f78caf20af590803a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a01b41a9cf140a2f6c5617c0092f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e16aa42ee0bddcb558ab1aa1bbda7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4613246a9b9b0d015a668d1de3241a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b179c6e2609ef26034dd363852ed1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f09996835f8795bbeeaeb43bd318b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4736de105fb8d1695f838b8cbb97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12076a30fc8b4ccfaa23ab85074b10d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a972f9008e6e885c762f4c82c321a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828db663487fa89c9cb3350d91389f7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f9d5f16e90e4e282603a215ec4501450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a039478182563c3f201ee5f19910c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01749e740a12933a7043efd709cd7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eda254cb332f8e4d7146658495252453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d27cc3a5b3ad4ad305ba98433a224454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8044a524e123df81a0b8f04d66084455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8881a570d774cce9cdd757bddea5a0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcbb01314ce1b4c39c4c7fcd06684a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07381045a4a49c821ae0c564b52c02f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909eeea895fcfe21f954d6ba8f11cd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811f0d979e94d45c900af45ba85ae9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab6af39a0b3c84e2b8f512d3da8a1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b53da792dbe88cca6121746790e82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875beb516c4bf44fbb592bcc98d004c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c071e8dbcb41c5d23ab75c579235d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1a35c1df87c40ad09d567dbec113f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc7a1b514c9184fbde08a85ee0e238466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143d735cdf82bfe6d412824129a6e5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45472bfd4be2ff822976c40c84c6c672468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e983ef8ea3cdf904ccf16fade55b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ffec6d35a1f4d64c23bdb06e16eca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f095c18ca8784794fed0214e5604bcb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd369275d31bf33511502826e4eb2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ea932abe35745c0e0cfb83525fdea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fd8f4ae67d85dd3a6c920d0ef2cf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9035fd3a891a71fe1f40abf093565e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7482652752ef9c9b3ac542b043a8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ca2ac77dfaaad77feedd93b03a5ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896675b0b66ffb64ef01b0c3f9dc3bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb80c8e9e4bf5fdabfc295f52fc9be2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac322ca867c9f1e472d3a6037a1a6c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fcfa436b010606f95b52c042e4f70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ee8cf38bba9b7119aa5c500f8dd40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb87c84f5ebd41a96c2d26c02a33f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa71c44287622312fc5193104ace86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469826ee9771f2d5177fc8fdd652b15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1798b08b77aa130843f33ae08ee95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd34faf6c2266739d4d73c6132c14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534716bf15bd024be46cac6b609dd8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b24fcb2d838d71b321576fad023731489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb0e614f58e8cb41f321bd44d88c32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620b3d319b572a26b49e1ad7fd4228491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551e949b7721d5ea3a6590b7f34c434492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad8928565b1d34ab753fca720d955d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd413015b3e344f36b5a98f20428050d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7eef7fce5d8f17a3d9796af40243b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df9b54a9996c33e4adbdd96a5353e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981743307475c6e224426596764b71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e9623ddff1447cb77b512b69d5bf5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e5f2ab21aa98a9c0ef35fb36342f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010c0959cae54c26550a603e4243edc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db334a46d6d5b03c1d8687985b8c271e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8efdfa45e16cde224faedbd7d03c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9486acf447000dfe9ae103be64ce4aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf742e82a317f467c76f7d7ad01c02a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7151830999ff23c8c6fa38a882a729505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60459ad800986376dd8d871208d8298a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f8316d35596e4bbba6ea1e8c733a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7861f8b48f03011723250f0cf42b1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b003bf3f5d6b2dae5c1d2d77a50a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a12a4ec9984d9ee3ed8f33cd062164510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848d2ade53d2735af86fa17b9f89bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b4fa9e976fd7c6eb5bcc0a2f15bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464d0cf29172ea619ef4a3df5894519513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c533fea7b3d717f147784f3c7178007514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139011d2505d67f47456b389b4ead9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed6a925c218eeb80ec9af6b926df2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885b8e0db99e65078e858214e8145e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ceff8ba2d589e7ef48bab45b2e8b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995288cd6d4951499f07aa7fb819e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dfe7b81ef09477fc739e08492f92b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060aac32ce0f65fa354ca69668b36eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c01dfbf7f0db0c737e82ec4bed8c49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d03c6f7aacf3aedef4823ef998dad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b650a2abe4f2eda28100a866f01fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba1be4b9431520fe722c894d2f9b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae3c53c0ebd648432d3f2faef7773526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5be9a3ec7ce3f2bd80ab458264162527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f7fc35786d93c30cd213ce402f6f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457495e07b922f84fd7dea66046025529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14036f64b2abbc1298447ff0e7632530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191487aeaf17de51f5c0088a1902679531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc3824923656d50ea740869cc1d97b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46afd13ff7e407747c2d3954d65505533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6004079758b947569523ea0f931747b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a069f40019c6e797a8d6a0eeb98202535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816c179d7192805e3d24045611691e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aafaa5a48495b244ff4b06d8124eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060dda26a6a693bfd4769da0d4d7cc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22271159331518fa3691d903294215dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1379aa16920dd79f18ebf6ce10dcca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9550cf34fc8904deee4a811782284541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926ba9bc5e5472c697a776cb7d7d7d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681be51839b9424bd9ebba72e9f190543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53756bf60fef3360528b6c5b7b0d6062544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19c1a801bc4cef88018a359102366c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2838d236ce3b6dd7e676ee49090348e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e65a1c6cb9d934f25e15d9fe63e46e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c180e0ca8f488b99059242f1c7b132a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ae27464ca24c35fac139c6bbb537c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a4525302a615752a0999cab67077550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32dc982e33ba6cd0ef02fb23268e83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7406808986c242aad4fb195790dd263552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7814310fdee5588fdf0af15c9243d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7062ec90f8f3a01144787dd6105bdf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2511e26440e70563cccc776bde8cb35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c5bff8a5e8f049d4a0e54199332d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fcb34e426cff495595e5cb68d8fc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c936c9828785bee4ff12bff93a66ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cba0f4ed585cec076517a94470c6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e935106e81b851d6c70dd4154798bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f50317391bf827f7be1aae2c562bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b559254361a5fde211355bdd6fca8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab03514db9021d0c8b728902c498cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd03a18ba3734e062c20bc0725d053564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef300bb6d2f867ed00922159ebabfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9069745b91c288e4760391ed5c0230566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9500d6d9d8c4c6f7c2f80c5812d1f82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f5744e19b396f7cac611aba9494c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e0e58986b0529a0a5caca18bc10b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e1a5e650eece9525d6c158025898570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49639f112c7b0e41ab5772fd1c366f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993641b6f47e6c0b87ecfd2666a74d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368a1d44181520352449b610d3e362573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e12c49d4a009e23913f34d3dd51cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd215486c5a6478f829ab90530742575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4555c5a6c1443b42bea129437daa78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef98cfe0570235bc54cdbeb9d4cb74e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec77a86b3cdcad89a78f0dde281078578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d70a1db3457eefbcffa0ea1bb863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de993f51dd365f37f843b72190d19467580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6f82bb277abe5090483ce36e69a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cfd291562ecdb38d23c0a5b22cd02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98888de7f53904de5db393e73a07d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb81279864f5a38426b30bbba2c97c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897cd4e2cb284b19457f32faec172e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217175b022559e1c5a4b97232267c05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c847ef362d1b22b7cb1c844d1f70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d696e6a4a7f7cd365fdcf386f07086588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d786002b98ccfdb8fdf7e81eac791589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344a835aef3bdfae0e7465c89b597f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726d56c567f8a584f18ebfb19fc358591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565e4d6cad0e22071647399c4d25d8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc5c0037d5bc2044ab287bdf9a1b2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716fcdf33a410f03e38c6f7d1c2863d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8431e68da177d94f3d9219d147984cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948570802636d2a14bb2fa325e66599596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c3eca9a5dd197be9c708961b5d8f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418153cb5a77d2cd2d823b5a1dd6f4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a2743866aa7b680274648a891a80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939226db9831f036fdd7295fca8e129600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9e2b9e88077d599f15269d61a3a5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72cfc4c7fb3619886ebc08bb037692602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0f86d4760cfe03eaf7967708f49b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2690df8bb8432307b418613815c072604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79087bcbf31501e4333de99932794bd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573daf5c308a30e0bfac419889ff30c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc894ecaba40a496d5035ebaf421a390607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d78369c4f195122de88ce5db4615b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe99f146b86fd72d867633583c25b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae96083f902923a141c33d154bf073610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8601ba7bc1482375ad51eafba131194611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb967f69bb33bdc12bd78e5f7f81c49b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2b9cd5a152ed2e86a94b4b9be39fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2ad40673d908956b955afa25580bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ed9cbf7f7b26db243077e05f155c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca86050cad83eaaa2218fa4131f7c7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e285a24634dbd43508ecdedbdcd0210617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90b6d7aed66fec658e51849d4ef5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866fb85818bc93b92cc13d9ca19c88c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3d1ee273f76c0f265b0ab684d8d4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df401c1870fda7fa75479484a55843c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2f96b962bc1db95646d03f1b3f92e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f449f190c69baa899049921c1d2640c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba5103c4aea303e9f258068b712e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f24ad724d9016d61b3b81ec1f7e8d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1847cfdf41851f650fb5ccac7d55b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d38352ba4884d03a75032198b7e9aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31562f327c20956aabf1a78ad109be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36265c1ddb82ded69138b8194d9a626629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e899c864208d92cb742965c0a36c8ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3628f38ab302667d1eab7f406df3fa9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e17901389dd8029361c837699f5b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988981eb008c6c948e49a18b885cf8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3553a32d39be2495f3d50cd0214ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861549ec3a1233c7eb2c2305529e01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab62b2a46133bc3819a3be5a01dfdd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248715e7954fa044b7909642fc36e244637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef071daf2908319901e65dc15263e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a52e343f6eab88e3e1c3d9d503cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e9e00c09c1c0d519a8594a1886d85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9f0dfb36395c561085a0ad3cae0f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf56a1f19a962493b1b7ff2f0ada06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d57195300150f5c4044431f3f269e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50f95b2e429bb7ff28d892e26484c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297ef59f9232894497e5d4dc7f688ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5d694c0f227db228b8496b2f8b9d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd430fe2932b709d5a33b4376a0aafa3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ea7dcd4d4fd5f06fac9f2514283ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17aceeee9be1269035363f62782f15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e309394a84ce9e1adfa6ffccb0acd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc00a6ec60d20deeb38c6f04737463651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43e0d130b2fe4dec4c38d8728f40f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c1d7da8d3788dec450112b4d385d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf7a4aaabb36d6cbd8e714af26955e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34aae51330e675c6a03d0ac17acbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dba24025dd1863158204cb686c4c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe65ce949d2cdaed8ba974d08766c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d98203459e4ff60602d12e4f05dd64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb26f407a3ffe600b02ec5a47bf6a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8f70271520719ccd99929eb8ae7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a91644dd0c4d3fe796fe102e5b0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20cdc27186a644f073561f55ae47b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f36041bb6596d7c3a9eb59ebca42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d7ba20b8ba2bb7bb04a43a5279f05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363956ba4ea57e9fba19de087c84993665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90df559292fcd2b83add9119698ae13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd08f0b4cfd2cb8848b7dac4c4394e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1cec7970d6bdfc44d3ed0e5c5f1d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fbc2711a13aa229e475a981599cbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a6bf9c20e6c7a2734f768ec08ca2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b0266a0c23ba347ec115aaae77828671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6c2dc35a2244cb9bbe1a6a9f9ffaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da384c97e77de3e41c9f924bfe2ff4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5792a85114bc83f2a07035efa7c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371728fe8e2fafbefbb738d4fe3c3da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da74630cde116123db4e3748729c884676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b9ee872c8219b328bcf7792f70073677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87760e3ec204f3bf758d235dd776eeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aac153e3285929f7caadaa439f910679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f936d757dbdb405b7e727dc7011341680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec62b26cd8fd58b562784d723036b99681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98748fc40df721dbd5fd55d1449c9177682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2d9d4f5ebc16d5309bb031353ca44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664eadbaf6f138dc704f655a0faf17d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82e7a2040c43e6d7c9e5650a32a55a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf005d1d58f95876cbd45a96d4e403686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399a624cdf066339385e817f8dac66e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053499743c737780a006f3c6849a3c1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db98142ccd4d47d56e40f2458cf048c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b902ea4dc48598177a40b58e72dccdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d82839bc17113acbd6cf9c5ff5daaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768720b4624b3eb3e18fb4f7170a0f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18fee05ff3c9fd498b14796cb5834f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bfd7049497d1624045dfed0c1e8e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4447715a440dd54380f2246f8342695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b359432ed583e44ce175e18a32a0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b94409311d15f62adf05a82115ad9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627fd489216102fa8266486bf7a83f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcbed2880da83d53eb11904353efa4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09944179472dad568a1ee08e925e2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d107f25999c67082657d32d217d0ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d2152bbea031a674131b373c864c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126021a8408d861d22c00c920afbf84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008e6d25715b30f772caa446366d335704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ebc3e444153c00698f9c8345e83c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e9da2d01b5e1501e5e06016c56f8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b873632ac539f04b486369a3271b6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b2e9b9bfea444c73621b66adfbc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ace044c206caf210eb7f2e46b16d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509cf30469d89e1067f9730823f9970710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c1bcfff643eea1d4eff1a8ba9e21b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d04fef88fd60f0a89d2f8c521682712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470ae48fe6515e8fbe046b829d0eaac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa3a5ce787ca87b85e4a0934862986714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553b9c015f3bdae328543240ae988a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1630fc5b3e19368d744c7a03ff5c505716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77415e3b3c08d2274427992422058ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf6f9f8835918036c39930c0256af5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13980caf2afc558ab0d22c4a10666039719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10910be5dc7f2b21e2533a0de8fc5b78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfce84bdd10b20b796161f2f0fdbb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda28891510853ffc5e5a711816b455722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005b4b5c27f2723a0b41c190b937ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf762883ea01136e9b00dbc484e813724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6c8158c7d47d11d7fa2d8868b1b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf3279c28a40eaa3cd72c6da9b6b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946bfe7d25ce7c19b187d3dbbda8ad9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d959404a42705cba34c6fec312049b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec0c9eb056d885189bf802916f02cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e55bed39165ca82a772814d08987f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155f0cc4d69a6fc1c7b27b5396576d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eaccc636ac22d6343d4e2bf6bfe07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd04ebaddf9d22190999faa8bfd906733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960588bc484b0b087b4e004240d67034734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f5b2ed8535d6acf04069bd14f4b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120d36af347eb109c3e46fc9f263fe6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4491b2ed44284235ece84fc29bbd09b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220c8ee0f8d9c42986feb1860963b99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84196ce501aa28608a650959a57504739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad18bcfb77085837df3ae6380b0a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef0b220da8acbc36c73eafcfac4101741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142179d88530d3c5380f445ee72c7833742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55362c558587f514da52ba596a8d75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d8ebf8768f6b82f38bf36ca89d3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfc2734bde6c0ac41dc252fc23065c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b03765e34c2e7ecf2335a15da6027746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd3beb001672f882d59306a00fc559747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650c0a4fccd49ecc7b13f530796271748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b63b190a9f0a4d86d7012012772ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5f6895222b6388f902d2a6ce97664750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f6327c6777f04f6dbe4a4613ccdce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f2b28ddb39bfc1c610b32df753d9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72535eb2f5bbfa87e04f13896f57e5a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc209a6839b1a05c2c05023c7d857d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba02057f5ce3691c38c5a3cd6594f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d89ca78a4949b7db09b3a23efc5c9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb13d14cb3152b0e3ae55864f235717757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ebbc8fb395ee7e7c9cf24dafa75f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd37c950347fa51d862442f06473a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35132f90ac4e1a83290476792876431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e97815bb82e3b60009932641002ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73725f4868d3abb3f96450c555064ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e62ca3d4b380c9d36ffe090907afa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e49a619edcbb0dc52f670fffc1e445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ae8c161dade6735b113b8da95713f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5c818a702548c95fb60a5e98fae187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc31d9186c1dd29ea4654e695735f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3691b7981454ca5a5c2783fc7f60d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d79442db936b84879e7f32b33d42210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9a9fafa02a46d31bc75e1ae34ec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b42ba9c90390f05168156b5c5b21c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfc53f2e5b7f19450c7542362f225e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323ad8362ea1b4ce722fdab58849e1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb0e24c49f613b907dca395c4ffd3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f969893e920a4f1d0d0699bbd33b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55150a9366b9205bf32b1a9bcf4006817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8daea58a9bb0dbe2755c5ddec0a3b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd21f1d6d38ca2f71a2235c5bbec9f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a2042cfcf5662583d93cd33d9b5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74667c9f9315d1cf48ac2b1cc91cfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda20b24d513fe8f8254a338cf6f57522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a93367e390369610ad641f98b78c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca86de13af7061802a29e63649bc0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c52a712dc5f6dcc6009d4dca3a0bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e557334bbf8cff23b9e74b82ecbfd4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90d4febbf4179ea70e8fb5d8fc96b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f606b0cb6d6853fe316c32a09e61d6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab012bbd74974cd844997150a9cc04d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a4155dea2fc88685d9a22fe62f6d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72ccaa49cb481a5f09e21aa29fcf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458841732f6e748d8f2536b67c6bbd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83366420c51628c560c9421a4c32e9e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5d3c6e1d5d4445611e748f5016a7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b34ae413c8f884e07e3a437cd30a0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefca6774b274ef6886320dcd07d206136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cf4f6bfe4ac79586bec40b0cc194d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17a08117d4f3086530dff1124d74838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d392a1815be6811dd04819f115b8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857d1b82325bd1aa74a04869dae2fe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0cd9fb188cb5d772995ce6b6553341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ed4436eae53afbae22db000276a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e619aadb712f9351dbf7cf07bff2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba9c557f103704bd5b93487447606344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbd2f7c3d88920bc00fe26001a310345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2814cf91aa2a79487dff32c89915ab746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6990a0ce048303ada052b4d2ffd16f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe96d41ca0ccbb3733d763ec5c3cad648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b857e5e587b4f1075d35b70c2e0e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595726368999be476e13c9e34381933e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e2c6fb06ff585b1a115a8520908c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa28396c97fc75b7549a6ea444226a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3b83bd6ee18545e131b4956ca2bfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103428a36e5de026f7852a449e2b0c9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7c086352757f80708b58a52abe06e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18afe8132a6f24d430c276e57aa70156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b722cd2e9c66bde657171188e762957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e2989b2235638076896bf0257c2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92438279934704234ba0f9429d37f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c1d8fad47e0f539bbf005c66ff06b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2cd863bf9974fc10384644cf343661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b58c680ef8bc676755feeb1a4118de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f86af7d8376e0fd6a07f26867051f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61d3c06bd61563c1f315c9ac2c6b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7d9f1f6b2a39f55693b98c36070a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d404e91622ce2073d663a049c72e49e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d52a455b5a7f5d1a3544192769c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962451057a59b0e8fe01c1140a7c947e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c61e221dd872c159a92c9f874179f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0e28491c4916962e52416db16bb8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e0227b3f672f93fd8b3e6ab25343371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aae298a3d0152e53094ae8a2d6bc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf676268aed5ee62ce3f3b89f762ba3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a21c777083374f132e3b9179056874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933016a087fc20c6dca9e05c2949fd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de775cb15c38523907a6b0ff163d44a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f5181493c0bdf56132b1472ae25877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceebe547b981e78a6102338503ac6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25436687c78776d05ac070bf5b79c5a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d56097f653cdb372b23d22d3fd379680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590cf93e9be22e9566ceced70c555d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb60a2aef7713ebb37ab9484f1d7cd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a731a16434199c656c1a154c68eb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa70cb7faabf0b4fb709fe1b3b710884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db1cd9ba5422d1b076892c549795c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39257a83f3e46dcf6fb439fc4ee0626f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61124fe92af82fd0606cdf7b9aee0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108b23f18def5f12a4c47dab540d6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a31e4990722e2293ba5785ecf707dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c7497255a9097a01d7cd6a059f0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330431e5c5c23d0c6b9cf3d204a086491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57529696390b3aac8f783f6a81c2c7a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871559b3515e5b9d1452271077fade7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bc74dad1de2b1e1165fd2f838414894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8946f66be5ea7bbd55cdece3fe1ce895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51441debd22f0f93b65f2b1f1bc93296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c8b0827a77ad705beb2cce5a28b8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579b591ec7ac1b6475d0a291d72b44398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4fec9e7c8acd0bd5cadb589fdc19099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f710044b65de33151c5fcc0b0c0e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919cebf732e04999f17e0abdcb03794101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb4661a64c7e68c97cf281aaf3f10c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7324dc5bec7d974fe4a61d074ac10b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599db7187bd4a075a4b9ceb9946c4fb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b62151b6f273acd6cedd3e6bdb7fd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b33e0b317c0110f48f4df2e22009106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517905059afd9f07e460c78fcdbabc19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3576f917acaf19db45b5464301a64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80423edcac3e1be4d3a843837e5d531e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ddc47aece6a24fc0822f5a91b7662110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69db2919e20073361e1ee43e3f106c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ff7bf8aa3cd1ab5140ae4a0274dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608dbd01dc51ee32603198e3ceb0efc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fccc63238027e623e47929196076e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875aa02e35d6ad3495bc5b47dcabf8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcabc65bf89e804845c2bfe9b5af55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14550b79b4877f82a12506b7b6e8cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addddf5dd1dfbfe2f78f91def125929118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea46d3cac451d96552fb24aa212ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d58f093360473aa9d299ac47bc54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535ba777a792ba71c5c8593c042120a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b427805a31e04a37b8754a6dc82e930122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beb66a02dd13f9afc24be5c8ed02cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024030547fde54f4321fc9e4599692a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb57068c4dc579faaec5f3e999ccca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7080e8b1b5efd0c489a18a3e168dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15ef2d95d0f3008a2689a2dbadadc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae8177423fda0f92d3fea73aa5f4ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727980db8f72e45f00fa663c1417ab35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c207c6bd35f16cf54e96ee4732909b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18aa273325e0ae3bde5cf3e9e4a3e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4730d9a70c4addd0ba54dc4316315132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c746c860cc0feed34752284d40b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb650a38d1358554ed95a142d46529a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10469310e6e028cb9b7a0615a961533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263cbad2c66a2e2b125f32c5c0c71f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ca0859c6da705eef7723c3f309ccf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760f01b90ea0cc6948e1affa34893e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37866bac7b8202d334e5b09f336fdad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc9832ad7a4ca758bd07945496e6f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f43251a2967d45c661b664b327016141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b4c4a012ed22d157f1dd51d01d147142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcbbd9cd71a9ff272d1954d833db14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc48c9b8b5cb284f6a4d8673fecd10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b506ebf9a82a31d9b2b1862b11d2a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5074c451a31bcc00b8a365a30afcbc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a01714a5a710541c23f6b95475b4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10689be86cd7de8c088db96c50ba28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a5637bb4f0b557a49e3b1857a804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9722b90ace9e54a715ef0f73ac6f13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f53da23ddcf9914a4e2fa621fa50b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0671b0ad5967ab06da2ef0b296028c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f62c67b8dc5401da517e2390a8001153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d6886f4c82f71c182ac714111523f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ec260425a66abc2ba49f5caedfb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e391bbe3620c4086e65b38bd727ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b234b8bd3a7aea00f11014e48ccfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ae88f1a376be6f274803f226b4b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b27f6b0fa02987f3d386c4607447159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71094a1acac885a8e630892f273f33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66189dc93b4c72e326670b98cea08ec4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d71f3ac98ed54f4c7ce6109ec78ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832169881274ea8ddde33ee12e2ffaab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d81c5b163b13a12da2a5d52311122164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac7be76673d409b7342e3408c5ace4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34a6ffec61d24d3a3193b1cc2de14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b782b9f92429929013aa051524ef79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2afebb62c37b236228768fffc36d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356043af7826505297e8f1c7539d8ebc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1f531f7f0ad661ae44e9eb85e7af3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4964924cbf31c44cbacded83a05e624171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560382d2d22997ffe55af301c7b33e2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88130a8f25786f3c594a74e6715252173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f020a2e270095d6eb086cc0ef7f52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad1811692941f9086bc1416beb2ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4236b78c66a5cabac98e059e87b33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fdff7f0cb454a9f2d3d4a5522d585177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d5c8146004df8d48ea90c01ad8823178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2873bfe49c0e88337631ca782829150179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02781016de367aefaa9dc5c4f63add180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73ac10a1042c923852d128d2f25087181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a975de1fab637cb4d4ec0e873d10f60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aadcfa7b02d1666a444e60da0277b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561019c7020cf07ca7debd9c77e02f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d7cf5e6b4810909936ebc1705250185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa27cb6a65567e81b2656983c6adcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d580ad614c74ecf12aba9a3f4f2a4e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e42f8b64fff4b778644301ca2983188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9db6b7437a44b2fcf0b640b7fcffa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f16023064a1aaeb80fabd76e6b46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2fd518dfb1d693595914a4a681eba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2564437ea5da17b61083e0161fec37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ba7c0bff993490160aca27e02e23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c01330ad475e36425009ea46db2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3004b4e15ce38b5a5b10380faae1032195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22833ff9331483d9b33c99a8d994a010196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433d74bba465991d350d75742dc53e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce420f8a818165b2adff4e3a2e117788198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4587a7b868cb9e058fa6c0284751857199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d4d41c6e88779c7f2899ee21e73c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a52615a4a54aa42261f1503d287505201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12adce98968635eab635c526ad34f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672b9b5298eff08341a5808e472f7c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07e9a32ee95db516e1b117e44c8d45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc531e25f2824fa2a885227563b65054205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90439cb731a13fa5aaaf4b570a36474206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbedacfa788d14b470b2e5b448573cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d43bf066441f2ca8d4da611dbb89e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095224f7fbc47d3f98102165557699d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c6104e4429833ee427e3438c77911210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7166805740f5f857dee9e42ecbd60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5d48771b3cc95201ab151c0c43ee5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6a894475e9bd6e1f3ccde21730d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066837ef2eca195255c14dc17bdefe4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b896c935e6b1a55794b7821e67ccc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd19ecb2476ac9027d4ac182443e395216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e0c101a0ac9f02d0db5228452a23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042bca2f082a0a5b6e30465b3cb27b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207227deca7ebe1a3e0608bf76cce40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02069511aa204bfed723259508c8ad5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370a701c38df731bb8bbdabc35b01f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304ecf9bd31f0fbc9c1765eb5afe854222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b9219a6fb1eb9ac76fdc221800189223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c79d34d92eeefb6f7479055697b837224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136768542bdbfd7344516f5ef242826225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf23e89e43d83b4510ab9ce62e0277f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd538d3cc363ebefe210f503e37992d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9157e5abb3c1f9035f0c0f29ebf8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4cf2ec2537be3e1cd314182660ef7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b887c65c7f99cb1f8788c9ecc9a831230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73187a638eb0c4c75faf5d3aa3638ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddcc2db89032bc41c902edd809a6ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795aa9da96242a737d4b65c5db49b79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb9953d5106736b6a276ace9d93e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37987d89c6ce42a45794d5ba7367b929235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8e9fd1625725a2e8f3b368eccecca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9430c2f2e9e6e32061144187f7bffd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef882600de6c3218f24dd87aff39f5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869be14819902f7462f99a8766525f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754075b989de12732468e88134cc43a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ce5694eeca26290651b43761f7fc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07743c2bc5aacfe4151a995843b91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9026e4840df3c61c940e49507ffc333243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da5d51a41a0f6b2281e075b5f84d72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c096d1844303d8de9af6e74624d00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcad27cfe46d4a55a595455b9d5999246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cec2e6bd33239602dc2ca8b21655e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d360e0d32bfe9e7a6d0481fc9d80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c30c3a3c4283422eb7e613a4446a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb491e68f9e67c64f0b0c87e1adc40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e031666b1fceb94df353abf05b882a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e448f6cdef920e6c5d2c2c584edaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894bc9e42d8e3105cd9895530c6b11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc961c08f77a28023d1abb9b4aabc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34877ae7b20981fde7081e8704f137255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0432a0403ded378867c0c47754fb96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d390099825c28f54ecbb4c02d83a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816952dde342a17dbf71e7e1388a2d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9828c6b0e194bbe4209cffb650e36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f38e0e07da39ee0ba269879e95ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ef890d0497ba8660cab32e89740ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc8c6592fc42519645c9c7125df2c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c91dca526c0d319b691aa46e957a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693ef67cf7a4e9940403fd11eb5c98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372823d619ed8041dc414bce0c1057a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427bc062aa75444b3c1bfe59bf0aed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639510174799df13dc7b8edc5d88f6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dccd17a8095f2f2e55abed8c8014e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dbc3ad42270fb97e8e1b408a80837269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9cfc5f31d0eaf1db0045bddcb0e63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5300138b627fe376a7bcd999a92cb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c94756d23fc1d3f753dde68865612272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb065be6607ebfd115f3a397c11a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff2cf52f41481f1f768dbcf8cef20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c8a3805b68d761c2a5628019dfbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7adba2bada401618faf4cfe93abd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b690626919a06e94227b36438aa12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89adb21ed48dfcf83c8f406d682a853278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4a67c73ade8a38b344899dd3666b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3e83f25999129786efd180a6f3aec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1330346d48dfa2d0fd5267cb1c17e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e024a55d34e38e4dedd3e4ba6b10f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f00b9e0d2afb4d1d33da2bd37e9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987fbd53b943cd2700006c8d22de87c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862f53dc970c5df848d2ea1df93c9a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418a187cc982043410bd1277ecda8e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b552b5cfc847b1d6b1691a374a628287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c10cb11e9f2b8fd12999e15cb2bd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e318cc3400f19349fcf60e6ec7621d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1594217739a36e2b86635d23878f3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306721e2e1bd34aed2efb7135c602e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0ea908843c2d03195c4699fb098f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98259c0ed9bdc75359400c61eb53efcf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63e4f2ea9d1e3cd413e2be834f6472294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375df154dfeafa108699930c793e08f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cbd1be7709bc506d2ad30f5467c83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e977c786f53cca2fb89fbb8e5c9dd73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425dfd4aae7e93804a16794eff3000298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f988bac65d1cc2489f93f59545d5ea9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f32d94d32bfae245951b97c05ca7a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b484c01f269564d452c7895b88aaed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fff9b97a49a5c3732f1830914fee9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06777626fa8c8a5373a343b0772cc074303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ed3ba67b3b92a95682fc9d2e727db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241fd72ae962ef62fd027f3cfc8db47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f0ceacfccf5a670ac0d6285b2d531306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083842b56616f969c1d25b15d5c4f5f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031eb0189b5e04c712d9b9a9cd9003d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e836d7989910b67929deb58a28b230309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e00450c8491fb73c217eef16db112310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232737cbfbf39c5f6327a720743af10c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3069c75cf04c361e87b97688a1fe5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1faeeaa2bfc4f5f5abb115006281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c913adcf1b02d5d00b69fba6c93ba0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec42b65f06ea2e5f263da5e0d910af9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bfbf48eb37b0c9c0077fd05468007316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a697b2f6468c7e2375d98de84d06e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816fcd03bfbf2a204f25340d3b0c299318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5432ea33f3631da0b62ab5bbb7c52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bad760f4e73554b51a075ab46e544320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71553c33a0d1a1c6ae9a4fb1028892f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba4e53e0e5e2337468b9b31464147322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13551f04e06893586d6e4a9148503dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f99e4e9236a783c5d5a317c8a8e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e8325cb9fcaf3d6c66e8555c185d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562713ad013455687cd170dcd612fbe8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecf676a3d99ae481a7f2e57c9d3e43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134359f6a029ddff8a50c5da9c7f0a01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0098275b68d75a1ddbb024f4c3966329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a838cf162669926dca2be9cc2b118330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf23a18a426994d7137556469ea2f4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163e24f9c10f3a5f4237e024eb2add332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d454bac1fcd10ea360639385f7669333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cf0ceaecec7bc3875c803d1f3a18d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65a20fee783aacd9bd372d4da2fb5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ec2ffe57af8586551a2b0d0343bc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28f48169782e72a501458837f2ec6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a91da755b32120fcf1e8e050c2344b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dc4ffbdc4683feee63d7ec3ea1aa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef962e8d882e7de0e000831e59d4f74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccac227e0f3bc814aa9182724e35b93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e0626710a5cccc874dde6986785d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27730b015dc0f00b72633aa4424884343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258ebdd992bc6618f7ad5b1c0a70dc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc72732819ef61d840c1f7bb99ee339345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e02f9ada0a8112c3a0a849330643346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce50cb7532201b408a5f10dbad9c39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f4b1b16ed3a28e9a1c1a20e23a009348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd783f905e28b67550814150c11cff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9326042670713f097189c73c66182ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2984d748b0980d814178aa296297e3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca35a13e5f0c7e90a235b17c5f0e61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afcde3cf21c831467c8d06295674f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2778a5a5532a43640d2c5660c2a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b97e5414447dc05c0fe3be54fcfd03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ef6b24ccd1543527d453ad40c0de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ca3c5834fefce5ef37899c85b7109357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58e151cf0bff3c05e7cbd6d3d64c50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f83bcc1decbb5c0c61304a9f45a53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f3442ca173155a13961d7273d35c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc925b03d4e72b683ee3ba16c2d3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3917a8e8e041b4a7a6cb842a31946362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0349732c45258c374e55fdd80d1fc58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36893e18fd826773e0e548c755ef150c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38eb71f33171b6874ee8f6e4eecdb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed26312ee3625c4da6ac160e6819a9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48581a143e7de1089c6ff02c906360df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383ebdbe8fff19d518479db694b806a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b282ca70af0289e2500aaabe9861a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925aa1f605ab5f1ef480fc6a92e7df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fd5f30ee3ec1a22cbd99e76b7cc45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cac1c0d8f5a7b8bf8b94a3459cce4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd799775c26f4dc774ee5daa1d247fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a558b95549b658f7857679d0d08ef5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04c7fc3b9fb5acbce9e96fb60377bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552934eee613c071a0f0c78f91c9e5d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9934a5f03042b7bcbf1998824abac6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae8ad508916fadf080944aa836b17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89e4d98c87692ee234505ae6f42bbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddeee503c4c2f75e01484fc52f12d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f39a7860a54f05a7a632e842c980381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531c3f6d4a319999bdcf2aa5b4ab358382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52660490bf173292a0f73a9108c97c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cef6e89e6d0fc9e25f22a3d919f5c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca70c26445d77810cc00ee0895d39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c31e0308030ba162f6e9fba8f4060386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582579314f1163455bdab09140dcfa3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c802a2c395c684eadf6d5dd1e237493388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc13ec6bf12b0cb65a96da1826d44ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a447ead6f21c51559c4d0c2acfb2be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08662ac33619b2a20c4d8fbcb88d9537391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ee8d03ea28ef25724d06d7900bd33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a99c64a53ead5ecec4f8606b66f4ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e72788af21303aebe4ffebecfb67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6ec8ada2d4acc8e03112fb759ae3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e08794128e428e488e9aa9f34f47fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85adca3e87a735afc60b9e1d697dc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d87749f6f806151e60577827a8c364398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76e5d4cc1ffbd16ed66adf0447793399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245b73e1ff5f21eb61d2adf0cfa89e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc031e0dd7930a4432a86e2781a6388401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af4779cc5990485d219c74dac578b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab2a5ab10332f71e377b971454c33a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef612ece12f4ff49933c7627b18285f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f26f211e15c80f7cd28b9c67fff0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e521b4284e570edc38ddc080358e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced0b50d33eb8d6d09cc8d82666b15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753212484c6b0e6f5f12a328c4b92b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9428dba9bd0dca4b7cedbb9e39a3f64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7648b258d25794e01d2ce4990338c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca8ad133c319d8ab2425bc5b728c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d70966849f32e7c50988c89d48146412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a769550259ba90e7ba53d16ec2822413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5c0b82df18cc044c8da8e59c7a43c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1506037721fdc7aacfe2ff9cd789c36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02d03c3045d000d21f92bb20e1ee7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c3c1c6a69a01c9f19b70a1e79145b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6fd079adf97ac7a51dce1d7160ff6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e970d5fcfec6e8faa0f0ab54149836419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc0098ebeb1c25ce43b2b0aeae330b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aedaadafe3ee06a4248d6ce461afb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ed23fed712dd4be837bd5cd43685f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf640a4da78bdc6caf087c62ec79182423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436fa78550abbc881b5b342e0559a67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14d08c7ead4c5e3d1926d538da85fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f429a705d0e4bd0db6fe2c77ff1df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431123485efd93c1037ceaf8473f2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca644f90d641c497ec8810bbb550631428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294c499c3366f03f2dbc1d97bfb5eed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676043be204117a72abb1b7376e185b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa1c7e63f03694ea73ff349c2b18b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7990249f668024a3d50673b76622f8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4a79f23fa4dbe612d6a0fb5d35e4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc8b1977d0e8b309b7fb903224465b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b093b5065e6a26437da15a36f60ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1fc3a9b15459e775e465ccf83e226436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5700980d6d1f056e8541c27f6f5d68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8061219141288896ac5858e470b3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2918088557c7fb1deec908e7ce97a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973417f6b5764218142658b6df9cce6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b12b6295b674752ff585b501ab913f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b2793ad7689befb8d6a427e19524442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc051f9e0c0e65e36cb83724edc6f86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8e7bc1851100754add335b879dfa5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671dbf48cb37b3dd63de1c05a30910a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabcd97343fbd0345881496eaa338aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4227944d24b459385899911705d3588447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c4336748deaaa0acb4c0f0201c72b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42fe1776dfdb8a0f7c23267295632b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6312fa9a3353ef291a336dd7a12cf1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7358f062660f7c35749cfce8f9c73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b394248ba81327eff9ffc9169c224e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521ebe36a19459d759b477feca9dd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecfa33921d892d7e2fcc27621d6f66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f775d1951e6e78ab0e3c0d3f12e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483fca8a91fa9dd4b1bb1af57faf69a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0628ca8ba9b9f74a57ed64c08972fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809385e2d2edf4b7d25310c845f989ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6bdd66703bb8c9e9b3256fae9ff37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83cc5db90f5a7df10f9664b719e857460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7c30c8b4c47e2313bc49440c47fb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002553cd7b7b13fe965a1aa7b0d6ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24008ea0c5eb80d280c9f22eb6a1823463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd78dcc861e26ea745939ae887c5aa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c82dd86da2bed15fee2feef19841d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28927e30c4c3721cbd32ab08a65c3d5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c2df436f28e347ca5e2e61fa121a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101287357fd6ef8c6a3da169a68af67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdf6ad92d65fd074c202579802b72b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b748ea49dd8f77a37d3832f4bf189b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050016e526c972024d58ffc8f8621fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d33cc4b3c8824f2c8ceb42b018f6f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86458e2ab30ee2aeb8102a76b8b8187a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23599e8d62ecf070f219d3e9b41ddf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd6e31b631ae645eb7d7a08d30fe9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf3500d9d9d1b04dd4a28cffc27c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa205a60bc1a229c23528dfe37586780477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f02c2912e2ac5a75cc453a823f3eb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931cda177d51e5ccad1fc4f0aff90a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919aa42fd04a7fb02421b3d2189a0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917678b834058db0286801ccf319692a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0936ce953bbdb3664f93ad71ee5d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d91c66e78bfeffac801986f780b5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b15cc39e767167e579d1593f82f38f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a9f894dc8713a60282d7881ba9ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd335fa14c599a5771282078fb68fdf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330445e1f393b1806b0692ea77413387487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00334739644fc3b62dbe252f0bc57756488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44902794f528d0fd5996d8dd344974b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45dd29564e0db0d43bb9d69e4e431b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf32e6c884b8ede4277f4722a2a9e26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726086012d9072f6602ee9d0de9ef5d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbdcda7239490ab1340a7245e94625493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce196f5ef424644c149ccadc1e905d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b9241a47e118f7773e05487eb29ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d890430f3223a8c8f2d2be30007078f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa851b9e041eaee729bdf4a547770a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef682744a221930a63629062523c52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6ebbc993478599b913de40b3e5a84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fa5122d01ab30ec09cf997989a763500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d299e98ff6e39563932bd9f2034c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6186d2feaa1a8979849f12b945931502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e00c6cde519bd6fe84a5da6db19ffd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37930caafbb0aa262bc9dcf0078b308f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c589cf908aabecb7b5109e1fc0f8c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b246729cd5ffd5b3bf7874df67711506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e5678b7f6b71647de0434387ea36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f3daf3bb441c38d5e6cbd6692459f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadbe131e1c988a66cf1b76bbdaaad2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b64d13682b127afda1ca932cd82f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdbdc4c138bd24ce246badb8a3909e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba00bc7ecdac0c785c2e6167fcf8640512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ecfa6d472a2e2d2753004fe56701e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d7af573179480c6ce15fe390f16c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46032cbae825b236f9b1c515f279cc11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26fb9f8a3dc3a65fe24e59311586ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee3127b45f4eb515c26ae886e049c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2c1711aee62c38e7499ed739c6fe5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ff311021ace611017f88030bae379519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3273c89e4ec37d785b3f24ee51d67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c811780c5548171256df4d6172b5bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbcca7c5f7ce213aa559d445e6efa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3723c4ec5f6143ec1b6abb36016e2cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc23dd2bf3f0990de158c05ed913b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3e4db8e602f90653393e0096121a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae73ae1364f02f141f784dc1b2acc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4daf9b46415599e9fc1db2de4ff7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4d6da988a6c77f297c620fff4fe90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2f55414293dcb6fe29acb24506024529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e825310e62192c2951fe162d0cfd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb67c51a24bb3976af682d811fe1b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327c9ca767d8962f7788508d41afd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549fa046e9ac530ee21f0d81820d11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435be5634c682e45c1e85906b4cde84a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b082fcacad404c4bd3af4f47cfcb892535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad4a14034c055995be6a7bb13abffe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45fdffb72d355f11fc618fff0f6e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a167909e0d98997012c6f0dd7e9d695538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e185374d388b1b22a66c30363bab9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62148d6f4ae7c92a0db92a3f0933678a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41caf930ed80af0d2312715d8072f52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e724899da35bc772234d4253cdbc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2826eee803c9cdaf4e9a259641a5a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f469fa90b12aed0313d33c415e30a0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8596f9ba036349bc9964518cbc4ebd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad47399b7e58bcc717879d4f0b70ee5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83eb6bd09cf24b83c874f81af09c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a97459c2f15f6ae7175565152399e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14783c114d7807b754f615d399a15755549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb1e27dfafa2a6a94c6c2ce790294d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae5ea700b139787c15a25b57ccd9fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c2415940b1eb13d558e473c414426552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2ce547fc9f34bba723debf674bc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ab808814dab7d69f1b04a87c0e07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61125152bd5ea8a88c0175328b3e480555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8b99fd5b6ce21a72a925758eca514556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a515f0c2c17e18d504b0147251c61d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d947df2298879dbef8306edabb9a8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889745eb64897b28c0f56e2fb2a6f91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600487bb071771f8c8a02593d1dc5b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce97605aa601cab21b84668e86b69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306796b0b3242abe26c5cca895b2990e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69144c10806dcddb20d1a7141b54a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e62bffe0e7b4a4e5b8f4c57c7105d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010f9962973b9dab1547d3baa0ea0d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c419989e43f8c60c2321852932090566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119fb060d2f191688317886a4137c69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878b09e0efbc8ecf6e74ca820f3c217568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad74dc9ee009c51127941a4a16cd64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeada73010ac036fdd96b036c814fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9be46c2b9f3329dbb0b3203f208bb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef484c358350b6f50b0289f58cb767a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938b3ae21fb37b38d3bcfecba2d9f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a24777b4005ed454ae400caeff2d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58231f019e2c6778e952d0515fce4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b9305a77d06fdbbc77168ee6df571576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf137284b6530b019a12c2df91d1218577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dbc162b8b8b41fa785cc398d25874578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5009fe2186b7ee5f859f533a50d452579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9756da00d4753b0c053c1d4e4b13246580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e673316bc607fd0611db510d295b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822db759baa109fba424d64a0b4ec59f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7a2dc02e4c61d13ac49a931eb56f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f192f5737631ca2a63af5fb808b39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8cf3fbb4ac0ebd196ad687a65e031585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a3153bafb1e03ab307f3cc40a14ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c39debe3c1cedc7f79850600da847587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6023ba81387505182e4e4ff18a8f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bdc356013c31c9b1db35cb3b1007a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f679d61d2e441a5fd591e5b51358e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175517a2ac33baf7a15b76431436e61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ab73813fe5009c79139367bbb1cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d92b9dea2ef07d5f3f4121f1d79388593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdf23f19b59d2029adc2cdcce6eef6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ce3dac0fcb190cbb06decc2eeea8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d7c2045a3ae7e01b1da5aa014ad0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56933c3c8c48127fa175e71a3a67b62b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaae2cadfcaa2d4d7830c3b5fe047ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eadbd8d6f983e256ae661ecdf20208599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412012373baae6d987992cab8c382ed6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7326d00348d11631b902f447f877735601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab646728f7d6f9651ab6974c6d89b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde93a4adfcb652ea7d6d36f27a0980603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe361015d7bb6a4aa3a29b881fae30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4742abd3ec2bd13da4e963fee3c7020605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82115760a345a64f5c4d93a2b8dc603606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e31d2b71a49dff6a2d2cfb3ba360d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a163d27bc824b67715d4e56af9f04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4475e08c6757a4ee2805b92046a29cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127828a780622a947c62cd763ff33b05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4058c6aa6e785cfba494ff3c7ce979e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1306d451941f421a3bf2b558509ca2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560a94f8c2ac473f0ee98f4eec18600613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598951cc1bcc80dc41a10bf9eae6bfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d4cb4ea0cb08fa0bd86826bf9620615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8aef831c3969a5b0ec1f5e4e6cf5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4552114ce5fe5e3340e4f8c0e2b66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1ff884697838ea2ed77ee4a207ee3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de925a8960bc9f765fb65b461b995619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8aeb9190116d12a2d1d1b820968ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba3af30b8af4f76ad1819a6d6fe1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6233e2df147afa4d66468e9e6d742c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576b890bcc1103ec325c2e9fa3d427b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe00e8d912e0250bf7569bf2ad6d2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c06723c3547507aefd24ad4785e52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543369d2d8fac66ab46547bc1f9ac22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381da3278853bcc00691bf4ab8466be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0be71d4c9b039339ff9e1ad7775f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd180ceb7e607f6c1d17502d0e390b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f8982693c63cfd3a9625f0db4ee4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615459322965ccfadddc6d3e71ecfa9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48099988168379945a5e91095c9b0c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed93ccacb3e972c52c5af0be982a9e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a57585fcafb136a6f6b7ed50b07f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e4ebc016f091ea3818f373c7feced635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e28a4680fd62c21ccdc4498161145c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a85ac3a92752224d732263ae84566637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89cb77a3d74b9c7b2073deaf8e8ccb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6816b2f01d3df26934f50144dd293e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b8c422c9d01785ea83ccc099346fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d695bcfe8829db9693f6372190c9b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b59fbb3dfe8a38d26ddb7c486ae9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dadd5bb19aca6eab1b2450303e4f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89932391cb3f2333494ae9f56ce27f3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c2be21679f0a1db553550c2334cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa3b78a7f1bfe799fa77a818c23b96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25a3160f966835853d3470250720eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8b4d4dc6f04002ab4e36d4e1d63a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bab296285bc08107e1915892524f89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968604608525bf4240b17c09b3ecbe5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6daf530c19d3c4a1eb11500a21d043651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc68b33e01d8bbce54ecedcdf86e78d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741954fa7a8965860ac0a2fd3b064b40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2051009f65b1dd5baaa169b54a43642654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a48102f9b10bcd42cc983c72fc25a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092dbba4bb3e993898e38b4585a6fe0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436bb3bab2f9df87d39cdc50682acc1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54452ef560da8bfd3342dfe53b66025658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec7920e7f5781a8396c9d880a2e4f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296264e0d86a037d2c247b0d58904bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a65287b34e4120aceb609fc6ed32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effee9e5dddb2f85e13b3404652b438c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd791c99aca03c3c556a1e4bc61b9d16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf17cdfe26667e3f75edbd7290995664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd057a6aba2bb99cc6966d2b1a437665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c14a6b3336c88f812a234978d199666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dcdb0b18570dc21eac3823a0e1390667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49f46bd6ccde549b119b5d376d7a13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f691bb86263d8c89bdbf06d69d5d1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cf1b61463f91b4a8d03a8f6d863eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a72e29729153449bb84ba0b61c9a46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b22f9cec4844563baa92202adb0226672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8ff8e3dab92ad34bd6316b8603d12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3080aeddecf4f989176f3a5310efcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317231c47ad852422f7c96d4def170c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae62c19b736a6eca1cf039a87776e12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bc0584c8454190cb04d54bea62c4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e249e852cc1085d930466e3360473678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165146169d9f0b3be37149b86347181679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475082a4ed6df60ecac6949bed86d6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb8c65707a517151a7df9b70f5ddf9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983077df54dbd30992acd186e17d06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74dda694d8368968a13b105b73c48b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5da548041f9966dcd718c30591063684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00998400e88fe12d8554be6c1c1464685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fdd47dcbcebdf24a5bfa7b8f0e840686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d8f31d587a216cc483e839e9a0a66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15b773dcdf47b9cacec60e9884517688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1645f508fd01fbcc3b9932a17f646689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491507f7b53f2c7014348989a7692d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5ea1913361364dff2d4a18d9c5e9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eedc3ff8e891d1b5846b55b8f2336692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938dd2138e3472cefe7ef6a2efb0b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0781d41f410d582f08924fa646df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c329412cdf61381005093037695f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a75ba69bdc93f5d8129ed033a60c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c123e11a89adda88ec13e02f5a763ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a596228b410ff688c46cb37e9570c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43631f87de203bbe8dbcda72d58198a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c209057bc3516356ed0e323ba8b90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8989d32150789da7c0e616d493c32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaeee739a36a265dc4167c4e370264702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edd14a69333dc6f4e797255fec303c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f6bccdf267f8a956b9bc68f583ed6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95c63a54adb9ccbd8c77347bb7aac5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbd0358097fd97f54a832633cc244d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52c62b389946335fc45fd7d8c4e44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18ff0664d41587c43adbc408390db9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36976243caafe52bbca7edb39e8da91b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e43425c95b0326fb1a9780a920fd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3816d5ddeb92bd296d4fdb2d564c79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f67bd0abdbbcf3726967c8a2b46734712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36213de3e7015592924dc8b61e6ba4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebefcf0fcfe442e104d0984d5ca632f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0d44bfda1a822238199b2754f9d10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc29cc4702cd21a5e53113ea23b8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c523d6ea87dd6f3ac60760c475017717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a4427c1287fc748d654606c31747f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2a876d2d88eb4ff02574f96ea30f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c11eff000997be2d1337e2677bb3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c063782ff048e30d6360f051830487c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15560dde7991543124308f1ec6b4cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14d9bff946b00e2a5f5c82df59c97a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063b215deabcc367690ffcf39f5c44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b744f05a7722aab007346b760af9e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3161525916570b94d8083e90ff4141b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5e1052624a56a44e96f614235075a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd724be584da89126abaa8085f13a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15e505ddba24939fad7c71e7edc20b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63b8ae831602fb12a3bee8bb69c3a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9398d6d64f358e7649124b8bf710b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72ef7fd1844b3db862608a013e7c56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602000023574d7307ccb4ba8e90728733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c5b61f1f740b4d0a867bfe6326e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dce005d67434223299c50ae9205b9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8b34e694fd429ab86fed25f5d94a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a61d2cb042cea1ffbc2a145ec990737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029982496ce38e6a0b1f5ff4fe5b023b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a231e70f83a8767fd27ad3ab33b5c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814630f4a804ad9ed087452514a22a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e103b1e56f2e12aba3531e0ad5d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfccf21d184f27d1ffe1e4c02879f01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898601e9e26c5e0c11d2dfff86b14ee5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a459c213ce4e3b36a8d9fe2462ba1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c04426c100b0248f4252e18a381cd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441101230eceedf5cc3c13913f650da4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1058efd428099bb383a94b1513e68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4eb0a0376f187b2ca623f3f08c7ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e88e5175c2c42b7814157a43376589749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c82c6481bd6253dc355bb953dd018c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02697507c7ef92834bd8bb144e78dcb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4c76f0534d4a9ad4ae2bf03dc13f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483d4a5005594d70553f429e515d81b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f5b63b9014287e1da6f89e1701d8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78226238adda34eb219549af32b17bfd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde373f8c8ab2f399dda1ee5a7f2e08d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecba086bd1017c67c700e313d39433757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b128900d7d34974891ac7fa7974a66758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da33e09fc1cf5ca82cb1f76f762be759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>