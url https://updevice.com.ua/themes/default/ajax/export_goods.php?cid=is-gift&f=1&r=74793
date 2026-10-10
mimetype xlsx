--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614afb4ca450f75214bef4fde82aae51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fefeee50c21faba12a15e267e1a342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5f0d17fa44befad2e92eec26c91963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e84b470e59f825cc9e4d4f73613d014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696f8b3ee7f94cc83d5f896f79b19d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d80c6760577fe4f99228d5758364dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96237166f74f1b77a1ea53117f32a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac445aa36ea4e86feb10e91eca08ccc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82487f26510f3e690f64223173f5282f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ce37eabfadb8e3bcded281b942bd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec72a41fa016169a08ba80fc63559811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db9423dd14ecc54da6104363d1915112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf32c83ba693e841214fc35ada8500013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680d219343a1e4e00d93965e8b967314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a49b7e5b9c0c2e04135401aabbd6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575cb40d9bd63fec6c9e326c1ee069516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8083685b92d34967fbdf64f497dc90b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37650246456beb94aeaa6268222672d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f90a5c7c53d8177f739d8b21b46ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4397cd3a2cf801f2799f7df0a7a0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c2b055e8c37a46af8825f439b47a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fe23dce70ee321bcc3151966b4e3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8987fdd6967e67aaffe692ce1ea3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a98e1d455f8be87f4e7aa3da5f7bd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc74999c31ed714228cac84c9821d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f56c8a673e10d3bc4f1b903edf6b0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5b42da0c3b4c1436fa971ba23b4f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd6f6c8909c4153cfc4a5db72ebaea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5f56d9cdf0addd579816fea08094229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed17b168ea92831d0feb8215d4816b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc13cd7cf46bcebf70f446aa07ba531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13298c61694f0fd8ec1d088d87610bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c6bf70cdf40d5485f5327e5dfed0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a775483011d459ad1f604687790f1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473740e7169b0ddf379a245d5340179435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1ae99ed85bdcfb766753674fb7d4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1a9b3ea31e50819fef065516552f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6adf9223474ae913adf9e07320f8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7fa179df09ab1b553d45be197907939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9676e1255bd456f12217089a4e45940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cb026bc6a34100149a9d16832f89041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c2d6041b1f9eeb3d9fe364e30b5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb941d1f1498756ed7c1a69b293c5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4b69546448f84cbc3369661278fc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a478e278960411c00419276013ac30b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f866459e625ee505224917e836d3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e7cc42e0e6dc206d374b4ab080ca447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7e43640e8de9d04828c7438626cdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf296afaf10ef57b86e2955e2cde981b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdafd4ff343b5b15844e16569ccac0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f29d175a6609133477850516141d9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49cd0b082dbbc0789c0436322a46f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26246c8a3e99292453b8e4c1b881d2b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b368efda01c0c346ae744c13fab66f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9aa7a730b6d726b60123b440bcc8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf3b080980665e6bec7037765b70c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15f051efe7e16d21dfe9398aac24a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7269950a199d1737c10d32b44b7f66e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16836b56954df447e2a153138c7349fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b29eab1a1ea3ce51e9156150a9b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb062b46710f0d48796458082e05ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ae269354c7501946205a585c090462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1fdac88654b0dc541255893e6974063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feee6355e43333dab99151fb1361ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd4e33a0e20b27956771236b6daa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0915e4593a3f8de71cb77ef5ec70a7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ca557f76d8c8550c53e1b95cb4f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611baede960dadf54f8d5d4b992a5c7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af993c1d08d414c12b922cb26a70aa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f21683aae59c3498eec5508fceed2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db903eb6d7fe532ff4b874f835d301b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e7c48d102939525e958b3ca8cbcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13ba08556b70b5692e682b76dd364b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25de03dcc4861d28caddc8e868da0d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8564ce7cc7d02a8c2479419c9370475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae80f6a050cf7f48428b160775265a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edccb923826716e1a8cfddd293ad5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004033b92ef7742c75e55c68137e2aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b2fafeef414554e17c55598f89de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378de2b7139ad36d30d9a797688ace280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4ab612114e27fe94de596d3e2c0f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a603219e1ab8f5324fa718c404397d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d97083e15c78c771fe845310dff0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd235ec47817ec1a72d087e5bc60f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df2577b8664aa397e47eeb573cfbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629003d3f35fb89d77fc7c0644bf6d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643df3f369de26f046b0411e0cbaef0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6586515109c31a581d659732d93e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f0bf35e13cf13e56eb19b878579889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777475a70d1f5fd814af3dc285c56ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442348ba9fc3296cc3610c507be305d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22649a92da5bec29c84231a8ccfc6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e0ab46c3c66a809877b2ad0716da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b643a81238a3ec57c905bbc07d43ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca4bbc9ccfdb6145ea90b374083dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cc3b8b73f837ede40c4119e655b1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7e14866ad8e11de9eba31cacbc87397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac446bcbd4c4895b8530b5d2f20f4d4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bcf0838aa9d1e31e41a43b9aa759e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0653b7b3848ca3e829cb73122536cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ce79f519784cebc805e3d687f89c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceac96134251fccf060340cd73de8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ab50ae047839bae5ed44522c341bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad86f22d78a1ab6076faecd4f0cc37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0867b0a84b1cd5573e1a6fe1b2773f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab5a55a5489f17b66f99effef083b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4307cccf9526b32fc1568380eb75f42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f0812f22e796f97962f46843e9e29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d7aa55ea71d5edee20feb24b41131109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e28c1f3ee2b7927e74b2cc3e7b12c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c49bcd568663d0dcd05581f1262ff6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749560c20eff775c387654507a45a394112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570d7d67e9dbed13e31cb6d2add91f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c96388dab58cc1540345e9989abf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659999da1311eea8d9eb0ab1d881b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab499867f7bf20e99fd792e3ba6afd39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a3d6d53e2613daaf6fc930c7e2f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466795c3c930eefe3da5fe8d3ee9611118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e02db403bd4c24882bf071612adc04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7f23092e17d19b74a8f2a40962134120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248a2e21b2308d874f5f1a0b70504e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9353bbbe9bfbcfa082fe0a0da3185c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fcb756f60132ea49b37bfa0fba28a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12f92bdd59055c3de2a32f0ba9e0d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa71bbc357e83b1f93e6a3f1cb8dae4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6383d5a2aacadf157cd91c06dad67c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd1fbd9f86e8eafba2b6060a73e5e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575aaf8cf60ad876cda61dc8f1fee11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db28ae171f86c5d2bf55f9e0597102e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e77dc7983a0ffc6d27af5fc5a612130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc792bf35bd4239b568a49b1147ae03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581876e7788c9f9de200aaaf4e21d8f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca347f700c4b54bb2a332c0815677a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114f6f0dda9176f28218b14193b53e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed85e65a68c2952e9fdea292d98bccf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e1dbc0f189ffac41a8f34e151dafb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbc27e3ab5390f92ca94fe6d361d77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dc6d86035d5c5aa5560d0aa21acde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e57211ec35bd1f1803eb6fd5d79ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f82bd1fb1ef4926360b03eb18e9af8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d47bbb6cfbc95af378cbcc4126e381141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598fcf1feb405424e01aa2636a8420e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1aac977390fdcf4c3277d72403e9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac864be2c47fa070759a2899a9a480144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada0eec18bedf3e4b0efb288629ca0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fa8a85045813d77e8d116af02013c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea52cb3357e9f0fbc38cb86a120bd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e101f1b587cf670361c313d72acfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79c8e48e49463951951c9d0cef751149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c29d2f5d8e9bbc6ccc47a6fb638c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc48e9fa1b19ce32b251eb6aebbb09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d45b7a0793f688b47b1b440c55252152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ee8786fea295fa12a10ea9cea599153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa60527d948a437b58a48a7d80d1c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046027084215f0f446c80e32b5614940155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1ac6f09dd4ca13a514f23917bfa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de80b3c1eada6e6a747649aed11982c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560a048609b50f0ca2cba3064fe90c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccd347793c7ca296ce3470b323085f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbe211c2b05e2c6d5ffbb29cc3098b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ac5c71d7dc1f2d1c06bfef1037de4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6f88209b717ef502c4f2bfb500fd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d75030a74a653fe444c6b231890818163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41069b927345bedcede8c1533e2f7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e6cd74a59a4a2d45ae9a0172f4263165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067432a376c1d04b63b08d5ae80026ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aedd0c7ae940479c5c84a97584bc39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824d7c58a44e6b75539d6816bb99e4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ebb2cbcdefd1bb13c114bc6aec581169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c19b93bea4755dfe2101a5250c776f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7625402cf6f750ce03c25656adf2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaeffecfc84f0c0c2976431f971ce1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014bd967f0c55ca1ce2850c4d2ab706173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dce1e79979264c3465ad4a067bd70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efc307c2811985b3c9f698fc37dded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e876ef924ec9ac68757b23b4333f56c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0073a3582037a0af76ba5afa5a3bb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486c1c48a38d9f3f1f40f8dc72e2713178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8901ff54a43ea59c615c16852099c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987fab0a365d26e12e062d8213dcce4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221f23dc48ecf464645f9cda06aaf2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4941262c6c673d504a3534dd8d285e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c881e86b4a51de04f8b88340468351183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854250720ca8e7c440ff2e3ab5eabca7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051abfa1a23565254a49ca658941f55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b37958a59c0df2899486dd569a156f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8863ab96c9cb2f4ea6388fc99272de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb4ad9ca26a6309290b0e8873493df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508fa4ccea744d1e05f0ce952a20be3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716b0beb29fbe7b63f211d8dd868a70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bc002535920b43c8578d4f6ca213c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5cffd24fceed088e095e6cca54a82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8af27a630eae1ec967a5cc6f5b909193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d594af88da74506f633ba7db49c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8086154f19c9a4fcd0a4c1ec94221195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c111e8a6ff0680c60a7befe9897f47b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feee0fa57ace040dad848016bc9d12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c242f440046005a35eedb4857dc3a77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709932f0fac3b2482e2ffdc3f6f229e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02183abd56668f2882ceb3060e21538d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9814bc83ff61674e954e52037402352201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee95db11a17c2f20ae26f6cd81706aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab1efb25ab98ac5731ad4b548af5ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabf0de828a2ba3663737ba976ed02e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4445e61b2e0f2814141644342f4938f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25f9184abd4e99914880a4aa703bf6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d242f68e1b2dd184a3aafd9d23dcc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c2987aef2568f11484231d8a6dcd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24296ff84f9278069b6c146bccd2e60b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b434359b8a7097463f5e516f7db06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d65f636ccb690652d403bd93f89b1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1ba14778096a8a41949e7b666186212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b09394453c6ee27f201f55564b640213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95b7f8108e0ac1d45d7920bf62853a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759d2d33075d5f8abd68d4ae0e942d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d5cc6d46c81de6688f7076a6ca3f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72580905e1f0ace63e08c0a9bb0dce88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d10344e47af35032126a11ce3bcff0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8154a69f9f6739419483dde564c05df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa7f511e78e854fa03cf7522b6610220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492934cba0027b3de55032041f52aa6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d4f883363e8a2f4d980b068c7cd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafc16d02e8feabb777f97a7ad08af9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c41425e5ca9075523ccfe85fe3b3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589ab1dcc9e5df192e61752be54160e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f2de0400dd0703fee60fb0ceb7f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236621ff6093721754a0772f5d901d9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07599dabc70921845f0e2b86ba965f80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631112c920c5c7d142aefc93a868dee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801e1b36b24015987316112d5c36e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db146065f59d1812dd8309a5f2e2a7a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94fd40efb3d7cbda91273644cacf15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70dabd7810dfa00f2b0cf9dd57cf3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d16db7fa9a5e2ea5e05da68706066b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22c9bfa3650497b11ad1640e8d1742235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af080787360bf2011edc45dabcd4e21f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f646914b2c39047f2c59205251abcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815c595eddb93bcd956806f8501940238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c604e4060eb22c393780abd72fa76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecd5ea8c7d6b0d03a101c45be702d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db5af57818534f7e88753d238d835241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b77f0cb71674dcc699120a08f02ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12041347fb06add862d51bc372ac4ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86625593fb49fe52c90c7561580938e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecf48173fdddef004be4a58d4c82f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06319fe7dc2c9bd53a55ed1bce8ab8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79621d979d7992106d928046c48fb492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8be6578bba94b80e4d22456bbd5964248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad08575748d04c5cf6f260880eeb67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891748d15da4d802212eeed76417bb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4c7fd0de0cdb5a717501a6dda6bcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abe15194b08b028feb2a86b2a0701b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f84c4ee7d7f30b23c61d640fc2e52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071d10e0d443a1f025eaf03471e85ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1012859c8ef1ad219229e8a32404f29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ec4f8cb6b45a6daaee18f378c426c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d240ea563e42b19d72cf30f673b0a20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8335b853f42a6cde8c7a1be706b36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c379d6ef3b73e9ab602e3c7514406e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a11b7a6c557cde9bd203781ca90a12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca0dddaa24c5686944e70392e75e08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05549f51a7993ed83d72bcee49f8db20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66540667257f268a7c2b4448f472bff3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105df6ec6478ff1b13c22b01c363338264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d623536368d4be70ca7aed3b4beb8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb7bf99e5add8ebc3024f9f02d197266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f380c3733215d31e22692c060e623c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b42174d116c7be4dd6e41f96db8d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2f1adaa6a006fb20974a5d832b14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5238e045fe66665cdeb335eff78f7ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c89df28e396e7898bee416ce71b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381690232b31138183a17a16bc17ff84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a6c9b612641e350373cd876ead30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d04feedf09f60628a2acd5b1a91725274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120236519c038de3e23559a7789605275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b5df421161329be58cd80a1e3a6d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ac721b4200af698922b74c8d1d672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c95724c5f6f6185f823277cebd580278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9801e09ecf032154080369edb582efe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655e8a4253bc30d11094facd6d21fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca129c647370f16d90b2faf93a67d0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26810ed5716c80bdce495828f3cd8ceb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b535a985f36494877c4b1f9edba8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb928fff3f61bc1a4dff886a78e30e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec96de5ccbe27e7b9573711b12ca46e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb35719dc4865439e4e9d6f9ac9381286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b078f9976914ebd4b6338500142554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77b6b008539e3637eb7bd5b0e54a7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ed6810cd36f939e97025234aaa0c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a399945fccde802cca4eab4e534f49c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e9a4aba436497f7867bf733d77776291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f78597699a9556560f7b5ace18c98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aff42036e65760e8d92ca1a145bf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f62cec406c465ac25abb51bea34ffb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3e5ada65e76f8c19561a6f52a7384295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d41816f4352ec35c7bd794f8a5b483296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128d4aaa19afbba4c0ba6814ce86a2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868dd32fddcd0479d7eae408be4915b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff9dbe9ec94129844b6e20811d0202299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9da83f39f5f27c014621dbbc3a71d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e92a5a7a6ea0c3b68375af8ec5b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56295a5bfeb8977932d9401c10682e3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe48519095d6543ebb80d14d9fb106303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3cec888b8dd080cda1719db62dc96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c309ae7e0380e5c3919b56d5d9469c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ea4e60b939347ae2e6fd41c41e60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e00f9b4a65e638bed98803791249fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f463fe6622f693b1110f5dcfc739308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d669b3c300a0d275a33767171104d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e1b12a2135ec49be0e6e0375bf105310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2823acb89ee1c6736ad171e425f87a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d82a7363bf5dea76c5c26d34488e45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765f8094ff0cec7a94249975ef7cce7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c0b18682823c4db1238737d572462314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e9aac84fb3d682baf0065549f2c5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b57759b7c275d4fee0c0af06eba9e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e1738d01ff3348ee46b93cfe51a74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92cc9f082e283221a2a1ff6fdc5374318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c9df559a89926b6e7b7512a1bd775319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36098f844df7518455652e988d13eae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b96faac878b7b0f23825cb7f9fbd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867b6a3fe7d8d765384eab355278b36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b3c70080fd11d33f6a7d08a0c34f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5bcd3ddfc0b982545934719af1618324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dba0137326263fae647b518d4a873325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a6a6ade5645569b750d45ad039c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639546b3bd769fe8ceca3b550bb1a530327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003d0a29694c64dc41f700dbe6df202328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626a5e72c476ca29d8ec2523e17515d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354535663e4511aec0f2142688e1228330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06362d05ef82c43bd1d1b2088e1d90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb5a63a27bf111b1821f44a508f029332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d042ad57077720ae02d9e81ebeec906333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158f7437c89b8dfa648af5bbf82b073334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48edd73e2b91291b54384dc7135f85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dbb5adfe8efff9d383d090a14f373336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448e53ecc82d98b7fd8b4c2aab5f147337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6197d78bc6fbe03947ee6355b7e0f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ee8dabe5d60d001d4d6b37f1fabe5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef615080ae78c7678626e2e87fa6e5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75186567e0c541830206432d011ffda8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11628a0e078240ab70c9a6621f8c7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe14bcfbb7ff79d3024aeed8c4b5112343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209bc48647da5c6df0d17719651d66f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7e3a587ff3967f4ad598584c80f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9c6968ceffc7ae8f9430b05bac2f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666572d4113b448dd004efc07838f2bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0943daec9eaa3506c4c9c85bbbdde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738db2363c70ed18cedfc836619371ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8ca3dcadc96c095a83f2d9c4ebac4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445957fb89bbd9ab07422eaf10ca619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b411f781af6c807dccc69c34f2bae7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a22c241d9ad18c825d80b0aee2da6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb975d5ac68653a12fa4445433980dbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df69dad4fa1b6abaee51f2da9fe715355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba4c05397f41dfcf7a29c447276de0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40374f86a8852f6ac4c56a35d667a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db8fd79802313971065e82ecf5a68e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc447c723fb81e6cb758a1656792c0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c1b784410f51610533dab11ece7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bebfa9a734e37592ceedb23df90d58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21825a116b78209891bf2d80c314a5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00cd26cbe49bc642760d946e67e5e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d0494d6e43ffd9e35096ca3d0699b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d2e59a6875d502f946a0353f18fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b9209ff8d19683b81242b61803492366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3c8849bce9bbac42f2f3a9ebede30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e12512a608e2af97a25c5d5451508368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcbe0099e357dc285afa2c56162937369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b95fb518d53f2491b7214134103d16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b585863732a562a215238ece663398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc6e0ad8dfd425e50540265bee958a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750de79e7a71b27b79889a920453b78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf56020ba337adfdc0d19244648e11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ff1662e5ae5bf37317076cb2801d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a771715b3c22a283276869cd25a3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff53316b9b0364ecc480d190ee37125377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693fd19e8873a6f2660934bff574d30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8d1b9d334484e0638037bde6ca76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bd4e2e6a0d651b5f787a75b701b69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f416620635e7e0fb1651db2dbf4f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a5aa58dc1825d129f29e83fd26b87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4117b37ba4300b780aa8b66d5e8085383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58b4bf3016616e827a900cf553e678384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd98d9f5ca5dbf55336941de7ef80b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb2f2ea7856b061c59d09c60179f01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0933e62492d6106b2789133436e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba63cc3f4cadebb316982ef3f3dccfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2c28bb1a595fbf131575bf36ebafb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03d5b5dac761119c70e4d704c21d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822b71a6b2933c1697d6999c17f21eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a2e1662928af18f1c8b6348dfd3df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cc5dc97503b48ad905524995190a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e5fa2e1fe682103c43610d1d2ab3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102894ccedc591a138352f3be03e953395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08587f6e0b9ce790f4784458b81157ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed671d8787bdba1072e76a3831d2cc4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c72fe46bad264010fb1eb5638f9f8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88223b08b3dc74273ae65b7404c276de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb97a5837bfbc79c408b7436c3f5ced400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6aed52861110f04437f2628832db9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172558a06bd1b9c0bdca48efcff9425402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd86b9b3b2f9caab3611db59a7ad7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dbd806e96a545e44603aa5f317a3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9006f26877d330f28bc163375420405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa08bad7692cccd38e15b30bae539406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096eeb3b37f43e6f05b5942753faac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb61b4208eac37c81e7bad5fa06f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83377f227d62002ccb12a29f15391a71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682ce6dd9d19b55f5c8e08a6df28f7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf86fad89cfe0efc51a5fe5c39d8cfb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e426149ee92262cbe25984feb76cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b4a79b419e00f8dfc8bb0c27bfaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb184d93c021d606dddd2cef31522414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebde537f1619eba8e07cbea145823d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd109b5c8d02ac388a7e4bf625bff1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae7cc4b4c4eb94f3c6b4f4dc2ad888417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f53a52cf814129d76b74c6249dc47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb76962f381e3e9e8ac72a4b28b537419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7bd4959588996ddccd1e7c3256921420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2568ec4c25555d479f2aed15bdc4605421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc68af5a6b54eda5f3217ec68b2b12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cb41448628de98adc564ab5180058423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20005479b4c3d0dc87aeadfc533bf63f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e4e562f5d427c913d4d9022a3ecb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6cea422d03397ca664c6439c16f5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3619edc5d9649e76e659aa593f9c227427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82fb9fd56d68987f48b201b8644a15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57c5d7b034e9c6a318bc8a70f79a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01731ace81125fb42092ce32292f8a1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264295239d2f6948ed03b47f6fde777431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df637a7050c040e5859fd696649f4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997e97e44473e4227cd6e61fc5e918433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8985c35e330052d9a8af927fa51ce85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779fad0f656d07b00ad5887745382fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6f993c2e4780d6a0ac76c01756947436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c7b9798cb9159f6c9c4f0cb30d70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108d46686086f04f7c7d4e734eddd5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38467e92db54491f015fd9eb1a8f7a38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fff96a384a1808f58c0cf9cc035f1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5612cee7ff1bdc4599d8f2a5fc52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faacb068bc163e20b97eed6878989b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a60a66bc3d7a4285254104e36b91e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0cc895cb6267c68b32cb1888c769e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda4d113ab2bdcf9ac243929d7d306f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4634320838e2ae874de6a7dbd6b2db8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9a0fcc6d2f3bf5f8fdd94917d7173447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50aac43dec5ff7529eeea962d6f1ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96998b03541f4be01ddfafa959c52b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ec37ef7aaf9f794cfcf26da1a93c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1f5250c5c4650e1e451240e43185451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad146d7928d352fcdbc24bedd187f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19c8b398377483fe29fe45b94020d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0db0fd6ad5c982ba236927f38e80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fadf6109a11dc9cba814dcff388e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6d834e74b95be8615bb84c532c7a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ff3a361c133645d5ef9445b0f4b78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aa4a57e357f6871a0d3d9c0f991e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199b369ec2fe492a94c52ebe068bec1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d0f7aabbc59ef6834d5aaf9e30b35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e088db8f6753067f589e55419a4a35b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061fa69d48a9429e09c40cb332804b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490012a4d772e7618a0bf685c2bf4de6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff941efc6f7273b979ddfb662f95a14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98404212d2f7c87b0cc9a28cd4cd71f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f30b945cd3155b12919e64af9faab5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24822d5eb5248a3ff42c460d8f3d6cb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3558529cfe533862b0d6de74e2f37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155023c5590e8c2631cf619754d3bce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1355f0b5122c91757a2f8f26db1a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6a85f5926e2d8d40ef483918a047d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e72450787a25eb802a4497fe2e88b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea66064d85b4bf320c290d18bc247473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e9e2b6bb079c40f02d24545ce72ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d776173df94047734cdc0d3324b0ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3825a710214de664c159949504c6365476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ddcf648ac641dda328a295141d8f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad89ecca4b3a18a2767c77d099712f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb4d9556b7f57615f647a00c8fbde1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd3e65becdb3ca2d6fd13b739be165480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855303f5cb47c77b4ed3d5974077ebd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca32cb62fbfc54c6de0b860e5f90e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe854cf11129aa5ab0988ef75e873ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0c5c95e648cbc963ea26d4e84f589484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a05645186bdef7de4ebe03d738cf49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db6789d4e42548779b35cebde44834486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e9d9d7f6d1ea28df7ed5aa0339047487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed7a26e85dd605fa1ee69ef9582ecd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9ec9f46e76ecd2440d1c5051d3664489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de5978664d2c6cc7dfd53a5f9e52f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361045247483068bbe3e91faaafc73a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d33790ad6895166edf42b30e6f797492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d841b836e04fda6655b23c1325bf31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0470b34e2aa143e0f8328c57e198a8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e3dfcf851a58eb5995a128a33a41e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606373693c8c408d8a18e538df8133e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb1239283b29072a1d556af8ef4fa7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382431770f776fc21ed9c089e26dac3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af6cffc5f747fb4462bb8f4d5b9223499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce5f1dfbbdea432c47bfb4346dc2b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da9f338447798322d18e4eccbceeb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeca3d38442490db4fda7b56519267502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50765fd42cad2bc3a7c6af844076f7c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290b2a3f07daf5125de0b7534b9fda6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d235e1ec17ef7404ab3d7cdee2a79d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449cfd84530d9c925a16749ca23b508506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01269353d8a2898cb6f6cc8a22648aec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144bb9316a468dac3fff8531de8adca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7e6694e04b488c80df64d6c21755a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8ecfdd2bd1027e1a523d3b5fe8b15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeb8afee9989428fd7e2ed39c0545e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2891a723c72b233c684d1ac31a73c4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01807d6d56a0010c7b47259b1cdfb21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02667ec622e36a76cd001c91f6e002514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916461e3486c8d6b344fa12ddc4c14e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2d7d44902d6bd149e8a15a1f124c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ed3390e8787c9c6ad2c76a073b68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14cdae0d138ef41eb5772a499e35a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ea7f600f9a66ccaf471a30259e74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37d96bcf8cf18c275d90c2451f3352520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dabbaf4184a82dfe52d5e6e648791521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a36db6e496b7e7e44e0305488f7eca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587910398f8344c2b060a289341c0939523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090c693df3119fd0cb277d4005616e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31742c1cf4eaa53dfb15ce755bf521525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db21ba97f684ff0eef612e5e06a3fa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc019d5a3738378ccccdd037aeaa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cae881c206cd8b5d679c85af8ae36c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c83b574113ab86cce65923b2eef14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c659ad061ca7cafac6ebafa845cea6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3a0b55bc34575f8bd86746582170b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03726a693d71fc0565802c387fb8da6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f548a16d7d8ea7150e731b5aab82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f584eb30c8d357c39b08119227d779e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314be2d548b0261f524d9bed28875c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3e1571ac4c31e0364058c1247be8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bcff663d8dece668e2a08a4f3dcc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37c1ae8771c3d533cc33e349305097538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0963cbd1715d801b516071fa71788d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d74a1cc576067f8176d73bdf2a963540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822646c06e3aa0c7e75b47bbc053f687541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ca7f23c72eb8893c6f0e2d7c16b89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4ea3640c166919efe6d1ae2bfb2cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503c28a04b0084a8a971db728acc0ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d06efad04b1f0bd776c55506b52b6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbae6e3dfe7aed58b35cbf75aac243546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f31c6cb2ff8be9b6370cec93027f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f418a7bc2a005a943d58e071a0efc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2145e80ea89cd5b7eb0902f01eea53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01597ce79e909de35c3225fc8ed74e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65033e9bcc1e29a508617dbfe3749e8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c362bdd641ee4ac44fe9ad880fb720552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583af542b5e5aefb99ec486a5beafb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209231757b9f93f0c88d6c6bf2dfe2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4985036d39440665c063453c0c7dfbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51076c189e094d5d6fb9e140d2ed4644556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdec4914a77b986028fb00b4315533557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85d550fdac4f96a33bb5895eb6912b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934733d2335fb23297415aa86f7523d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a2eab08323b202d6c37893dcd7be4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb0dbeca75ce7db0af89fd940baac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c796d8129a8f87c205643ac6a629a56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282678775d3f39ae083e2c81334d4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd04f4283bf7489b588455c49d15025564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f176c1cc9c378a90b3905bd57c7d0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5454397dbecaaa8a57a674ee2dbafe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f03d0885115eed7bfc214b19212021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e48fc4c94d8beb0b04ae9777d6a2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42352f18de399290f784eda66c1f8fd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43ce30604ecd17f526e8a97d5ef5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4954518e26698a0c06d5e031a04562571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda73a58e36fa13b9a0f4b47974fa9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6ed1b8fd76d92a98e280b165fa13b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5fe5ea3eda51e632a0637f757fe40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38238e20bcd726e8bd1118d1d523f16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e273033b27df18d2256fefa33675576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a933313021b1e2ca972baff9c1cf257577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa598826cd5db5346e83e866a892c9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a946264994750dfb8f2b4380f3d9208579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859dd6af54e136a2a8215b6592dda6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09edffb12525bcf00731eb1027d7b74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd19620f02fc12882a4ce506149a1dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac7faf3bf1718813d939f32410b7f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eaf6e5f5ba1c25d43cf3b9fa13213584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b123f1c720deb95213eee34735bd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de3bbc5e7c75f3177bd0ff142edc06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747240637af61200f45e9d69f7f4a1d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179851c359f8e71fd62ed470af8a58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb497d961e389682b449d98d1798bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca986dfec9a95d3aac362a5cc4a4d44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff1a22723f2e8928b511594de02e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a09f0e5edb1d1802e5e90faf4a4de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1eb5fe199fa6b53942fac5f8a49b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8d31636e537b9c5a7072babb38bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131fd1881966268b015efd80a6796f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c30843abe387ebd49a03fca47cbf2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2902a2c819568ca7a1569167ea8ceb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1feea2e4efc6d0eff816611ba46792598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a9f08949776663aa25485fe1f7ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed7f8559db8b156813536bca94a17d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b6ec172de6d67b992450df4399cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffebf05bee7ba634d970c7dd977a7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4802b7d465b4a879689dde1961b664603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8337e86db85d69887c1fce7a31f4df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403bfabad4e66fdc15e3a0180c5f246605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156284d4148a154fc3a1390062f8632b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a349559e6106ae57ef1dbca3621b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024508610729cf09064a65ab3ba0aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46feee8c1f1b6ccd288be729fe206609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c24ef942ec4bea696bb8097b79bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c76a65672509216fdab606f677d9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb50acf0529727577620ec317bafb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357352a54008e287ffa7cd9cfbb0b58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d40c022e2f2037a0fbaf67f78ea9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dfe6495d2de4e82b6a4951c742c06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e425e1488d6ece515da4f5c465fc1f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb71ddc30a21054f8bf37ea1ed1ee6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb76166431d38b1d6224eb9a3a2e99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82308a0bf5bcf5a825a1e2cc1743cf39619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a5f83332d2a465fd838b8f1bc1ecc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d4a9141706140330bd3e3f60cbc8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbcd820b9a69ab43753fd5229f28ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16516feb0bc2b3d5d252373fdab18f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473f0d1bf15b97f14cd88c0e2606f7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465172647726fafc91443ddcac40033625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76629d04400ee0e3306d681b0f49aced626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c018103e631cdf63235322eebfbe9bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708bd37eba3448fa7d6af99d651ad4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b1f074ef61b8a38f0d3fc668cefb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580151c6471bfac467490b22eaa10d26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a88a8403fafbf5d8e173915d445b94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e3abc98b0171e4f0f3d137d3aec0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f447053fd2934dcdbc97ea79cd59a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59395c245b3cb2851f463e1d5797e55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39d2bc0e99450baef218f26bfe12e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe8e3b6584bb98fdd576c35e420adc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb562ed81f3254d79ee4fc4327efbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81d50ea8aac9c4a38a3a3aa697f1ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff44d6758bc442e72f11d774d96971639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dff945eb5c343fe1df1ec63782ffb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88296b6866b76c3b112738a5b886576e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ae6183cc48203922c2b9c92feaf63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0907b7511540f390475b7904aa35f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8b162043debac1f52395ab153c139644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce4176a5fa495b37dfe2f2fb043bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf6dcf97eeb4586a6f21be7b74342646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e572f748bf3b15e04be4268332ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247479f0d5bb0fa0947ef28af3917bb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90142e8cd238ef747e67c31ce5db626649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ffc3a7c68f76ba99dedc231301112650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d93ffb6aec6f294765b9951a5979c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b0e7acd13204d367b7c4665b28a22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dee9e015ed54c731b591289e1a7715653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92e2159cf9f73716b424203668ecd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020883ed8e6c2fbd384ffccc946baf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b12abd4d563e00f0ab61cc995c057656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757df7885ec5d0cd35eb917b069c4fe9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2892ddb238bf2de07a383c2e22b1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544760738490fca0f8b5ff4c3397046659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01424dc70255ea6c17022776c5485141660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf42cec3cc61b3e00922984d51ccee9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952db6887f82708846b9f909c7632f78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61393f8155eea6d4bb85b536f2d1216b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4b16dbe2eb4cf612ecd79ef19634664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfb6ed19c89d2fed4c127f70f8ad80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fc1912d361aef9888ed5412cadd90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c907ea92fea19497df86c2823cab730667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034de5b21ffdea3d3d913140eb2525d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba19a864f92de9a375f7b34829629a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fb5b5ebb21b64b6c74da0233ff1af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3c97aced54ab424e7c3ddf5cd0739671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b52502ca2e592155dc83126b8ac8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1346d53694859e61ace481c1a0a4e27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2598ebcbc162ecacac13067c34501674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888e0892bba6a453a53e1f6494fe74b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c45f808e2378c29db6451191b45001676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec6d4147e340abae793f33bf71d47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200dd6a864272d387e3d6b298c2fafc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c31fda4affa9a61ec13e666e0bb59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e95c163c950767cfc98d17282c4fe5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c795cb760de79b3b8b0b62a31f737681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098f0feb241fa562ec574ea48bfa57f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78283a8f3be9f4897a8d464e77be10f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180afd253fd02ba296144731dc7f5e28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29117dd7a463994be9139e042b3738685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac659723340a6ea69cb970f08f717f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28464a1a8dea2c7fd97483fce10edb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f316a8fcf89172d029f611ad47893688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d0eeebb49b834886e8ffc8873e7a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0e6a7c51c80c23a640c3f63a2865690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d9741218d1dd10c8a89ec1cc1c56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c906a4a4ca46922131fd6acd22777692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e88c76bbe8d445606b83e3726873693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b7861e48b7aeffc104f7c64777f1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944985cc7de50e70c38aaadc3dde3dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1298f90bfb2a7564d4ded0d9661febd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3cfaabe693e8a0e166b4bfd7e5610697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ae6d775e6cfce0fd822156986e1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7183ab68468c0b61e929764ac806e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f015b1b5dcb266b0c99fe63dd6f3c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad344cf4eb2ed56810345f2bebac40da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5016ae3fc2145ae62731925be2e09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f9ca849a9de7ff5a6662d280200a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ca7a65dc4aa51ce87af36975076ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51c8db0aab8f4a0cac5b0144364ac0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67878cabe824d9aad0502a9551190df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415a50d03ee6284d096766ccd4e168707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e449f8783e07d8684dc9b674f93f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e721c0de7e6c49934ddca2d63fccd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971daa17b0fb038e4a0019f272b8092710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbcad5c2b30181f07e52cf6a17efa0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d168a31ab8331be6f2f9d1cbdffa26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf949e66332d3ede223d8d2c28913cb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c3c1201da2654a499abb7cb8f4eb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd242bbeedfc92d1a340e01a362e753715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13d4d0337bb34c16729fb20d0fd03d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06f92c0f6cefff581aa49e44d19fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c18444fd3e25a8d8003d1944adb9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f279f12aa7ff352474fca077eb867719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0401bda2485fefe7c27fa29f0c934b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1650abd4576b710be5787abb12cc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5077927cc9c1a36040b386319e6925722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71be6eb8f2bd47e6699a24e9e51f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a47a928cb1241042577dcdf8f34f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35ed05f428063712f37e0736c7d7e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3078797b376c8ce764a56bbb9bf8114726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca6346abe46bbe1fcc53f49ea70b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e000ab5816a55aee0900b52f2b25fee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5536357fad7946ef2679174cb1e1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6b552fea5090b79388da8565f16fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42257e740bd89c64a857539851f968731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ecd82ed21aa55fa1dc94ba48d495732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebf3f5cf927b43fec1105ce0e60672733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9cc936c786cf464e66f6c76235b79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb2f1ec486f9420c5e227d13c4ff1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77dfa35e45131f1e93eb164c5c4939736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61e05b5f69c53291a8295fb03f0633737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9f982c1c5fc26b921ca1bcd6a4d4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c5f6e6ae70e0c0d83cd83643adf0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d22f6ffe43633d73a892c6c462afe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d6e9fd49573ee74995b51da84a06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da9a76b72f8341601c069802d1666742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04baa17acc55ebecf88cb2b1d253cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e7b83b063b4f8d2d9ffc8ef41cf8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89add1da8889b65ca410dddc052929745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f66f9bb14e5f99f76043595a013e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537832873e6587cea12d405aaf886673747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab124d96108fa326b18853ce942608748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae8958f29b6476b9dc09e85f2c3aaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da1b9cbceacfc843c9728c970f2470750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e709c108f0bd13c7e946e4f98c5d824751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329714156169c0f0204dbaed0a3dd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c4a86fc36b6653264246d20534a45753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e4a8f2d178d417021dbee4e318d021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c5de7cd5300372d4d92920e70f5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b61ef8b2127a91bc98481226187413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1013ad184a7273092486276338fa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd14300c06ca2489c7eefbacdc28975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45595036f24a94e353d4f8fe8b70c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51ae17fc1c5ec5f97ccec8dcbd859c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f9bd7935b1dad601e02c82e81ab2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5024f4f48538dd7117fcad32a336069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cbb89a57fd4eaa2c1671cd5d56b3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8816f8f3d079fa8b7da8407235bafc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59300181f32349236d6661e69ea3ed012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843d68431939daa08d8fce479f9c9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca811d7b3e264f2fa274b94409834d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a8ddb01fadb154843642b15e1d95915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1b4857f9ef8c13e10fb1245bcfe316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067f73f3f59b26b4c4914aecabeed5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a4bfe717e2c82425f4d6b68d4a9dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4733dfce0a7397162dfb752ec70720519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ea949cb39cab524c95b82ac1cc4be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa500e84061ae7ab1a2f15e40358d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf733871944ce307790976013950ff522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922fbddea25ce482c56e77b67e23ed423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac5351e6baf283acd9e55f1ee1c2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362b038b916c7ed9e854811929c7d5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5263b12cd3482675b5fecae5183726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d0c27949a2ede17b67f5fd93118127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aa0b20ca51ec7467cd1e99f9c9ac928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cbacf04522054f396eea1fcf52b6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891807824d3d2f5092739d6f50c4df630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afda26ede3ec43d4dc9c09a810762bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d96a2937bb417de9f01247bcaa43132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9646c7b2da05a4a9890e6dc8b12b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e999e63e0f7ba620a55abb6206b66434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186ab111692a86f4592ffae43f5c0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27732cfcc8064cc733666451779afd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e256163cd6ce5a20466687d415cf6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea307d955c86658d8b70a6b0698c47d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c69533e38fd03215042e9cd5cdc5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12ea9927a8a85217787c114d80db6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a3cc1230e224d72114ad1f1a70eff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fbe00fab6a6bdd2385a5c3aa79f2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575308558e804b8068547f2ddc87765d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205f8ac08e46651d8c6e3894187a11444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952b3f28bbdeba10616d961607f680a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31cf62ba7c9e02479d3fbe9a2c32b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3032c80f727220b7c5ce835178b5b1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339232f9f8d8bad6a899a20a3b902fe248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708333856a941790e69006fd2094bf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1543d64886b35d5976a0546024062d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355b564c81633e8c3ca0409ce11dcd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b02764796e24f0177155c0026781c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388be46a45bbfee64825ec2bdb016bc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd0bd353d5a7ee16cf1a00d8dabda554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78ba499f41296c213ba21cea9bf46a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abb6c7638475e9c56177c69dc7c39256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a5d679872af32ab0d118ab260b8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc6b0c645ee2ff562ab614786e69158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf329adfe3b5c61ca40d034ec614a7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd3c08013f645b9dd39bcc5bc254660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797ece40cf9e0eac8eabbaa9bfebbce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bb632ccfb5d1d391a59da31617a8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ca7649180cc8bd48b1a537eadede463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef69867f47e1b501b702f04f228a4db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d42deff7cdf9ff0a169ed9d697589b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88710129f7abadefb03508b0ac4561b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075da267954359045faed3cc3d81ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3b8903fbe1ef78e018fcbea526c8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c0afe00db061747fb8147b2d2cfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcafca8da423052431a5d91f1d6b3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74f954e4cee0206cf9ddbdbd06371571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52893437214d60174db2d4b3f230bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16404ef6dc66c1b1f4eefdb18309bea573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e04391d45a8b29c5aee64dfe6321f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782fe9bc7ad15e859a468d9cc83a70975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdad118c87c64127e616d53b1eb85c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aedb12ef8d4202de1f8ac8670820a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5d0b079ad947de4f22c1d6e2d05f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3effe05c93e47068e1345e58cffcbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568773e7ac4cc2b11a1b7c0f54b64e3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209c9983010d2e26024cfa6a60f253d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b5b64cb21d9205d0493343a187b2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b80b2f092fa425067519c9cf3892e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755b5520d464d38e70076c559d155f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5ce78eb36c6fbe25d2b83749931c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2229e6ea2dea73755773b74405d510286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e010c1e458795f61bbefa322cea9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c41e5cfea2ac416c38bd5ec4f1371d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88183007211cbaa85a47d7bce504f13689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc0b177a1eb041f5debcf3d8a86de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c1349e51798f5862cb27df3854e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508a290d7e22945c62dc4b3b323e6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8039a7a7c26749401ec7e8c7a80115a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a105d20e4602136b735eb1eb65c90a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa973acab066b6b3be0bbb6f6fe0ef7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5bfd2ce5f2f0e591345bb438f799c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b05ec5f4c3e0260e0c6b1f4b59b33b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a19d877334c15832abbb7dd212a8ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee539ecee04ee11daa4a3ddb92240699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f62bfdc7add4e1de45b04ff3c650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d1260dfa6ac355876795a2fbccbc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaf1b39087313ff8bea4328fa1d2b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14296faf369aa62202ee6a2a776a8854103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344525ade08fc0a9cb52fbcf4b86b1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe54aaac2f0e59b90ffdd5aa4cce386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047990029121188808483b2bc34e73b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d3a9b9fd8f961ef8818b928188d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb9ed689c7c0a5c0da8ed80b6a085108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948f9fd4cb1b8091e4706aeddbf5cb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58166e953075c8f43d23aad0afbba883110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e45e3a59276c946413f9c568fc29c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5924c470135a0340a86125f75f1e366112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138551f7817a5e957644c512b7825a13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5708cf86270e9cff3ce6bcacde195114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1e20d090476e21296e871c7cfe7bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e72eefb6f098f7e33aff8c095bbf7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e04cf717005562b4fd3bde3f1d2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9518f4a687040deeda8948799993f1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50941a44354f6438cb180add394bd4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db5eabf7ccb9bb9777fb58101fdf13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c41785ecf66b5f569b385daa862f43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ef20184f5704f560d37db84f485d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb0a0ac23c1164a0496cf59d243af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07359980ecaae640eadd020f499ea9ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29240a60c34bebabe161e4aff9151a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bb9f407abd4362c8bbecd1076e9de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473676ed1f211d49f34ae9abd51332b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ac3860eeaac0132c46a5f22a50fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dde150c771e5f58082808350f9543129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49608053f84f73010373a7955bcc1e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a35eae467ceca5543aba30a922bd59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55d66980af8281f69e632f4df3456132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16cb8a475c3725c891cc8bddd6cd6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eab66beb58f110643b5601644d535134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb9d25f16987890eddd7b7b30cce8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a614a3fd748ef67b95b9f7eb03ab8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78757231cf27661ef11e0b38f24be622137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c50e40c93bba0ed540e029b9c78ac2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be85dd2734f28f208bdaffb747bd34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea881a00c17666f72a8ebbd2a3ecf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b814ba5e5bd64da74cb21a559a75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f077c3f1559ee97855e260774ef963142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a1e4a1d568b1afdd8ba13a6122a8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818499831b3931ebf7277b81f389be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b09b490b66c9b39e99d7cc1ca1e03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9ea06ed0b40afa18fcb8b4775bf36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c0a772abb7483674aa3462713f8a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ebac044dc1ae82240515ff50184af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cf023a7b452fb52894881f224bcee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb8cd5907df4a6920bad3ea96dead0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ab50e26b69a80c8fd7da6bfe697d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d163c1bf1bc5edba5307bbd7494f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779acee674c04037aea973e57bcd7ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82b90830a05e0b0bc48689125417c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbb15a5d7cf32fda56822e8815dda9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9ec83895ea807d90b4964a858f860156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dd45062fafc91049829b5892c8bca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c8ce16034905ac46285b8bb5fe28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f6046319a34c2aefd7a5c2d05f77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca36099c23cb0dcc4dbbcc4a07249160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fad221bcadac870cd2f8481601ef09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44909da009a3faa6ca91e3e8a03b3003162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee302a8e08268dc2aa41ce526e81b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8272b4caa8571dfbfc7b4fc33236e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b83508b59467bf8490d672afad4a47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc463fad6f93d77f078fdb6cfe4568a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e92643fdccb3e637405b29605b6b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb874828ec80ee966d8457583868bdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba28f18f4e3e958299893415326ca5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bae56333815a43c36c1de962d96d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411282eb6c7a65af4126f86cd6525620171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46544aca3796c126236301df5c187283172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab1c8c6aa27a01bd7cd2a80bdeb48a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c61ef5fea885d303b1e602cc95288174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d95344ae81a448f69d0731d993528175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e33f28a43f96e82d439a165d1112f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965ec68cbd8a4c08aade74352366d10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aedf45e58bcb85a7de4f18ad72d562178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116151ad9604e4be054ecd70888e0f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5182b8e1e8ddb7edf40693e0b92b68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb41fead3982195d56abe6deb2857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee025d8f8573f8b17c0c70c68cd8118182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490816205cd13b81fec3c603105996e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5de7fa7312eae8dc161ee8eef8b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237febd5041e51e139af2bb3d197f209185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7272d27f1063a60d210eb8333082186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235082fc1a37bdc38b29c4261a5e414187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd943466daff99e67a22abea254b046188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8506569d5813d9bf358607d4faf91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1049f661a62af9abb35b347adacb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a26c6bac1d599c078086ae74d0bf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3b5f5520c6edf6607f1d76bc2a8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c49240cce76573de5c9bfe90458383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c8d4fdde68681ac010bd0596ea1dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b44c61f69bb4528f3781841cea67d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bcbb8874774861ce13f9ed6c29cd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9bc302ed0a695182a44faed8da414197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cf7314ba42765f14b5b49112758f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c7b1627381a50da64fe59833c1ab7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866311e7cff0e35641698a1fa1ad1a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c392b1e094756dc960a204a631719201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf68e381de43cd5ad35bd0065fd093202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e0e09492234f7c98cc8f20f0f6292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050412627b9717f0839ad09d6acf08d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9beb27b7a582c6242316f76713211205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f639988ff469e684e5146a61b17dbf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e75344b6a3937a1211a000e6fb53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1a2c73b960db73e32b4fbceaabfe3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c5ea10576acbf42c4744e6cc0d8d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c35905288cb0fbec511f39290ccd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9a3425edd88bd7d3ec20aa2694bb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900f2ca68ef91f3262627aa4a0fd167212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1958836b6f0f76b40b7f2f8cd480b85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c136f4795607df7eac3daf7dea56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b6af59b936cc63bd34e3f1536c73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0791252e795e9d05c036cf6a90d98d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e267fc0e99e7f8d0851ee7892600217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822319615221933a6f702b5103e1f7e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2a9c69cf457ed0058c2d739cb590b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f15a959e021f27ecc5b404671d3e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a640e8ee509ff129315e0c5cdb6991221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6b402a94f2c02e020c4279669ca15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364933bc6357e110c80bc7c83a82a49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef4e4f95f82e265bb86339aa16bdea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de8fb066f5f12fda3ae2158706039e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8eb4879554bf65306cdcce16b6a19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b39b471ef5559a621efbdaeb728356227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8052c37b1a936770042a54c6f6ee03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9ab1dd81484ee0183683a76e1485229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1c8cefa414e80b19bc802b023f71e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865569ca20420d43e2d3cd74c1c6869231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ead54d405701deef67cd92195cb33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e772b27b481cd3d77fcd8e8148380233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe107b5bb05c4d0d5ae513f55788bcc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf6316861b069b297bd0c971995afc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb9ec4878ac977d34f06d552c51849236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afdc132eb11eab0d4cded70462eeb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89823eba8726ab2965f9709dd646362c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e6afe89b376ca836237f77d93bc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e080c432618ba213ac427874091a86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d83bc3753a0169fe20bc7bc92fdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dec00c27ad843cfc0318f6142da12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6213e8c9f9529422491cbb4a9e478243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a7d62e223ed847c92cce7c3801da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a6de8770f8d90ea71ab88b93dc53c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c9e57b0d6bdd2cecb4e8ae5497eca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722598b81372ab5cfd437c96f5916085247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddfed567d72db866eec280aeeee3b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c325666cdc93972df21fcf3b663a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7339912a0e6a7cbeab47372283845a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2182d4e18e3c4ff085319b7fb92dce7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b66e10df9fdf1d8873023b6913eb14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89032445562ab091e0f986d071bb4b28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f7784a52397f367c5aaf5610041a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c914ac4531c257ec661558a367e5d7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf626d7daef2ad6cf5330a9ca4ada8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12ba2e0390f685030c6effd587240a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61470c7b2635ddeea26a6b3486dbbb45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494196ae8320ac5747a02c11048f2fdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187677c37ff1975aecae507b610ab62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea9ed26b0e882f4c4746276564aff7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff23f91ce017a5765d29ee1216a88b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dde1159b2c4ef16f953eed75929cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930679007bcd9294efc34bf6080b2f56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e1b702cfb91c9263bb5c7f6d0f821265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5ef8dc1105c0ad44948c5d2f2263266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271e1b0bd34d00cb7be8400b6604cf3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718f1f9a3528026b3b00f871d9429c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2318368697ded45637840342ae5fe9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4562ddef888fd6fe0c689a5034053c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465e29e9f7f8576a6ff9c94c0c5666271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfca3a435717c91ceb8e51e783591272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eb471bd9e0ef5ba8f9782a31873ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a962191ee2eb8ada92f950e51694b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d5183fa6f8ffc3fb7bc845c2b893275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b06a10c481fa0990517b7977b2315b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a9934d0a560b1df193d9970a56070277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eae2b5295cf50c23a673c43bd840b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f0718d07938a4a6ae39b22585d5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101ba18216f74e502986d267f74f44d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5eda8d627f75273536b3b118b4409281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe250e885950b3643b68e31db6f31d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1d6fec6c8731531d26d3f1ab4c7cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f2bbe46a73e9edfd4fee5061b81c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7afda80b7f9586e0ce0321e428003285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb0f8559171236b80c4809551e22e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a8ed192b3d2af689c1897f919cc82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c0f99f4da92dbea79f8a31a7b84c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22590f1361d08e2a2fa062ad11238d18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef003cd748914255ec71e751efeb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e214d780e2dac9b572c62ca30bbf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8ef803c8c8d7d70fec310012b6aa7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2893c9ef88e368da08babb3a38a44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2822b05f658d4e20acde2f376e280294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a230f37a287b767042272503b1660c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220ed6b5454d6214530fbea3cbb7527296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26d8f11388b30e8b4d6b2339f40822297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6229e0f07f68c3d5abdd310ceb914298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3075f0ba7bf1a1fb8e772bd8f16597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ab2ad8ebe8f0cca148a7eb7a693fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddbe9fd6ec1bd5797246874692f63a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1910a065739db214b21cd5ec98b7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7fd881ca22279bebf506d3c07fb3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e18f93034397c5c4ae7a011bf69c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aeba7657a434bf2a6625c658816ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538f8d7dad8a58dd67d048c4b1c74a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb1a2f39118ad20cfe38c663c143c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3332e41e8316d9e38cc7fed88ad6b77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f654b8c3485fd3a1fdfbd16a8d917309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52eaa03ab007735fbba5b8547072e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3604b423bcf0a4e808991fee59530da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c82d34a915aabd2f264a03003652312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a48e201db3676adf59a24283fc79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15949712d5061870f788984877e4955314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253d2b0bc836e2db1ef483527cff85e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34aaf3fdad33f5b27fbc012fc83b84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b72268c587c85a82c894bdbcd48b54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69e2dafe29a03b1fa04237ed1cb886318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede2b94438897ad74631c8333640a4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe57bc04e35492bfcd66f805d43f8fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e22c837914cc26c38be45a464b7d6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf25ebf6a73bda514275b2d7b26ef5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba46e047bc75e86ddb1590116bd72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0430e35d1179416475ede22b5cc981b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4218cf05fa198ffae04ee6203477f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb1406443e2ce8970025140fe26de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dd8477254a13a93832a1aafdf9d82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6db65d115c2039f917165683d87730328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0ba5041c25b25a1b76d5a99f559e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53c6db9fc56fd079aeff9e468cd73a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d98d7fb2d4e6fc85d820428fa283b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e667adad2a69423c3b49e6000c6327332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e6d2f60412407ca91faec8de77ebc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a8f24c1424f6dc3366a2900878b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cd9d86451ebb091960e602a3a83e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b6a8d5e6291f86010aa713b27153336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368864831087b51240007f788cd6db14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f405a29fdd5dd6e18b5894fdeda9a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61b776b40e450d5685d89fb7a4326a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65664a3d488b6b1d9899ca5f76a29b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56405018bf4f293072dde17d8134171341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ad604f29e299f99d6f27839c050c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb91015d1086d86e37933e989cc2b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49231e04e57fa54914f85a8162d2772344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc47f9de2619fe5674f1be2acd5be3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb19aad4e553aaeda573e4dd7741dc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695bea40d63184885df45a6824698ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91cbda60432e8966bcffcb9f59b16d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c36a1982f32e18b56c909015de6554349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eca11ea4cfccde62a4d8f76b8da9cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c72f37806829876e6793323609df7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05995008af6710649766ee1189bf5802352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ef3e5643cd079cb16e3cd651e44dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cff08bf9a664295e8779d3b5a735f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50673574bca9ff8bfadc6367f59f848355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9618ec435b7d8412ab502543b5dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3790661b1277d5e9fc62059f0c328b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cca1a2707fc580f0cdaa5f988553b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249a9658ec5c333d1f0ea60af23b5f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273309d09d98f1b73fa4ca0b148dcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c8d399e64644bf3abccf915cd6d81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0405faaaf7cfbf74b98be766a01d4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a677343a782977ac5a03d028b8d469363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b148672711576b22472a4481f13ebc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe628c802e50950b520031d7fc26fb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763ec7d7cc7dd3319421a3fa7550355366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1513ccf1b5eab93a9ccbb769890f957367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c5ad7c9c64c01685425604adec24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d8502ad09091e95e1c41e92524aeb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8819cc373156a6a79bac579535ecf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6e830a8d624ce0535964d7dcfdffb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324af8b52f9cbe0176905aa4a2d77964372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d183caa1a8bd46d1930779b7a7f02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60830fefc22f3b1a091f0cb3e6e7b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d1776cc0790e13797a69bf4c5254375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41bfcb4a0af0c4c8937b8719a392d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e23248fa686cc417b9812407783a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8622d65f129cbbdb7738ed5cf721da3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4811e0acba7fd31bce21fceab4775379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90cdbec89b57dabbac307a9d5f6cc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc358d13e80f50362d89f8dc0aa05e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc06e4638868fd55306d06c4ccf5cfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed326376828961a7a5ed400ba1927d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4704f2b0ee5506147888e311eda27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4daff086393e0b9fe47919685ef35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51b7b36f76f5d8317565f7b41882c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae368f59bd8fcd24df1421e0f67af7d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c574eac224dcd856493e5d7e98574b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12369f35236853c6a13be35943a626ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f5abc406f982713a4701bf71119e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e5c8183c534187dbdca2143161cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a64100d1c5824e2b6b8b3b8a347aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90a9aa667650c226344d569bb64756393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7444c1b0e04fee9a51e9fdcf4188394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c99cbd04f79fb1885ff19c19fda44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f81a43d67c9d9bef0e51209642c264396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eabd6acc1d231f77e4b63760f86a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422d687ef3d3bd5406bbc808a3db03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b74c22c7b96873cdbc2348137781399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb2573a995792825c0f56f5a362ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d46c2690a6bc4a2eb556c4b380fb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596acf50b9694bd19c32a7a16f1f693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15674e02828e33701bc4465b63dc41b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e240f63da96ea402d75073a85fdee9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ff047336477e258afaa257d488a5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e3360710a0e037dead3cc8551d464406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911153137e8815963aa26c0e3b18ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf95b709c8d7a46bd687f7f057e8ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd5caa896a521fc7971dd10f233cd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10824ba533c33332a126920e2e74e91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480576d663f6f6ff5b02998d99c7520411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ad5c378306c2884a6d3a9e6158b03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15abff00fa77fc77f6bc0f21382b73f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad99f09df149b6ae31a08235c51c7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a596749c1bd6c4d6b945935e406074415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349645ebf62639474113246c34562c64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72dd9149b804f46284101bbfe94a75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6283a1bff7477ada516ea4fa86cd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edc421090f5241ea72454d83ea184b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee9ab7bb28f1e08722dce8e7b5841420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76027f55ad6d5ac05e65c78c5ff94cd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a90450cbeec0c6c5839c7249b709d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b1454a9b1108a10691725503acbe0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff55d59a1426aa646f1d0d7689b7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165076aaf5574187a58cbd70c6bd318425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b4766eedac3256e5369ba6f45e39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf40f65f189141cb65aca433791f54b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfb17942f216976c878fb2b4a5d20e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958d879b75601902a309401ac33f15e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dac472547eec84932b18ee64f2f1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc7c81fea5d330f5fea6c7810a2df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab35affb1f28a00bdaa5247e4c74ced432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c0922eb2a1b18e426889c1b6496e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da63ad50c86963ecd379353a0d2b5d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c68d00be706ab801eabbeb9578cbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda2a6b2a3cec9f533ca2dcbfe24cf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e577142c2a84dd71ec062811d7f45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca77f5b3fd41f673b79c156b71e5f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec32529c31eb55d724716a8fc18f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f26e940cdf4d71a8ab838dcc126eea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5844907b958ae325a4f72194ab8ce7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b33215fb32833a0dea1787a309a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a8c12336b802f746ffd56c081303c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99791c10c4cf1e2bd7af38b12657529444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdaf980f7d304642d3997615df4cc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4b68c76fa215d5fbbddbc21304680446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e46b6db400b934cf95e9fe31fac43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08ca79509acaa54144c9e70a0868f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b596e019850a9954558c2bf78543c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2b848bb4056a9f2d0144888a5eeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c786a0085eb3f7dd73bd9f3fa3eac05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b04d40d4591da6b1928e5b23507045452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec806c56cc4e9151517961a48a01df1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed7c49b875553cbdda23e296d266b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90464eceabc99886c5ecd68a0f73240455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f782f81f0e2d13e3e3fa78017188335456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4911518f6b17c1cb32b3e7cdcd278457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3d65ecc28df4dd454183cd1e105bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70866c67ba6515f930d989f2c48cb7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5979bcc955d1ab21f4774726c4b7d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b97a85718ebbce0e8e893a480e6f49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f961ac7cb52888f72fceb151803c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76675ff687f40ea09e9675f2943702463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ad4930870ec45beaa9941c11537d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ccbc532d8f2276be9011bba58c52e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4fb45f75b6d320aa32554731d7d06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4102ea576766742185cb2347dd9c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c963c78e908b63797d967fc785724468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc94a36c9cf94c10c8d4b6fd6cf1964469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a866f460d940d556ce32e44644abc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bdf2fc407a7e203acc27120c6a586471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f2c8ac03098df1820eedd2497c8cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966b9e682069d1cea604373007ae67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf6269881267b0e136b7711e8035a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d5b6d048d002fc18553b5e0eb3f6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717be10810de72059dc1d7d335ded7ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe104caab51a9c0f2b1fcc6417e232477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebee1ef519c8962959c8a343807d3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a912b117f64b29c310d5f02b7a146479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb738bdd65a6908009be8a033110fb81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f95f77bde5e0bb57d3674d696b658481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91051f6a3a6addedc4fe9a88292439482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac8700af08b739c08c50581195c892483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc401c7b773621a1a6594dbedd288a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdbed7200a790d860e242b151257d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637462f009cc02dd387e3eca5a668ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0c458cfe0bca1ff7223a9d4b2ce6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f65af42ab3bbd27e4c627c1d9f5f29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a17667f68e8e27caddcf19991126489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a358f927da0e13375035303251572490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837a9fa733f426cbf3eb83845ab402491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0559fa9237853b5f205d568fcead2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795141bd90c3fd7630020f64eaa7502493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e56e90c74c148f96c9e2f83156cf58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b89a353174b4b5187c7f7ced1d7214495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99904202ba07707f5670e5038e3beea2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5495ab1534ef9d9ac0cdd44b0b8de9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5be12c89a6c48f23d5b06650fe178498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de4c71924f318759e059e4a456a19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e66347b93ae8582dafb047f332ee33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7d1e3eb359be1ce610cb011c0c718501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282f1df933984526116a3869989c12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca94a5b375dc53cee8038c9ee7afb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d1776623e0fec1560edcf3ea49608504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581ea795bc0b78298bc70a45334d3cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2949290aeaa97b4149d359cc3a0a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e07e3df590885f23592209846e51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c35259f098210e8837f04c9bfcea6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c7096d5ec6a3be6fe4b3263f21dba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79e3b799a79d6a5194de132506a1d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e34f5bf80ba252dbf23c09132e56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d9dd3c913caab1764f8fe475f540d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472420618688806358ffa40511656ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f61058ccb59121422ff3fdef83b97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882b7fcb8c3c4b91485abe2b44fa2e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e578d665a39d78c73e9920c5dd90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8e6f9cde54d8d93637a30dc8b1ae2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835acf8fa8c79fdaf6de908d356a1a30518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071923f7d7708d8a8253b99c90f7509519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81281a49d9bb7e57544b9e653d357ecc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe323d85200f556c764ec5e11cd9de02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57861b19df09466ce200eed152bdf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96129db3b1683e88788e7745296a2839523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f064e254237322cea4da88fe456fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e181da198a1ff7ae7ac1e987ae2617525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf7a6b9274ed3c5e1a0400df93b058526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041965035d00830ac98c0b6bab7bb04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28964e5e2dc9bc85d40d6921fe15c10f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50e32f935dacaec88d724d2fc7355d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943243891fcb14d1f3e37ea12d7c0e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dec0495ddc6fcc5989c9eb8414d681531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3482765d720fcff6377985778cc01c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769544389f5dc74866fa18a37ecb78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae3e1e03920ff755675730ffd2c36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec8f3e656085126e153de94ef5c7b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bbeb9704ff0b741ad89758ee03c9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d6f4a1d876039dd723d0fb8fe88d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643acf1b6d8f6be3a4c67ffeb7899cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d087ad99928c5001081ad5d0b4387539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae280d32dd3291453c94c192c408088a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c40142fdd09824021e1495df4a004541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53578480d5ce346f82df9fcbe500b9fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cd4d81d330844534e800c0c653098543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a794adeb2ec0a1826869e96c62ea76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f8ce25f77720f6876b4d9e3335c6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60544d4bdb18957fe91e73209d5cb50a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef9afd370c5e856b00ac7bbe8ce8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e16e15f1c92c83f8d7b673cf44c29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72614e186338d6e0fb8e4a48aa363549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f759062a93ff6ee438cde32ee51ac6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e72f95d4deba7f4055396eb2cd33e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc13a74054d2e45dbf24f6c8b4339c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59776513a74a038818bd313db974cb4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f2d48dcdfe8f35fa72eea2dbb628554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe74e2f30ab5eedf4c120fd6761f5d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4d20791118e132b4bfc9f060ea507556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd85bfcc585d465600a1d47bd55bd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e545f7475d50168d47a39d2bde6e7ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dfcbf4b9f49ef00a0b523be1bb787559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef66034f59129c8ca02ec1fc79902cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b5b6ee2832759377a56c846e919e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab5021cce9aca4125a38d9ce91aa5a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f55f8d4b6f6061d1ab7b730579b07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db061fb754536c57250374784a88bde0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc5cb3cf684b28e0cb6abb75fefa8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35480b81e41de30f326475e1e1ae50ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b459490e2e11948ceab8d6c28617a24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e261538d208bf42a1e8433ceddabe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f54b6940a7aca4ef4da5a9974a5076569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c43120374a537035d3171e9b3d59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0528fecc780c20470cd2d71062728a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97cf99c60c8e52f959c1e07ce77459572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3188ee4dbfe0601531b50d8e4ee19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45add0615a6638dee8688a7e803ab80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3146a00d82a41349508abe6994419575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08109574ea3881f5559b245d5b987e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a4529a8d8636de06d74a6332b4bab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fc39c3a2a16fc54b4571cbf9669cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f412cbc85143004fbf51314be544909579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9abc0263b52bc2e21e5da6ebd10ab4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10208d8fd8dc3221a51cbda3dc09015581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f4d1fb9fa8e8e8722cb2fe3e3752582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c36ab06cbb338376cb2f51263d8151583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec1f1421bad4bb4f30982246e46d45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2d44beeeb234b3b3c7f605379a94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0a128ee36f5dea861b3ab10ebc11c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e76d8503f48cbfa962164a06025b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc26ceda07e826abf1808ba126c1d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad5ba0ea0c067a3db29266603c5fa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56449c103817020223ef04173793b54b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d746a0879960e1560fa4692b97d38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a821ddbdf065ecb8337c7805c830f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b806134f8ad2d50bc365ed22508a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d62dd586139c8db4b75d98e589bb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b2f0670efe4f2ffec51d774c442f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3972519df7a170082624cef01d73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f3561fc57d6ee7aba5591bb287220597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4ca7a65e5216f1dcc0dd7cc6803e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114b983139007f44d11ebdb29b6da16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4125cfefdb18b9ba2fec9c0dac8a2f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d2c2e357525c16316dedbcaf1bbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87490cac17b9297252564dccf44ee9b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e2afab73d7cd0d7e04a8a43a150e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8536d6678da9c5fa1ff50366658ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88b6e56f85ca25f45c0831e61ef3b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f06357d86fa4608f8880fef082c7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650da5b70ae95bfc058125c82d0a93d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4927d884d558585336b59e1d46f90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f9e2513341069f8a34fc9f36a79d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dfde218699deebd81d6f88bcbb64e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bced19c9a3c546445e09018116acc3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451aec546a611510e79d3c7234e9624612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb23153ebb6ac69c824dbf7d0f0445613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a03015a0517ab90a0fd9c5357684614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd27145f98098f74c53d9046318faa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2d0361d5483a23f75905e720a3263616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbceb9baf7582ce82f91eb12934781617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d61dabe75ad3b2a9250c6cbbb4d30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fa75ba37a22546bfd073379171cc1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4799e438ba6781cd35fec6ebba29a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825deb52eecff162ea06efb32fc28513621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e1bd770703eace5dfe74649c9917622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe5ebe8d2be44397a2ac62edf696c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc790a4ba267cb668bf50aa0963810e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b7f75f238a06b88015b852d60778625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7a27c662094fb9d32d7c6fc3709a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d7395dda39f33667a9aeff823adf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51e0c26d1712f2c8dc2fe2c1a011a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c0991bdc8c115c3f6b018d3812c2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562948d5703bcaf84d54ea8d878c9fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92386ddac1aeec18082d686378dd219631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cadf65d9e2c39d811affa21c01e385632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce470ac843ba0fd87c7b88435c2b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27387dd1cc4bb6eed35c7feb8699a2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d7e410542808020378263e206875635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9eb9981397507d1dfecc63053dd77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd582932478405da6a9071f0ee2a78b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb25ae2e364a99eda839d3a89f7e30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623c363a7e477d2729218b3948e1c54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da164c75b2aeb80a1be7b8daaa53c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f81b6d9ff2532593ea8a4be29c3f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d119332552d31fcdec11d0b1b852858642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f04b0afe4f7f8a0f68e70dd205a0cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309a8149c379a4333547fe2c1d328d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce69123453e5445821e94db1c876fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa05ea4569e6906584b1617a87f37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b5179d3f774256f8a8307e55c181b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0e2dc26ed6d0e7a68a0ba8195b239648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b554f79be308bde17608379ee1022649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773db9fa5d397358005296a1ec82c72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e4091b14d4e5fa9f2207ec69b606b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb5762d9acedc5b7004d07b499adbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175e43a5833513eda0137c4cadef09c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a16c77d729b478b96b05bcdd6034fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ef05de63db19053ad40182d3e9999655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8716503ae90eb70d9a9619ac2477346656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378876fad093c29020f57e2170bb9854657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4a49a239e5300d6c8fedded133080658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d19b999fab39faf0f96effceeb3ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fca7f8c1492265140d1770815b1dcb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536c4b7d84bf6c9d35577867dbecc90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f16e912fdf10ea2436e9c4f38636ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0d3656be8c0e02a1d52b66df51dd7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a836cc30e83963eb1af26fb5585b2f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42051fc9c6359b9f02d9bf25b8e0a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81126bc2758d58b93711f1ff0774ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edf628475fce05850bb0e8f1c0d3ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0276229053d94d0d5baa5cbfb19d60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de81dc80652f4ecc2807b06f6f11e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd18593d2e03aa20844610e9e111421670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57d49aebf55423fb74a837ce195bf5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f1d8a121e3f359fb1e092ae25f67f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebafe50912f92a7286fec55fbe4a893673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd2e59c97a2b6981767f656c93c329674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a09e75e14dd5af78ea7fc17e477e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255075b061d92fd1906b31dec39d9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a0a1c1d64c76315286ec33b47050677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e248825d0a2ddf959c95ea0d45529678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf51edf14ae56f19caf0b2b2f815d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714b2fd8c18a01ca5bbe854b61db1c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ac5a188f604398811ee55e486c94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ae052c6649d8a37d23c7cfe66208e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb457fa2f557e9f8c7e99acf45ac3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71496b9217067b95c3f7a670ad499c3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e058ac7700709278abb669ae9b774ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4102c09797f4da6c3fcbfbae0b087f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbe6a876548d68a58a522c7d3ce18a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa710ccb06c2f63311e9822d0128c0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4216cec17eed13f9bed34fae3ca7a5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eebfdfb13acb021c37c498f5d7019690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce735baf2e26df0360a0906dffe452691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53dd44bd1d2260e9e49a6c216ba74a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cabdf018b8b9f7b8777477d80bbc98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e68d93f0147b722496a624d984ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe8f84e39d7bc921af899f2b49754695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade38c62469bff31c1da0a087c88f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104776f7742f69a470735a44ebd201db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c309d4c70b8d9dced0a7e792f6b8024698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa53e49014b3286f65711a16682422699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e26a1083cc53e4f70b05946629781700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8006e41cd3ceebccefbbeacaec05503701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3a7a78116f5314a2f98a6c821d13d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c3073eb2cfe15e937ef38f41b88a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58235b33719d51dc35414211dc911e83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0067daf8121fc01989479dd4d1a9e3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8c31a2eabb5451a69d7ecc3645c2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363dc26f7d1f584aa6cc4edeffc6b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb3ab9acf5952ba6dc238000407bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede9ea4fa1b0e9c62dc7bfb15a7bd1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74887a3bab2d6f6c2861c20d9ecdad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bdb7b933dc81c769bdef16a4dab0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c128009ba304d381276d044bb096712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913af82489b2b0f2c735fbed0548fd4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0d1e97611b26febb12d1fb523d9ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62f19b8bba04b424344579ee3309b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e6dd56a21f7123705fb2e59b4f1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07fd96e65baf94897493ed4be5fdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96f5756b3333b06c43063c14e7cc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43517bbf2eef4a82858153ed05334b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d653a1520ef5a1f5c127840f92a82c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494fec701e4581523d2c2d574ad8ca0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711642532ba0a7fbfddb31b9b8c7251722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc18534c263953c56e0dd8fad9bddb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbd5c1ea5dffd08d8d34b83bd6a881724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224d6664444e298fa6c3f237cb6b12b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec294860a3185892e8d2a2f6eba20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fc6a07dd45e7fa3dfc6118c56c3fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccfd8a75d4668208e5d32b5f8e31fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0c5d7d7cc7bcdaead268e7e716040729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa157fcfbcf1d71e8b69b9f2442a7c3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ae223be0c5d6ac9b0624cec73a466731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db64d5b634794f426afae4cf1a8143d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8ddb22e5b477002e121c9db54f4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b399e6b4bbfd0bc547e2fe3dd4ad89c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011092339db9134e893641135c4d9e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e1b1ac5079313c941794b54d96dd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263019c878f4442f85c1961d97766f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac49eec13d38c54dff4697b1510ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33beb5a3e10ba7e7961cf35a51cc391739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fcd90f5358c3debf6013d5757fa57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc34bbbdfea7293934b9fc5cfdf9ef0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faf4f8f5a180b4eb4076b7ffa7b58f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6f8aae885786a17715d28cac1cbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a86db44432c78717a912fb1df2e6b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e55eeee7d227d699ccc92daf2d0a73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab775a0e7a389d9d79d5868414dead746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911e85238cadd92baecf390f665100747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348382f8d08755602a0c8cc65826a1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d13ac4f7d1bc8ea6df08879ace07a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9327ef122c93d065a16af194cdf58f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca64543cd9660c655d1deb30f3bd46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855edb93e043991abb61e9fb92086df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d419fc6db516fab2cc63e7c01a402753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>