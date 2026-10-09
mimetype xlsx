--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79162d6ab2c40609beeb0fbd87a75e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaf969fd55e041174c739526367f972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6b806cb0726b691fc2ab8f54c3173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283deed6a8877bd9332b79bcc93db854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da07f7059f6721063f818c0bccb205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d454c12dc2ee9ce9987df77d795de006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828452d609b3e27831f3953b24443a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef96c72e4d652fbd6b6d1720df0e2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cb96dc198fb76c7e19ce2983d8c509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676145886655e6c99d48584ef584f92910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d104d506be797a7efd5470405568a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787a276bba557c01bd96ae510f3a6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe1800da678f3a074c6919a500772413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8f37e7ed9193c1aaaef2d6f010aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17aef663ffef4c9de995b270865a7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278421cbb6bdd8303b9fc7fbd17bf57316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901422d669953c62d652f1928f7879c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430a08b7c3c0a4c8b1df50ee3a89f0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa445f78d5154d3d607d2cb51a74766519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546a7dff71812f38776de6b3febde220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ba8e3be85821c4b41c9eeced3ab3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a89cf1f49e5dbb75ce023653cbf8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae38a91bac02a422bfe4b419b508b1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f27a20cef51e5fc56ba166a64a4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fb6edd3021e11362fc3c12726bef325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76069646156e89d5b2f6b4bcbde1c03f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9555fce9e3c481f212484db7b4a311c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc208f746a8cda34768f22aea7dff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12472da4e51db10d8f177dbafa042ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86cd42edbdd0fe312597ce6919406c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe92e6297884d7603fcb926dace7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d240ade560247c726378b83d1b3a5c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd14640178b496ea9120947b6c767733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc854d6e973c28f33c8f3e9e42ac54234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e9103379a41484b5ead265f89754735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68459d933c569feab5cb6ad72db159f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a20c1e78b0ff0c5ca4ae4065cf38937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c8ccd2e4a99c61ed06cfbc5ac207538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3207b5b42bd92b4f58ba95730d75f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cb5609c79b99215fbe00a05b72b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4ab7869bb5b3f897664042419466841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabad8e9a718969f94c83acd992cb0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da537af7521dd99cfed9b23f0c9cd40e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79d7e69265c675e7e5d2dcad32882d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6caee6c436c5a9911e31c5773f593345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d841e16ca34f1b07542e78f546e4a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c45805a8d3edab61924b799d3c416247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41de474992fdc871025e4e9361ab4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd38f3b9d4eb025be5ebb7c5e10ebe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b828483c19db3369322a8df91b318be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee393418f9e07a68d270bb49cc0d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8fd6c61c5b059aa72c3ac7d04b71e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7be12c78cacac41268c91e0a2bbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ce736bbe6b173822ce7b7a8c8871a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13303166d1342709b469ac68f7e33c7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029f5c90927d81d35f7a4a3d9222e1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff4cd2f9cdc9a7d98037cb6f81c23457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab099cbf60b5f3ba4c8a22133f4061458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a9db693a52e310956fcf61e2160b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcbf87acdde9f17c78068817914c1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa9fa66e13aea42d2854190056be2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d46b9583b1802471844a1a6b3f9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f120cfc81c466ea56737d8b80a36963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cfb89450030826f385a0081e719d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92713c3ec1bc22011ebac155367108865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfe5ac238f9e9ec2dde35b19bd2e4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9908b8114736edbed0888cac8f5c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223f5db4a1da2135b2423e83a3190268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc0e1f23e84e3bf6fac37deb574ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151c848812cd23b9ae6dc249c4baffe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc6e5ab69f57fb10bae0738d188d2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cd3be6b304471e01b0d24d00247bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6b69db73f7efff01a7cc782e8c6bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926196da720518dc1479be1815a14874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d3286a477ce36cb1752f5e33ee8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49e29920c00b58869d50997368a24876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acc6111f28e2f58ca76ed6dc0a37c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e142ff123ec86d2001acffe5d26b38f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c34f2fa435627ee713dac0ed31dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f2a47b83ec963128d34608acb7b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b6d8423c50aea83ec34758d672b6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac975593b4ab1f8e6904264770d97ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef8690bae744b6b9f7c0d89c3e457083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e74f21710b3fbec80c1484a84072884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c4bd7e1a21510dd46ff9aa0178c0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b4e373daf64dfc2bd30ac441df34886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b365e8c8e32fe0bd4576a1e0ff6283a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce390aa630403a3c10ab74336f181ee988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ad3180827b50f2aa7f8fd6d9209ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd9864bff2e50e0a08613551d423a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1a342bba2ec5b129f90a4797e4b5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de6e01ff61147f986b23e07dcfb58c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf2b9f6fc0f6cd890d21895a15f22e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aad291bcf99bcdf90da4656a65dfd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d16ea912e52e76b1902ab72c51abb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce75ab4281d11a3aac198975277de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17033c5e46f1c6da923d20f30191fd1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c011ecc6899ac79ab5c1c8cad0a4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd037aa0748333c1772ceb505ba9bd5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc3aa81627861db1cc7a61157b57bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2fb4b2c406451bbecf5026659cc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5dc081e5fe463a8ba1a5d3af01a7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b769c859e287c01dc0bfd57f41603103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89740f685fddb0b3fa55f869dee310104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ac2f2514635c76bf8f706026a46a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64ce5b90e6f6ed0f51fc9dd11c9fd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b274f58cd7fb7d7d5510ece190f256107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765d2e8999ad1a5f6b363f63559792108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce9c3c1966faf2d368a8a2f865f3cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6dcbd1d0b692a3af23fb314eb846c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da4ff6835cb1174a9daeb8fd3483c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22924d5e83a59395e8fde201e0be53d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a855975e9481cc1a9897b09d80ca6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c675748a7723da9f226a74573df7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb24b298678221205a3982db1e2ad0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e971e2ec4e2d534f154b9f9d09c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837919ec3f18e0635626fced3d2eb2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69402ae8340fa52561ec31234355cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725b696de1169ba8900d032195f8fa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb210fa01b55e94e0464173000d83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea463ff67fb58aa035112422fdddbc16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881f439dbc4e5da1c920c1928a2636e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f40ba383df06bc99b4376d1487d63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee1f0767a46d1c54a30711d28af90b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae7e977c12ac2bf87668871ed38612125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fcf9e17ff08d8f41657a4247c3880126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4fe8674b6f5bac6e7f4998475b55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd22278af3e3f4525a887132337b29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24a75896e3bc220ac2136260414fce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec305c0a4962970d580a7fa32b0020bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf842e04d583c5e75aebfdfbeb2503f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c9780f1ffa9b8a7026cbcc2a68dae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16e5c1323072f65bdf5fe7bb51e3bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7bb81e0e77bfbd72e087a9678d70d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22187858cb45c813d9688c2eb5e971135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2d7c7c6991fa433a6cada6ec55ca3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8eb3a04afbb176a9a19890304920f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc25387d83f7105c446df18118132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff04212b4c55dd5e2c3301ac3cd0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe6f7105f8587d614a1a0078d7652140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d731aa9d26346342c8ee8f68995251141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2eebd65924167e6ee0d6b60db0ff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca922a3e191ac7a74ac3632758999143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c17d8371e0e430d8800c9093d51780144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73f20bc98b0ed1582540f6026431f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65315dc4543584199808602f265b288146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735a26118871e8166132b72834fa8cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bca5c7a87c17fc630ebd03861116d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d189a0424ab260612a710f7ad816c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e91356252e26cdb8c7392b2ce3d1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf34ad2c3f40f9e1a0293d4f1afefdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e26c21298775fa7bac7d38725f0241152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4062a2f0420a5f5877ea706db0a9f04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a5aa7e253bc98511b0f29d6855d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d281f6b27188629d0c135a4dd841594155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e10b2ccc67a5def4ec7e73607c1e47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f9432ae980ddd8d4220802e6144d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62211cdf4c50a623b0ea207d993e8f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b0c3acd1d7b94b87569f879c87757159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d37f26471c641f1e2becec4a2c46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30937fde9c4daba75ba5ee45cca25a4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649523e8beb546e2a83cc0b888a105162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04ca966c1bac0e6c26d03b470d33a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d178601b5e958b1bf790fcd08ccb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dabbef547e08654140396ce102618165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7f1bcb1b0d49f246805656959852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44e8bb7f5d30d614fdea038f2037c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d16efff8fde908fd289891ae0d7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66138c4030d27894f8b545354286102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1fcef4aa0cef1ff5d7b4eb4b93117170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf5970db5a9ae311cab7bd7b2cc68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46331af0454a7b45deeabfc26d5cfd2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192987352753a69842bedcc1d8264f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f9873565ce6abc5455bb9f9d3cc4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfae83f88e9b7852a13430b7116bac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520a99bab60bafc46576e0fb433def2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eec36d1c43acc61709feb52c90cca5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747dce7e4aa3f676c5fdfccf4b22214178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e014ec412863b6a8e3cebb8d29362179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23654a0553448989240a62c360a9d12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aa1f4095a040cc030a5e368ce8f1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def893e3b4226b4b189e4b1f151bf4eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e2b612c408a5f6e8e3d3412cca41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baef62ce5d05b63ba9a385178ea323184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2ec0810386eea899137ef43e3536d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b48d0e2ee4fbd8c54b77f25d86aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a3d993f2ef41fb8f658a097caa24d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5740b7b44aa02e2a2ec7cef786f020188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04230f75b2988d0f713dc104b58cec9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8f9cf4358348c17b90cdc6524054c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826190d587b87de8d5f86425895cfd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3325b801bf5c2bc6e60fee8d8412e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdff6b8313f0fc1562c934c789ced1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90330180b05adb7f59db55bc4831a05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e72db4a6f803685711e552c5a65f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b2b206623b7347348c5d7b94beeb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d219041a895f712223f4944d5eb3b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905f51a0912c0350ef66f417e19ece198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9fbaa96904d63d3213b8d084a5781199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc0f2ccdefe05d3aeeeaad572b601200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a5852a2afa7716960fbf95b3f6cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5dc44c8af3f0b0b87a66acfba3f6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea3340f1a53a778556d714ea2234a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866428799ebf8f26fd2187dc1c7aece204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810228300c1aa8005ff65c43f7192790205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae5b74301975ae69df9dc889d97be4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8d315ce9ba878aad13d167d5fa2bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f038c29542578d881a311d67956dd73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c55ac77e35f9ac6e313d4fd9f7057209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae53f7075b3d5af1c7234810e4310d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba00b5b7170ba2fcdfcef84ccbfb534211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aebef973f435a348bf9644652741dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd58bb613c4ca23660b6c1d346430213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c05fff2d6ac7627fd6965b4d2b5b2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94460e116458b8d045bee2be082a52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c4f67d3ac90e006860db574875059216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c99f103cc857431756fc1a9edf3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21c9b474a18fe70e29b38ce3588bc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683272daa198c14afa60cbd1d1493a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a9214dfc5da6a29266a263bfbb15a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60735fd2c87b66f599ef11d8d345a32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12243d7e5042692af0bf12072f86e9a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7c130e268414ec05b41b2a60e097f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532d15e1acb0f850aec3096e29033a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a67212dfd23f086a557b3753e5f2be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b60b716d2bc13c5cac6fc58f007ddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a5638703be5289dda35acf5dcde04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b4080dcee5fa09d4cebb8c9892a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815b8ce078494439199e11c80d5d437229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e23ccabcfd2678696ab06c0209666230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059c58ab88d113687551cc1b7f9a058231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829baa23d90bcc391f6d746114c5fcd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7af703059cb7f66cf822a4de006b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba638c532dde0518ca4436f788c0c057234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c11660a53af01e5f4617af0cee2aa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53100744965458ba094de2c89e2413236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7803a60a3dd5c01a968229de7c26392237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba986ad9a9f9deb8d15b690eabd8506a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff8ca816596c6b2963a479ecf540f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c775f9710abc65b7cdd7501677e692240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf7f4cfe5dfca25b897f8c4535970241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fb816db3163ecd2d10598e36bb615242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f0f6c84082072e23063b0a1f520d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34834d444ad484026f4b8937268d47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee74b09fc9b5c796d228bc67270dad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46a3aa8f66a965613f5722c9e804f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22277ecff649b4f7d141d997385f0ee5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65177ba5fb678ed7088a7c8a71e232b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1b28c2195ff54b875cacd60cae061249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b48fd286b125cee85d38341c23d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739614851b05eda51ff91359c52c7ea8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1f612544e5b6c5dab50e7f37a8a15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833be164b4885165f8c40e6a61f3282253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87eb236105e11f7b025c2b9ae39bcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93481263544d183762af28758303d084255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee90e92a4d1efad49c44c92cf81bea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5060f950430932cc75e0ebd58dd1d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa574a7be85e49d685d855df199d0ddf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a59759daaa0f5aecf821c88fd24822259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517a66932d49b97c4718c789db26fa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a7349c4c1dc3929b76b8cd4015735261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b4fd6149deb88f87ff225c1bf33f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be7ae8335fb0af60968bc6f539c72a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569115365a6064917b9dcb76414aac06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048f38966c8ed6f618c5c40eccb2e75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629dbab214bff51cafa757c9f79fca8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9747a0989da4e9f68dd71a4cc9a83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34129721e3cb7b402eee25a3799d6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8bf58d81427d2e9e271503983d14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9147473a20c8243b6205957fcdb1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87b6ba24576e3cf3f4f1896968ea7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75075fc60013cf84f28d31e73c3f7fa0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec26491add8b996dd45925575b789c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c95ac1001c630e3256b71df32db2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccbd93b4509c11d5f62689f1fd5085275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e9b46ad6410c39b0bdc7451012ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e634ebd75231c4bd19807f3e9fb1f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe117e78001653c52493a71b70d0ca0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51173e4931fc7a8c9bb2987766b8eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5e1c0c59c70063fc5eaa886d8b50b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb019093cccce7709ad6c5a5dc6b1c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818eec70ce1f8ed72bdaab3c7e9a581282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c39a29798bd4a015d52d4035ad3fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad69730a1463d9772c06d10a7012c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aed1e5bb5768a4dbdffe921a6a76e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f8527cd3e4753268e141388aad618286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b523170cfb048f3d80faa8cc5c122a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1d0ea5b897b574b48425f542f1d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c9107218e4dae9f80c9b5c1dd95e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a5381e9df3b0f6e70658cc0ed936a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9d2f9e945b9f53dfc7ace2ba096be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cba08ae7c33d5a46870f0af16a656292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83836e7d755a9b846df3ede08889738b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c2a8772c34db40fb0f602f47fd835294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dedcf1df1a9c10a7e98ae35a68734295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31ce78db443c99d0a5572071963aa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b742b108482d8a6d686e224e501126297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9299a81ae4ca09c8e0f9b653abf3e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474d52348911009066be1b56904d54a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff7a729f32d1d6baa13dce2c1daf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b116c58a47acb939037f33a805d3c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a66cc81fbd3225493f227d9dbb0bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94857c6fbec2e117cacf313644e9e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe05d08835bc5454c92f37375d27cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab60d081c8511fa2eed17d34d10f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0074fa5284e16f1970d0ddfb925fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207208b3658ca882531c6f9545bbf62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef65469519ffbf89444967e326f581308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9ce51a0e4b0bcc38c0ff9d215859309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df42d578805a71f7671ac6237804df7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba759621ed3c98350083f7e2be2e7636311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce386ad5e3348e9338f9a0ff2446e6b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399de115bbfb2c57b94bf009856a1a43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af08aab98f66cd93d34bbf9ce9ecbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff26d851383d87770e45bf1223df290315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ef4e507f95558a0aea2a1fd137aed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9744b89326d806d70edd004973c01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccafd28cb555708803624c571db894318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a3e25249c608b7ad49c2af8b9f3d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42162dbb6db5629faf232b809bb20faf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593a23ce6a6c25abd4b25095bf099ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502b813d4c1ae267ae3c9388287785322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523af3db2b525b55a1e4887f321c6696323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333801966c61daa11640aedb6232c22e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34784b06a05e1b8199f3ae0d582942a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b895a5fe23f2dcb45190c19d5e540326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e53c3869a7c56e2fd2fb7af665ee2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b4c9aff64f98f401d33157416b098328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03294aaab09c79aaadeb2acb2f55460e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd54426377f701734c4e6faa65160f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eef2822757cba181e84dabbf6c9259331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e6d30ba0ac6462c6f9267322e8dff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378e967d5edede1368af3659d1b3ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f7c4edcb0c23136af305ee1894b1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f368edf82637e8053be656221f2023335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a508c8a3ca6b91abc4af8b7723808336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe250d1ef25244f8a2180fb8a72d06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1b2ced2f55a49c022c6e0f28edb5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d08ac7764434523ec9c3f7a0c7d56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb25f92d69195762df624bd5f78df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76cf5c10e6ed162e93ede17f11a3f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316702a3f2552afdd411f619f6cbe201342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7922926637e1e4581d54a11783c1294343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320121d9b581ceb734bc1d16c790149e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dc34d608c625f9d0e566aa4d4360f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c79b7f9317edbec506bd2c9ad88fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c62281ef288d5e186a8083d067911347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c351d109815c1086abfd35ef41057348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830f8df334fdeff106a18179d1c14ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128ab14fc3519ecf8887a7d68e22506350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9869964dc47587277da410f620c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2e4574a6a9b3d56ee563060f4b10f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882152cada0725a9b385505fad68ee8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62ff6752cf855cf6766e09c68b022354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a577a2e7ba3d06b2aa675e9546460355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22146bb89bfdc4dcd58c8cf3a3801254356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763577ec391b7ef4d97555f5db2748d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3cf7707042bb5f49c80e45e952a60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f4748b967a85dca09126c79203c78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ff1d8f9c09c7fdcafcbd25dd3c2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f75f22ded65a96064b6e5822b0dcff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e226f419e0fb7c388483bbea41e84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0886863be93cb664bf9c37279a602363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf755400bad667ef823575009b79e3f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d8f182a5433aa892147089fe402ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e6ea407863d6b10b725bf443b73af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb504664982900ee633dac2441807367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf092a077cec44b84596656de670ba79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75080a578e5bdcf32bd1f8bf46029b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adccfe29d6e3018964da48d2c255a81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13094cc459ed494046052de2c1f72cbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d214378eabe80e18ddce1e00040236372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9cbaf67b02870727cd179b8f4e4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac176a9211626fc974ce626bfeaadcc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79aa151557956ff1b8c9284027046375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3d1c4d5898902f04bbcdad751bff1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f64d6a0395b50539c726dfa2a1187f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb2765fa124b3b459bae46759529e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e319a480eda77b821d86a23f458ecd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7bab423c1fb642dc76a6d4aa95e6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1ca414e55cbed849523bed0e9d219381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86026c65a05dfc457951185652dbfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51f9250ab841087bc3dd29d2ed84f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271e9d8a91f8d3148ae1b9376639734384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8d59d4bf0cd890bc728362c558423385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a929d7e3997952e3e75322e8f899386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4836a152407da1b569eb4b4f7967bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623f1c4e504730978c80b7bb53145f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28dbdf07d46518beaf558cd77dbdd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb61b21b8beba1f7c60d9cf8d9b957390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb76ad00e2ef5c12a8d548c131ff0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76ebbc49c16876342010b55709f372392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e240f7191e176ce3619465399e02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2117db9e233834918f6151ff1cc00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d4e47818b00e1e8df70bf9a9e306395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00fdc6efe11d0fb1ddd09d5ba80229396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0af029d396bc271523e6ce7d87fd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51641a6dc3f02748c0528601c9d0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5328011307fb5b6166f9c202f453ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab5174338f72245dd50a4d8306f20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336d3d4c342eba90f72e108ece31887401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef5ce0203b0f3dc9539794ee17d3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0476eecc6b35d9f6c9e4e92f94d69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975658bec15df2422a0b4d5ca4feeb7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e4a78f64522f8d851a557055245d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a5abe209ac9029bf2a2d9eefded48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b10b8d41521f571f241cd0df30f1d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4e41ca8529597c7768036599e58e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea7cc759673caead66290f71b7b99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d891fbbc2b758e664ce6128c70be4fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e4de6214248289b5389138e781467411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aabb335706009966d9065347b84fbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97e06d67bcbc4591b693cf9ae0afc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb3cf30cf67b9a9cc3d9b725fa96bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817537fa4ccceba0c50f275ddda536a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc780174a23ee6f4026067c41761f16d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f62340da7024b314e1f994932bbff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403e16f654b2e66d358dcc74384ff3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5396b08e986386f3921c6e29be837b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b02f0df3b39cf3ffcbd4e13f10ecf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afc3be932d287d33999271be865de3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1276e77325781bf928f2af664f956f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166534eadc38f37338196f7d5b88d60f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4ed0408648137969c45fb20a65f00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cb1500c7b448a4123d70afb8dacf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a828562a208d7a9a5d7090f0854c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033596e1a50fe7a65c7ea6bacb37d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dffe0261d2369c043ad77d712137f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15847618d1b028dd20c5c261509d323429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d91d4e07431f2a419ec9ff1bbe94d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969dadfc5af1f8b8884ea512cc5ac76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f47baa3a87122c8e734f36c9362d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3b1ece3a4502aa58ba11e15110707433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0654d5f644fb50a67675d294e8cd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191d94a6f6cb00c3fa875a6b1859b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424756b05bb24a7335b2508f22306d1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc8adff247626a97bc2d3337edf76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c292dfef3a45f31ee1ad676a2324c5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e80acf54fb8509be4abdba532dc9c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c789a000cf5583e4f158377ce1b9b11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c437b37decce4a56e720c925a370ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b1a15e2f6d9cbc5c4d007986b4810442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8010ad7c029b09ed96f20e3c801a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c32261980ad081c833550e10d5808c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2045846259cfc8eb865c473869128445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b666f5eea7030f620b8f87f72775179446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08b1cb6a73ff3838f7fc16da8def56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da60a9d943c4cc712880f84eac44b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108185eaac2fad300f09c2f7f3d32d2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5920c63d008c006627f8e1349842b14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e30edb195c4acbfafc1eb13b62085451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d14f5dc2e7cc1a660fc0a88687f4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06391c68f8fefd30300cdcb99fb0a975453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76a660d5683b9c8e91fd27932bb276454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe5a2e0ab695547bd6ad09be8f8d62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caf34cb72276b0d3fc51c64a7e0407456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5fd859539c693a08bd202c4742a32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2342970c2c2d0cb5e2ab8fc571c930458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b5f01b3818c4f35d9abc2287132d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dc012f327fbaefbcf9a290b9c92b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f1330e46d062d05317ad3db1fbc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369199724794d62af44e441ceac88300462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a1c990a57d84beeb1a4b350f40ff9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf319a296792bfedcdd0115a1d99a487464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226846c33afd8d34e5dd476cee24dc53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eee17970bfc0e0eb02541871fe12c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32827ce5457b0d1f32fd3c8ed0ad040467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4922ea5ab0006b1cf5d2a86259c9e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89b3a653b571f419680a00ec32858b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc298aae708a8863277db66f7bd316470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a1fd5658a483e7f19cc78166289e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1f8a0769b9f6ac2d9faaab1b25ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb4be7f0582a0bc49514bb09787fd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9b7707d0709277686d8bb798fc7a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0044ffacca3ac115d97c6d8612683d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea986171e58acc4a3290d94bf0a7a3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628a1b856af26380bc2fdec0a717017477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc8b4d5082b2ed7ae33a155e40a6c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8f23e47d8ca62d6ce15e23b99751a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddd61546560142efe8ada4d72df78f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf328dae1666d529e5dc5c5c64277116481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b739e932ddc9346be738faa65e439482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba1255d4f214ec2e962e0e5cf4e2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81860610381cdeccb8540ae94fadaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e2c4d9c95ba67cd694105782c88b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316235fbe4b86099672aad2cf70d4e20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a302d95e09ae3ef9196fad7e2fe2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b643126bbdfa59ca1f0572aad9bec8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab1c5f7374177ea2b1a1220241aea2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c74b79c95f8d7cb672b6a4b562bc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1753acb39dadcc26668f2416e49d870491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac58f1ce975726c129c3e4ab9147bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ad16caec5b98ffc238df2be9ce936493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83db0df4ed737071f36e93a4d17884494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1d4bbe0ed74e2cf4262122f25e2eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb044b37ea1694975c4ee65cb50b30e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0563b79f57d35a597200fa97a256d5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f14162f9f965cb135d43c73a38aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6345a1fa07bc925b505d8648bf65566499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8773b7ff54d6d98690718895ff4660500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c578f41b5024d548fa2dd6d219112e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d34e5a4ef35e649ba51d42652b80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50565f0b144d6c2f2c12c13d39a6cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3f3e63ea96acedd27e68a2b4c3d15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3c6bf373ae03584ebaa9b6ee69e64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdd9a64dad682fac41feb8165dcb9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b925997f311c450d1d1b00c6aa49eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb899da3de828e9e53d09dda631c797b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac352cfd5e58c72cb25ecb31c01b650b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4411b45e5560d34a2cebf4bba51829510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd1c3575434387b6fc4ae3a8c96f05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add07ca9882335ea3404b1163a5fcf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60840fcee340589d6d892cc5d6e5ec15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11760cde8abda17d19cef6874b6e7cb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114db28f32160f1ddc8800cd454f4f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3230a76c07363600f3e6edbcfc077516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc40fd8585e7fa330e80180b5c7c6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeae5a100f6eab0ed174a696bdffa34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff9c17de30442a21d7f7701ba3ddc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfc1dece524d35c27361e9e3cb64d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac48593275a5475ceb5dd86122cf51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125c9bf3e1bf2f636be0aea19ec945e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817c9fd3593f8caeae939a56afcd36e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a16c0cdfa73f39a750bf3fce66d6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837b85662a30c27ee8ea105588d631e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b8598e7749aad7db6304f08f3693526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c0b31748b38a0e24d04c8fd061946527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2a98d4153262e9165a6fe48efdd13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce0ca0629413574f63b610e04d1bef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfc4a4e76387877f34d5b883e3e277530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6c1e93afe462e6cc0b7c2063ea837531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3872fc62bfccd5d71b28f20e66337c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c173b008fde551135c51c2d286c51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105d2ccf07d2ec6a9e739036fb23122534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01b31532b1648bd697e2e78500e0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e140419db4f87bd541e18597743e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f99d42d849e50f6f68ad4c18a1ddf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0005b903b427e1d3a1d4addb8991b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c88e87dc2a03ccfed140592684c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70f16ac8878010f2092982652a50a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb2b2fd137fc30a0b97c0db44d6c9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b4ce34b175f740ca72b9809958768542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e71c418c5b8e8a3d5b1b3de370407543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e00898836340feb003776f2261c26c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6faa1a0ed8bea1784515d456f606e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61180862bcc5d33b5fff3c14220f87c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb380d1433c3128782b8036776d57e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f588e1a24566aa201af52994dad2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7079713139579f334cd1d88ec5bd13a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273b3c70e7e6251fecf204049b1331f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c80e66fa2a77c62d0549f896c0ac9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9681d62425073c5de43bf97d4231f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c897d47fbaeb5b496e59711e90a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23526c6c25d161e9a7f9ae029ba5c27a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f616e97e6d61566ec41528b86b33ead555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321756d1b49ae4bf7eaf2029758d14d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394f29bb8e10e310ee8a057ba305b3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be24f81ea3463ca1fcef0642e093052558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81754e3ddb578eee807617285ec82a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0471bd4bcb772fee51390f98e74d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d236e942421a6b3f79e3f8b638cc5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe9c5f1fe0e619ff4b78721df8ce53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b57e847ba16e5ad874f07efcd94a57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd37c5c7a8846f7db44b9e97b7f44bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da03f932a747078b0cf4d5041d754a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca1111edd4645892d033a19dbbf858566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734c887d7f07026da92f36f4ac9ec06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a3d0814c4109cc278eb0958bb6464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036492553a120ab2180bf44277efd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44b29284c88f712f1975f79b1188de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a82baf0b4dad9704ef1efb3c1e2510571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05de008c0849b448de71f293a63090572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc353d5526e165f303c13deeb1178e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac874dc01abb92611383ac415b0ce1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e53d47eb2fb675681a1f05f3bac80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489cfb00d21584ea55d31528fad8e80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47310e2f611a9e21160c4c407fcfee61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcedac38996825dea0605d0f1843b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5077d66d90b7c77bf01150e2449bfa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a2d29659194364730c9006a35c623580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a1c9b40e765d74dd0ecd1a70305c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c55dd5b505c8dc7030768bcd8a2e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb8c532a412c4cf04199b9390d586583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586f65e5e778976404c12031a2c7a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74932a05ce87de542a4b700cc2245f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edc0bd9478afdfe8b23b32fd40da2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7c3bd62512058c6b44508706c2509587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1679c2124a707d8d5496a4fbf99b382588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b31c0b08c7311803867946acb35d9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761e06827b38476f2ae2467e462691590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891e0235e720213c2b252e07f408785591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0a5ad1b84d3d9c98fc1fcdd610643592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb36e967e89bd7c37745470f452b41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcad237eb1a866612e048a682737a78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c1d9cd2bca034c9f4e128a7f6925595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bf365891daa608252651e1016c8de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0746418b7b094952e3551d5d255ce3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb733f6a88e630e092a7222503ea1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc17f74219743f7f00c3c1a1b1a0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52598c1ee40aabf3b58d12a4acde88c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ff2d2b6e59eda5f95941df5f37745601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fba9391c9771d6b86c3df9834b4e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ac225d2715290fe0de4a1512d9186603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117d258c9eb9a5cc3ed31f5a3f4d7b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d71fd90f67fadfd27c44a3f4a608605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b609047dd9dbc6eb078dba7a1f31a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77917a953bdd142c6a57f5d9a7aa4067607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b78c038d28995dc1e6913956ddac5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59be478f1bd284523b175e5c307723a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4821fc760466ca321b71d28b9cc252610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f45f916a7537e1fdf7f4ba2756af2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2891c2e8b44cf49eca0ee53c1adeb59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653568cd97193af911ca1adb4c41542b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d87971e1ce6f2f787c99a738ef16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435279ccb82598eda3da0bc68d4804c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8344047898c92b1dca67f3232bbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f3678554024ece29c1494d72ea094617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b3c435506639462ed44c785a96ad5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07f4eda4f08285ace0515278867772619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349302ff16f7948072d429297e6df592620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd9a21dc5c344f3de502879ff0c5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5bcb74e50622bae5ff06ac9ebd20d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaecd154d76b58aea03693296f7b08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878a3d80e4b66a5870280df2cb9d636624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605cc7948d8a2fee8bb7c908f971b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f5caa64ab3658dd1a2d2cd39dffaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a77e97fdbec5f755832b909c757b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c96bfae9b506e20e453945a6d3eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66707b8b36074196255750696a2a1963629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca1512562f9dcfb9c2cbec33954ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d225cea0bca5cbfd5c9db6b6aed053d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e06aebf1f4ef89dbd5dc5699e9a0c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a093027b37c776407a95605d7c13c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a71059d0dba8dc266292a44474a54e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c8880af163c29996611cfc92a999e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c2a587535d83973f9a30a00f1dd99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097f560bf72c3a0998aa1767e747467637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fbf9e8a9065f76e7d21a2dfe9444d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468418005f744208170a9a561b5c9e7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf87598218c6f0eff86d5e90d73c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b91ca6272ae082e35acd9005aa1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bbf019bebb2dea8437ddf6d4181a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984ca16904dee189b102df4b148bce5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cd2efdc99feb4ddecdd6d7e32cbdc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06094099f9254e956a58a9e94bf661645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0016ae459ed79c5c7f9f52a0c9a138a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ee1497263ef4f653aa28eacc4e0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aca426b6fdd9015f34e8a10d16a3c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ec676674f2b6f070083a28a671191649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaa9154c657616f1ccfb57ed667ffc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1199a8b6c01685e6bd09b8db926aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d818f68051336f08ae95c57df5b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083105ae516f325257d915e7400e6e00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab6d9589099bbf31a03c02bc249986654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2021e1fd100b7589c3e6fca1fb8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a075562aedb2d60b1c102e4a7c6f0d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dbbc2a061aba3d644bdcf72a3c388657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e9686512363b4c94a281700c1018658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaa33b960ffa268f24d9a2f471935a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e01b5649c1fa305929a1017c45525c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd28fab67c154547706fbe99417e71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a1a8ff339a1fdc338e21d2eb277d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1f1b843c3a2465b4dcf16408c4c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b858283da6248bf3d5d0308616baf3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a9975f3de00f6a18d6abbbe80297f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543ddf5bfbd5b10963d881ef10d5ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5575fdd53cf04f41b2466e08a51f91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0cfd4613b981eaee8365c46d80522668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70903775a493d1727a8ba3196cc03cfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06419f7b8f302c8a94ec206d4a598f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599829e99129cb40aac1a3193bc2ed52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5109116a18a4a83de97caaa470c71b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82dba14af1ea3ef5b31d2954579bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1255a986f736cbc612cfed839fc0ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f43004af63c51df4727ee55636f3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a9d9a1d9abbf570db001a3f104d7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0d7579f9d5e4dab842e97d50801dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a4d543a6b01a056ee2b85ccf4e9a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261f8421b35344e0a875aab630eedd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757cde8a68b488b7338d04f4adbb53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e2a40ecae2e46d9b1f67af4f556b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592acae0990e3f2303a2eecf10da8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d4faedc0586ee98f198532ab4436c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0844294361027cfe7fc8056c4a3b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5abf811f3139da6e7255b825d6f26a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85883ef4f1f65ee2088419ef1912d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb4cea6e960eb1080a9f7e19f09d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38386d28cbc3955353f68d14be13b22a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194ed0155e684a4ec045a21f8a1022689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb8d33d0ce80f53bb076c07d9fde37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1768dcb0bd7cd9d3b493d200755b093691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a224178042602199eee989858954af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8787fc3c21f0a5fec604b782e0304a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d112f9e33279ac99403e9600278661694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82c5eba40a97108883b7b5dc143df0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679970328135c572f905a430ec7d6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b7106038e91d409ffc2881eac8600697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22246ee33f44d9308c12385206b4a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c940925b7587f19c576c86ea5f4d5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3c77db2811274ee05374e3e30b23e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74911e95ed5e3543a89ce7e362546a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475abd96fe4fe11c1e6a3cbfe4c544d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b79c638b8e72b7e6c5ca9f2344e64e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f639cc4a8ef2f5fe00337fd5e5c39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fcff5f2420ca5c531236cf4a66606705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76433120e9a608a64d4bbfc157518706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00564c8069cd59a753f641835d5c5863707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8f6dc56ee7879bfbad7913b1dcde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0f83be188f349efbf2b6289a45d33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6922738f3f73dc046392b424adb8b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170066fc0ceb9a8dbe24d8c197c9ac8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5632ddd2b5c6d736e72df166cf02ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849e8210a607c5d7eb0f49e2779bac2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48834f25b4e0211ad9b7ec12910aadac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c207bf25a882e50542baebcc89738a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239140880b16a09274a331eeb0bdf935716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ead5ed2289e0e3bcbe6d27cf413fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b1e1f6c47f8933f7f2add0075e4cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57058da9816cd851ba4256ffafc1a654719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb848ae4e809f23af6ffefefc668e74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887ef401058bd64ab222aae0b63152721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a85aa42afabfc40b6d1a8fbe7244722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeaaf939a546313000b72d59519013723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2f64041986828b3c5f3bc6898fe04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a811dbf9fefac1fd2de9e0e5a67e6b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30baaf7a31740038ade15b7a4649a88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24b8dbb398c07b8a0fbeedf1bf3067727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dacc4d740ca4901b9d843f8cdc89dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19567dc847ef815462530b32aa7f4c06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48244ebaa03922eb2e8eed1eec441e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc8dc6c1b00c8c49748dba2042d3a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81ce1997afc1a50b85b46308a11ea4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4aece966695fcc24656cdb806ec04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958033ff4a9dc906f13c8b731f357ea9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c49940e2399e383f161b47640122c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2b3dcf500265baf20495bd7a416ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f1cd848da057edcd37ec6a35ed32b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594bb29afa725fb2fea3463989cd45e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037e929d305c642ab97b831daff715739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53236f0cafaf2dcf24421516ecc4c78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f208eebf977aae67ad908a0b92d4aa1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb55e3ed4e9d3e1f19a72819fb18e8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1a500ae23aa0a68bbffb1d37352f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b4e2ab1b4590b2fac920f39dfe123744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812fc4f86fbd6cae5a59188ad37d01d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee60043a175dbbcf3d2adcc3628a062746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a1276c75d5f27f707b657a9887984747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365e5051ed40c56e527e45d9ac0e429748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028748ca1bf74005418589ee5d7c4a78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7459221677a0e9197dbb0c0df044c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5f0c05f051fb8ae1d30f8cbd60c42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a13ef86bdb531e8091b07f28ac047752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f71eadcdacf7bdad42c93fe3c599f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf078ff7333519b660a0e58d03e02b67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f522fabdc1b6e392f7650051b8ddb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9c4649910868fe889470441980b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9ece074018be8b64e8e2b2a9e9d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a90843a0299e0a2e604a0c9d13c33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2f5de3703ae462ba8dd1e9bb44ea1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039cbb2b503aa1507751d8f6a92a10b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418e03f35594409817d35953ac9af192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d86e1aed994a6b7618bd6be04a4b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad0ca0d667e99c26e96cfe4cce845d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d0e0798b2833ea402d490768a0e6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6287db7d3053ca15ae0d869b346d806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48cae850ed23064eccb26113f19d597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32de87638e9f2afeac91165afca7a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd91159e5b16fe89c591c80ae14c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a5e6d2e80e277f38b3335499bc38710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec148377c9cb3ebb6b1df9fcb0834fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fbfa2fea61ef72893ad6c2946378b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69164f9bc826f3bc352c25a1022cbc6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f887127228c21d372d6a70226b8f92414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8539e8ff05888b1735a786e1f8f1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba6faa34b3dc012bf844c46295f7fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273f03032074798b9b5fb3289e008b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeed744a0c01ef17478314808c798fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6117135d5d5d67204e2ff810f3bb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61fe77e426ee149a5ff78b57f32f4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a241bff0bad9c34342beaf4c6b270621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539db80c1fff2c6451d65ce24ab6e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd20c8cba34a21d27f9da24eb0e4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b13e49dc59fde05871dcd6f56fd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3d9ea1d9359563656a1eea4bcc54c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28397abfb44aa5396908b9e0ccd6539326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fe50b04bb876fc710e7298b38b73c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dd1e3e322b898e813a4736f34bd8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166954cd46b17572d78883f85e6f20c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404204ec67345ef6e628f628b1036dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331bdc8d08664762606526284d168b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36acf8a1ba4f628e2a244b01ac8f5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2dc4c15aeb18fae70d39c793526f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f581e12c463fd3a10c8c77676031134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b152a22967092f9f35f58519d065f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bb8ce5892f36186f713875e85947236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53e40cc81117c8edeb6091e4b5a8a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57b35c3743120d05f1147bb90202e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ba444ed51993c84fe1097c78ce95c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f287a043839c31257d58af72dad98ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f5f69dfd9b109523a927dfbd288841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b9d7c4cf18434b31876bc58b61c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4c9083ac8c83e27b19bce9199e35243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8697e28503bc44fd75c953df3bae7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145a7ad22ea20db0302e7e740cd74d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837388b9f234ba81dadb8455947e3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c08ef6d365b9761c9e19b4bfe7a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab0142cd133ea6c87e604454b3d9c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d0263643abb3533894644adf51e3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93422c0d3988d0a9e06c997c274d6c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecaba07fd2f46a75428edba5b965b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8329bdfd7f9cfb99fc511f28ed2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f3db898d9289f27660e1b2905b8e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edabde3a959b5c7b1eecab257f2545054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6731ad8ff3ab26bdc543be86ef19dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6215feb54d04364b1694d6611e5c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcdff59ef514a9701b3f508765109757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386fdadef105d4d80e35ee8cecf3d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa37719c7020ccd1166d569a455cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f1c69346d997ec7d9f950d5631fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb22854e5ded723cc5b37d12b20a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cbd062c57dc87555563b92802c5a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5cb469a9606b58b600893764723e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b7b4ee78053fcfe3dfaa97d435dc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dc7eae6952df83aae454b8c25085e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630d73e10a95d067daefdcd01f6500666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888b5192a88b090e1fa98a6b036db4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f9ff179a01bbd204bb1f145e5292468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cd64a8c841f22f635a4a25a700def69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b68e13cbaae51dd5ce323dfde0f1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad473929d6d2f3357dbcbad0ce486e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5b1d4bbf611395367acbf657b61472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f6b095219b819c874d3c6501cadc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b699dfc7e9ad9d6dc717d312e3e7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c29763e04a72ec2d63d55f76e788cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc17632858114f653f1bf40ce5bc1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53608bdf53df52dbc76ee944658ccfdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cb4fd0e9c0c7216cc2ee6539fa0bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8277f65dd15f1cc88958e3b198339579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84ac5b7b45c16f77315a670fea327f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07405675e4b926e6c0b4b25143ec51d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b101120721a31638fc5c7fce0b6d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e50bc58c88ba9bfc2870d3eeec2f4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf4821e546a5833361db5eb58ffbc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d2bea3c5ef8ced5b32e7319e8a39585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3164e0ba91dad7350040c7be8bd81a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d726decac651adbfa79612055cae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5091360dca3c0c29fba880b443bd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ba050269f2ac77149994996832f1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c716da9be801ff6c4bba741c5e909590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab1ec4fa7c4b3f194bc8b70112f74691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c427946c4601178d94b40c38c52b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c84095337aa04f67c24a4676fc11693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1bbcc4f977bc600c3d4ace8d1628294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a03fb59dc34180909f74545027714695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed307cd7120addba2274273d8ada796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c719a51e6e401ade15cf021783316f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcb9fbb65fa58b4a7a3139d54089ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58db0c9af8f37b9142ea8313c1dfe8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50889c654aee97b0ece8fdf95d2d8b3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0824fc3edb91fa83659bf8984da78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf395bbab9d12c9d0717ff4788b1d95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2730559104c41c0d860fde52567ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467c6c624f94759f60c7630d3617940104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993b11810caae0610473b3f43a7a0a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a963fcf6627ae5c4031c89f10f9300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb4ecc2033377a6b70607ff4572b25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd642f7a29b445bf8a7ce56c05c8ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735428f5b7539c873f6f68a28ae7421109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427da1a4cd22239958f30a02a302a67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a6462d8fa83333c018fe52eb880df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6af44ac3499e965d963083f9c64f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6ab5d17f6053dd5bdc25c562aa56d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343395ed1c1f3e0c938b8ea254367d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd46f928e8d7316a038c34ec3eac48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291742246afde202ca662639cd56366116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8633f1047202ef8b64ffd9a6f80b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f754ea77cf4dab650a864eec9b9a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebbc13ef94d6012e1947960cfd36a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d752495dc91be10b196a1bdcc41e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423b3320dfe8a9232848d3cefc6fbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bcee350dc93d25761ec4d3af727a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49b5dbead43cb7bc8de852584eb40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e54acbcb43c91bb01d06c2b842f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb835229de7418360a500689889dfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9978bbf9350195c36e7a64042428332126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccd79b76111a7ed2bbe649a8fd70d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f67e76d8f6a7b698bdab6fcca3434128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bdc38ccb7cf0d1770d78837098d31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c2075d931126e04d71dbb6115232130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93af0601c0184433a011d552e36628131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6d5646f11c83a9ef5d5bdc710e696132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dad186ca204186d33c3f1d6a8aaff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8397c2f29145c934fc7190e5bec7e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469d4aa455a179dfe9b2ae2d4ee2c13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc863bcfd1f4cee9e0420984faa3ebf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6983b67a24c51b4389b206063179ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0bf3528e1a517f4beb9c444ce36ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080692a97f83813f58a3e1823e316b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f4afaaa4144f9d8fbb2dec4f7d9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0feb054ad32411d65f1753a1e1b74d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a21dfc881113f61b68417025872d55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cea54201d3c9c3e4f67ca1662c768f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32ec2f63cfafd2e16fc153d5c42e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c611a55e0bc29ca28bb3f02d856a34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241eb6b440aaedba0e4d3fbe1e63ff0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352fc7996e14a91bf8f493d3c9cda43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114fe381407a9887ac61235aebb6425148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4f227a7100d7975749a01e94db5ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ecac519a0d1f9bed063c191268e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaf7503ede7fa172dcaea904484af9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ef9ced95902c470a1ef484dc631fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c18359624a100604453756aaecf24f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33b2477b6461f4b673d6b3404f4bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20944e3d15840062311d3c330a002a38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6990a6eed1041cb8d49c577d1e30ea8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404c6d86f08cabb5fa5e8139a1311a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4cabcce66ef0c8276d1b8f4005f25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5d2c2687ea2780c51bf8132953348159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fa36de4d9ef31a6e58f32f1819de9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94450ca6bd71e69a1c40a1e0366e80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650f364273e89315567702a2f70fdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb7dbe595a0ab0ec013a46b95f5abb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cf0ac8097f120065cc73f1da76630164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3f6e7321c6ef6f1810070d457f630165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba560e9b0629fbafb2f49d95fc44c559166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9223d068f54f9e69f21a48c5659b77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe09bad0609898a148193f8a6ba6558168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa043cbdbf66c08c5b17ff046b129e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e14c7dde240a6bcb0d573e760415fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808d4e9cb785a166de452d6f93b9e14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554c005618e415dc1e79db3322637d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119fa8c2c5660903e24c9527f9a69b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d624c3ea452d135188b030a37176f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf44f27d7c6af93fc3980edd2e035b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d1b150f98e472c61b8ab54c0b9998176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e2d5074ef8bf3c0efe8c975b99f2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b086d9cb3fd2628cc4119f4d1ecb18e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68d7181fb0374bc94b65f29631683179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13254b0f1b8e5334d625b6f9f0f9b8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f847e8c68de9af9b6234df05a7791181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442adb134b1aa6447bc5b8792a060ae2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e734e0ab06ed4648efefcde10c1d321183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475672583c3c2fc0da298ed1948876184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00c16306e17804abfc3e43a13eda9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74bfb4da831466bac5e90523607036186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854c4694824132dcdf1f7fa46689326187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a9e207b2799b56c97510cf6597a78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e867c259fe5deccbbf59fb7da10576189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b06a3bbcffd85168942416b8762df6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea74df373e3e4b7fb55a47ffe46aa0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade85ae1b79f3018efc4f499e33065a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e61ccf5f94b1e2b3ab92216a13de7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e33440da81537122107cb6adb85997194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39059bc759a8723fce73c52c674039c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c31e580ade002203c96d650a88639196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bef8f2bab4dd233b3bc897e777c9ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510380359d9d8e5682c39c85805cebdb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a01063044b0e89528fd08e3c5fe116199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b4b2d66a28cabaf2add03b1bd3f11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058170a0dd7ac517810ede499e23de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba1eaa3e07a5d9b780eca8c94f29f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce874e2b8ce80b1f5a9d721874c4a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c0b3ee8fe1ab768106bf49de350e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8020417ac3c627be25680bb8b0e45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ac2515faf170309739124f44adf5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccc7c0c5aab0362f0cc969de744db1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744b7743fac2cfd22fc41f292e66b70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54dff342443549eceebcee40721c71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d585e593343d40d48319f27d770222210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c62edeb16dc668e3ddbd68859592b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f991d1dc2448766d5ead5af7740727212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e55421c08ebf1569821f531155021213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03822883760e5f9f1a129bd4e0cd2261214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dbad321206e3afd3e57fcbc371ea9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba6d2e008fb5b5cf907fae27bd61f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fab73dda1f48d6226182db2bdbdec0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054be1be7ad8646f5dab8c099cde62c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd9ac8729ba4998f59445cdc0180c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a016de092d5adc17259aebd528fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f3620700ff7fa8f1ecdffe5217c23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02919a00b8244b233864892c528f37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edfa81a864aa45eeb643715b40f998223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7416be20a5a99d108f84d8dd0d8569224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11a62e887dc6329a9512c8a9251d8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bdc2f15411cb9023e3bd238a30b6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420995f70001febcd1d4af5d51ba187227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0a9784b336f54f26b867f92b019eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac8c1f815727f72b9623a3c3edc87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fadf1557e72754d29b6a0b6e243158230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61437d4c2d9d7e2d89638fa2bb1321231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e6ec5fe1c6586d482310d3d2b936a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423b8e44ba4ab00eb90745b6c9d9578233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3becdfa7c44dc0da78cab0038d873b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f15a3e950219f9b26406bf86be56f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb141b0036fd69b6e272ae5100054074236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e17166e77793ad86a1e47e7ffbdca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a59b1bdc8a7b7144a47aa48479c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead1464ef5c642030aef9483dfa4855239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed71ccb75cd911b6a5c33c2df155d64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b53de8cec051c4688ae93892d209e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13349a82ee706a8199d334d6a528e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d555e055e4cbaa4e95efac84ea339243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47fbe3547fd3325711a6ba8e3e95bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc11c0e01c8f91d296a94c17a92317245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7fdfa6fc0e10a441a5ad2c99d2751246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d69e8347240c68dab70035ec0d38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f8f01722eb260a9f04288cbaeab97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ee866babda53b15ff9f714f15ce17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40479c892bcf87ffd76f310602e390a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3db6584389cc22bd758b48ad3e2832251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47217f51514f08d399564c70a29038252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de16df5d4cb4fdf54d51bc4ccfa2ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc8d3681ca0a4b7e80633b40dca52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90851f33fa7c92bda46e2896ed6075d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ebfbf719cc3c50ab7f5334a0918bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481e7a011b2a7111350f845e2e6fd2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072df0a97eecde823a9ea38ecca9e0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e70e3bce7e5c69720bd293f2d5fb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af652b75066f658ff4c05b1b1207f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ffc729cbe0b59394fa009431d2614261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f973d18fcf179410f6e9db85f1f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2729e3358be46322141ea2550c571c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0ad4c9672d07eb0f83c460c18cd1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb60b157a86c25c163774ea727884b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4241b067c8edcf17a79e096508822b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1204424d5bdf0292cb59314e8a2c38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e48ec325c623349eb5690cee917c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2d4863b48bdda94b0746281924bd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f9d41bac9797581f17accc89a92d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a8641bbad6639e4475388e107b97e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af394720b3f54d4918b8df8af75aff1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831001d0871c9b4ae35c37bd9d133c53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743fdda1a01a32ab470c7d6d67859c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed9534669131617ea107a5aed908a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daadc235347eea9d45e88c662f62eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31f399a19141484c2672529e8377ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea207ab401aeaede6ee0b14e7d57c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6513ffce300dae62758a0f7993e962279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f1b94351576f2f46af25fe5605938280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a450da68d87e5e516194c98cc2fd945281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc345646d18f6efd95b9f6247d5aae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd293d65c4ac0642511cbb7efac205283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b9b174e478f80d899cce97244d01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4a1fc645358e321f89e8fa8263caa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206b55ce1e8aae6b1ee1906c4e1c1a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4733044b2f5b80925d40216e094f2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b069bd506de0d3abde4985f361697288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f2ff19c7351e48f477b1c2c4a835289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e8609dcbbc9a91e6734f8c944baa3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714c2750670daba8ece0f8b87740aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd17d57703c58c5ffbe70b216b3f41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8b467338a4364e0466cfa9cd4776c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed04ad874428d209588ece9ff22e65a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc93fe34f91e7f601d44dc06af7b3e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7f9034d72a25c642ff5dae5223af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0592a873cef96a3702515f7ef7798297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb2b8d72daa0f536e131fdc7d4379298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e1dc3bee35bec6f4294b33c6e3b89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021113fa81d4c4c505d10ea75b58e71f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0b1ce9ff9a1f9c91172396ed447fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83909429051b5102297c07ad9921304e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef7b44672ab8d32a1245633d3987de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70dae1ef19cc535dd91ac5acc5af1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185af1835a43b4e140acc89db1e101b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88d5aa21febb830c72d9b7feb0390c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8be124d77d61fe22ed7fea60a875307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6500baf58f923d1b86cfc681566842308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7ad497267540488d4d3821f5434d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df21716190e81fb19ad9e60ba3b0503310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51db3802ef622e815ae30d9f72ec1be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33cae99d3e7b61a570d66f5bce4d9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5a609c1311afaeba6764cbcc40f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c5cd96dcb3aba7c3100c258024af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0513f8bdcb550d035e7cad1bd312ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e73ae3ada54c8a27a51ae47ecacdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9e5dd306588b203b89615a9392b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ed080eb9fe8e08dcf8fe1668efc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf58acb878177d5630108a1f59ca1e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db648f14901ee4759834cf0ceaa8f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dade755dbbeaa8413ceb07b0bda5bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442b1880be03f0909a9f8d5d8ec9f7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c1d4ff51d102f2de503143e7f563323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f72198538db4d2e9ec8aaf2c464ec8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50443666932ccd5fe9e6d6e4a6b2dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7db97da2d42233a2e38b8884ea394326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb170bc2ed533042a51970e0c3a55d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b43314f99d1a68fe8f44d7b374a26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd6e24d665dced4b7f8a1b81e285f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82d3b375aa8c58ff38200682e414cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8d29d4b02b1dd8f2d44372e71c9c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a6a11ab6e89927bc07516d25a2b59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c76d09c3d3d876b34457ec0254655333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011f772d4f933b090b6a99d4868684334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee17c42cfb1977170219a0aa6fe3c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2253f8b572ed801ca05b34a1c6569336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a758e69c91a2a6b481d407d0e9f617337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d942fbd54686cd9cc01009b9585e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bf08d6d2db96c86fff3317900c291339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08215545d4d1e016ad4efca6b8a7c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c7c5abd1903b48240a853c55ec1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7a7e3c4c67fca4040976d50d959ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cce26d4a496dd7f5fd046df70a9db8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0ba6fb8323a96da473396abeef629344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1eca0fd4277161c27147510e824a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63169de9a9d8fc7be2f8da688e5ee313346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84276189cdf1233cea2ff32ca02cfe2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9cb1a58e9b3ff067cbe3a04c898d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726421685ad172aa957cb8ea75fd475349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e26910e590ca109cb4187fd2c61a02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725b3652af08af216ba862b871c36c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e35cc6c518bc8c38da0c1f5ddcbc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd8f71d1f6b268abcebd69f0e5728353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b4c5b4d115a677c8755f9dc9a763354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1bfb9ecdcf6bda03b876b46d35bf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb15aaf3500b55369c13624ef4f74e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784b9298e930e9b69b3f04cf4a31e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df15c9b84c77b69779288d4cf45e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b0adb2cedebf54f721b91b81cf006359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c24b82942887788658322610e7f334360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5320e54951bbc314b5b996a3a63c63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c37609f7007a6589aafb190bbe4da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60163b1d0e58400934cbcf90f8550876363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca6fd6d5657bc992fa01d274abadd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38ff71b7a8409f733b90179f7850f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffccea1dec68857b7d3a20ba02c682366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007acab2b4ca468cc007eff56c24d09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83025d70c7196a2c40d84b8af281203e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae3d51f4c154750c88bfedf6fd0b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568374b447132749a30ec763dae52c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b780d3767f0b9ab9ae51d8132778a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13883931d8c6143c13e6b9da07ad49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbfe443e42cf79126c36e9de75b35d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b2652e4f0effe12d4c22c953bf02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c76fc81eda30816ead28ca4883c97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907aaba59f3d49e069de6709acce8b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c20156517f8cb09e593ab7427460d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10a45832fbe14a68ed8d7b496f962b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a398051d6df016107b08f10f6a8e005379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdbfeb32a3cf192d167772dd62497e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe19d187d6bd3a627f4d1953ea4d55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7579855931f8486d04d0ac839bd8a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f4348626854f1888b26d8892a3179383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5955f5c03520283e752f392b2ca70f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a40939c5f319bf3451d7704b137afd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb465f6afb2d27235b2982763fe21b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a0a18e0e6b52a34de9568edb4e1dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3b267e4bbbcbb23a8befdd0d239bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596615d16e35df630c67ac76354512a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa4f5c5eff1f644f7552eb17f4299390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978499657939c75b8b1a4191b1d62cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e64161518536ab1bd0b2de99ace4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319867c59de7b32747d67403fdfbee2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b276af30500e90d9d34d0e1a5a7721e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5a84a1a28bfc4befbdf9e4399e9eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137624bdcd4c44f79e63d0efd5fef364396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7e50607399b4d0a77004e0ba1f2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c3b2ef1932e9c2ff635839109a932398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db898eaabef9838c95a01eefc7cad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0de2beafd084d86b78c1602c9a446400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c5fc8de2604b43a1c114378a808d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcdf5fae1f0400e7ca258a3796b2e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae609bea95b47437e80db8cd3b41ce9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1f5ad20b4cc3dbe599944f152fe0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607e947e202696ef0a2eefa332e3e71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb0227bf471c375a521fc87c7b30ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2221c78115552c2a7a5261eac6a50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92777139bf24811758da6319caa42ad2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26b11b034f5d9efb26a2fcaa699f3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92fccf2bc77319019d3165d7a30485410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278559b6e0efe369e452776b0debb186411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d01da3b9a1320f35e7643faad677412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6798155ab0e7dd406f9e15feeed619413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad3c079ea548d0b20ccc0fde552059414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b2191397a1b22056469a00521c2dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e658a2ec866d864792a1b4f4f02419d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2fe9e7ff7ed6865a93c56b7a48ef7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb7ab56c3a4df20136b8df9f5d09b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a035c0cb76c05dc68f2fa6e033b0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aa9d4fc7789054e79af75a80324e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c901176268e698d559e0acd42558421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bfed33d3d543422b4bc424f81f56b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea891e4f64665add89a120a05591f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd549598c0c4725ee307e42f188405d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f6cbda522d3594368d6fcb0850cb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f904b541378215062f6325f3e54a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b68e7b44b045bb7c84f726c72584e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3f160ba58e0be5c5655b4b4d93f9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada5d8917b050c757ea41e43bb7df1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff9b0ec791a7e44493fc3c9b6f3c1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01aee701f3040ba7f0a161d7d21a257431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf0bc4952c3d278eb18c72faed7468432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3e750c60e2cd3c66ac155a3a9ac13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b55af631fea6fae3e3e046a69e5af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f15829ae00f7f384347ab5432d66f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e7903fa723adaeec7373c23393b75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f904e15d9bd7ef0de8bac67ee162d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd3cc89454f50eecc673cbd53ddf81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bdefa37969c763bcf08c45fe5d02f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43460cc6864539f3d00f34c94ba243440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea2971dc575bbdb07873f6b7e5636d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370d1e4a06eccf81bc153dfa71ea1c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a6a99f0372ef2bd7d8440deba7604443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7d9b376f8687302ba2995c6f7135444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278680e3851a57e69bd800a7d4f48bbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1d87ed383b9920209cc44424e4e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92106a1880ef82e7c99a6d3a5288a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06235e5f99ab8586167e79c8548436448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3761a542b54a7fdd149b16a3976a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b6fe2d075dd146a815aca350a2bfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2680e20b7248e3e6708bf23f64527451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26117ffbc67bb8d862f1896a13e70a05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afed89451a7c9d41ae7687aeebfadd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833e9650e0288ff162b2a63d311a8de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de054fd393d529370b81ddb697c11031455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b59d418718cc2a5a67cf80b1d45cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07751fe382df76bbd039f9fa0748ffcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515c85809d7849d776cfa4344a3896458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eef15f4f2a04fc5a93cc806c7a372459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca9ddb77e215e56b7d7072c2192d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3bb9ee93fae55f780df7b6d42e092461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973cbe0c2a5da8997bb0e7fa65e5e8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c616128d0b34c6e5e7f33342e8b01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911382a654f6e56bf95ec98712f046d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446e2a7528ad1811b029ffe53992f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865d7b3466db2a28e79f969531bef4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258112a095bbc9a2b0dd1076fe704c27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc058a0758c3cf8703caab674ba6e56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f45cbf6e3f0371d69bf718509616469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08623866c569db1ba39f8627c45eca4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68985f58ce581de2e50ddd4e0a3859f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e855b8e9a560d7e7e2f0d1309f1197472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a35c9ec35c06b7ee1418cb8d5f25a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2318fd59fb64efd976a7b6f93fe67ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f8861c734bcac1bb87203a7128403475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb666580beda79e0bda60a4c6a5e813476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e0ca0e65ccdc3dcf98a7d1ed71109477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5456b8388fc5c861797a3c670abe3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9507fe8a67f83a2bcd937b6a274bd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a241bced237d027240466db2658776e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346335da20b562fc8463e1d210124e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8fb9af054a42db1b9c719c5198666482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074634e09b8f04bd71b4a01a59162c4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134d6d13529aeaa25d4545c0e8cb2f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf9ea34d71a48423a61178b07502e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c485b0c2cc97c293cdc6ef9dbef2840486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9164c786b6ebfe487bcdc9ceb60a0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206a4e978b9eb22713ff86b2e87d57d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73638969aae3dc6a8c6202e948efc453489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ae6bdb17854dff1168e388037e9d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b721eb23de407ce7beb2def3ce8de1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf6c28e0474618a01ca127f8b3d34b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf9a94f9b804236fbee38884b7c015493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b03a10add839416db21ca8b0f8e27f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b1283cd281dd38cf37e1639422625495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae67bae6e84aaeb554ffa93239ce8bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802e94d9d5bb5731dff61886d8c82e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aff885518613c8dd5f6aa6cf2dc97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4b5951479dcb8f5e61be0fc4aac1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92248c8458ad06dda2e42963fe61f16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162320a697cf39b73e8f2823b65da05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49179b1770109bafd2cd3e6367418f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c745ba7602753b7d524b42737ea0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41990b9c8e347b35f07269121038b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e9b59b59289103232bf938fd6b7d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becdad14fd8122aa2c73769023bfd1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33d37fdbbf93c4326d58b64cb2faf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d363990c94696ffd0890460f58193bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763ce918f11eb9839e43c4ab31b14f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808a288d9adae7b27602d2b049fc088510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef357c472adb68fe2c3ae3d5dd9a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3e5c4e659a50fdb9c044ebb425d8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb9cbd1d8b084dc606f55773ed3ade513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e532b629cfae880ed01bd6cb4d60e8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb1543e1e3c68f8e887f5722851970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d88f402b6b48f5e6804fb3a0bf8bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd9df156b728f349055cc4734cd0b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eae3f8697de04161b1e572425f3a65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef38bfb04725cb0f17d13a459034308519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97017af18f826bb5ac6a5c729a470a8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d76e6e15af027d107caaa7209341521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170178d59d59ae6190d99d295f315dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403c756ec670a8b168acdc8abe8d2b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aab6c8adf1263fcc3e7aea3091925524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192242ea35c2f441aaea3c813d498ad5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88f110db71070ba1c7ae83ae62c4c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3876a9a9ee091c4c282a843787b053527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d456ea497823433439a5b9b1e95e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6218428708e9e6a6b8e7a30ecb7e194529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e075b33c5723a3d10f6f3f4dd5a1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f66044cb359ba87621fbe56f57f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3100ce890d93411221cf5d0739991532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b75a82fd56f1ab3336ca1e3995026533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084229de41ad7d6d56926d3bfc6c2204534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953557abe70303f1e0fb0cba33b274fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ee02e7bc3d423d784a2587ee0506536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1daf1d9594e7b6969947418356c391537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72708f6aed58f4c2d27c254679289a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef845b9ee2386ad2a51a37268acb305539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7181a46ba18eda17e71c11ea48118540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a7670d9bdde32b2ab74ceee9244a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9960b8782fcca18b681cf0f1f2f71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabf8b8ef9ba1242b7e7cc6851c8eee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398eb326e3647f229cba428874ea527544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556286ea91c09128b091057ae44113545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050979b72fcfbcc3cd43f4efb5dd784546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb21935e79535301d537069ecdb48e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6278051ab0d096139e43323b2638c0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14710598116f599def5be1153a37da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d31c09d9945b9cf847b9711ce9a3fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad0f366b169e4952035d0a5aa2f88a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e56ee25ff3e25e110315377b29c87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de925b2ce2e6c451cd19501cadc797553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b88c487354858b86a20fdee402bbd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05f045bb10a13acfe9400f155bac95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610c954bdded18e8c4439dce34ec6e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b8b54033eccd7781235a9f373f0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c1b9139c0a1457dccd5bdbf002b89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c228bebb7a84d9aa524850f52739e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc72a3471649ffe110a2f4b5d8217e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d9ca21e450b3fb08930707dd2d67d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9517f598d5a1ece096347ab3372724562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8ffd80c7c227319cb4cb70da2f2b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e84510fc8577868844b14139f3275564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c6b62fc20c0874cfde294e90ce11b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ed856a238e3e103f45e140bd8913c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e78692297d6958640b4322913adee1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065163449b4c603b2699d36db9ff727568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb8a46fa3898451fe87e772ad836b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92ddc4e8075edf63a179185f6c8fc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5c2155f73182a4b904feb72a14b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c73b312063f25c9953f0427c7ea075572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536c91a4835e16fda575f19ada377f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e70af285bff1cd2893f37899df432d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd426a4af981a4d9793f01c7500d1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b2f99db7bd21ddbdac29a68f04960576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b5cce84068469b028c9a1be07c0cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8defd355277a580301a15f0d8128d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea36a9adfbcea3a966d7d3a0c7e778579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444f2d6df54f18211d69c9388399c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d30dc8d498aca2de0bd34b1f717538581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621b834352acb520738ed7eb1489332582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c931abdbc3ab19913dee7feeff2fe73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e496db3195cdd47cf85c020a5371651584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad664c563ad09aa5c5ce9b19aa1ea1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73045514a34618c12af7ef04d088ffb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d355c9a703ad941f859204520fb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4249065d2ac564221a3f2e48ee7bf83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe204e0688b9d7ec9495c16043d3427a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc1eb6e9f588dd5435a867cdc66db2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325377725751397318942d71f975548591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7da8daad60162247ab6a7e28e47a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029a597021baf09fcc6259403b07bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cf59fda2997583f0f539f13b3bc1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109de1b3b3369b255d067bf75d328c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80d033e5a170f4da089135e32c327e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffb061e4846250779b36e9eda532ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1b6c0061940c0d3adb5205a1edd27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a290b911b0e9ad4b65f579d925ca51f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8816c393f5cd207887cd56e5b1d6ffb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70baea5a82a0a296843f910593cdc82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa7aefe919b9957ad20bc9fe8b6feb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d2416c43bb69f13b2a33c26bc344603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9ef46a5fa9372484f0e1550eb45da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607c7816eaf9776ad7671b1478fa14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447563fd2df71df0773ee17a500501d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179f7cbc5b4952d7b225cea295c5fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fe50e54fb021be3064ec1a03d95fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76078de995950f8777aae036effb60d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a805e0a44a21b693954f9c9a1c7e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c13e331a3fb18c77b0474724896e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8edcc2842ccc4643dfb3bb902de82f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da2d2d9526c862e5f1c3786a6fdf0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211d26f5df0b1d3107a46386f5da98d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c5618882b2a31d487de8f3ba7ffd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a39cba7a5c70ceb6036863544267f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0163c7b6eaa3a69dfa47bcf4a702d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a549d22101ce405b1197d587284f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b775bf466800203542336ea9a517177619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280ca31813fd267cde95afa8eba2532620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd1ca7cb50d2dbc0f0ccf167564c2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d43a062600ef6d962b64b3e6fa08e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5726c5281d2cef2de5632dbb0c4c974623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c192d661c57b4a8312d46a8f32d7c38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86e4e7c908c077a2b28a8b7520ad9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be73454d671596fa213d6a10430678626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fed2c8d06c5e2213822ee5ec627906627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1c2327629c9de9ce0bbc5bed0b990628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bae680a9598b671466f4f095080d24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851c358fa720295540f243bfec865a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc923e5b6e53123de799d8c6136d27e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe109ad380f6b14375a0f36f4769756632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4af48e2020cdebd65c4c2913e9e97c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d8a0c84437ba1d06fb41ae087289634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed0e47d09bebae5115aba6803f7d96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c6566b017e267cb78722ebc29086f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a4833ae7142d1923497aba25efbf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55101834411a4f2d7ee471d5834304638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac5cf170f8552c832631b42323d4f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453448b09a3c7763424d822b0d94fcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55a182a40e14060876b5beb50022a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066baae3ec93e5b8e03b8f83a35c9487642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619840e2f5f014a4ae4f4e925cd370b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb9741dc79e5c972ee7072f51efba5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54c290d43f6e5a8023f6aab98badb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474d2c715c479a18ef81e38f5ac1e36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d283f4d983d2f18fb333f7e662e5d1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f501f84eb1cb49fc99d999698c2f29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aadb963787aee131c3592ce3e8c9cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f7940ca20463a7605e7e8efa0032b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ff6e37757c4be63da52e0a92e6efd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33657119f71d0cee46b73e91af0d30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f652d1a3ac38e412d7316904074f68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36db21ae73417305066c32b856ce6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2a8af3760a1537ac170d3270ac326655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131e2d355e45a234fb5ef877abba7ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d03999cb18df57b379dd9d4011a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d2a76811cf8ae948f82fbd1c4a2b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e5af09aeb3b7e34cf8c1c2e385a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25fe792982045a16937d89f677803660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391788ef401067cbf6b4ee011cb47144661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69661a7cfa669b38a73963dc6c9de514662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1c227d260bcc6ab709f117eb7a439663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da31ebbcf730e6ea9d87ec274c97a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9121cad8a65f7c1880f1a358df5c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3d3152b80b9ce42fa1e255f3bcc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd50524d65b45a7f6c8ef47eb7f74fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ba1d8f521cf00c2012a1e00cd676668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111931d5ab959b2808552500720c34e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986af34951e7020ea4ae8896995034f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac484a76864a16a6f250282196dbaf1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ca343d3ffe2fc9a9f4ebb22a43218672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7a37495e5e595f0b28c6785184a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a73b0de78b9638be941ea93c1d844674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8a843e7bc7a27b24e7eb992ca1d95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd57f942e62760b4a56dc85b9c778c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626c0a098923de64593948a6d1a95be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255e7906d09216275209f53c5efadfe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3857a736f66306663d0d131658fc0fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b35093cb738192b254a5274200a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc72da1635369ebc61390fe7ce2cfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abfc18a695b9fe189a03fe72073b7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544fa9a453dc5746e21ee85bd0a66e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24698fba9bf74ad19093a0c3ee7b645c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc00dc8f2541952df9c8d718c51abf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9be4ef81f1175a2982607a8ac6f14e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf84ccf37593cdd001162c932994a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff53fee4271e04d587d924fc4cd2709688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7e72ca1aa8bd51075d64b34e2c92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8613ddc9b3595037d7b5d37e7ed91c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427d95bf9c451315f1c944ab2dc6f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e572f1ff6746c2acb07766abedb05e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd40fd131d188d9595394f09a344553693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2adf6ec35543df74e55b7036703e77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6701227f926bfd96cbd81a24d6195695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe975de465b9662aaab9d4ae68ca90d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b25891463022d60b4364b624b9dd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b6966643dfb77e8865a4469cd4e66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7cf8503e2ec31d4c6a0597b01195c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2c01f9fed3591f585c52d9db6bcd0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c85009a7386ffc33c7d4953d3143fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ace9ff727a71d1cead87eb3e7ccc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000b0a419a1b98a5d5ceb86dc3537ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47b125b12b9cb9ba7a69b47af5f309704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3b587ae35fbc0214d961838a3a6c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05850588d93a1e9e554323a17b6510706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbf623bef6f1d240fb746e21c1c77b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5240b0c57646b3e70961211238e33ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171834becf95773116f8f754cc75894d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980121e15c02e48f099713244c6a461710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916a7b0bca5aae4f12d25db39a7149b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd52725c93156144d84ce7fef86724712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93ce31d9659016ed62fd962010ee90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc56c663ae4d9be5a30f8bc91f0137714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98568ba92cc991b9dfe07d9d070ca38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5bd3ec47301af604b4bc7b8b01a57716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfd58388fe6dc01d2bb446fa722255717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c198776faf8dbcfa7f3894c511480718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9b9f264aa9b303c9885aecb51982719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc421817fb41ec662abbbb598192163720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9b953bddcc7fd3457b74ccbd67301721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc28c6f89483505afd3cdf0e1c00881722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e400e6183248c1d7fea2a4098690e04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e5c801103ef098e45c36ae035bd7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80184518dcc71ccfe788db84a883c625725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b490d54dafdd3d632cdca7849ef3ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75038f9e977a5658e6be9413fe57b27b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b9d6b1c0d09e5ddf12788c741789d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36184eb88344fa7b2545c3663784c88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3766d8df1ad651c22e361ca5fa578e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29687f5121e40a60362f5639a8ac6a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8dded7418ff8c5e58130062a2b6dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45154b096a1e1a2d16dfca71ef3e9176733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669aa819ed0c82c4aed0428cb98c36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c109d883d3d75ad6052cdafd4b7c05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd0c3128507bbb4cdfac543c70d715736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b50216c0c3aa305d8a5b3e1b671ddc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea017c33a04d896b38dd6c01a355d6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd75df9fb1efafc6b7796469370082a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203272ef3e7cee2d0a8c573fcb2b788740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14321478daa70ad34cd881382191b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e44c960cbc0a2d1a558cda50cf195742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef355029126bfd547bf4199c94e3efcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e382d3acb37aa05bb9f9d420643a0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd23a9c66ea93cebe908f6bc2f98d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546d526baae50472bc14e6296d5195d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff0f094d6f7adfd56c8b708a09512d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbec5d19c0385b189aadd7ef651062748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a84422560fec1213fa51cb24d1d0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e4374904a0b98f7892f1445e8e105750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22623d9b656dad1a1f8dcf61180d5a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d6f56dae99c185aaf8a894ecb5659752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468059a0a4c96c571db03c3aece6c91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2aa807ef17b5350411fb4c63aa76c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af91bbad62d2f7228983382ef88b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9f537191bace26cc56a7e9739a844756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08463de01a239807bb0c66a81b5ba1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f9afe228db28de36f0780c414e3fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8468eb37a025abdb35c0cca7c6b66d5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>