--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35fd0786e55a755787e3e1803777b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfee21f28de25d15a2c2888b6de9ccc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f1db5698d2ddda2ee4f0068e99533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5198fb89d5a0f283039d2514a396924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ecd9b72a0a91df79833f3363d05f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0cf8d300a989a1b84d5364ce4afbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b571d116606e09399d7341ee430b497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf136f3dcad482632b3669c43a2d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd453c1332239f7cd072e101483b48b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1356c48456b243dddbfd46839c09d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c198a9518295da9629bc476ffda1fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6070f0174bf9f32efaa96a0a9d8b0aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a570c9c0d318a04e9e5b78852ecc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8b5eb3121384e393e0c3817de0aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418afcb809726b0cbe473f52d753f3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc79fd93188a5ff66cd57b7e1919516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab84a51828438dc6a8eb719072ecd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae897f0405f35662e1f1c82b492fc0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5d3f2399e224767a5df79e093de819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fb8893795a37ae20befc8ba7b637e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540e89a9200797cfef699ad89d9d1e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e08aeb796f88f444c3b602719a5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43935f1061e4d5d00009719e57d16a4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce711dcf966c04b3c1b17967ee38724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab05b21d84b4453ff85cd8530da5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75214fd0fa7e44934db5592f613d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282622191ad7902b57b3d0a8970892c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885d86d10e1e9e65a35ded98d39cfb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1438860bc83f62470c37988934a3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d948dd0a715c765a8f21ba4d2cfd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b165a1facd7fe373347485d4d2ca4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58737da170b00734e6de0c711a2a31d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5defbfd885358de761febb3b91983a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ce617bd6f3e68a57d987d768a637e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac70289597d2612d937ccc343e65f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09575a9226ff1d49a2566ed5b378e97136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a89e5a15755311b868ec66a82e0e2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf7b02a6e8cde250c85fedfc53547338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364df203ba04e587b4a5e97f925ce8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf551626b177c1c12362d959d77a1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81786e982d6de1a96d683030e0cd380741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45518a2068b58033d25647d210d630842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ac03bfbe703428ba9dcc545f03ce843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bddc3ec18c7f62c2f8b0fdb396109744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c821aa40ed3204dc9024c9cc4eac945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb532727881be1a4992b57b19e2417d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b052d19666355ab64f5aaaaa9d16d4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84438b979acacfb9c134fd8a9b62f2ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf5774d3c0151f98ea774710c7369d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5db80deeca3433fa861118cc24a64f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e43f78ba9af10ac86ffc112962adf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e6ce85156cc419f4e72aed42213c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098268ccefef957bf7f3e793cfe04e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13424d7be7f265476b8b726c19faf50654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9aa00703081bf16f6dd1829013bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe52f20e4f927ccebca5e9ff33176cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9b22a6562b4ccc3f2ed83419f14bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcead9fc3152b9c8ee091d5360962c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d260b9bf6876d3d6b74d1a0950ab8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c60bc082d38e052077a7b26e195560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bfb693aad7e86940b039889bf865861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfce3f76466dea3cd708a09f2c6d3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26307530e7e2f46e99f529975a04a91a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510ad0ab866a216f63f31fd00a3f8b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f502b461fd58785e7f972a37fd1b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7708b403123ef1ddf16933b353d1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc5f8a6ac62e44a327b7937d46792567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec61445d1ee68ea0a09d436fd1e0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c6b454e9b60ce16d538d44e94da0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad3b09faf450a7b9f0bb29ca32407a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aa5acae0cf1d7e97975d39ecae51d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99343c6ce9246e843e70dfdad3b37972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf68a7b9231bdd8270ee8422ee695973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ff4d071ec270907c86b55aa44c33174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b81f06206f4c9dec11f317aa2bd4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e862c0d16ac6ace4c87e32defcb500b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377393ae4a981e1e3cbb3f05fc98d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0c6cf0a16472733c97e3bd0dd7f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c24ea2d7aea44634ea76223ea6281779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea69e745ec518e9d19a91f4285acfd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367680403f4dfebc26c5bb14e011129d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc497f9b1f17ba183063e79f6e9274d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eeab69790d463a07727eef38e962783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035258f0eab383ec9e0cfb501402e38184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a39ad7cb6187ddc95f294251ae3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb4907d619b0a9a720ee111e40067886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774975831a715457a7f9dd5e11b743787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da1fa55b32a878666bae85b004949488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c734fdafc0bb3c1b7b939fde4af3f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1b424725e77f84bfb58d486b2918990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccacce9c8b754bdc41ccf7957dfdf2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb09707401b4e219be6b05c5b0603492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddcd3f9cf55d7bc5733d99926ba5d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d100c53c9539a893f0c59f6439cd8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef0bdcc173e197ab31b18b4d672fad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7ed800b61c3cacf8a2561d1bfea3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d5285c4c6f86ad7c9bea56c53ce4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea6264060d29fa928b44454de4218998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f82c467d495dd834c63040bc0786a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b6640cd7b87db2f5095b0ab9389d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2719c4a3919ade13006c6886d4b073a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddf19133344e8fae70d8e819420aed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9174eb1149446a8a86ea49d0bc232c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b0bd2ad54cdc325ba88d9dfcf556104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c429d355ffb4599530b53e4da81fa5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f60a427c764c6f710f00e7e4205d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955de3525721d2b65e6336452b23438107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fff6510c330ccbe45b6676456c98e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5f3c9ba00f3d2746508620fed9e0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa69f44240c0b91e9d2156295cf8d56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b72ad02a53eb683d7cdc7171f59e96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf86455ebba1439a190f15aafad4b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dd563cba46f271e26e0e72cfae9b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86301104d67b5c54dbeee568cd618789114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e865710e3286dee59adb16de4e893115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c13728db3d3900839a2e7c040c16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc56b184ec7a550f27799c4cd5f2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987346bc07cd96ab182b2dda4ea7c2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddfca2fec34281a21991c15141e1ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787571750e966cf79c005cfaa94bff0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2996213496f8abe3af5477d697bf50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93492ee7b68e2341c0ece3c2771d7ccc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0cadd5560c8339504b2672e762f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb0af9ea4a06ae6f7f63c3bb2f7b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a71879dc971103a4cfe7a4a922971125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f3f2e0579798a117a06dbefa9c00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eefffe5ca9ed55780481befe5e663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d436c2a63f905365d9bc13b9d10c3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37398d4067db2813ca0e138f981468129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1260bb926a5d6c31c834750c464d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27348914f323c880d0538f8a7e9f1109131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d288d9250a7a0331d69cbd33c16a48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc891db243393690c7d9b504991db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a547194c5c83db0df17939fe58fbed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2447409575438735482b7eab16a320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99088e421e7e3f3aeb66c33d4d6a485b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eb21d20d5f94544b88893a458d1ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44c354d0ed514f9dc0391a3c0c0981138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1d5fc6b4e93a8cbf3105c78e674e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266410614f61909b2af9ab0c77a0b73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900b86dea22ce482075d2f684fb538c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c84503cac2ccb566c4503c4fda26d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3607249b92c81893c40235129f169143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c136771bc106a1b730763addc8457e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbefd40bbb163310f871c50ab5a29c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf588682496a178e3c407a4e15593146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698b83f139e23dabf69cdb847ca455147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10adb99c80214ff3b2aab268fc20e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41fcf95a403e16e0e68f3f26d4348f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42292d9cb6ca927dd9bb46aa1c9251150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c5d6b34b35ae8e720dae865acdef9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c16fdfd073b3e406397c182c9aaeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf66c3ea1d3a56455b0765d4a2c13d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0824b5281133d3d6447a918837abc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba738154ffb6be4d12e20029fdb5c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c576110740b37a666d9c36b58bde32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53a31c857a84941de26bc3eca7b8fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbd1c9213b3790a86bbdcf43e20066158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f04b872e11123e203cac42c047b81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caa47bdeea25076887c94656ab0791160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd7a06ef8f2bdfcfa90b14128bbbda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e16f28709fdf835e0af327363f8d80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f3afadae64ad9921fce0588527324163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcfd3ee70a3f33802f5382e78a9f8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fa80669b0aebabd68e89fb9fcbf36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e379a93355bcd9dc2245d0ee70d4c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8b67238d3e66ac5c5ad147f8c32d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41585f0a8021097d63dc0ead240560b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58a9c10552cfce3e7c37427765623169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816273f5f447e2c49b55737a5a0be4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d033c575325f5f064d06ddf6f21c09b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c133bc5813d9177f74cd2bd5872f040172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77afd3dc6c5423dc9bf6f34c4f4f02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d91a656929ac1610015f97039100174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6ab47bde588327a9b2f55d4e4bc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0bb6068e9582105d03e5dd7388467176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b80c93be8bf87c74df5683a93bc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c851ce5c0cd2b560841246cf423c64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea7731191f3bce9dcdfa4b32b974a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d146cb29a6ec9f609b4e05383a6b418180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcc377a6bcaab2d2b38e4addbd3944181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a100aa931834009bc5f005d4bce0f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8fa3e853792917c4516b8d5998715183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce63a18424604eeb89583e5304f7ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13117275e4d420cc8dddba3a3f904b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa764297cae2f6fe3aed3a8df6cbb6c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542daab35a0a447bb8af6e28cff6029187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bde55baca885ef6befee506957ef7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a328dfcecb9055a9e9efefc9657592189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e36f0efe0eb76f010d1a6d89563eb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce3b75ba93a110046af479490c43c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1645fc5f0f784e33964333e3cf0a2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb407300e85fb8d4f686ce9b9d3e322193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502efe8677983a5f88265613186f398f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b188e29eec030fa684c863ea4f53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67374b335ca19e35084f9c281350e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088879182faf9a9f57ffdd69d9fffa16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c62fdd97e33241a3d47d886b20a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d5ef1dce03aece6e6b5c43de5e829199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb53f5d6d0204f8db71835d3a8a33d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b251f8a0ccd7bc74fbd3d33c389f82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956abea4bfb32d35aec5e34b10ce0b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f232d6881a67e28f17d7b635fd051db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8e2ed7eab624e97b4732286b1cb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64078dc91624af1f6f4115096919663205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6825245abe2339d7338e75b88efd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e97e6ebbd33d74bcfd1e7714cf5988207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4991ee24e179cbdd58a56ace00396208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c6e1bcebc6e1a72248e57beb05112209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239ddb968e6eca4814e57f775e92e05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fd48a19db26270c938deb45f7e552211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673f4b951c3630c5012a449f1ccf1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff692fa1f6d1641b4d82a05a9296abe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1baa90d3e4c49b1e18feee1cba8629214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f908379f506e5283fe9390f15487dcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f29b6df8b55f86d379c221370a2269216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4dd3c04ef6202e8fe87302af24202217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70a500942d3d43aa6d7b66658a71b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555df358253a85f74229e73a5600eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91819ecae2b86aadc45eaeb78ef3e131220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ea3ae5aeb1108d0e16362d3048e7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fcdce2c04cb04cc25a050b8ecd8f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5b902d2167563eddf694d544fef8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b749bc7e0f3f886d0bfee704fd2647224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd946b3ff4a4c39e745e2afe9df162225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8165b39e8a0651f099f4faa9adca186226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8a91ef38f1d68946756cd44b08b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473e1062b121d5369a1a43a5cbc0562228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038524303a762c992278b4efa64c437229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542032e36c3caff77c66e0737103356230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a389e974bf6824c27f1c79170ddbed7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22540bbe3c24d226876acf70247be5f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2078c74baf1190f51e0bfde501f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c89da4698ee74074ded14cdce44f0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bafb57db83a602c3cfc3f9f152102d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3c594e5ff02ea466e64fd7c5231a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea37d8b8b9c4e8d4271a6b9a2ad77b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503927bc430cea0103e1a969f9e9b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add90b6f8b0cdcb5e8172412fad84ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df899727aefb7f80c5529f837a826240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cd8d281027ec3d95d6547bcf553e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4300237b9baa25260b355064d7bd43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28686446b4891d113732cde3f11c4dcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd6473a42abba8c1b430a5eaca455a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d217022919aff8548012d0bdd010a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d901f8d07b01b7752e7e0fee9802246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e95aebee69ac4cbe5101054b0b119247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61790883193ec9917930ae532c1eb9c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef81f7b53b5e76fa0a5642f04b6c700249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f7af99ff75d54fa5969a9f63e28e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22353145875b635c5049403b714fe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef358632110578c8641e45ab9891d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b60b5618974ab1280a14a908b8684c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfe8a9e31d51758b0db354d698813254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b352a8bd4a50152e1f9053f83e8f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7d8caa2ee6b492a72b6eebf8ab003256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18da9a66f84f9054413127939ebdfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a97fb1c767d246972bb726c51b81b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5817a927830ff6e0b4dd776a5cf3b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1398d751cf887aa11f6fa5fdab757260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294053206c247deb0a97cfe799737ff2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6aeeccd5fc217a69d1016fb68a753262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c7b8b6d436071d3d7e69836dc1d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e428109a5f53bde4512974a71aa4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c4b657e407bb4a798c33af25202e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00128d4b13d802726d44caaa6ba06668266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cab58e773e1c2d98c996ee2ee7bce9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9469946309425f4d3e659f1f2c37512268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a71a9e6bee407f09791a727f9fe5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3bab1f9c1f1cfad463bc58965933c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d515d7e6120deaf12d2234d9093d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c2927cdfc8c3b9490ee400029e10e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad62691de6602c50e1fe76a178398273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ca6fd1d0404eb7f6e20406224b64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52461bfd5596376b9f1cc8cb5169532275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c288fb914f450f2fee4dcb548544f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247ba4ad5028d31df037310a20dd43e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66629a916dec3cc73edd916a8dd6b7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2c5d8bf0a49873f32bb0defdf9e30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d91b4fb0e67427f12015a0823d780280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f93c0312b8fe01e2b4c25c7c465a1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747d16f63e3f378e1434efd5ddedb28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58673ad1619dc48dc6069a61fc2ac73f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47df94c4fc45260927422a779a2e85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42888cc66d776867ab6fe3a25371932285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b51077753895ad68c8b2dc45faf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca449d3234003585a0e0e4a1cfa108287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0005a16a4902527c0fa30a52c79d3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2441e7bc03510f76fbfbc81c088694289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b871838b03bca8b124ac3015fe02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf014ee0a3e15ac74c8a3143cfd211291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc51a40996d13cc9ef492f557d539a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92e1f232adbe286d8e97fa889015a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c34fc1ae9d59e5201f3a244c3d70c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a9ec0147a630196544ea0a8a95d30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49241a9332e4e0999d71143cb3612dc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba4dda4dfb996b4023827f6a1fa88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d635d2cd4895722b58cf32006edf056298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f820a77ab8f165e37701b531b71bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9ee55f15e078e332c15949bdde27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cc19a922e5eb09627a2546edfb166301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645fcf04276b0b2f60f3a00428e1648302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7857f0fa95cc5eec99cf574b78a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f009df62ec50642e33362fd0aa1b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0fbc3759de3500083384b8e250c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4575961142135f9a2930229eb43e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a9164350052942485c03c90e55991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf8a1924d7bf81a6b5d2fc4b9d9b1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b07b046d993655356c4f52502b124309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1904e16a55a3cf4d080e053a561c03b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0023e2fa744a11ff01cf7eecc2f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37fafda94fd69fe2d15e763b61cbcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc2e1c3f0ec574aca6b0d75a0458e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e1d651e72b9910d9118311e925de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7833e4abaedcd9b688d13b5852943315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22676a8eb7b0a1a5dfd82e8568f7333a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7f7eda674c7bdcc4a6fb1613364e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2691985f9c40bc43c043abfd14f3c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f82399e2fb5123263e523806ad02d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750f64152e2884a9fd79d3a882f32c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b486e4bee2c30d1dee84919e1784321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09cdf311a597de0b3eb3683b45b89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f226da7c57d25be33af7060f9034323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ae262985e733da8a891c956097a1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e74d81ce3ac480ae879945099ddfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b49a3fc24f2275ea551dcb947a1c66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00a8bcc2a10f74e97da0811cb273a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf5c042b57dea72c503755c150c405328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df75392138548c7e1b0787140b31b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc279dc463c1973ce9d5a5131fa7a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8728a9d1c8eb14518af9e1ae56b596331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70125e52c65ccb2cad71fcb306e9442332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a860db6fcd223cab7e025ed877f13d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d76b514b4272ee2316603b0457a039334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08df974abb83f361cdf5ed85adf7a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff33277c5abd03fdfa862fec4b55cd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195bc6e0ac2e8050794463014b43e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d010024a7dcdd976005917857c68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1c0a7549c3daf153a4b574ceea06b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f168a8bf781ee67190d9add164cf144340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0991f7cd7c3e3fc9d14a489d263dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56182687e3250ec177b8f993e1dcb5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e24327d8f65b42c2e37e03b8c9478343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd875bab474ab72a27802175d86fea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2bf07856e3758a8dafddba9987ddc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e86697d63cf2adb9b7718fbb37d18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3b0702597ff07b66c90f015926d80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e5a911e5924f20bde6c4b4dcbae94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cd9eb72d7e0346d84e25164b437fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972701e21a1aeafd8ce5d23d7e19215350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd17af7204f870b5302d7769663e25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb9450494afb3232a801f90d738ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cdc0a07e59fce16ededf54efed1a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ac12805384c06fa2de1e2027aeb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe217125842ac52241f30283d9c933355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbded7af4350e1a851277f1f0c03faf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb419f2bffd7f66c7386989e6675fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cc827fe3a06af6503c4cc03766cd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755c0b5852a525d13f323215a0279b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9de6a56483bf6244014896a3f44b43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005d75f05259dc4b151f1589614b908361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66f87400c7c8ea292fcef9c3801bb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3575b73e6051b674f20d071870d7c13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432279159c6bf71464796334d869237364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d03265f7d459954f2cd4089af9f33e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb75497d7c51ffc1fd6b8f84af6c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68da61cf916ea2cdd7da2e7c97ccce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d89589af7d3e4648336165e08be9a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621720685e115babf58a0f1bf89bac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56375b9753b536be16f679d6bcd4abf1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b4a221df59354246bbaa259f11dac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c2791c2b48a661c2a9ae9816e43b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4b3de2ec9df546f1c7b3bd4843c01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a687a2d762dde89e070ba0cd5c0058374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe1c8b08edd4855c2678590d72ad8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c8d80526e09d3cef197fc5e7d34c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d46dc7a05dca6b4f5da598d43802ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724aa721e750484fb231099fadccda9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe69a3e584376db752353e0f70329379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc1f49de0d8207e4eff8851e4d334d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b83a65379384d3db280aae71370869381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfd705f07dd58ccc459bd15839945c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a817abca7aefe7f12076d6e534e7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89c0a8ab5c3345f6927ff36382e3e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ed2dc29590d92967d62761ed3203385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791220fe1dad2c9ad592a3a22f5ee75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa45011ac2f7c5c8c06d6ee583eaaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777cd944f407edd82b574e9cad9dee3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e48b748b7df13ee358603b797c9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeb4cd1205e026ef3042b8a06afa89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7a7134e44b8bc24787fa7b919143391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea16225e120048dab0cab2c3fe05434392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f8dc235931a0f5b2dc6051659b8ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f722052e156d5c224276f063887d49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb94aa01ca0e495338d80f6c77413c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94ea3272cc822624b53f47d2fbd32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016cb42cb5d5bf25d41b042ba75a077397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6a15f977a7c20402bfa84b61d708c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f09a575bea1a74bf257828b7adac05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017378f46bd6f40b045f4546a80c8f67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bf534733ef94877ac4891f932d402401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc2c28b5f0d0543f8b380756423441402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3224cd2d3608a298248cbbad56ce79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662d242289d32505df5a618b3e91979404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e5547554efa255a5d8a0005fec96c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3679534503dbc3e6ffbf5e3a447a63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccdece04af00d9e6479d1d4228d9ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71210ac50f55d4cd9c8ffdc4a97f6562408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e29f1154b04d10788078ce824a8fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58189c5d8ae47991f0ca79eb28b3f0ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e67edbde3856469d67bf69e455709c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899b091c010dcaa1d7917b377cd9dcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf843628ced3f4c0491cc30010509413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f954d7cadc4435a7b8b1df7b6ff94f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49611466b04b9a88ea1bfe83965520415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e462fd733d6190c515610d0494f526416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741b342823d1002d5eaef9c261c5d89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef8e943567af5264a45befe55f6d24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ce47cb895ab0ed41f5a1ee2539c54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23b7246027a35447da510663a7e6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5468c9ec27bc549283965e410c428421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cff10fc9734136b1e72366cd2296c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8457b5387277b155146a16af24d5ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874627a8c6b8ba1ff18c186e582b9f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002dc06218f95ba9bacb7e637faf205425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da8fcdbada1fe99e159950ff99d0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a49f8d7f8dc6b6190301ef78940457427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfeed596daa60476f8a6e790dc430b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c71ee80231c95f818d13c3e8d9cda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02526b99c0e04b0e705db2a9aab963ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923468462379627d8cca8bebbfb9106431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1090c407759fb7a2f5f4d631a2b2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fddbc81df959f340cfece0ce111cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3019b8dde5f9adaebdce3a314a66a96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879fcf06fcd03f8e3414128b9470f08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756a03fd7c036d9e683c46a4bbe8fa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2478f534234d330865f6e4f88099042437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953142ab64372745e493efe2e0b281a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22850dc2792a0c627d4bb49142c510439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6a5ba53ee22f5872e77f4bc0188b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927af41e70effcbb2646312a37250cb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f83bd9027dc9c954e79cd4ebfb94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903859b7c12753446a3fe750bf535270443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321ed13f0b87875219eac70fcc09a06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78613c341c24a24192b6fc67f02a90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a663c195d341d77ea1a00e48958140446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdbab2991692c2ed0cde09c73f2fef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873debd80b3ae9fc4cd66073d89ccf64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9032ff88b7f747eb6d7d2d1765c99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f163477811e5a6a9d6773e96b272916450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea867e0cf36a84bffb03893eb9ae6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf923f2a5da4446af7d4688fb5683ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d755f6257b32f93993ed7e8b76ea7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d0783d567029aa73d583e3fe60925454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556f477c246df9c896029f9bedf5bde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c7eb741bc92864c193bbf61baa093456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac2ba24e89be74b60a1cb06ff84293457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfa2cfdc506cbdbd165bdea387736e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa2f3bb1b1d990563de0437e03ffe8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336cb398d48da66c1826629a13a1fd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24879390bec65b8775992b403751ddea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bb4cf834e1c2fba029c792d8b9fb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803390d2bc88f0e827385841daea28b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04842e7a478bd2167b5ac7077e4fe41d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4912f4da2397318b63eb2be8250be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d064e15d2f95d3fe9f9c266d459c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ac24ffd1e917240a5e0fc01982b8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25618153314a7ca9537ac1d04456d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ded02730b75eb4fd78e112f99ad351469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1432bccdc91fdc965af880b0edb5e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55d6933a860f0b5d206d8ac2095aa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112105408cb454b8fbf38c4d88306d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfcb0c7d7a6a0adbc227b50ee13d4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9bdc6714ee5f5d025f5263a7c0151474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097afe365e5d04f3a87a6588fc7dfb83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2f256bb6aee4b195038263e2c5392476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e2cf0804c42ab19576dc63c079666477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b12d9e32380e57da9dcd4e5b1dec3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eb5ef66eba82b530bf36d367bc4fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e209e4475fcfda4b644b20be338b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89471446debd43471d0825bcb25729a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefb054236873b2d92900d09c571753482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7c4223fc58c3a269778a52675f50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9bbd6c6282fe908d113d421eb0fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093582d3b0dd81571d4b9a14ce920ca0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bbe3ec2b85fefe421e7bf93cc68c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e625f60d3363a8eaa9a157873b9ad5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27636d868595b67a20c751cec4523fae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea24ab8b4f09cd2c4979713022bb9d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b18d6550ada38f64cd5e52ee9cc2ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ec883e01fedc9f6b926f9f676f3fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0b8a25e5d26316e41f0d0e003c70c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6232eb4ad5c2730c1cbcf0aa23138a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8077f8744061f2a2108fddedddd39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3223ca79c41d3e3679f7a4ac59c0cdc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a51515796df77f004df086af705927496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6246888b15f7b2e5a38bbbaad0e70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dc46162bd18e3c68a5eed40bfcd0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c919aed6137e9d52a6199dd3b13649499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3a6552d9f91c27324d8b6cb78802500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb7044031be204353c9e4f412de4d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85084c3af8325c83f034d60af2df6b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8f0a2f08b8689b1976c9ab4f89a83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c406158ebad3981e35a70f0ca3a5457504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00ccde9bc895c66c811c50a465a11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf77158c339873326dce0a82add93f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199588630cc619f6996f5d528fce8cbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec7dc8213376f693f445a0208bda97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf3c20da17fd45f9be0f3e5aaf676509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ac60fe81099298c7cb5e466e7d79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dde414868686bd7db90d5729ca665511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec56aa9a9e5f26af7e710980aa0993512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44325b92a1e08e348f88bb1026f2d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908066a60b87be50b741e03f6e6ddce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f678f3a9f28ac2c9e5e1a8bedd644515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45fd30806b104372f71d76e14f2109516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b38153eb36b1a0d06e33a544dfa59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18518e7289f54fc47678d9d3e0605b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920706a4229fd44d9c3ec05aa9be84d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd2a55b1a2c6e2b9cb5879bbc24dac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a401b451734cf3f2daf9fb573c715f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394fd1169627b2cf4ac9719ae732be9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39c3b3d9eb2aecb83b8339cc4ae89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30630e7cfd2fe3148fde005476ab3c29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6c89e621693765f6f81899b4591a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82231ccb9eef1661cb61cbb34ab397526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acc2f0a8fcb21cf65da6d721d35e93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c819cec8f6a08dea864ce8efc406528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e7b630cea1942275d56764bb3c77b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ac36827d85f8df1effc57de2842f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a66ca248e3249ed4efaf3fcbdde90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513af3af6992cd1f1024f62a16f17c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49574e6ede8aa1c4a9ca2b5a61f1648533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc366923ed4c38cb2f96a90901387ce4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff4bd7cf0fccaab3492bb34509c38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ee61b62f015903c68af3d296e1204536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69ee59bef0ed959c0253618cc9957537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58023d1d287f0bcbe145179e23a3236538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a2b83d42f9f2caf016b33e378e72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec0808e4c8bc74b4c75cb84ed5855540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327609d19dd0386b9ced31f93f78ecd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff428f41cca4b4e9b95bb64631c5f14b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824446a7ec50a8b48ea49209fc11ebb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced534e9be4d2d7c34ebc4c5c7159c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778effdf7be0927b25fb04722f1fbe54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177d6280c34b908c27e0182fd1493c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e2e64bf68900d9bb2e617e157bba6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045f779086acf75a6607ccd1f7bd55f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2188cd4e29ece0e0b4e3ce7353c4bfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd9f05c81574a4a865cc690eaf1b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed1c2370937f62bcff53a6823b5795551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82288005dc39d9571d442078bca59509552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188175179b7c06d8ab0ccb9a5edda097553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221935899243d3cff2518c3e7f39de62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a43586e1ed34f1bd3bfc122e5d05fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d708b9d3a4b16113a02ca498cb64508556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689c5064f16994a689b64d63897e2aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c78c1cfb04b97b6a07564c54ed805558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5f87554bcf9b7a691b6fd703fd35b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7068e617622352453d4fdcaa6a26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc215d8c2a7f9184df76f9db501d183561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d3f988a6401dd65c0be158ff289fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f567be890e2c442eca7e7a16a0512563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dfda573fc830484c5123cfbef6174564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7125adfe0d32ee9b0eea1a1f9036565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34723bda616798bac77e26136d04dd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7cf3f5db5e08c887b9c1dfc66de6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720466032795c2856497433a99e1b7a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c130d8657f2697f8993388842dae92e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337b6ee4efd337b54fd54a94773d201570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028b855c213ecd39f14d1c2f77adac7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3ca145d6707d6235fdbabc7602090572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065f58015c9861632cd1d2c74b0cda0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae42c2a18c1e91d57174312d7ff3e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b052507b7944498d2ae118ded1fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40190885305d4badaebcd00906dc620a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1aee23ea69c7702d4cce03f9b3b4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a6555b9177a8c7a0e7b26ab48a516578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1fc3690eaa8fef8dcc3a224108bf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b562b2761db7318e5fccb5571317580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8dc55a62bcff10f8bdd96588233f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f727f698ddc1f8025a1f0dcae34b658582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ab7dee71e3cfd6f3d60c2cd26e268583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b648813fec40722cf5e6ae5f510e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b48231d03235ca396440f0bb9c9e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c849320e3aee0892f2e936ca676e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae661f2a921753d3447daa321b4fd22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a7f1d6495f222cdf7a707cda307c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4de825a3792f94abb039fd26765f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f524f1a36bc7a954becf10013ac1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7139c01868262f0cd9df8d8c7d8d29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695ba084df1d485cfcd0812b60dc8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a92c5d4b26f2fc6c01662a4c6c9f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c841db99209b210154393a369e0a91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82daaaaa8a7fd11c4170111d7ff7e2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6efcb142583fe4b52d8b7d42c33c5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24def78b07e435bfe78719f553ca5614597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64dfbebfd793105fb41fc42480b25d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e707c828d026bccc5b1519141d34c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b061a4ad582e1f1c062b62c8279cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448ec65afb1f99cc82a4aaa607c7dd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff42849658048ba9b0d5bc7b255f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342290f5c5af6948c4e47ff679b6849603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e52c4327d72b811575cf4b509431a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435f67aec9b780a441930f073e57a6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e45c55750e942f988cd6ce7825e1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3ffec0786c72f97bd22e97e2c5ae3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb0a30d40d1361f77241f9de7c806608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6f6a84b6e28e0bb5620c518ef309609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a694f86406b0aa9b397c4ca7eab9e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad65bd4df67f7c02558cf6f5a5557611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782c12e13f79fa9531d68a811aaee10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f632ae219eb031a90af1fe26884f317613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc66f639afc4cc1125685ea00130f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbe72ef3a7e6f8d802ee0e39f1817b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78f10ee40621bbf64509072c1a6df7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678cd495d024adfdfe68c671e91b51b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b962ecf0306d24a3101c4d7e35fa155618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c58dbe89d119775e3d62a7d2e3ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5909bd908e7f67966618a08933033f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b4496490b2beeeb9c1815ab45896b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762cd5a6417767db2be1a82e61f059f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3868cdb549d7138474ac2d9bd7e900623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13545925a81feebfa9eb113ebdf7bc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078844a532a6e5872d82b09f569266e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859246f15accf1e3d2aefbe57b843fbe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1269f77b282cf8280d3f54c23a4b89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da1d55b866e1f839a18ec28378238d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed0429b1d05092ca53ef003c254a7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc0fe6b40bff091d913ca76bf933e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d5c46538d2a3bdfd68a01143d752631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26305ebc4c0cfd712d668ac16705cc0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d8a02d6ffa11e99c54d2f0c21305b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9072eaeb6e78b5cf08d5bc46aa414f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f24c79f18eb8fc18c5f465133c188635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17510dfeb61b969d9b050575cff9cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652817d86e1852e55c2903475d4d066637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c8e22a73ee3e80680e111100b794638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2aad6720fb980691e2ad5b16c8fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cdc48e48c948eb7e89273ee24ead4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eaf10ca8a6126ad17e21028517156641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182602ebc33b8af89fa9188f9608358642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c395c8fb99d9a373fdde559b1363d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc47d48157e50c87a16956b634539644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcbea3116dd78ef1b4d596f21fd37c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa699337fc0454f5804e8553135ea26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e6773a9d48e03e4205785d78845db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3b13a2af389a9212da415667704e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb3476beb4c6c79395c7750de0875649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb866cf39cf40100d78a716c4fb20e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988c5dcafc287bbacf1694cebeaffb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3505c87ae0bdfeb334e0e2254927e19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d3e0b3d60385cd34e817b77be827653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde96d0cd6adea19b91967e1004ac936654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf5b267a6a50993f40c33c003da7b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad7af812319b747ece3423a782d609656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f44e0106874b99fac983f7a3d69b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856e3da2c8ce896054991c8dc973cdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e853df27641e036e27f58ee32218e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bc3622e84f57010ae8676c1d41441660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba981687a24be3e0405a72c0a852df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771a24dde5dc8ddcb1a39c7cbffcd95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a73977603e2dd073e717259e9bed5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7c0f8e268203fff2cb2bc6a45e58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc99bd779fc44b417511b2f0487efb3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a656155b5d1909217e1497eaf0a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae393a40ab39578068f6c5cf35c49f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6b3d512588afecdf173e53139a71f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bee06c23a2d2450b4cf1885bd95e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453388d4534774f492c29c8c40afe0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557feb3be39a52ed0f9207f1346dd663671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d789d5ed6fb12dcb5e29017572f216672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01691472e2d33a9afb2705b49e39717f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea392d3c25915569c1874c1e5900059674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dd89fb7ffc455724c6e9142be1fe8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aa0aaf84c02db182a5558ea606c9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658db01c8b23fd713247f577932f5319677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b16525411b3d52284c1138d9ab927678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b65918b706561f1add6af5991a7b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a90a386d445150bf0662ab208cbdef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de45c77a714928743791ac1b95fde6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24f7b54ec9b2c524ab2eb79aeec79e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff2a0573aa8b67534ae2c6f8225c87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0ae8014a775efe87aab0225169655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a68ff8d6fbb42eddda2302ff4bb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a154399a18d18707ca45fb3a467bdc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b90a39c49ad65a8e9b498c7442bbcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f2c075430b5da54d88955d356248688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5983923d1a098f79ff4218309b1f994689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3f63a0430db1e5fdaba8089872deb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79a97d9da856f184705e43627c7212691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72794b41d06469b6dc63a9cb2aca4004692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4edfb9073b93f1693369d6f2ea4ede693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d547cf6e58b761a96bd010fc1ec288694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e74bde2b6edc3d5b494e1ad9d6ce36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02045f895a09d6315ea1a382ea1f192c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b593f08da0eba58599148fef6f801697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6129f127afba1b9ba9ea66342c045d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313b055480a9e4f5bd386c25c1d4cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bba6acf57c4de86dae5d1e268b8333700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650deb5c9abf97b958342d2efcaed70c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1a711ee76b978aea2ab273616c5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcdd8f4a88cff1cd4adf3ea184a745703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0006817cfc2554283808d994d479ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82f7f1e2ead3b56ba6ff2cef782e91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d187d9e351c1d50ba2d4efa31fdd159706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31eda3df9c066bba828ef16e3918cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4afa704aa2aac907f6899adad8f30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068d4b7f37634d117de751516c2c801709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde916834baa3bdc6f14ddc505864a9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b7bd16af3f2aeb2cab751f1fbe0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81531db035afa3348f22e4fa2118c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8efa0969069f07287002640e1ecd6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad31a1988e4681abc0888a0fe505b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2607e233b57de0b2102158499bc0b29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c1ed642594b5367fc6eab8862da00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d10b30fc1a81bdd3ccb323c53da2fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861117d3507d4d801fef88b359ea26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d3beb923498aec37e0d35e5f5fa90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c4391e94935ce293fcb3b6a572338720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170012327a02823dcf9eb2cd0a31a10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91618457cf4da2a40caa3468d71d42f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cf352c448937e5bdce275840ae80c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378cd8fb0cf70495db6d48fdb36b477724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6ae8610d11c62eab40b09e430674f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1513a61b864ffa9d1c78196f4ae97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84964939653f0032847806a5b970f217727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0fb2df93427f0391056c15f3cfa9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205b766e835b4e8e9e633fa9ecfe6c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b53c767527a7d90c0950834696a54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b986f474f444e2ae9fe44049ccf226731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10627b3cbd1f4713fda0dba28512d172732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0e8f2a5ad22c977282713564e147e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35fbe40656d8bba0e17c54a607a831734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a6fd246dd786b81669922c32ba2da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae1b8d9158922cf39c8a7027df30c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc142fd03f379389f443beef28c9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9269fc5ac02d8bf0cabd5dea9efb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cdf4060b4dc429d8c47b855be9352739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3f3ac4002df3fdcf85e81165aa61b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae06ca5db0a900a51036d951c8e3d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b32aea0c7cde9831fbbb77bf28d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd54dab8d83f17a28da264e77757960743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe80d9d649c09fed812fa346906a78c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce0ac2bf691991e087483b68847a86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee5842b03ef77dfb3037ec5fb4e55e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4248dd5664cdef645bc73d481a6b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b09f433ebc0b063dda0047be51187b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042fc90396dd8042cd16aef233849ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3168e0725a3959df4df88aa8efddd7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c217e767269f08f6fd72362cf66737751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00251fa0fbeb7936bfa53cabe0aeeaaf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be057c11fe68b1b1ee4aa64aedd4ed5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2d3d2faf4dcbe02f551b0705e3fcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d149d932643070f48ee65562c98aac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ed1b0b769d9a21f844b1b5aed8625756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a404525799266c9e066978118c534f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3ef0f1ee1108385ca1d3de9350f8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0734188db100b1011714059925c16759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b998e282aa7a6bd2c6419317e7bd73e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084c94657804e8aee2014dc91a436b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2725720dd75e9f3f2a9b9a157489b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd0295c3154fd17e7252f3c366a5104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e51f0b72ac19326be502a6ae1b695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9467953864bdf4f75d7256121af9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad75d728a22fa2148d8a63b9f2953e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0364bbae75e07c2ac8d3af9c4d6a888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dadc4145404375763c4e77adb971c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953678ad714b46ca8c6252679de177f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c2153fe51e85dc63c2d1a07af8bf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c0a20c24ef9c41f0592ec248d90712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ca826f60a47b9a62830f3de6c413613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833eec5c3c8e89fde4bacef604347b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200faf1a06c151fa9e99b84e021c2db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef17b6b85332275ebc50708507af9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875191d3947018eeda1af9a00f8eba117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadaf403ac4de27da19a9fa266c05a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8e8cd056cb683ff65a514327567f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457fbdb06c1d4d2b304bc3d5b6fbaad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deabb8cabe2075cebb09edb09ac00021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6beaf75f488911ce6b6a29338977da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd80546c7c2ac6fd2d1a78b3c61a8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf5ec5b70e4f88673f450b6d5437ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3df9191fe4743f41a5ac933f035b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d3c706324c4d312c973f96ea15bd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a579dcef7e49c899b8e22ebc32cce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf36c2ba9278c998f7bfe6fe8e64d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff1405cbb518ecd54c46ed2a3a6dc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a04f50f5ab9ebbab4962a865a166830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefced0cb0d1c3192864fdf5a8a1d20231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88055872d623d9e66d684c7a5ce8431632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f826e59ae929afe5d995fb7de0f3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be5f52c427912e8fb710b55939724734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87910f68edccc6610250eeb87ce5d6fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d405b2d8fd29288ee6b98a007bb70e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956f9f05a270c3f4a6f1fa5fac87ae137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a976a91969f7c9e40eb051980a036438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a670ee3016bfe51c789731fc572c4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1f8741723d2c022c2a5051884ba6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2dea1cc8baf7472ffc53125c3a38541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9099797656df758b337c16f61d296cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41199422512d56676b216bd70d1b61743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef1469478c3c7004df6396ebacdae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012f5a6a9d9fce538ba1a393090885845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c427fad12ee49e146dbdc1a2d6a8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93a55077a6a7536ccfdf0dd85c71347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf7831820977acbd8eb9b98ecbb74e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368119965b56a564f972ef8297e3a5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e04ac5d278cef1a12d3628cec80b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929bd37feae29f33e34548d0e4b3fab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ad240476b7ed1a99fe81bce859f6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b10f5f2f7eb740a1116962f1e586753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca3d59a3de8099c02508935c5848b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8fb834cf484b1cda2f6cec6cf74455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4fdd1776a8380baea4870f0cab73556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b0c6b32636f004524a2d67f2c42e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9c91cf696ffd0d09e486388a3679858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490673cb5fb2cdaefdf03d2162a3ff0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c4312fa2c046fbb0cc4310eca47ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45db390c6289d8ea492007b46aca5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d3987650f43f0ed4becd988d3248262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef6703ac68788307747937ff49c2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a007dbe40e057bb93965b906f50fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36b53908cc005785c318d98f67e39d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bb7550cc58704f897c7ef36edf42266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e505ba41413793a7c38ac11840a6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19027b8eb26d5ddd16c947f31676d6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae1589621ec4c189917e46cca275d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18432fdb427b8065017a6533214be770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd0d4610a90cd0915a85838e53254871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bdf5313e749d56c9db73a3bc77ccb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b81d63e6962421d965cf63b837d35873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb67d19a0aff62d640445dfeb235874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5da70c7ff6951bf915d902dc6cc05275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfbba10328a5e2bd85880161f8d79976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b955b3654b47bd2141130d954a3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb1f453b8706d9bede79c0ac35e98778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075aa8ad9379801511be86c8b49bb4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23685b1fa3de8ab1ecfc9d98ac3c95c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba25a1870339c04c22fe8ab9f671c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbf03460b850a5c94fc3e41912d94a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeefd6861963e2f5a1041f6e7a8803c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d436ac391b2c7c1ee9fd551b26e93584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcf697477ccd97debc69caa2c6b8be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb301ec89265ccf6791177347820a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c7143dff3b51b853625b5e336061187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61197cf578f18896bd6a8b089bc06188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c091338cdcee05e64afa092b5deb62f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0358b7ced949b1cec22d3d1e446b0ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d97411cd0039cba14886b92c63234491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0515ac0ea03744b085ad7251e9b31892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e929069b99934518c2e754fecf1bbdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209d668296fa75e1a03cc269a36b7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76067e7cdefc85dfdde0b0bf6b6576bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e98874e99615f49e1be0a89f5bed1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b4402597ead8f95154a58db65f1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5c13b12aeb604863bb5015c3206498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46772f7635d1902dbdc503767bd4cb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028017fb376ba9303e0827332c2d2122100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f0a9462d6d085e0a8c38aac18438f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f318082e2beb1b1efdc3925c060574c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47d5413336be258c291256478b116103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf1abce89c1f1ad5e0521ba7552a1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4de4c69985be90dbec8449dd0d7853105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f42be823600a2cffa0fea88210d0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600653c270d58f1f2f6b8a6c13f7a6a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f525b8dc234cf811b9a7193fc89705108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2d56e233f7233c4120918e67deff6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824be0bc9624703cb09b64ca83f47943110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c13ea5d53254be815873115499094111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16ecb190bd2f72d05332baee67909b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f70d76fcbabbad05e9e93c665ed7be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3311537ea0eb5078c42dcf5970436114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24e7ba47d7d2e0b47d69b07eead1a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d901322a77d68c483737489f00912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be4894c3080f26b002388905c0cfa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df50dfdcb891da8d4ad064bddc9920118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76ea5a9f4b27ca662d3f196f2168d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61d4f06d0b1aa5e00ef178eb9847c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a53a8b41701d8e53e4f5023ce442d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e005938f245b04e095b27c184e755122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab9d6c3437c2d7fcf58633ec3ac18b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c79a71892c34d45d6f6d4fda67e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c311a6561dfd4a56bc9435b32a9486125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addbfff3ae8a4001ee1af4faed0878b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c9a5e87ed8b68e3099a569a275dd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9476db7b4a4f27dc9356138b85e371128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e006d75de05c256ba93d87d580c1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba1426dbc61bc79e99783e6299b702130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe541672fc030b3eaa515ddeef341a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd885a4b1b2811088f228956b4948132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec164299bb2600e44edb5239f8f31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15ebb9475b946e92a2c4f1a5fbb3df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2307e51fd0a3c45dab289528dbefb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799bee4f99b637a254e8f1d02ce552c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91c012fdb0dab3a5147ad9122e5012137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e1e42b3313d0ca7977b7d00349b85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3909bbf03d53e756dcd62e9a8b1e0e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a840c13089177efc09f615ce27688f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ac4e40094ff22535f1859dd93a8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d959e42511b1460bf763bb44009a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab7a063af083bf956fbd4c9e50887143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558a88f34c13c01c74d480fb65f4821144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfce816bee1f07d8c75c40343f87d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc34a15bf06d7d5893bee44cff56856146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a59198447ef8f2fb54dc3d1d8a1d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a74f945e9e960fcba747936a0c97b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa412734a9d7aa009ce9f57d657cf58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb83361055154f0bfb16869e0823ecf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fa793de7899edff154f078a855f7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2944fddf5ed5597272ee37f7cf8d4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f0058fd0776eaad664b2107c05ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5125cc76adc7958288349b7d201a7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f953d464c1d89cc42c01e8b95e960dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede786f6897406d713479a9c8ff837c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f99d0e8531b163902e29123f1fb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174668b8365b9d8646566e1e579e52b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40958788fdee38f7ac63f13c2bdd0a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accb5174035c0818300fb3f7722b66c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1679de3a37c0530545fbf0007b5549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9649a852a5c75fbedeee89d22ecdea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924975b9a0efc984c82c9ccbc7c5109d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c933718e4c04186ea5102dddb0329164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ad3fbf76a2407062f040a7e90e1c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87f9a72e54aa7b2932670c1d7c1876166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c628e03b70ffe5a05bed018efe1b29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9bbf90aac83015569d4a5cb820e5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495543d8ce5b752564f06c735e8a2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f9f4fbbffaabbc7f469a5ed1d8f15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5b0f961253a3055e42b8d0ec60b2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f22a078db82c1fac3e69a689b0cd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b8c4ed03945744e6b69cd1ccee74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8b7ede15e94cbc1d35097c7522601174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187ee6ba4af049eca61976510769316175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a679fba721b001b80a3b129fb4232176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e605cea852ddd946dccefb72b631e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30828fd215eed3350ac0cd79dfa883178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef5ec8d545425e8b0253c075a5346e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447db65fcae6570351bcf829fb5e391180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cf57a8307f161f97b34aabdacc8d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1a8dc4f4ada36435640c58461757182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788d018917863f6afea6e16331b865e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee0bb9affcf9ed7f84987dbc29f3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f903b8069e5ff2deeb1088dda1ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b05b7bf3362c6db5b9f36f4e3963a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c127f62db3f498d2feaa9f00bcd7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b17439ba00e690b3889a65f4fd902188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d0de5efd8ba4b77afa30f105d11e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23fda5d301d86d0f2d1fba70899e3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856f27f00959d1107f183e5faf5357f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a499b6d9abe07ad40783bc6a231cca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646236203729676a7baa032b6540a64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351cc481ff09085678466b81a011e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5261ee5e05f7f9c6a62c553539bfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7645b63086092fd9e2d05e32a5389196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbfc0f1d40665bd766af444b9675e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5cc55e702fea24a7ee6eb34f88347198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671d9e22ef07a912491f9718a65d69b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5520ec12a72274af22399dfeb7c30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a86873fecb4b96a13de428a908b68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c639864c18bff85043bbb00ab39850d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0691a66b7582ba36743fe2f44ff92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7357a8b83ba8ba2f6721de92b7ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda3ca586069f3ae95831b346ed94d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3c59387e76541aa30db140f68b2eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfdac7496fe3a74a981f7850a322e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493df75c69d74e231b54b818911c02e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871db691033136a40dc860834b5c1bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f6c68c4f578ff57d0d10bf68dc217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa357e367cd17cd6b5326c227501c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19794148dd18483778808ab3ac90bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c7f6639fec290953845a03f12515a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86959bc73906fd8d60e7c53fcbddf53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7755fc28795e8ceb4da985c2ca1c2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dfc06bffd4c30cd8753df30d1ff28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39668fd3dcceff3bf6e90c2ae25a9d49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaa95c67b8f06ba100262ef9c7599e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d1108959e56e1cede6d66c547a563219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab69da2e2da61ecb934e54c32a41e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb1c25dee4be0783d8bda60bdf526221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679330494cf7178a45d209e3af6757a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72febb5fbfdc97358ae2b74ddd6b092223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aef14ff88efe82ea86e7f492d49a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a263061b33a78b432406f3d59627225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae2cdd44762396a5a75a55aa180ae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e3a86d332df91f57030257ce0f843227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb7c6bf0be48d310953e5f052db62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39dd3c8606ddc181953742a56d6f88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eb1d855f1f20ed985b1849240fa80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd669a7f8fcee8ff49e764f752563e02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4f9ec5fcd32d52d8513b47a8407f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26534c9aa46fa8d91e7aa3a27675e9ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f537d3c83ebb5b719f57d47f89912234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df97c15fafc2a7e062b4947c6764e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5c9b2e8a5ed5a869dc1981427b90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b49d3d191f587b902e8d15b264d7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517fe723dff4f4c609701e5305a8c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b1e0b88ac8da01211d9dbb2cba52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71170cd103069b68da8c5b7000cb4b7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3fa8c886be19cc28647c56ce6c2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2eb801ed84a42d822a5720b966612242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4ce97cfa391a7935e21219f0c1477243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc4f5ac48ff56e2898389866a74cbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ddbd9e39edfe9a2267326813bcf75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0476e4bb609dc3d379396d07d98a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2a2fea1a5f07993eb4764d5a3300e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa7ca5b00d1c9d5944dc6d194fad7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f741193679450f8b46b270b00a73a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437f75f2f9045cfccb65eda679704c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984fe0fa8eca984d02ab2cff3ca227d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfb3e7fe4ce761884bd40ba96415cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf736ed84b45e39ced1c3ade668d8332253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156775e3a5bec14e13a006e44e3dee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e5a508de80917247fcd7e2e187c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a45621215e9f8100bd9b596bf2a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dff4e9d6817058ea12f24cdc2d638257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0ff7f7aaf12149d990cc2ca220a2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70ca10b347615f2d97f16dd235874e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37fccd439caa6ae5773142e582a7b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9261341afa25b719e6e51c49a9935261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d39a7628daf3ecb450644e79904e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c65d89c043573fca8a46d37b9905f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ea6c31d606171eb8ec642c2d8df4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9646f52faea8c8b4d296ca2fb65af1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25d5ea730ad54ebd79741ca502bfc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288652118454e147f722368c9fb1b402267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a2dd87c303aa04b368323a7f1ae1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dd1432ed3e7697a785b1d92f571ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736401ccd8aa584e9f414f3e73bc843270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6de61cbcd34c8ce467fea56b6c6a5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3420fd2d5b345acfb37f81c5c9296272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de408ea33928beb83c017c641d1a3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb2e7af8c5bcd1cbf9056bbe292fb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9aab24022782fee30263848ccf643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95edd85e8fba7518cb316eb731df647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed104690e732e2fc90b7aafd4d20782277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536fb5143a7b3899551424bb231a1f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588aaab271562d3c901e1a8df0e5883279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6fe953d0b4d7ebf3798d251e0e49f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d60b8dd4d500e56b1e368cc1aef6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1ae7423d3198c322358545a6a307e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f44c11398f150c5eecbe9dcdd885283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0565bd0dfded17dc060bb43ddff99f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a0aa2ab26fe78d977c5a04e6a8d53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac75f1b99a63b6906da079677ae34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c3d92ae0a871c27b94129df6458cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a4af783f1ee81ba420dd9d4ec7cc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c561848293b7fba984fc6497cd85f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad867c2efce92569c5a9becf24500290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb4fe982e9f6f31f9e2da5a50dc3c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6e2abd7f4bcb352cec03b77f4394292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7e307547881b501829661a3479f60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d249362c3b4b41e1ded924ee3b9ae42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351dd8735f0938c2f3f7bbac7074644295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab1f3b9c4a7d086865b1517f6cd3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe04b359fa463f699609ed010c6a4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48776ec608a52faa773a08ed44f42c06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbafc6213f7b0e24fdeca4a5abd068299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4288e83dcb928ad811cd5a2e6d9430c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174dd8c7828f67c13a2e25dbe08481a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd3578d2469461447712d3abf7c52e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6c583b717e837c61cfd6bd6c3bb26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c615395c4dd139ebb03a123129fff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69383722801354f7f029eb54c6cd0f75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a07c4f427d3b4e6c3f648a0c34a93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408958412bfb248f1723b45616ecd356307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8820a1fec8440902dc6e5ebf395843308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912784001f341fbb925288d51283d479309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5fd7d95d0e7dd2859933ac9aa5e32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c77855a332f5468791c30fa4cc46de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b6febaeee88480d6dd6c2005baba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35b9b07ea41f51c35009e7dc4b47c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55172b6ba4b47c171154488a7764b7db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb962c6f3e79b5650289cbc1b6f86511315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e35667d1a2142f8336fdbfd5caf4db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716110e998791faa3a193b526759468c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464db709647577e7a04376e881efcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798283cee3894352b2ab857faa164eaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6d1e613216c410011bcce31be4bb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda5963e9d34fa584bfa148a44c538f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830832b9c82448edc4349bb5f402d5f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac795fd97ba0ef2fa8f9c542601d7981323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab066f124f809875fb025dfed977284324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31329db2355441d39a83497f7a7c3bd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806f6a5a530a682a84ebdc13c53eb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f889fb009976a46fa4db1af8db022327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb237be8b352a54c70b1b4c652aaeeb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98533e49a5201779da01042737121c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3fefb4e71684148c59cb73c8ad15e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8cdec9435f3fca194f7a8c46f3bd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae147553fe9259e7f0f9d6108c9eb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef03fd434eb875eecf3f828e6d3feb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e06a652cd952de575a890e2c86b667334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3c00282783da52d9f6aaea2ec9904335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ee0689c4f21a80290a10dce868ede336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf02a769df471fe58a86ea866bbbe2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064d1b898d74b19f8b9ed7140729e7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d7a2d6438e5b8139f347f0f435c19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb64ee9d99bd258c7faf31c13ad076340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ad8c74a8a544a96780b78c8a01d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3b9be2681157c9eaf945f3550d67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbca085f655e2d2642b81c61e8c005343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3d3133d6b5de518a021cfb5a5c516344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a1030e52222596ec268228ee4bdf7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b7cfd5886febc4020ef7b3ebb78ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f527c200b8c12a7f24c20ad6c32923347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa6da479da92b21b40429564e8d9fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74eb4327e59968403d22107a235209349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cec453140889868b0fdbefe76205cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587af29c25bed1f18af2d131a81896c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874546a928f93a471c97bbe74c2930d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1f9ed7f25ac772140c4ec8ba3097a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d373ade698aad25a719c2c1fa1492354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41f2be7d25e6a75ecc86142038ced355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb789b8e80b3be334e51a65181b7c357356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c0307346a0dea10c82f4b54de6250357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ea02e625291111d0863fa2e9c6d36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d690c809231b7e4a2f8ed835879033a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f2d81759f3c978bbdcce59bb07ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad0ccb53fffc817162e286f6e158da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bc09d4d690febb4c40ddd9387d520362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a9c5882bbd4167b5b7088ef31ab7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102144dd942e2fa9a1beb8742611f3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711499c5ca1edfe2084f257417649de4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4435675bc7f2b504b41b319dcdc93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81fd08f62af0cf187545948ad4255b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae2c9b3e7a55428de55ffac5256e75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d248d97809c2f54227c9e5854bbf86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658ffcee5806162bfc37a0c93242244370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c008d9c370271af3625fc10573d484371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8104f7eed133ab1ed1cf0474410a17f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39da72c8bdd7d734a0402daf2950c51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82625f9a911adb5c7f4993cdeea32bc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468eccb60572a272c44d925580f4145375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9be0cdfd7d575c449393623a4d971376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33f8eb8b8dc90e3e8fd9fc77347508377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57525280c67a52fe3c21276129a221378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9cc042c01c1a120d5171724617131379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3918f44eff68185182350101067c7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b618457bfda7d5a8dbcde64f6d91a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bf7585821ebc5a12b2f4ad00e4c9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63602be461b4828934136d88fb7d6ef5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99508f8052cc8b94b0f13214d55d306384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03cfc3e5c53085f5905c39fa91e0c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e1d542fb649e845c4eabab8cdc6fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbad8de2307ec0816518dacf1c1d99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2216b5afe196ae37c6dcfaa1ae7924a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c27947747173cf4a221374ead064ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586685f21d518a7030cfc64a370c3f30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3564891cd2bb7ce5bda10e4214ec5a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be7aa7d4fe9b261537893de1ab665c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f089e28e373f6cd53fbb288730f72d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2292552f3b28d1ae47bbfb21861c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b83ddf946f3e813192d2f8e260427395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a65395e1b8c368e8bbe664b24b356396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c0e9ce2897fbf0a29a2fcc661d817397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0909e3fd70c6335277a70379e4a54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0c4ab522a451ba1523696fe0c1db2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e7ddd49b2896f4909b48c2f2069f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f6c4ddd3eb1502034ca81f0d94422401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f726aa0340c5ab380f48c61482215f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23cb118dd5cf01aeb2bd8123a05d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c5e177eaed89e3f9f56d6a9ea635a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08ec3ae88e34598aab8ac4a54dc20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588058ced98cc5584360ef03506c305406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db780938688c4aeac73685e5265d3a6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ae39c3f839c5090345c47a83ea31d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f251b7e8a56e62a7aff43bf70ec42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8126b312c0a4a6235628afe64309dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2805d82b95776130b17d522fe5e500411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6877f6b1613ce90443ecb37619322412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14eff51b955d7b3ceceaf0869e7a6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a778e77306562ead31eda4be341d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469be1ea1eac32fce4383462bf5d228415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faade0668e3fa56e55ddf08e6ad6c48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2a380a84c4eee91522d9179bdceb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd2fd22cdfcf9a5a299cb96805aac2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9733d3f05d2cf36461fa08e2261222b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d117ea8b62257033f6663b3a7b38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf4d6cb9c231d622054a33556a7ce9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c99c3e440e13e95a957522f134caee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f8059080f14b35a5f469115551514423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17696df12f7bd314d3993edd94cea793424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8f28f122b771aa9884caef7021ccd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361ce2cea95de138197833de28cce5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62aac3dc0b41ca393a2e3c2373a52d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f8279d13c196ef192c7a79f334a8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aadd0a9e6d1ecaa9334ffdab0e6d97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275e9a3f0913b3d3040d303e3c3a75f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dae894486f128d180513da9c60121431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd87d8be35451dcd41cd089eb009bcd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18c15631bb3d58d3a5e8eb7f953b8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093b98da78d1454345f453b0eab8f64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c23d1b26c48de6e492dbd097a74bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb523549b03d4bc9900fe66e3eb38e7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376377ba02841bdd8f82df1bb4e97ec8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0448b44d85f57bf793c3141c19757d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d394eaa38a6ff53c93fa8b94c0ef7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872edca9b338fb05bb4eb57d32cc496440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf90c94d9f7117f10dc432dccd2751441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a186a466810b351eed194be4a11ce3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63205f7445ceff60ffb7f753d9bead443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec121aeba9453108de8dc1d20e909a90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e55c310d052e0f3249f545780b966445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc501c5ca9ba6f0dcef4f4c606885f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6535327f5214ea131fd98f205ed1e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfbf4b2d10692a13cbae278ccb972f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5b2ddb7510d7e9c2e09e98920c4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9e24589dc8f365ddf50100b334599450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d521666be3ce02f8482e8cb09b655451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e402dc33120a55190caa639456c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080c24962b2d04c83122674ead9fbce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266abe8277a408320b799161b663a8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63054981d9d45c1af5bfbf96dcd8d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba5405741fde4e38edd50bc1545ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41524b651e453ecfc692f0362a579c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa238a4765725f3abd44488cc110a00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf312f2e3c63556619c5fe28daaac0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90133875faa073080089b7c57894642b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a29a1e9b3dbdc29b02d97df29795461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1f917dbdf7a9c243a63c48a28cf85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505381b49b53d1b080d306b0d616f8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a274d8d157be9a6cf596f74bf5cfee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228133ab832e06f2147db50c83ea17c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d746af041240411106a873123639dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8785beb51ce3db5e6f539f60492aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13353abcfbbeac364875f38f0fd809d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5b67d594ceba57b45cf87916f8b46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e7ea3d5b04fe5668a57e81d0a5230470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596dbd945c3c0e96d8059428cd6030471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea7fd505d912ca40371631dc1805c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45da2b030e587f91123f26741faa95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72017d46a39dd59086ce11a49a3be1e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fb223dc1c420b1ecb09fcbcdb1406475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990efcd16437cd9dbdf1c488660adb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a095e79113e44867fef08a97245813477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b2b8d00f0da768e9371676e357a1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6de4ec1ce7e091d1b1f0c558b1c349479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1adfb18af8d910571a62320b8e01f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2bec3ec62e19f82dd22106cbfe83a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aae7acccbd83137240e7dcb2fdf308482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288765d0899169a51c55ed0e4a05c14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b6566816db175173c66bb893792a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd321b7e5c685b419811bf3ee9da5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906c31b99cad841dec8b7025bfec7e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa56695f188bf7a12d1e475d5258612487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8ab13e5be0239888038ab6c05db10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675f72f20e80352ed573bc1d49077fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed181f4439a04b4061ea95d14324c0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d780c00125d80df974c5e8657d84918491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0e8d42e0ee6bb631dc77c928f2406492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e93fb509cf3c7fedf7c31e54d7e17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2cb4feec5f556d0f0db61455d6250494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d437de2c4bdf70ff7cf345e5d80523f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06905c46a7ab434fa6c613789e7f64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408beb1f18bb15c1ceb939d0187fae0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe8914f6f93c534a02ad86e430de7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110aca24df1c1966ec1eaa8770d4a0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d2482c7be2b9ee9c83914127c3bd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9879dd6756abff77a8fae9adb05493a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dcd94ac8a10e4cce1289e12de2098502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb34a877471d763f1dccba674c060cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553b78abfaa58d2c662957264ca1502504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9dd416169d714d9c07b764d933fb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d90dccab275c39567efe3a010d935e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039ee7f9556de9e7f3c773b6a01b16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa606bfd813221974edc730a24990d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da231fd689eed852fdc8dfb3c725f36d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afaff7eaad2f2b9a55d275c023e419510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c8db284a1fa996413b14178d1b3c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c83db1018dd4cbfe3856412737e1a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598352034b209fd7aa8e460bcd4a5d56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d0374eed22a14777f0a2fee66191514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a399a06a037004c9c7b580863a8c4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336a6c71a74fcd25af574fec514a420516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd8ebcee463208d5882545647aa568517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cdb87f6e896a28f5b0ecdaf4bb884518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eb064783bf8138c94bc0e552be9ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521aa36c1ad0e5a6a7f63488739f79f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fb39ed7e3a23f31b3b62487152370521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065312ca373f69251f7c86451ecf373522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acf45f7bc85645a723227ba4fa8f03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716942c75a4ef240bac64fc621b9a7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce6d359d10d795c05034a7d05d9580525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda3339f735447bdb39dee75138aa4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c65bb100e8224d508b780b36809f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af29c3a63824d108e2a864d350dc4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e8a258098ffe62fb617422caa2d13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8751d1c0ec33356fd8a44157a28d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413d681e3899ea94f0c365e893e6b7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecf01477ca8730672689a7e59f041c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee072a924e077c47f08c0847dc8b70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716b21530ac28f0452ffa4987e384e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f63390dae49488965c02bcb75ed6e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274265faa5b7e594cc16ea59ab618d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441c8cda67d1e9ede5d95d9e1e559ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf192ebac06599ee422cdf3c84801fe7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b6f7038db6982ec4540f5941b4e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acab34fe69e14f43236707fe8eccbd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dac844d0ba57f271a099db3833ed4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21372ec1c7e9f887e95a0a1f7f4292d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c19038b5f27c6d4788d05cc8b406543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a7f36a54c2b8f6e82faa9be2c1f45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616260127a7a2c7c74f5b6e7557b6d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880abb15fc680f2fd3d2fff27044fc0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a8ed8dcde96cfaa91b14d08d41d6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ca9a49bb01003c33ad1129ee1e735548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c2537c751865870af5ebf28c2a61d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407b75cf3e5d05285dfd4c91b73dcfc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129820b1bccf545f7abfa5118a2b072d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31a7cc9f534041acbc6a286307916552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00f503eecaabd214792a8a1ea74a9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186db761035c50ea9f863340ab6e12c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230559109885ac672c5ecfeabcb4b79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bad33d6733cd446016e4bc81c841bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fc04e2d37bbdf7791583fcbfa41f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdaa6ca442f5666c772df416f74619558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26c1811fb1b4a12c0791f89f02e5fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d4ed1049e349037cf0662318b1021560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030dbf22ad0816efa9303cd95708b0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65821a05bb2caeb1e1fb869560f5f6ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c705ecf1d33906ffc0351c217f9f5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592ac7f1936411c5aa76aecf37eaf7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ded5eb3f7cc3a2d8024feae10bac45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c569908ce059baf22f4602842ed4eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e111e8562bdc6fa36ff42a276f133567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b04c74aedacbdb05769b737d5f46f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4117b87a7e4e4a1046255631541b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4423182bc5979990829bc9279115b84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e5731857a0004fb77045fd9cf0c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a345e0545c82119333e07316ed898572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6238f86f450092f12d80c266cefc68b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24826c18fc1f1931a5c02d50f9ae4a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a855a0fbd4345edb1ca6f41287bb8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac64e2f20e44a4b56a5b4a0776e4fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243ff662851588048f8643d3945398d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa57974bc0fe8050c088c4996f8b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88c3d2c6322b021ca4b6d824a2f558579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023045294d71d2a984500e7ed91e468580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b91671c7214d8e256107196920947581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51298d5033069f214cd675cdc09d9e7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0168ab4d860cb791a9457a5f19cda1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412db98db7879a8cded38cecfc851b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38966f7bbd1f9f6db30dfb18b15d79a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a76f696af2081eda28767099a24b52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc29adb79baf46f9db75d536006d79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ceeec19f3ca80426bf776e5dbcace588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fa5cc307206f805f211ee67ab12e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b27206d020f676b67a1856dc42dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc37893460e30d1246be0b348332b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7bd919364be096726d9cd74a04f55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e3b3aa41ca154d5da31a5c6836a48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b010de9ce44e86789e643887792490594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e701105a697e7dcaf65cf595c51b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9dec038686b3ffc1d9de52635733596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae8609eca3609cd53ae6004dd55d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f768c724ff193a8c9787ca38f9289598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361a6c58a57bdc1af433b11315d3f94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05099658b266dd54d9d5267220c9b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fbbe0521c1c58a64cf5a66f194c8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42ae7cc21dfa7c96470bae92bfcca7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e77b09117a7196b45be436d501b60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a58bc73d97960389deed44f79aaff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee265800eddca791db3934a7f98ec61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95fc0066b51be552d41f356e625594606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263916e5791e486f0776e1b80c66d9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80beb8b8060d72dddbd6d91a16a4d64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9bbb4a8eb6fbea75fbdce6839d361609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47dbf8f789bb610ea2174c0e130079610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cab82e5eaf43d2b81bebd9289b5a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dd19e7813ee0aeaddd808cd0fd868612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbea1d4cf0699bd02bb9f4f135adfa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ad9b6d43599edf82c69f930791544614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4510a2676633b1a672471761d8f546615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132faa243fe35d15b431c20b5675d90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e966d2c2f9d7008d9300d1b8525dc23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25171f7aeb11b30a66795ad7ccb9e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d0cb6ad2aa9a26956cf3268c20f62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880d4665bc677bbf6680b6f4c94aefe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dcd1e0751ff2fb7abee29dfbee666621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a62ebcb5565aff81b161fd3bb3cb05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9783b5f153f6f1434a28fbdfe56828b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a1801fa29211e46bba6881171a068624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027b829b2e617b04867fe9de72e8b28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e78549f18b91017fe5696ff77834c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0f1f93046dcfa2ce40ee3c02b4b4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c763f9575cc6ab834efc160c0d34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce84e7ee571fb4ee2e09d9bee95caee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df42ea0eb01b6564e3756b4779dbb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccef5f6c1c4ce5ac7bd0fe3635b7c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6b14ac0bf53c66683126e956bb98c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400f05338d3fa95e428a35e31105f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f609b5a6e9e624605c899534aa72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c71a2d5afa31554340b21a2d6f38b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc9ad4b0622e125f3a7a373007653d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb879c2affddb3a46798493dc40c14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88404946758f44f03039193e969e2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b52a34fc7d7eea578dc94bd7d95637639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c91233a0f01ff987ab15f4620715640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581da9ffc04722708613e347f957b6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef45a8a8cce76430a63740ad68b83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054e70e30c1313ae126e05541a918bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1841aafa47edb83067b93167209ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f53dd1c502c352f66482353f2b3928645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32093726173261d111bea9fb19444f5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686a7bca6e409d73c4146d1f676a49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe1825993950dc8f051ba7b1de32c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9f5a59c4034d1db36acc6a3b8f29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b5efa2e42d23a5ff1ff3607e4f71f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216dd9e5fb5c30e859d87fd86636260651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469afc616ce941296326466800acbfb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3c04431d933b4e58a0dbb6273220d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af558071e95acb319634a2107a9aeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fa7d944220ff0796dbd0a326347f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4362fd982b60f2cd8cd90df78e2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33a1517ded325fddc1c9b9c8edc5bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc4e6ae0dbf6db904b1c35d2bf34a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b3846759fd02c0ee7d4c8a4ec9c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67279961c7b5c52a7a18fe1b8ac9ecda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7059eb7c11ac843a85e8e14daf95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5f33f5910949fa7e10b838454fb69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065af55540d1c10181e702a9f53b4fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164a9fb5b63cc0227bd155742b1f789664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51746c7c2d55690be8e3071e0afcc5c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e53be1c91c1e1c7821d92b90f6fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbaa3d66a18ae1f11549e185e5e023667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f911fedec0053daf8655c79494cbf9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daf31abf8ffa81819d7a83526f3c55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ca076c1c45ee25a227b79cbb63da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7af9d5587ab55603ffbf9e0e7eb8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b2ca114422ad92ba6e0e710e7c5ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb0b4f6a8a0d1edb38e12bc8d1584673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3f5b1970a62fd68b6d7e1bcec9723674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e90fa82435375824045874d5fee621675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea25b81837452085229271dba42e9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e206848a2e8cc4a1cc73a47344c81ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3564efc51d4ead44aaef64a6fdeb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6183411049020049f3c82dfd5ba516679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826910fcc88cd4f57443d84fb6d4d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b276be20992e37dcf8c35dbd0c1e04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e3d3e9606ae7777a8463a9e34f87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99bcaec4dbffa0eb1d29828294b0eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd32ce58f32b6e6d02006f5c765875d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df15599712f7f5283b373407ecacc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19341a23d4d70811210b560fc6336d7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9280e27bde36b060cfd20758875f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f0c374ab1b2562a669a6dede6e37e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87cef1e4137ed7b2ce41b45c2ecfd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad3aa9707dfcba6f6c057cc06e85d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd805eb0bb22d0140684963e0d0e83c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005db1ec0a0d40d918202c76523e942692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28836f94a3d0239ff2f05441f8592a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef904395d85879894d0e681c7b5768694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820aee97cc602e6008947bbce21a199695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72418bdd9878ba0f55f760863b3978dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad399e56b0140aa2d706c06bfe6f69d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa1e69c2052ca55b4e4275ba7d6c24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf9776090d05aaaa8f56358bedd138699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efb15d6bff56959913cca1a6c57f10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bc804a428003a41b587c87dccf2ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bbf272ddbd33bc1aa18cf2969798d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b907fa28b00601d62cff89bcb83ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d71ca9b144ae891fccb992f4e83fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba86e8b5481b05f60a44ed7444cd42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e0ead9a47d8ef15629282e2b52629706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91893ee93744be6d58ac16ea0e10ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfd36f7246ec47e636efbcbe17c4eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a25d178acb2f86f052d65d7ee0b0a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7a9c0a5b7f8ed498466615ebedd77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e49f4a5142e56106a5cdf6db5e020711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986da01af74b8deffebcb6f1e72ef1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67af14bce8bb1fe09191d12bb35b18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248638594ba2940289a2ea12fecb788714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534ddaafd3a3c2fe4f0ade0a781b215715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa91d9862e8f97155a3d9c3668d21d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bec6a727b6abd9714bc8013d1f92c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3ffd45136dc1779835fac21ca9585718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca4fd809cbca81ddb0587169d8d05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf05d247443e38156c176bb86442d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11216170345ac472c82f5e0c420aba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aced12aa4324317b8bc74f6962628c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e54c9b2f6f9bcac6d85d5b215214723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd97bd2499bd927eebd99bf35d890c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b652dc8af32103e868b54cef14d16c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9534c12b2785374d2b238c19da7d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3698f8217a5aaa35ca1e76d804426c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430bdb19f8686c959cad9d9d58577fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dccddfcb4d7da410bd23d75b2f02a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfdd2371340c6591b431b4d55146a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b375f8483482489cec8308655e01a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c63e38695f3d94155f950460848625732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7a480be5a38ce5ea9f3fc303f647733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa056c5315aa07dd4434b1f4a2541e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9d5ebba30e4206136236e6e80036735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6e47ca8e073fb9ea0d4f87182b09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff9bdb3a31ef3ee5f4a86c47458809737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f8ce48325b20f1d74f68b91b54a13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12a3ea37fa4fd9942a209d2232d13e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c18652e318b836340adf4dbc15d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaeb99d49b6259f9dbbc53483820af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f353e248cae4e8dbd7c2d68921a210742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942e47527610836f9ef84d0a86a42c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9383c7eb57a1f80900e887e71ad117744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e3553edcf548a4de7808dc6079d42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e08d543b0157cda14d2d70475ed6e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805e798aa0401f9ba500b1cd578786747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3d744fa00b0fca7b0b4db5e28fa9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabd636134864ed4d8bc0acc8ad4e4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953ca02553c70d469960ea2176f79ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf717ea537ffa6ebc525977c9e279751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227c1e71a764b7910972269bc6007e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd08307346c48acb869a4d63bf9c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dd7436a59c03c6743a2ec0ca24265754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b99670e36cbc15296a8108fcabff0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece197901d78e4b833a7d17ce6ad8e0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316f425dfa0fb48b103d0c5d670266757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f0d31f566c3bf0050d491f21ab04e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec09863e7a234a7d60ad1bedb7cbe2d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>