--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d53ab1fc5cf3f05dde149b548bc0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3c6d13fd9db61f06a2aa397e90f1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97887728831e3548ba4e186da1d16e2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d4a7f52040a97dcb07aea5e1b31e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b3839160d22b048d01709d0d49eb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ea2e5a7b6d6baf04efaae0acb29df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd934c7de1544765a88b4f01978c4c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9c468851086fd6c048d973528713c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f352511d0500d352c1933ab6bb341a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa647e327f9a660af4f046648085610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e02c18a181e1adaa85b482fdc1d7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea743b62732eac866c92acba4fef2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f99975546107dd470d54624f289e1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195be9773fead4816f09e7741ff08f9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c089e1a7edb29a6b04e9f9d95189df715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee2753597b13835196bcf3ecf6026b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf052065941a782e087f2e17b54c804017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669b8a52a1e9ec094733cfe049bfa5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69a609959c2b2ae5706953628acbe519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff39a841e7782a1aa55ab2e1b47d6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126abafb489ca729d4e8a278394197921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c0edd47d700376a982697799b056c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337447eebd0c0d69126bbfc046033cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f084ccd9c2146cb74576ce29fbaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4aa37d6a78d81d6b03a0e42fb0fc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ee29a142ad5087c781549c3195d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5764db028bb6338d3a27f2e45181a2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569fc62e4bc6b9f47987c2527b91be128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45314c5cc6eb12b9ca1647f0a8c5bdf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a8486e2de12c4c1a7c09c738fbfc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28530b171189463ea26a3ac59748b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46905a68d057d1e9dfedb0bb859e29ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d80e459f73966928c9ff694d6924e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e430ed37f64d00aecacea454ebba934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579935d9d5b655c55c8386d33438c3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c75053325a7676af6cab3b7e931636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb960966ae81608a75179d5abf284c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89104a666eda7fa9361bf5d5c6320e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5468342cb3170a0a81965fc1c26a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c3abac0bd6b8c4ed07e61321db1e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946361374d7ea3f9bf09507a2d6716f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50646b2b320cab90004d4df3aa9d656142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05dbf572c177c43b79bba4f3822e0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251b692f91d2372204ecad1cc34c87d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3a6a424b2700b4aed3c94540594e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddecfaa7b200f19db1c63befd58def46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a866e935f2adbd4d9eec922dac5fb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23830a8500aa0df700ea6e0519bd8d8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb3d8feb65ad985e770136d5e612d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deba804914fe841ce02a781b04c22e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b055318545232119dccb3a811d39951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08ef5d0f76df00ed01494fb864bb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ff46c8bf0a5209c434134819a731f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559fe3057477d97ede9293f9d73dbd454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13f8ea3847b6722b91a9691611c20655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6450e1d3ccc1c7b9e564d123d23356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c2380c7eaa80c90e4f1c32a0acf2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218533cef9f5ea3294d294aa1b5417e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be1114429402c4cd4b9b96077c3fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c62e3847963687a6d2df0b57b9c67360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66527d3b912ab3c5fe1c33d54f7a6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca6d57929268ced9e649bf7eb82f3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8ea5702488c54a84576d25b13a6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978be441768f14fad6ff0ee8ac13ca6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da50fb0e64813afd1653d1db855ca2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1143f7b05361d2f89fc328555f69766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecd385fee668242fbcafb13a14124267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199914a6553624c7fa6165a50cbb2df868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8effe61941f14ba79bbfc4d8f926869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00df19bfc7d3b8acd9236ef1abd9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc35bf4c2c3823d9df28d42550923771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0cfe9ea489af910b0ffc5a95dc0c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f69124d11915f0c6511938ecfe97273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0c1610b525521eeacc03e28dc96e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a05b7b9fae6c73c095b6195d877e2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551408cc5f6c28613210fc36eae39b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb225754f2919e0a048fef1839095a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c74f97b99c0ebd79fd22547dc2f42078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48518880309935ae5f19100fdcbf8f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3440ddfe2bf3bdf7e67344237ef8ee080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef81f7eb34d9c2ce29e1424f398b7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df853e25ebb46692d6fc2205c23a0a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98d6554cf5280c317ccaebca48ab7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03239089d14898f27781778b9d5204d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefc2f2a4694e7f6dde6420755d803e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7139616672892bd8f798b5c5e7644886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72824ad184010675fa35be65fd604ffe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5f35fa3bae1b14232e9c902ca749d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e6a0509e7b88369386047ba65c4a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e976db41f32be8ba20c9797f45ca890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61a04d93ac89d9009184589ba3204091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec4b50af7499b64eba53931479385392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2ae9e84db94fc7626b427640747093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c06e85064c74e42d8f836d99647e5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52796e417a81d78352ead6fb0fa74495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f027a1222e25361990f86387d301196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd7a0ba0301de3a9b703d3add2ad8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f5fc70abdff426de08da29357a17198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7539ef9fa819866b232c7d50f332bf499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e85622f7bba2b6138aac189e88b43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e4271a0fcd978ede64edc9c498804101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2fefc4d2f303ab11332ea86b98e84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35267e41dd6391b3123cacd8825003b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75923414d4d764b5a1a2dde2ee73a454104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8951679031188a3d9658f197fdc976105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3d8355634e7ba10d9da85b566f01d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc5a8032365bd69d249d2d72d3a750107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e3418c45d424f3ea55073847d53b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db33fa3aa5e399a394672149982c94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a07583010d668bd81608927262a50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e03e369703127746012006a3b439e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e9aa9000d99508f8faa994357b316112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb29770d2e37965da0d5fd024ddb60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cb1ee3e03a623b5915e603d17a0eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791968641ea7f0d90f908897a999ac2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aeea58b314360fa273af93a77cb5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451729be6535d09248f2867f2ae8841e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebb7f3858e7315311de15dc82d0d19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d6a297d612eb2dbf578a9e7795183119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c6e41ecde21596a7c87e9f4e8551120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a82ec05bfd45ed76e3c31ec93cd048121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d1390fce71bbd9dd33c4f20e2100122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff6a7c8deccf7d9f52ce1b8147c9cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb6868c5969da26dad3112314bccc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f450608b66c4d3d61548882d16ab2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b45a0d81ebc3af0635ebaa6997b909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1a80db1f8083d09742d4d1d1f10c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52d91f40b821bd1752a9246e580861128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef4a90db60525d7728c412d7cbfe60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f14eeac2ca85ad87c12c7cd611f4db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508f829ad77cbf1bed0977ce54c38c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4adf6d2f8ffefb60540d7729e2d512132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abfd8b1284531f2b7fedf6ef8ea252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c045b8221455404ce67d0a15c34e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ad4c5c2c500bb4137096cc18edeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e997e394a65179242a5dc42ee85074d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b542499b7573da0fc13f0229fc66f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd80cce4df4f8889841afd471ac44d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a2f601fda9e5d180c387a52374293139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3ce9b99713c662332d706b978fdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c846e619d3c591dcdc674230fd11b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5111da2c83052d377af24a477ad77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9db50d92fb4796e85c70b37e0173cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1852b51e412b74550b3e44f80fdf151144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f8fa2b849e64a607632dcaa3cff7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4b96ab55d3335669480a889c8060146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b89f475956cb25c6f57dc1b6877097147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f3d18c9b06d03bafb9f3d7bae07ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8492d019c9fec03379e16510e553ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3d0374f30b6e13cb842e0e0f303bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd7d0134c506564026162897b5586151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211a0003d226db2a63df364880acea4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10914fd7c2b7de06cb621bf7a992b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2154081368b4c7a2eb076ec05842ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71584acfec9fba86efa2a7628d96505b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a229693cea661ce713a6b8ad1aeab5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb8dcf4ab42c949feb47df9e79ec5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8599df755ce0b61e762f586af3039f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74177ff538246ed005fa3de6895f469159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaa8376a2ebd7e4038569f184d5cf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c518f1a45405c1110bc3db283b08343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c57a62416ffdb3ee36ee41534911c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb104c825e6f764b9b3661d5e48b9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ad7231ee32ae81d4fe8df3f78336164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd70390eec437343abb157b8a3deb77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06944726f20b3927c11205b9377b8079166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd064cca9270277ea6f18c9183417167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d5eed7d9ee9513abbb5974a4a772168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38afc7c1d766eb3ae4e247be27050f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042092264d438f6fe8f732581006fa3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4feaf34d41beaf45fd03d948234129171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9dd0d4c0fb089a041de4ac5d9eb01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c777043a73ed16e23cf6e28a2e2d09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a05989a89bf0dea5fe43ddce337a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f28e22f4ba9032ea933931a9835c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879b176851521209aa7334e30cb9b3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753650d3d54cc40ab3b2dda36fefd0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766791f6637c908600b267559f10876c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d811e042bbb532befd09bf2a920a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c60faf42b1bf19b14b7f4eaff971d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5acc8292617d31425c8bce2a17cedb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e87e95e58dcb8ca084e9c852dd96b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7041d8d9249d4c66db809876a72643183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077c0e2100608c1652da2a71853d80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0cc98097650484a61673f485008f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f93d632eca31c7656f192d7ee978c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c93d6e7bf5f80d361ec263475e18b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c76fd0796415edb5f416bcc9c6fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc13965b9bf4bb0b9b5566b3d59b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeb2303ca05f91936b85dfd34b4baa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6badf169b4192a9b86776cb0539dd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255570c0ffc7f5df484ca12a8076130192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c8361c91bce288670b15dcefbeb1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971e944de15586e4f3d330b7001a51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc9a47ae9b196133882558bb93d51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3f34ca897ff91e9e2e06b93d9732a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd547be8e120a80b4ff4d8f78382df7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bff85074f3e0fe2c1ba97341a5a23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fdf124d5717e6117661e374de628d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2756583bd0d8083e51d532c217ca82d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677b36386f6abe60e5ed093edab0580201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea66420e3086de4aed8845eccabcf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138373566cb9f78abaa4abbc240d7eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d56d2a22cb6173e0c312a44a6e328204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2833ca49585a9aaccfc6bef26321f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295218700ae3178e2c63ffc5689cbc1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b204c9cdae0ed06b1ad4e5be827c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd056869a32ffdb4962f76efef7e151e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea935468a728296a7b7e7e50b3565d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16eb0b44e5095a4863f98b5d3c665210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2452b2df1755974b33c619dde2106211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3509909d0378063318de2aeb8e5098212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac15dd777a2b4a8de0bdb19bcc5184213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927aa792fe35e71e4610c75bf0f230214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965275761b00db17eaff18f107da939215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e957523fa2eee0d5ffe63b0f6881f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d758cc7c7d0bb6b103eed37115d19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894262f8253c415d5a26853c11b656f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba1d4d355666735f87cf05cb47c7eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6845fe621519658c40432531fa74a1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a593efbcd7eda0cd0754c7fe5691efc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e5b9fbee6d26e2868ef87b3814f2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8b60af03b29db6fe98d589c51bfb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774e52300213b94a8aa8cbcd316abb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287efd206e73222b3c0f081b547528a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472697d20e65cd427f84e9fa69f98b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0354cf4f0c1bf6f94a08cc45abca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ea3ef73abc8b5596bd30e3fce482228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6716de30ff59bee2a2f407055e1e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d1b77155d4166b29a00a829ec6e05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bee3046a0b873a49cc21851fc36e15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9469ac32daec2e129c96ec8d2bea2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e9eb92709b6a9ed5ff6e54d307ee0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217825aff3c38c9f690a82a1ff52edd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670e07e9be1654c0cf10fc56a9d208c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bf29c58219b7891d59288171352e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dbfeacd8fc7ec134aceea4c317dff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab20bd0eed94d714dfc71cb613a552b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ae228ae36e892993f65cefbc83224239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d384720099419c974c570d1aeb1b82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed01ffda3e9b6006b504ecde73c2f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b3e3e5d8dda42c4d0a7ed2b65f33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230c233e2e2c742198107d2946f4a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312439104b7e5b604bd2a8c4dc1bccc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5027844ce8f46fec8cdfd2ea23993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927b7c2c82072c6e95edad52c72857c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4358fc2e6720a77ae179798ff4ce362247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353b05df1d75dd45e36bf2e2d369468248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ed41ecf6cdc1ed9304d54af631885249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb8ab4c1e29460a8d2392295e56d52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b97876321c777535584dff277627b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75bb60b61b6f8ffd71589c90181fd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5a7fae4e00fed9f302f99c16eb92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2ae8792cc695483697a2310ea2c49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2eb28d468da147e0d5545bf12c0f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab9e23c624c6e85c22015d004e615c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842957564e29ecf2d4698f3ef83ef31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654152eb4d530aedfbe23b1fda61cb91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a8e90d8507a64fd98e7bf9fe9137d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb29f1d407d44ee0f2cc441960ef1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d339cadfe7ef51981b8c84445985c11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a49fd636d20f573958ddc790cb1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401f2faa76c98372e0274a042a0ef08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8919098f97b113f10f0801e1c5063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5962712c195665bc04ae3c00c268265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91c4a47d15a86bbaff5821dfba4f8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3b461dc7b8c169bb3a3ab85385e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed300460dc20cafff67629c1819091268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295215002f9a49a832bcad3b4bcc008a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d306ed6a3f1ecf5d4d6a295bdacf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc97d243bb98fa5f11a7f7bc979a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fafcc654cb505aa083214225826b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb9dc092c2251b58f0695607f34522273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebdbe9726f1ce22e3a729714371692274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64499c2c2532ae0e5dd01fec5147f65d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121aa04727c8b551223b0eaf44fa122276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc322a3f8a97e157460070e658915b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6daa67d63669172dbc19496d20fe7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297e67b246643e0e52794bc928a347279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a240ec61328efae60593fb1868eed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9777b457488916f4695b88e041b1f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2090b007750d3a7568c45656b7e421a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ec5144b38d28424068b9d6760fbb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eb8edf80744f8fbe2a80057dc037b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb256928ec2b024333e261eaf1e1de1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76accf78054548440b892d8a9c555b11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f371b2c01b7c77f6e546beda202e79e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28acf466ccb2901c0aacd4a72cb6aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e4ed0b906474c1cba8d3eeda1f08c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620adf237ce7665b1376a98665bc98a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40f799fc6f46f020a2a812ef9ea734291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbf754a86b9779cf61d48893338825292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174289b88e3892c91c7725aa04b5af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea228eaf96143772f78f433efed33a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408a6b7c15a4e4f05d153be12cd85e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11239f9539d9495aa3c276cb113adb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2657c9fa09e8e902660872205b67e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f38ba2d4d1e01ba1286a78ef6784d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64440ea449e6aa9a63ddefbcd3bfc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6be0c30c3444df6077f5f0bbb3aae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a2b44fc1cc24f1ff05a8198f887b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d321611f27770dcaa0971ea7e64ebc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4ede007c1aab29ea3f4ae817dea24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c800f8c64078376a123a76d7d6aad5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b54aa079cbde435d111e54c4fad2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ab37eabbf62810bd4407f129820ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839aca99ae9eb2ba45d1c42a2f465e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a296be0a5be162c2ce8a295242633a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c1f93bbf4db4800d5d27597c5be3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b361a130552bd6a6d4c5c6a67ecbff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a900507a6f325f573da508170b550311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea5e0495993bcefe2f1bda8884ce2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db30bc39e293d5876cd292dd225a63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a1bf604f6e765486cd478beed871314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c773a624a7a7e4470f5927b6be45b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e536ae3cfb3ea7a0eb2e12627f50c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3014c50688723300be874817c7b5b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d846ec686127baf89e1dcdeda76cfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2011743ed649a27193c7e25736f8942319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea167e24dc8f469fc4b632e03fbd7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d8711d378a90ec45d944bf8987ed5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ce58a08a5a40af477239ea0995b70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112481dae7f3395f44a2e2f3e388a0ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b65dead1ef5fc76980fcc1c88f354324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eafadc72d6b598529b410f0d15f7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e437bb628207c68e05d0b619e3ffcf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cb341972506353f06e2f038c0589c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382a7562e6e6a75c7825b7fee4a930f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927123d95c7579ef105144333ba1963d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d5d9dcb592b9bde3cbe02df91fc08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f82cda589e80443de32c4d6ce76094331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994ba14fa7935d3b7b04fcaea87586332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a324de4101e1856f4460099587e11b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02194449593cf2494f61940a354d22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee02539f5f639ba1172254c4f9ae6d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34517ed760346767ff15b460e3540336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166bb483c2ab618c07e31d8e61d6535337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb9a7cc29f26fc4f224c330d9e659338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a12cff841a80560590229483f34206339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037b83b6a7ba9e5fb651d37507ac33c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981213be13817aa043213661b78f2e30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c473e51db042dd4f12f96506a43a74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f537ea635331a1dfc3c8bc20f42d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f9bd37ba30edb3c33ff5f7d3ef849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181448fa0c339334bda5cd8384f05213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd320d38698c69dabf2072dd01da1931346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7435dc548e899a6337bffed39cfbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e0ca309750a6ed923d28a73733a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1758e3889da07bb05b2decd21dbe4d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79d99dfcbdba69a0b6dcca175f256d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62463d6d41986cfaf727ff3c69dc34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfec4f38ad96979738f14b5f30dc80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cde21642b6e98d046ff1dd72dd5bf9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25f2e0abd0cc8a7a15fa46321d5f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f428f989956c93b1ddbfc06904d483e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e2c6635b9e0b149e2b67b359bfc75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1f1e1275cab0f08b6926efee0f2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6461806a981c77e93a86dc2a9547cdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf6a997ebc6f96c48746a874dce0c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e1629aaef22c3586924b31d447938360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545841df23a88c98cffd414f2cfcdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2150fe29597e6f41557064a810ecc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c59534b6a934cbb8a8e8ff4b565be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c34b31f9799cf34b73120205664b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89a6679faa080d117399074cded3e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972aef1e1885d4befc89cc3190c2dd7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e59c0f0cb7f988ca06eb823a90eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba7d06fc5766f26ad5fbac3e13cfb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d60d65c05ac189cd8690e436480f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d0e40934ddb28bcb049b3b8a25501370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1d7634fa01e49423dae92e9b1f11b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe0013c2355a14358c36ae3eae749b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f84d634e6de7193d7be5f2283d00d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847d2f15f3cb4ce2502e97501a9ac30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b6dd8cda360584a227ced59c758ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c371d6674b1e9c536ab3883ed49d17e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400341e4c9d2f310e8f009c98753f82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc70a26cae9a3496314fe324da05b68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e001d05c2871c1cb7c9277cf27c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caba4d59808c8e23ef95eb8d37ab4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34012f6ae4d5db60849ba824a1b71f67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718aa6c1d3aca3801a6bcd6d6fd7c0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687b006794d5c10f67c139e0acc93a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b8fad25f38e22dd9ac4f6e75b33b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f7518ae422a9b565601302a48eeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c9214d679e390c425899ba962819386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678fc5f8da8035f06e68dd1c703ea99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316396b83e2124f14b759d0b11d526b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42943a7bf0fa7225bfed11df602111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78470600428e93b91af2b5e5bb7a88de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230c50db12da7705a7b5c66b5b40a11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ecf50a95623c6ba04a9268f173bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb306d317e7822c3866b70b37cff22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826700471b193dad5aab38dc61ba65bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0814dc93b3f2b1fd5f69c3125240b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cbf9ee13da8400da6518cfdca98e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d8520651736e177c5e2539ff5d324397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4254fbccccb95fd7b7d166ebb5bfa8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718819be7c97eebda14763d37bd40e1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e31927a2e6b6a666d56ef997593b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012bd6ba6a10ecb90b3b7279d848755401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb690839208dc2bb246956ec781e713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f4299ef7b8b1d1db2a3ab3c9ae9f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33aec4a701db961a3047ea21ec50c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5104a53453a16f2bf6b3e89545837d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e37e93c1f03261a90eeae2cbf55851406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73630e8744ffb6af3ac2f4a67507ca1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b35236291b13bc89de7629a511b695408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c04a981afa81be4bd84fd2dfeaf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b249ec79e89f16fcbfd31d3e24fda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d629bdcbca4e53dc1bcee0f9195d881411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f5b5369fc04cc75cbef99d85d4bf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7763582d665eeaa2168df74925a498e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484b3465619555c5ba60bc0f15b9d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8369673985260444c06d9e47f4469b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd65e4f5995539bdee29cb20422c49f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121ba5f6554e49dbacc8a98c180485d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b0210beac8f66693744ec520846c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36024c6edb4c2832c566fb07368f3cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfe2e940abf11156c210f374690644420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a34b686cdad84d5ad08b6539d8fcb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8190aace500c5bc2de4403caad57a36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a314e795b1fa75b7c234ee065339423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1f317bfc8d25433c0057f3042f0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e5a1a2e40b6693fdaedb528bce8f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c2a5b26acbc82923f443833f104bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad83eb85588cced3f7030b38f1e1a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054214ec1bc6c202f6be29e25bd493428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599c196f3be9f4f8c72e340fd89d412429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4077ebd0180fe3c48fb03345fa728430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0ac7fc0dc0e9f53bb3377657353e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189afcd6c5601eeeade7bab9dad02834432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485e5ca061a44d389d8de52a27dd3aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f93ac3e28c130c0b9c035472fb944434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550f694f7d7fd0a49ec1f167679d4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7272fa9c3567b48c9131018e85cfe2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7c31d867278ec9066c82101448163437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22abfd5f209457bd32af724d0081a4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19332d76bdfdadd9a0a8e96aad0107cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef77f9a0c1acee6e3232f38a895c47f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5817a2b95e591b83524e3ca994aa53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a087d8b34b6972035cadd5d608ba4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b744af44ba69a13573ecc41557759443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8b4b7ffbb3d3ff91829bb6551c832444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a63d433bd74a52e24b7dd35cd4ef6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ccd25dc2ab0943c88404e470c567446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f79c7c004a5fa066ff9922819ea6b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c0ba56774b0da88a8fcbd59c8dacc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d34c88a7ffec502f0e44c6eb95cb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97a271b2dc2783101aa0e765288334450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b63c07e85e38bffae6dac796e18d02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5872ccd51180d97da97a37439c7c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1fd17d4b1a18999e209cc5a7cdc23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726a6a5bfd7791ca20d93e8957a1d4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ec162c70c82b8be18d5968014a7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcbe2c662e7c6785c708b69b8a553c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bb865b1329fbf6ce3f75303bf32b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be877378f6923b6fb92bf08e54476e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ec18ca8079c027cb6ee451b2a904459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060860d3f5a8479a8c34692754bde50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574be4ba4b60049fe8c28db2f6160313461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d681af892bf9f9e321fae49e0e8a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1a4bbb8d14549343782e1b60f2646463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c3b1f2ec3988caf3a217d1fa3703464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ad063dd5ccecf727b70d27347d0f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d611d1b636141146f9f5e65bd19ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8921f7de6c5020aa87498cc68dfc5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dafc76555f7d59a1ac822b6832c7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ff0d0211ef96bdb21f643c0120b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4895583c11d9fa527366c8a8b17147470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb9cc8a2c8d3206c246279b1586ced471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cde157a1f70166fc292a8a225e438472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d594e5937381ecad2275f321c4dd601473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2ec0e2156403d923405ef2777ff62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def4d9a83e02ad56c6cbf9b1591a371475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652dc1d486a1c417465f83d978075eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a034dc12666982a33730764bebaa1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a87d5af85ce6912bfe25ff6cd8576478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f58505e33d778b6157e1c96d009e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f1c6447287d337071ee7fbb2c596480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0528ca5f3b17f8a0ec094fbde48faf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3f6c67452a9e43bd53379ee0ff384482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ee442f678041d8dba282730a520c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ae64f0d16dd96d272b6e8e10ffa1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dbca7d6a254476d552e3964bb32ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7a0e12f529ed4da03f60f5b73829a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd0a89c819f538e37efc0771ba5490487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d619882934c17495ded1b6b0d2b2484488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a14f58aad78c10e2fd4ea779db8727489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577e5fe1df7e26fc23931a86a542cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db790979bd850a6e7c372918128468b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aed3aa05c7faf08f561d0e88cbe32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107ea7b0e0b5cdffd0ebb915ce0d26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf7fe76cb1f89618ca4b2aea0c2525494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b4b492311a1025e39e4b15e17db8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ac6323352e5d420830879b106b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a3eb172848c3db413f1dd2c161a21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803e55d2fa57f241a96ec494c1ae70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352015165da66bb9d89e110c6912445499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a53e830dff8217f3f15a6136ade62b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cee8aabdd020c886ca1718ca3cd1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ddc8160a2a56971adb534c7181d8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f04c7ffb98aad15f59dd1864086d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e804048f9153c7f19b0571e2e45e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec8abc9cecc59723db01c17c7c6757505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d66445ce37b513516217e97d5ff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e997a18bb713c1f155242f59f35852507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e535f291c6794c53f08cd52cc909fb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d066347be6898d17e3de8721f4396509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad844eebf46fac659fda249a9205c2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e138d7c796f2890ea2a6ad331956e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f880d02d9e8b7196597b552f116d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7333dbc089020b8e9d97563f170c40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e796802fb00d5d6dd1ab8bf7fece861514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad81ca195ca0ba2b4f1576d4890e98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f59209ed41283317be4b2fbeb65083516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c387f3bb00c091ecf0871d7c73d6c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40122409b2861b646c9c79ce1b0f2a7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e59a075f2101e071169066afff6fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8f7fa81718a5bb53a54eb47e4d033520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf65e8268c87e4fcb18e11b46a7548521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e76f5a3d086b0ac8fe5512e242975d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf49a6d6df51d5bed0638ec69fa064523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccc3585fc17cddb271c5ee7ff352f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52882dbc65bf472bcfda9f2114b0a185525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb9c768a48c8d2cc992b3dc2ede2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de58eac63399ad0ad60f24b67ce9d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8bf62d30195adb0468d034eb2b87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf21ce2be2e3777ec1d74baed8c16b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630ce70d1674d7a2e9a5833500b90cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d7bcd13a2ede9ef5ac911b806c83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55a0a85ee72c8e6973905195ad11db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8b684ce67ad7b2e35136a4fd8bee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967ea55bf2395daa3da1db010dff80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1fca52be32e5b57ffaa6f42b0eee7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbe70810cf763ca92c6347f10d5a1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63338d5db00b3b6df9cdfdad10a5e54a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56931dd55a81560b793ea5ea47f33bf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c9f7e2bbb067c9a983c62a8c0c5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966d4ee8aae7408034f21fdc7731bd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc93f6900b6dddb557f553773889d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf87a0c24526460e5820135c1aa7ef2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55cb3f588b86a46063899d66545014543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39b07bccd2f3022a4d0d4149d11734544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9966498f0acbdf7202c278e8ac96d19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40cb9689057fdfe85ebcb68ddd0af1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f83b9f2686678b1392336a5a30eae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791fe2e5aa607f622c3b09bc2e1591e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016590fa3aa7a9a605febd999ab5f16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909e58ac30cbe7fa17bd8594d530d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65de57b955c96b36129c58b2f757f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986042556bffcf08f51292b828ed185e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919bc808990506d7b1703d45c5a59c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181434839b3d9712d79753f3b06a7be7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4e99ddb3a9f75cc41adc171d52f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31114e4673a93cbd6bf9fa723c864cbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939d865779b16b9af6eebdb964811e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457b0a014495e93b07bd6863cf42d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa70e6d80b13ed244856fea2ba888ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca8a3dd63a4957973845a317cd1c64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648433a6652f85c94e9ebedd1222dec1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c660f27b9eb695013f851c1c95f36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ba5e0e3672a102a6ad00bc76501a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bfeeb975ede76105c17d41f87588d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eacc4bd4834aacb6da1323ea3ec56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77321d62738536d2c16a8a9f13a6d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd932d58c95aa7dfbf6198eb7407ff6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db68a94e1b7220e8f5c518433557d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7936e5fdf7cb007c681c32473567de9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf96230eb9762fb2360f1a5ea56b8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcba65159ed63380bc65d10736aa70c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c783554fcbeb251b5e1d274c194964572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13505c98a30a481f344381a745304492573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383bc1fa954eb7628d3f5a775e497bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278a3ee8c4144f1e0621faadbd25d06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f132aa723b2b6d037483a537ebac1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672d044e326fff303c818d2b65273fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d914fccc6c02b21b9acd6beeb9a398578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493e33a3267bb6ec9ac414f328a0300579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eebafe29817a500d1d0b835374521580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277345a0bc4da6c0e3f7d89d27328c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da526e220648ee86c30c016fd36618582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddf8731bda4cee8289f6d577ee1a86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039625f1e3da4a6af2e469ead08c4ed0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d520696b1c98bb4a881afe20d192f2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ab2ddeb54389ba086eef4142d1b6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d13cb5ba0373a5834d7fa0e6a7a58a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea06c8ea9859e3759b63ce020da7e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bb52ee74781246505620ece26a540589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c72755a8c55ca79737960193cd505590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b915e5ec41b7bc292f3f164fd0e468591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d98ff3c58cd4fc1b0bcf58df45eb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c226e0f77d18a1d3db4906c7d5ca780593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419d626dc81800be72cae3dc783af5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b07d957b785ad4704bcb0e76eaa18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718b4684290327a98252bc32c24286596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566e43df3385f4c1cf4dc14e9095d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e08cd354dd1c4f7d58231ea63375c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62352cdd674f5dec527bad77197b779599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ab00fde8d4cd31262304a0480e58a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e00a212c9d9d343737e6715c157fd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb7635281e20a432ccfb698c3a1bf2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b08ff17c0603496e639342f7b876c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8525946b76b6059fa38a40f26fe32a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cdf0708c18f355732656bd8ce943a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64454b24bfd5298843ce7686cc5fea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe87d902b86200851c2ff0068efe3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a240c81354ad81425cb5119dbc3838608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b19ea596dd7c076b3a4cd4cc9a8a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030194ea4c2ed77b2820bc55267c85f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff731f39e18058d70448941f03733ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569b6c7ad3594783012a66841febf4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc5fc1da83f0707f9a3434182b8400613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7257d7295c327980d451afb569351614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a2f043b5e3c727c8f553e56293798615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a1b0092d8c4639f80762bb17175ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12153f8d32001924e20fa793746fbfa1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8cad6402d471bfdeb6b30844afdd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759aa63535f518c097c76fbc7c1729c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8df5d8b9ec6687d04666494066a219620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4921bf31e7c6461fa27c27ad80de03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdcd807ee23d7ef64e2bb2d724f0ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a9c853443767f7007ae74859e50e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991492d121907d80e89610241236326c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346b307bfda4333baa96c936e365fa1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156ada94c69b96c78a87cd15ca1121c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a531c77e9be1d83decbed3355d2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cacb227bd95e4dca38cde0135df35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffaf1c184ca58ffcf82cf41979ad88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e78a5c4e9e2a16f160b5183a00085630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c52c778f708f45f744fcbb991003c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7326ed5108504b9d2a17b3e2f3419632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82553a2392f0e84185f2e0dae6cca056633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b50ed2da5a072f0d94fac320899688634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281cf4195c1ace8ab75ac408342b45e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa73bd2a88f9eec38d5b8f6f903b72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea3255a0b8ffab6f95a32774c08b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122772a70cade93bd7d32790cb76af7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23afe2fabb0ac5365a1a1bc5e86d0b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af737ce285507a4660d381f46f09c2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf5750271102b030af603b9935fc94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b321184161e8704c2fa41f4a2469642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad1c8014ba049965443738b90d3845643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae235c203e91ca5c3a39e81f524dae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f1024be1aac220587e802e7a6a666645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4775d2ff1d1e2e56fc73af5b2558d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d504151eeafcf15925b63c20224ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346177bb6e54bc2c523f89a4d336786648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf958d9203e02f36100b749090d2e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b6491ee5583f2433b5cf22767ba04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a27f200f84d1b0df5ad5a0c2d0f42a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b694186c51ee60ccf88eb554c9429652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b3480fb123b92cba59c7ce3c626b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5860acf91372e45a7bef65a4b644c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d80f8aee4e73a2bf8de94a18d84da5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855069b80ce017d98404d7b980c307656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364bc5948cb32cc617ba9a5cf64ca46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202343520f048c956b90a28232e5f272658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee97f80f6f85ad7e6774cef88c6ab2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055955cfe1a9917660ff04317e9541b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae916bc48361205a777ae3220f3928661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2498370d13e228288af861afaaef1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc9c1982be1ef16ffba9c08813db79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757ef31479cf1299e312766847feb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbb1c1c047af912a8e3c39222c41b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754406d06904c5d15e61493e78939a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba75c6e90128041ddf21efe2fbe515667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bcb3ad9160e44e3b757b6fbe4ff43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a8bb9913209b60ce97695e318be7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed532c8bf87610a99f875dd21ccddce2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94419f5adf160e5c82f555a43fef08c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92effdbc76a13560297f70e886247b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab07a8dfd344d0b7629d365c324457f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532494d986df08dfb7d04d6f06f805e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bea2b4a9c49e04826adeb987e28de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cf0dbc7d467e57a2c6e9f1b4b6ebf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05388f62bf993b1ec5d5646773d58d3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5fb68088691b49599b2eb3dfb7ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfa4473f9d6565d5c77da8f7cf6036679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afe77cb2d6ecde88285df7b3ec0019680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6da14b6d2e678613f8e7c662410e47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a23a4ae54f9a70bf9542c086c9fc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cdd6769ceacfb71c3703728264a5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebbdc163942d757e2c65fd8d6fbf54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b3ffff6e4b72f4e6558ee593818e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d873c8c51cf13a130e20fb0abcf13b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546fed3a903b197e79c7ccbfc6cf09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3a3dc3fa834681fffc3d879c54ed7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a1d8739964181db9209bcf6d27293689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caa24ff44240ab63ddc18f17d975d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48dc5baa53cf46acf6e0a8a9fb7d8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ec097d9117d1b2735432d555ea66e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bbcdc8619f327a0bb918d3e21a9dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e5fd72536c903f3ea7144b9b514ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74eb134d0dfc93ac886d7c2be70c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8822f6406257d1669657a25195d41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b119050cca9764a6e4d0177877d6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a496051f8e560382223d80ac48ff9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149fd3019646bb3212071a1bcd82145699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320c81c7b650feebe63e2c817efad7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb035ef6f501ae4afc35f2c8b4328c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61f2997ec3e9387bfe6139e4e06151702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe56481965db3a46e1dd3456c3b0d6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a81c1451092177037b364f87cb55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035be24a69d364a44e924be3c74042f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb4f06ec1a2a901ae9c6b5dcc396e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696a4017b52ca0431fc7a143b8060e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc8fbcd807b8cebb16de0d6cc63b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4db0713cdf5e5de036146f850ed9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a84a9381510cf98ec979de2aea44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745347f03309a23d0849c1a409d237d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d17960cc54c626625bf2376632d78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534a9fa72936579d1b3676dbe9f759713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3d1494051aa9c1ee53fc1a4616637714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6935e57ea14aa6718a2c7ce3f39aa0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09632437c4fc3c042233da36a9b09f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5043c50dc68b71a4b5c279fd5e9c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1f77c8f69460c6387c39cab831da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f84ad726f72945ee5c3400b645447719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730c2133aab57eb70cef16a60c209e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16085f8b3cf9ea9c4e647a8a71b508d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25b181289262a71346fbb0af5ea69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4989c5e6476424d33967c6a5a9703723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeffa2d7fdf829a3e2a9c31e1ee974724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b2fbb2d5fffb7c8a7a96ec2bd9bb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b29656d6b0bcade94bd092bfebe427726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa2f89bf474def4440f54ccd43628727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033fc543c0f47940f63028a7ce3ffd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6edf3b49302e2a5f9ed6f45fb0b26c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8da9966cde49794164e6c1201802d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d3f1ef7d76216fa5a91f14e020adf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dbc888e6fa306bc05bb0761385524732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20207dae4c78141a104385e487881e59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a3f60282cf2675b556100666c5ad7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d615cd25bdd25f23e41e413e563f4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685516b4b609ca99477b95acf55faea7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab67ef59174f6c0a2104d75c5616f8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a733868503c399ff89c95dc598bb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07fb5d919b302041e133333b484357739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c69da88f789d1b4ada7f8a5c2b9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f113c28e64a51da00e803c2f15c0b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b15d60a8e9ba2cafdfa991eef0cb69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341d461ab7925af76d5892904738d5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e01988f532b65c95af9ac813764ce3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03576a3d4aac49015d244076dfd6e5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a20d83d621ff1e790f270029235d18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4b3307480e247d2ef8ef2d8d1882747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d3ad90a19fa1093fecc41f7a22c46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855be885893cdf97c90500cc9f33f8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e30b17d9458bfefa86086608a7697750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcec76b226a008c3e47fe72c44d3783751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4909ade160620dc8499a305af4ebfe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7b80668665192f0f3d3b0ffb7d56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b378df970dab5a669ae1dd687a6b797754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227927b069f95d42cf49c90663e5675d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06f2b9890703d4ea88ff859e799683756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a84032d1b469eb5add43ceedd12502757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d23bc0f4777c48382ad17095ccf64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66584f8f34f0859fa2cb44df89d8707e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452fa9b3ee65b1cdcfc9c3f8824d8011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7efdabccbaa920630a98c410c930422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f15938e1061b93e7a9b973bbe3e583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe04e0d4a0c1fde960a137ff90f4f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c995d776d6c058664a70123338995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fc361851a8b0cd3c7ae1897b136566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687670db68ecd18e0d960d8d1509fd7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81224b3319218283bdb3add81237e5bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3074d131a1c5e52a8c6051a29d90e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74a225aa1fd74cb4e5d8e1bacf972a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd73cd2252c92f9a8c370856d34a7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b57c2f17f8f51e95002eeff983d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b14d078646686e11f4cc81b6bdc3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e27d517f63159edc2e148b353f67714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57e9421b1c107b50733cc2efec011315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc865765cc23306e564cafcef024a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd7ce24bbd3d01c065879df24fecb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467fe30c9524e9e0de8f76df958d8b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab9cd442d7f311799e55262dfb528419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f548afa7bb9b737e6e13a87e2b512720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb25f79e40fb20576c698be240b6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e31a12f097e5f29a7500fda789d1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fff8edebf9022fece7b016e6b6e0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f0f71fd3fe269d5324efa1ac416824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48671a379a49a46bfa1e02a0b334b77f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be229a4f154ba5552ba75262582d34da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee024b322431b87cea224442fbf616527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23651ed54027f6c1796a70c47944428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a7444a5b6e3e4237b9b26764eabf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f99d46ad317a296cb78d53529d9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab35c590bfdc4bb4568101b793d689231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea78789903c82625e50eebb58bbc2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888a2b7c4ed65bd1a0a3fcc2a1812e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ccefb03ca78c45fbafca7ae1198ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e9c72b8c3f3dd49fecacaab09e7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ac3add34124248f2e7e7f4a4d6c2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2eff1899d05804a63884d61744dcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5ee7fa5edc4e0e76d38afcb398c3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c4ea71ebd0ab5a13457a65e60b49139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b23a9b53b8187b80c402fd3dd6a96a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7543b4bc71de0318a9a43899d66141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d4bf46c8898332aa8ae44a0cf276a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a607362a0fbe795605a7c48591856943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69951b88bde4deeaf5f96b9b3e4c65ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3b2ed4683758970699705fea2751545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6e2606a52d94ebd8bcbc34e6cf09946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3c618fc0854f1f11d1d0467e5fad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aafb0f081c2379a355ee4db3148f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e21bee909590fdc897c7a75d73bb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de09978ff304491036f1e83020a9edc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc99acf21caad758f80fc3c765b7aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821a4d731506d27687015f2ba8f653952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e05b3cd3e332aeb0beaa76b218cbed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc44b732c6e45d2fa40a475ba3254d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c523e4389018666f58f5e1afada63e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8098f870f42f33caa61a321d68cf9a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c61a952d5e91dbd58e039ae9170057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71af2e6e04c53e6bf2a1fb08c80e4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a212615734bbd94e978299e29447f4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f966ca65bd5712dce77c96c844bc0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0372a127bcc696c419180671dce4c0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b45d8dc49ece665772eae8ed084a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3196e5cf262ab9424cbcb5e142f3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a15bb7ae65c765705da2877fb038b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0f3619cd25352fecf94b36cd81d3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cefc82ff68c5e91919fc84d781aaa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500368bb57a7fe05b371f5fdce949e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb5e2b3bad3a11c512a94a16a653f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbfd1dd9bcd00c3560a2dad4e7d46869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57444c1efe49076783db602f0480bf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87498560317ff3e182b73b0d28ff0a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24c83ebbb75fe10b1d3cea34d6f7ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c308dd03e496afc873685587c146d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06927b2b0a55cb3ca55b7ee73d9bfd8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c2abfcd4299142c95b8662f45d5e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e3824cc638ba55ad11e846b63c5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f952372dfe4af29d85912aef31164177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc78944716fd414fc3a9b976cddba878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300885ea4994c83c0c16e01ec8fc916779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90de4a4bac979c9a64aa56fda56a7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc5fb08ae38a726c082ad81877847881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68aecc1c499600f9f3aa4af00ad8fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf0dd8395083c664fdedcd46a7e52c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75b9a91ca927e5d2b29acde32c6e6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc5fe4b2ab4ee917a8013296b6f33a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b0e2f2bc615881b52cafc103241286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f53148af113111b57785a285085587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0ffb45b556c505573a05bff1df6b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16396be3b46576b05dd8117d3dca3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f091db9b646463a89629e3d3e411aa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8136384ec7719ca5475ae39a143d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab2684b73cb5698937045c12f2902592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe37f24e93e04b0b8266d7499d8c5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3831457ad3ea2152804b2d416d8548494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda6003ce077093cd5c645ad03b5a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52073af594a0f0b8de51816e80967d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a965a15d487d3c1a002b7b7dcf55397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7923fc04310ba07eb136324e3616e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dabd1f93924241c8bb808ae5b09cf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51749b81df25d28c9f61b50edc72b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f44666c6c6d2e7a949acf73ea7773101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c4800d9f26e38c1b7ca07abd5d509102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c2cf9c17c4ea27adef3b83b186661103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee474f64411a67f695ed8667442ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d968e9fed47166280bc6e382cb87f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075451e7449e225189ddc9b6f8880307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee13c1f7874c30c72751ff0031898a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f683c385d8dfe5ba2863af35a57be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a99f2f69d49365b5b07c35d82db2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28d6e592c4c49fe2d3971c752df58b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4edbb17f92ee53ecb84a0306c528b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e387c890f866f007b80d9176d09e504112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb16e45a69bac6a3d406d46b40a8a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba3ee4dec18b7ef2ff90d85a1ecba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd47aba23d8a454a3cdb090e7618ada115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e0fd7c99c2a6d6a316e0675dfc95c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cf4116a7eab58cf91e94469d7c8a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0619c57d9580bb2ca57d69ee55cb3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e8655ce9c1bcc198806804b6774d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e8f9f45cb35c308324964ace3114f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7867a5ec5bb6fa31b446147b0bae148121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e12dc95f3b25e3e94b7c587a3f08b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b8222c20e34ed84c8c5573c02271123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd117c7ef8b25b24185831b593cc61b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cac949f6484a4a2e19dd786f9bb28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496770148086f8eecd210513922fcd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba58c6d5ca427a0a11e6266afe33bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f24333b59e012e3758a6ce272346c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245130edd60f1be343a1497c87dacc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177df4a91c3bc1c14386698958f9cee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a7f90f3cfc6c8f06b92a32913eabc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fdd6da342020fc497dba261e1a802132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d253a4fdabd9e5214474563ef7a8cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e982e8eb3cb7192a60cf0cfe01bfbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b1b0d735e07c2c6d54ed44aa30153135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c6fef59017e5ad4d80b8a8a599487136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d69d11ab9cd31be76869a34cfb98a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0fbfdc947a305bccabac1de628779138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295616c19b362f2ab7f6e1b23e2819e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df0a3303f8123b74e15acc09f8983c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d04fa15c37bbd50a2a8929dae3bae6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f4546be23754513feadcfff8ef08a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30baabca76829b083de1952b931e63a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fef6978de2b145776600c8ee73505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499dbac6edb25f9e8f646c367ccdf44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20756e92f13c4a11ae6e39088acbddc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f22cf16255b182e446b47a56332d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a809872f9d40d8a89324617957442b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b82a1550c7fd1a1e2a6375794c657a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768b2090a0c559c9f933ae6ead0fa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e7fbcd780eff155bf253848abc12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c0a1b94ae76f3dc3ca171d633587152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94940b5d287a5a2a7e5e5a1f946b046153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696737fc98fd8639b628d8c5fa51741a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e835af1216e394b6bf449d4d1410ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4d791e1384cb01d537009af1f748a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e96f1e175aa56fc6f39acfd7f06d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9a4629227c3d5a4a191f4dee9d7b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc52c243c4464ae121c685516c4f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a52e9d682ba4627da1009e6a34d53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f8097a8cf396975b7fa58dfed8f7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ef4cb516c20e7196f630b34a7903a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0f774f47bfe2571079ad3d53e90ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485cf57300cf66e14889fa07b598b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f186349c5f10f5e628886e6808ab37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d838e34d00de7fab03107e4e390405166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ec475f5805a9e56c4f5bd7e4a5ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a4770cb174a5e03b57f2c6da23951168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1c2307df5a2a79fdef72ca7d30f5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245aead9786c9af3786e90a8e215c60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5aaf70779f7ab9b677aa2b1abf328171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec01c7e6cd51dd1273f25e7066176b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12dc5c26dc5c74e736b685c08565f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fd8ce0abb86f17a6dd2200b045a57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c227c1f2f99e133b358d8f0b7282a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cb9828a39d3a68658f8507e32f82b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a40a2a4a1ae2e7c12132c4f266c33c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947252db5017e6b87f539def40b4c669178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66850fe048c763e1922b88f2281bab7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc431b1648314a2bad49c510506be1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6cd4d98fcc99dd0649589b59f97da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ceba1eac40ac84a036e8b064c2974182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8ce35881017178ff77e6acbd6140a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886a6a36fe62a33ea4b980dcba90a40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e762d4b72ef21d51fee094cf6e599185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f268ee5abc7ffe949083949936e2de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14f0ff0cc3202a39e6928fd290d5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a5ddcdac0c8d2a0c517e894dd024188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a8f86ca09f1ea90c5e4d53bb8450189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f28a3e8699bc96327bafb920b34e1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b4e07a662eae4b173df1357867d99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a012ee0dcbad20ef865d4971c9978192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf07b3ebfb9048e5303daeee886ff5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a99f16e6c77104a23a00d60ac4ced194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46075c4d4f5b9e8b9a35d988655b2aa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36978455f2e5123c244c13330565af1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68be0a2dba23e952cdd62031479e9a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dda82a050cf97fce7b4da5fa949bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdabcdc3d9cc8cfa14648023b1b0fe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f8ae364baf0f56d318e47a1a600f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aabe2359b911492a7e1e4e76bec029201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f21bc60e34f0a79d2971e0f9624cef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a498de2fc9ae3d5d52b5efba75ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c07981585fbf98407e1931ed3989a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c4704994e7b3a779128fc8025f112205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbd3ff9c67f4b1d0c70bfd50e13bb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5543ab88305fd0b3099f67c9fca8529207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc93dc75ccced99000685e6d2fdc304208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db287afee50b711863330b7c32dadd50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b28eda0d4e8ad51513f87371b352d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66f343bd9773164245678437e410f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5991448c59f8324622c403c9dec4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79ff2b2e4a6e42901f47360abc293213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a0116fd30a8d614fc93c26b81377b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81e33f9c193f46fe0a9e042e907189215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0a1d7847e1909020b8c97bab95000216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4af9361cfc1480ae769d7c6d89ace217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0325b242b05a06a4253d17642c8f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23311b812dbf937e80e7ac4f1d851219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50327cd004e4593d7d25e169b36f1d8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef28b05521937fab13c3ff6bac952d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509c58670140bf5b92d00f30b201785222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc341212659c0e4f2c49e790dbe8d15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b99197a706e0208b89a27275f15ed4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027b343b8f1f52533bf183e2b1444fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0650a6450f85817012951b90fb0d4ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71d94beadb5084fdeae67ff07f5ce2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac3296d3a6aab9a0f9b0b6f390cb23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa87271e301dbbbcf3c00eade830dfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d113dfe55123c90268b9482c062dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d544aebe525906bc2506e14679e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2e759c9fab98386045f6878436063232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed869e249eb7aa066866db4f966c24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378adf9e986983c007bb22fdf1e4b502234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c898049237673b7ea12b64b4656aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c59e2db92884bb35a8575fa17127236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dc9dade9b099c0ec4419a78a74e37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172eae619e77339f9965151458644d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494230a17c10a3d9ba3f44b1195e38f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0416a880b0a3e1ff452abbb1037f980240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f285919df206ac446ddfdfda7843241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052fb548e021210cca0352e405503bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c31b805d2a4ba02a0419178d71c75b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d652a7cd67feaed6d29638144d58fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe39a30d3a7d7281dbe2251159eb91e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ba065436d19846a49202cba554ce7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353e9aac8f9bf127665720df2bcae55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b707dea002d306783b7b5e0cf553350248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fef62df3270a1a7143be51abb4f57b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde426267a82b92f199d0fb8af3ba1ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c0cb9566fa3e19f16b209705719e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb7ec123c90acd45ad244ddb5be5a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f63db17c811b708f909582830a980253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9075087a0cd4ac996abb4c01aa8ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a23d01879240473778f66985b17b63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc69bbf99bb8e0899e019f2c190a22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f77d55e847d77985458710bde4cf29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed6bf57fe0bdf0dbd19ea57f445e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1441d1d4906b4265b394dcc4f84737259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6fe3916dbfbb02d77f82b9f64b14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed950662bd1a6dc2d0eb512376718ec8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4621427f8c7ea789b9d4d87f38058262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea60f4a214176b18bab763d458257b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b4a800751846fc78e7ca341c407e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19816afacd5de27e4b45e481f8ecc4f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782736264bf5d8233c80fa48fb237133266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8147441b5404e264359da768c283e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62332b80d9a46926510cfac195fc9452268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebf52b1d90e0a44b981714ab188a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33c01674c0fc62733f466d169f1f98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772b81f766a3dc6d1e40ccbaf4570bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c01658d692c7ed49418f1e4c31f311272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ef1ba4cfbe335a73d8ddcf977996273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f144946d04da29cc99cf27fecd625274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965645689fe0743b08542e053e5bbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89df2fc6fc15a415b1cd5daab450441276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5754b44816d9fde2a393a350a808277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d50d6234ac4a1d6e0f59ad8033ba2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f12ffa5ce7a9d27cf920f1f7b439aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f2954e8b5f49f583d191de5fc3a8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5d0178a15b947638a3968907e9c09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c36a76f9881a22add759ff9f9c554282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137dd8c95b3f1786416b5b3221b0500283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d76b19391a8bbceece40ee22c7cc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89973fccd1d85fd87c8a766fb75880c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c413b3ff90c472f7833b186689a99d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeedb9e67ac46a183e182671f7c0f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddbb24d8c9c075d818e20b7f313eb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fca8afb8c4e955c463433873010d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2a2058cab0d99a39fc613342dc20f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373acece8e33cda978ea940665cac646291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ebdbf3f2db18927fddeac9bef790292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbbe919d002c2922e99c3da5083d91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b17d8421fe63b2a885d2a7d6f4e273294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83866137f03eb8bf3ae118891677a76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5559494349b18973e1ac49fe921f69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24fa04f8235ef54b96c3083b6a1f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970047fb5cf2d989718d52e9d4559e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e203fcffb21b5a7b9f32105488a2e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f16a047fc117953b6a458b1c48f30d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a18ca797495cf5a41c61ac0fa5fef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447cd58479862179b66f74cf664f9c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265fe1b2115efd3188898756f3f16ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f9c7c83f00a1a4841a0f35b1ed4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533322df2f52e1757c70a4b57bd8ad0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc77e4ee682ad5cb5eef7d8a00f5ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22461a6b0c0543b14f5dc2f0417e7307307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a5ea464eaaa4c3072f184370e753308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a993c91a4a7cee8dbdc535884566e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f40cf2339691ad9cfc58edc1c7c4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c753d70adb228a6e26f9d34e3ae669311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5264e855968de47b0430192c3afbbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190c2a1c380c88b38a04c8c3f299dc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623364098ce5760fe36d438bc40f0cb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c403fa093cc09a02f5e9a271e80c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da19cdbcaf86125b48b9fd4b5224d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64489cf27ad575d514dbc43d92c14811317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b94dd888818e38ff45f54e2ea29ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4da1ef41bed9c98e3ad6f5c5508191319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f17025c938f797deaaa308967c9d1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3f6f98b0bf35087111ee4aa8c360b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef6c427e1b57f3106c7cf81db4242322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df21b0635cbc8466a4f2dae7e54e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749005491ad3b88b89d3e9c146d9615d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfee437de180f35a289201474fc5a67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8113b634bcd9a2fdb2e28d854ab3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3655b74952be4a8bb4977f7caa2e34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61935f1ff336ce9ffb8804f8bf04db5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb44e6ee38c6c8a16256e276cee3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c25fd83225d73f029c69b5593a4ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49545f25693c9ceb69b5e04b905538b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7675b42b17ef6cc616ed04708f1cd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6822d75ff1184e0d5085fd1bd259369333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f7a58c1c11f4c84b5906ac3138f23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60a772aaf84f4aaea6871f229a5c14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1684ced3c65baa9ce73f637d6207d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38ef60d7e85786b99981fe29ca8c1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff2d5a7ea24ee4de9c483e088d961a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264198bd7985a9923841caebf5652e99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8530cd947499845001d78d67c47e224340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38a5cc012f88081c1f76bee77f63d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d5701634136a40d89ef90f3e3f2c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400756fb82aba4e80a00707f460895ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fc259eb981e3a6d659f651ba7edc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7434c7d8a2e95c35fe9afafb0d80fb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a76630e4539dfa0048896c6bc140346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cfa54f1cfb2a361e67a8c302cfb29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1091f76f620fb3885aec8e168bbb04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21dc5abcf0285f7dfefb42543f81f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063324574186a25fd27069193f2b8156350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78722f7223dc2c84f1b260123e3a7a1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546c0267256f5d125798c2d755a6de0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bec39a49e530f78bfbaeb108388377353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fac33c6b29d6ffdf34e7dfaa06c58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc963fcbe3998bac271e8ed3227842355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e2dcbc695c47e784704b862f87c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99465fa9501d423455ed1f6fa9dcb1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9d800f8c482fa54d12a76b25f385a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ce692fdcc9c9fffb808eb22da0906359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c7909ccb06df4725c74da9d2aa57c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaea720e6cd3e19f2efd9a08285a03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ce813430b1588f82fd6454892f4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8ef7afd42fb1211c4261acb6658f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca92c69a4100203eab27750267d0e5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352ff717c9bd8bfe27433fd64da6a98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed69892a8e7340204ae5e431aa8394366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a126816e84df2c54842e0b25492427367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428853338fe383663431559b02c522b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4d94a482627784afc8d4171c7bdb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef347ab1afe8fb6f580b785e8fec72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a7ee87e5b223724284d4b393c083b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf1f42bba0fb50473bfe6f43a28f3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed9bd789ce931151536dea2e4afa30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fc4973b276fef1caa9e4a3623695b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b65acbb83fdfd3774babe21a52bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98807df33a458cd4a3e925dd1a0bf1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3d3f5ae9532b278ff059445f62f81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b7b2ac9122e67de79c4f7da8d1e1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d7bbe22fd1cfd3dde3b89ea63d9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5353bde87e8df41f6d3322db11c6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262600de879529efa4f79bce9f684a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221688b3c7648811755425614d2bcf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59205832822f28488e4c9c0acd49d93c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049b7c4510fac5811db01fdf9ee7398384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca85c036331283fa056ce0b61f5daad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8743314fa95dbe7bc623e0a406a0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db5ef7de4629b7784cc4de2dfd70a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78bfef70ca49828e8fe2dfd21a3cce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b2d8926846302a305c574c7d5d3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc13dd052b02e35babcf59fb9a037bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93b675057c727f2fc80ea874504cd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d58665aa4f0a8f7976adb6f9a2a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac0f80c2daa9bf9f7926af45d7325393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b7b453e25e026f9917a3761359459394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7ff0a0295b18128fbba28414d4ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2fbfe1c579e610c719d28135f618d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8ed389083612d7000133d0bc61eaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79b331e1213dec036480faf03529cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc2d1d3966ed386898c0f0baec7e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa17eab82c40ecfb59683338c914a5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfe3e3d68dd57975911bf46670dd48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3db3226c2ebb439535a31fcdc398a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346672764508b6530eeadeee3f64e72d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736f7e5836817caeba02992e7a67b69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b0b1e4ca1552c302123a87f52d292405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064e0dee4fbec1d4db9b243641c6fc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f3cc3875501418347e12cfb980515407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d94addef85f68aa7ee64e71a19af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3b7627e626c1fa12cde395a9f2ce9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68644580ac38a6354b521c2f11051c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e28952cfc0317fb09efd46302a07ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f005b1b850135157f8453062dbca47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78233507ffd1ae513ae85b8cfa9a268413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6049ae89e3913660d40a0dbe881d7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d8d672caa931780ceb88cee3f019415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ada74407476039e1623b8c0d108e45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b59696334fbab9d63f0e973a6dbb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34389c83cab5f70a531564ebe5993fdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b4dbd2db9943c91da6cfba40bdbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f52b0389c8af2aa591cffff0f8d51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab63036d09d2743512b742e927b00e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb728c9c30a535c5811bbc7c870747422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f370e8a61f88a446f4f6f45993cf6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b6a923e552138112ae4fbb4652329424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908cec3170a84df1366a170969e4c27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8196ac771503573e8b58566a37f5a6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee9267cd51413823363e043e4b199c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e42461f258d747414257cade997e12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36376d9ac53e079a4bfc121d67beebf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c843dbd27a8c972a61d233691537113430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141ca2515d6c289e52d734be2f146bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fd747dc121d9b429ca25d43f3a439432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647ea442d34cdf770e95a4e3a9803b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec095b20f6a68c4994b61eb9498348c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ed83939eca8263bb9c391392f8ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1f753aaab9ab2b94c826625f4c266436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a47e5145a7916057f22bff0b7050c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0536181f055bbd2656f9f1e701c29b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96905fe475154e2321311cf96ec2aef4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da750eb6a2f52a8716ba00a5be5953b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446bab3269266b171d48ebe40748f52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7b0e52634513b9660858491469f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997004d37b9b6f33a760950fdc6b2bb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28a9dca36bdcd76d841bbf67cd336444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4a98a9a9e3a5597eea5945024e9e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e60ad249d894ee1873a432e0af8b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f67cf032ea73ad9ef86e7d1e6a0d00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e99c94f3a61fa30bffc73b9acfdf5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9cdd1783aa784e9e3b3dfcdc980cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76efd8bb801e5d51e336d0bb4a0ce52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d74841fc0c2e7a8e263fe08481570451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c45108cb7810a1d279fd99a59fa68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a09d9ebb951d220d1cf727d65d2de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc043c60258d73a71158ce1604154454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b60c2470a4edc61a73f35d59bada86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de963518e6461663d9713a0486cb17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24e4b1236d0ab3ae7741e452e51f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19bee6308b0c75f48df87a81e1558d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef022959b8d5e3b87ebd9526c039e0cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ed4c2cab50f1ace325a0b15911aea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b4efe10c1ad91f5ee64b2af927330461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5121375ee0793ff4059f094a778cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da202a83a7c5229e61a9d3a1d0981545463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b7e9c97623d133478fa7b743d644464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667341ab88ceaf47126e20b24ccf23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1acac9ed4cae14674884b000228154466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7cdf56ce99a9e57ab685cdc590bde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c03fdb0c1a0d251a4eb89ac869ba61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce57c65ddcec822df6bfea0ae4250f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce25360f660750ec33400102030938470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ea878ee8da74f6c345676ed29dc0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64599925b0875a7aaa6763b749a2b74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0781d276ad2edde59765379bae04729473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f19ed893fade2e0feea932b5281ba7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc491561bef79cbf53e78b805246ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e2a3a1fd2f273b69dd5414f7c9fa5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cffa7e28663e31d11bcec871fc11d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703883721f95d2c9eb207df82250b82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cea510f5e6dc52624369ec462986a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a32fec5461c1971edc834092039c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e43c3d5581e54ab8a4caf04f93503f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da416505c4f055a972868587945cb7ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8a890ef7cb9c18738bed0a19d200483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd1296752746f16e812fa140879736484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e85d1da856433eed740509dc494b6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22c6852cfa3ba653d2578e5146cbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e20572110f3d1677048be2ea0cd067487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76730ed0c68c6e35309ff4dad13852cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ed59c687a9afea4b40ae65c1b143a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8eda1ec3bf659bb8e69cf7756dbd1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34448a865276e3f7c270407ec5162d3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc2193f92cf5361888bfa3a1710d45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba3481a94b0dd20b1612c554f5b15a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4db10cad288549108dd9181e8bbb27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b9b6d51b70fbcf5b062e1e10c0281495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b7104d78663336a26baf142bffd02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e63905f7c8bd2cbd9e31c9a0ec0f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2133300b22d64874883b63ca84b3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae618459ba923df3339548f6e328d420499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6389a0422585954f8fa6ab1850388a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb19119071f61fd862ca63a54080fc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43f6bd27df5da2ca63a6bb6a73635502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9ce2edd645a33d2352a6d5d6fc098503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdee8f97ba68701b3b3b717c753573504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2146a29b3596729269ad68e32a5c2ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8681feafec76360279de9ec8d1c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4af67f1cecf77f030418df1734ee8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cc553845544106ac2bf4cb803945f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099146ec342c9fa7ae8dd1951da20a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2fdb4298310be9c9f1878d1372024510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b19922fdd18e5043c05f7320788d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f1831f5c62b1a2ec739d290d34172512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add3a83521a18e30787ad2a03880440513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e63f8dfe8f14f78bd543041ec3d302514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cc0d87a2e14166d3f537c20754b3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad1f53b3436141695ebd371e71c58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5445f9e61803c022bc05ec47fd31c03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2a5b7d2b1d31ed4db131875a2b424518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731891d0fb68b863ada0e194eedce4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f254ad6e16896ee741deb22d378ff36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d5137c8140359f92a452993a7ff3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5513f5152f3b86ce86e22d7cdc990c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1d5d318f56f746c07765fc7236f23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b72174e3d8d3be2baaea3453b30e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed044b99556242dfc77ea2857821bf83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c3e0e780c208a94c31fdc099e7517526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85f93c72f51468a172a3bf98d73813527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37166a8323778ffa52a624dc32f62b62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62b56f05d4ab9ba3d8ed9ef1de4f70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dacaafbaf50429f23320259a8a5e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b56feadf3b29671efc3806a041e071531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29030d5c39415ad494523969c9f1b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ec66602632dbcb7bdb0ce2ada5bac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be272f8959c6b6ab858484582e6ff6fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06d4229c18b1cd580d8f63a73d4751535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cbcf009cba3989cfc035a9277f946536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f67d5cc1341620cdc6478cce20c7e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf1b318972e4a29fb134f2fb629759538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf4344c3794f25414a05e7dc97c33c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c8968c9b073565b731bed491ef3b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae13364e7240ef4e38a47f7d6a792e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbfdcca1e8e73abc513ee554b57755542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10084bfbbfea43acd99c4e073903db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca9da9dba3ab877a7278f7e2ead9cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542d56deabc281b1a51eb907f006f51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eeabb1a9c3dc14455528b28375594546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b15fb399eea37db3144a1e85f9e09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9560032707e0dbd50b5e8a506d8cfe4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4fd3b50aca40e1318618318d60c5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83d74d00deee0d13a8e76de6e89105550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b0cd6270cad8749768469c2f163c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc89a0cd17e16a060badf72ef872f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893981888fde443e1c88230eb79ad46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6381ecab2074ab2830af8bf0fb8e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e382283c1fc4b9e63542fc3df3b15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448920dec21b18b8a241981c067317556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff054bc54f946b86776d35c7e273bc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0bd91b2ccbf67b9a55012d27e198f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645efe2f5d9536412dea2251b6180718559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d378761eb432ffaa07c12100107c36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f42f1b42331912a74137903ff8bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906d66d7c2e1b348ef05263e6dfe704562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692a400c8771721e3ce04b78febc0ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef5abe94f116b77397e0e21801bfe1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06da0934a4037fa1e04339a04827ac4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410a955d67d52944affb59b41101fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c55d2b25297023928d51b51054d7c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f1c8f4392723aa4263af746e50876568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3e4a4e4f1e156a09d3cc8d1443b6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6689c694a5ada89e8fd15a73107941570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8e8327cb7c263ed230dc4c01dd30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa71ffcfd4645efce300001072b75c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad13e33bed8787d5bce1f97fa7ae18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4b34785f49a4a8ee4222cc2ac76cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bdebd27eb2b9e73b9cc7dcdc571c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed9bec4661df7324d68a0aa7fc411f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba914c65175f56ab7a90349e9608e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeac819046bad45d11098a8f739aa34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5120dcd4fbaf17f269870b59702466579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f30c6362c8afe27216bc789a8293b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7fbebb295dbc8326ef342bf9c3261581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089404b33882c9e12210375cd59134d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41e567b8e69c5fcc2d2f12c7590445583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b3d03ebade3974d456745fe1a6466584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914769f299631861504eaf7ae297f22a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf8edd5ebc91725063da5da5e6e5c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3136b849506c869340ebf1891c0e1cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da1e06e71918e664fbea5b94fead68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d80445c0ed6725132656e1aa58fe73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206c3fa09a0bb8b01fab682cae6e6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084649d650e19ee6e70d681bf622b622591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8258845bc5e2ea377b27a09d1c0482c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ad97cca1b90c7846aa5fffd9a205593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72cc4e97a282cc8a0330e9f76c3a56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f13efca27aca4336dad6fc606b787595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e6abaf6630ca4436717f22064e01f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85623e41fe5403ad541b9dedaf77f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056939dd9fd60dbe90a72917f4efc803598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e2646414a373aaca1c64e21712468599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7190c07c773324198cb5d69e1f22d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5da28a43484c9f44846e054654dd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be33238eafbde877e20b83f7946f7ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b519b68d955a9838b52a47f0fdd160603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58350393859643a1704c37ec0541541f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91323a007261a73da36da9d432f501c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d74f76da95c9bbbb63a0ff42d99e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88e4f3b3e0aa0b093d7d70c376dfdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe62739bfcff989bdb995f2c5f263608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7dddd133b0d6ebc64c051622bea6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d657ec1d9c5dac6e106446ca51b2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f1fd711ce200cf57a685538b3c18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef667e7395a14db4bb7cdfb8b77858612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d150f275fe06f8f6a15b45a4ba93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f29b9ed764b673c94012e0d61003c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e89ae86ff5f3f51e3c31edc9e7745615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384155e68152f36c853cf7943ce2fb93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886f204c3c9212b1edffb7c694263f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99fc80d019fd333a392c78040f6ba9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611591c2a4f71e1518e4e271fa4c3f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a7b20321b73f1e0a475f91a26750620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef9df1567d81f370c6f936573080eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d43c1c1d6351c67a9eacd099e0e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bdf8607a5f76b87175cef4df17547623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378b57c5fd45b8389ad95bfe0ea6493624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e3bd6092879b6bddc197ac70e02cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845349ae408e6112554447d0376907626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4872c494a78ea8a234118aefc5a9fd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc00436fd1888652e9b38c0d1d83b87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712823ae12054bd59a66d0c4f3a137629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54335a379a4c4532387c744007afa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c1ac642637797c0b94c00d9c909c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55031b0faa7025a000c5e3fb7dce2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6fab3ed344df6afa426ee43aaebb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6a87073e35004f3309264853911f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f0afb987d9680270a702de843b3bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083d1bdaca567ce708c2ce14f3e7d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eb75059503f59dd233d1350f77a95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632873f684e66c5be445fad12bfba266638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b008bc9a613049942cbd9c62473f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7067d63e9daa59be1d810ff168433640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e10081c87bf8ca5605f839eb12860641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27467a048f43f0a1d1c4b61edd06953642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef43da7d85adec4bf19c34c50a351a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee105fba43009fc56e9a4b9f82fac0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396b41bd1eeda68b6058c549815104645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77136eb6b6f7ca6a18e08707e6beb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8f794f66fbc87435f9024c621981647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e707c78fd6e9892459366469b92494648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15bdd38b77dfa54a5a1edb832fb528649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224da45d85ec19deb7bd1e0eebbe573a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b7afd63c83c4bfaa88ea52e28129651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703479cbf4c006fb82e34e864edbcec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1395cffd88ca18a031a74157bbf8aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b182101d3ccb35827eca1e7792a89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dcd2360ef9ddb9d0c22c8b1102407655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f93d893be3e2cfb5cde9a547fd610656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64a8fd92900295eb699a7684b3eab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac3cc13b7f1120a8dc3ca81d4b1fb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a767c4f92b934b64a0539850e6760659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f100a14b60ce00532ad9413b1c8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373590ad19281ee3306269fc396b3da0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda954159672f64d795f6ec801de9338662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7391288530a48e351f6217a6592bef5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fd8b2b2d3459266c96686b9fee256664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ac18c64f1854feb3a953b9a35cfb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993629cee3f958e59539141b8f3b83f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dbca3c7a8b2331f4e95d64ba5270f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008706d3770f1555522bedb76d5a9a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c49b914c241be56b605109bec2e64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf69d8395bcca56449e68017c8cd7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cae493fcf05e9e395a5c9e1aaefad0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed704f3478fc5c417a8b6841ab21cac0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ebb102e5423f40bb323aecc996797673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a638a2830f3ef18c44e6114913f186674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378bc0c1062b0a1959770d0921c632e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae617c36092715f80cda4f4815690a89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2d2b936a44783de0e3ac556b774a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9dd7285702fc55769bc0837394799678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196da93e7ca5d43d0ebe790392e04e44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12383bd390fa5e37f838ba531e5434680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e142c797a8bcf357091d8c38be0c5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a753e055a040eadc3afea26806a0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4022cd5f0113b67205b971cc2ab6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97691b872ad7cc8de819c35791c2442684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf98562c6ce463785610b8bde0d333685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa59c64f604ee8edb28e171cb52f471686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729076d60950cfd464962cf7c111f1e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95702621170083b64d50006b25f494d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81188a3d7756cc722b5b84356c3655b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffdee430df3235d4473eac6a554ce6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22314ab2f5184b18e3e5f1bab35953691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294e7c05dccc47a08ca82e491a568eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa982c992b8626d94dbbbe7b47ae4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8760a40ba6b336b48cbf2e76aebf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb752fd5b0c67663c92d9b6dc876e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bbcf65f752cd3d3bd9cf74282f47d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8635752545dfba48d82ecdac2211f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b97c9e10c26f93ed52535079914174698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8064e64f1203d3c74bc5e80c126e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137895e1e3b4f4c457f827d9d0a98825700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1961d0efe1a3cd94c4fd1d41ca3db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0972ce769924d0327bede002e4bc8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217629f306c1e8187f8c497d37f988a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f99156d1a5fed0cfeccb63d4bffd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d34429cb0040e03afaf5c6d516a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1391889a36421e9829a79d75a9cc6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28adf635d867ac394feca8cdc79343d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f069defb63495b00266cd27a1513708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ba2198aaf24965e791fc3c50a9179709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821627bc7fe76b6850d301afa90860f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af6255b906cbcdfb85e62b033a4db0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3edc46b26078a9d7bb0d044ab40b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0cdcfcd14fa98aeb6f7e10da5a932713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b39be7095fbc5369aed9cba7605d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea67a7e25252567688292152fb7207d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bfc5e58beaf8c08bb4fc66aebf968716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f445291f3584bde09d200d5101a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22413426405f44d4ee2f683937b59727718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e6028d0e4951996ede6f168568d31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b8b9db69dafcbb59a87624b2d2f45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00b6dc8f1d9d7406ae924cdfc523c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094e6e3291122833571140f5b55f0af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b616fb147c3974b7b3cec417113867723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f82f85e8f101bd51068ed28578c624724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db11eeae79be59b0a2c7c8daad2fa8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967b0f2850f595414e5c90aad39513a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98659b6ff118913490854d52a6579216727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f7b022eaa07d0ffe27e38fe46ea4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6feb9a22f250ac944e42ab566ce23e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c08c6bd6d68dbb60848dfc1852e5f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3f243fd773fd816ccf948254e25ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8c9f4435b1871e151ee6ab857b42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281dcc3c0d65809bb421d6f2a81b64a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2725b7d1b9039c082828f06cd1dd2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5b0d9983182ce1bada1b7b40d39b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ae2a1f79a4e7fae783dccb5758a40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979742e2e8157b0fdd9c6f829b53d06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fab42f750bc99c1f1a0ceb96aba5b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce34b45bf5cece5abf39297054abc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8874affb42c99e2ea1865951c3cd0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53cfc76ba0898cfad8fcffd9f66e1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9836268ce3c533a544451a14f8f06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568fb67bb6b98e12763427b95cec404743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc967f8f480a5b78ce07f9472d2c29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df08bef66bd6cb15ecbba9987b81de4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522601fe3321278e3140395bd7b96f75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ac5ddfb0c945e36c4d2bd847197e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eae3dc12be279f68c17ffe6818dcf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6a813e857ad6b748eda191fbbb70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced89bcd5bd46386b19c60bae81971a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18406f160b057ea376bb303c9ad76f5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a04c5c255ffdc9c976c8abb7506c34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e3497a9e6719985ed284f37884df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ec3461e41c7eee3aacdec83b7129754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deed07f3b30f087508d8b7d8a2dfc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e982ed4de261ef0ce95cbe84053a20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75cb0b26000bdf9c9396d634555f86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e872698aee18313b744e598ad5bbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72861fe8af068c903c23f0bc1cc49fc7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>