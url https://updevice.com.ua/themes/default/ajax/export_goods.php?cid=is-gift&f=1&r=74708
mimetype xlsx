--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda030ab264fb0147b71012fb287b2261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0fc67840d8d651bf5c78fa90d48482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52585b26c63cc332a5e93cd5555e4ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafd42ba84197b45331b3cc52ae1b0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3a74c42f24a6e0a137a3568236aee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488d2977d7b74b6404abbf066dc19216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee440fe1b26692c82953b452b8ecb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda08699119e1ab8465f11148c23b848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e4f02f4152a0cb76045ca386aac1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789ff4ea65cf994ca1e690d32029fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc10d946de955451190bc27b48348111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cff3b13c5df77fb5f2322f72dd95112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb190b0fe10b62beb97004895e28d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089650cbead6f897de1ff8b478119714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be9bdf158e6469a3546edfbdc0027015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99729b06f4d0d5fd969ba85eca05e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3b21b61387507f27e4018ab0d76b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17ea9fe1252a7b2e5aa20f2375da718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe77e29ebb3540be019c3b5b647bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93cb7288fc8770b7606590d281c29820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cbba8f9d62adcd6200a52a9144d1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadaebe2683cb831c9baab837f9457e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b76b282c6e97fbcd83d1279c17a03f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c273bf1f2ca7bae267a106399568be224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420276ccd30bb38a44c4e9195be4c8f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9e201cc8a924be71c5139aa01521526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dd0c5f38b22395c399d73f6f0356a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d8c560e5db02a93890301634cf08d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e1d1da7b14bdabdd644f1595067429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31810194fbaa8f3649210c1e9335f0d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc3b9a31c6bebba0ce82ecb6004c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c497b3c89a36b2802c9cb83c995839432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e846895319163000387aa9d6ac8ff733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af7aa31f587925a348f5e49a24831034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914557985adb8f3e03013b73e3bd45f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a0fae3d351a29887da6b7c23965136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c39605bba68e16b6272bbdadf5a1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672618a9a7c67ed213536c772ada86738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a471a9e514e658b1daeb5b4655cbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd052567d1bd192c6886da864e8c90440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b0cee6527511f4c403b60ad2d3e0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea31b42d81db19f5591710663ed05942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337abb4b2c20a1d3123c38591ce2a50f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c97fd48d518c1c8c8785c9c7b8962744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057ac5e70c4c9d5a44c28fecd534e3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b1e986387ef3889a14061e9fa9adb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134dd1ea0b272dffd5215dc5fe6fcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27b524c93164b72a25153a73eff40d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd6d4f56ea04cb9d62de477d05e4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690465f6b157a360c77a5269357578950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49781e98f4bab26458fd946411ec3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f952e16065f768f7334006f022ece52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f41eab60b6ce4d43c7a9b002d125053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a8e6a6f3dbf604118182e5be9cc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d5faf3bba46eb0b0552b64e2ff38055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae083b101cb6b420ed671ed1aa6fc0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a57f000dfadf952f227f4bcb66e8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfab3c748fd5b675a4c9b9033d3fd6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c14f60f41555b28606ff3870b0e5c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f113ec7aa0d07e35e3a5e5db770060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c79089580447a4f9dc8569a2d9ec261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0909be468469f200d1c6d6f1bd799562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5088deabd78e8d235ab29b2ec824dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6db5548064c972d1a985a3d044a8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a410c61607b8fca0170aa072896451e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e00d9d020a3496ab79beef503c17b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fa8be0096e100504facbf56d087f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140216d23456c4a0f8ee8833a7ff48a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9f1f03d34ff00fe77f558bd96c39069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04abf31722ea66528d19e48f9511d3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab401ee42128ddd73a63caf0685e8b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b11cb8945722c7f1c69103b0541d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765677d43501723fc781eb794a826b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f81e70321a6f5c79d22741f082e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ec02011c707332f493036f34b8a1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b4c8e06de3fa39aa3de9af16b9fe176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf5ce2bc4c74c5f184823b4e75557777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faa8bd10739fb7a3569725b2c8bede78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03065013bd32a6286899116416e6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f46ce50d1d1e0b9359b71d2c39fa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c308498efd92a92837883dc3935781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed2ca67f49f8366c39e9596951c0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b671d05197af012919eb8c47521ce383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60127b506b963fdec3dbb04701da50be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa55748635e1b3e2d707144a046ac7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2e9d169c0149a898124ec1bd8d93b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b97cf4dc55896da7cf0352d500c6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd163884c93dd4ee08151ab168a6a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce64666da53c6fe120e26e707f88c8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24c0dfa7392535fabd834a3816acd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbb5b9362fe42bbb897d9b2a3fb42591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9318419c3b79966cfd3703d55e2358392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfbc9e88a395e4d26266e3c2362d4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896967c669218d9345d75d65aba1185294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c6fcd875d442807c04801204b0e6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cacd6accc304098961c7a9784e64996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421a35ce3312f017c4bc22c286c1e1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c58ebd10997edcbb7427bc095ae598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1d37123de8f552351dc432a28dca199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53fe00d8411720043d614abaf3d7b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4879685a173905ee69c977e47f6a329101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849195fad5cc341590466f797c750941102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106648dfc445115908ee4d6e9aefc60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24795376f72195a710d94350785a8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7935c34875fd34b83296b9ce67814d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d7b9f52e4e1ed57f3f0af741e007106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73fc66318a4c3e19e02ed77e0bf998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1303c842adf8efe87e88b6b1601ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e96f07edf0eea49dca6925d4c2d06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b04f77a25bf16f5e489dad58510981110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bd3fe76af46bf4f87fcc45e7a06ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5658e62e06d2befa97863c38c1bea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888db40c39ca6b4ff8bb2eaa856f8b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af6a692c88e182b763f635a12fe136114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca18f03080f19187105f4f85373a441115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e3afb05a3d57e561e7dc3364a1b89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8552d2c080463cef67c95866817988e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e56cb40a3d3467f0b72e3e6aa0ca11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c470e851880ff6198d70b5cebbeb6ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c6ba3dfe2c55cc4fbef620c8d8aca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3a15f3f17d77759e320d34656167b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3374702ac421d3facb80fd5b824ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57841a75ec3cccd66605d8334adb64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8568f10119fe3dfe2f1e22aca2c8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103daa22b8af63f79adf18b466a781f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46ff968cb0951cfda433e1780931bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca365f2e5e66e3903bac6df5998e0e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b027c4a61ceb93e8d8a31f49869fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a93c7faab64a85eeed232e3bba86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf735ef791436c85ac2dd5a1c22fe2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67851a2fab056f0fe864644c7b3045eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27413fa765c8b11a7d6412157c3b5f92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7556a8cf74ca1a4f8a9b0e504cc08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0578f12ed0fe807ebe0085a53f487a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907ac1b56434a87a500685bf5b51ccd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317808932475dc3b5a79625c7be73065136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc100e6b3701f3c164374687868848137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555db2947dc504b4c97b1f742a9088f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea36b52b408b6b755916f6b97e7c43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7789b8b4230c5cfa55b8328644fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeab36212e7db1c686f7bed87df0c0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1531ac90585d62f86c6a69f8ca94487142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf585060469179254d41033fdddfee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af2ede177c1216c2ebcaf98c40ed9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb977118b87100534edbc5d8ceeb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf14a831ffe7a4ed05dd2169697a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c445534b03b563cfc07e286c0d5df72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2db4c85a49c8f3f3f0fad4babc27e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e53eef3b87da93322d39fe019b4dd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0703be7a45c5b9a931a55700fe485bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248161d494302cacf268734b8f154b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d625b99952a0ceb1c431885b36d46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f379d1e98c5b832cd07cb589ccd63ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f55537325a242d9a43bd54887b02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9508bcc5d668be8fdedaddb6cbd85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66282f94991f2e0cf326ef7f28f35635156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85e3570739001a952a31e6f2e1b9ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d4dc908e8d8781af330b6a7199be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cb9cc99b6ff3a92e7c88b68da426c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50983a7882e961cc32a815c535bcc63b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450c9c19ea269fd2cead205f3e3f8a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe6821ad21cfe924b78a1e7ffdc017162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9996b8298f2861db41790330ae8942163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5842f4c9220e49479b1069c871d2fd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d91a70b6a12bcbc63220635a19cc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc53816b00adf3672b7fbbd8a4746e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50859811f3ad15296306a49437129fc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaa1e277a3713a7e917eb03d65c03e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb3624362eb8fc6a760b1dc02f558e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6383ed173a119e9c2c5aae81dcf6cba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56aab308976a92ec9727935a083fff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e631b3035e41fc898aab8c84ff9bc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a209a197f6f3eab71f959e9ef4cd761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643e482695db15a1d270e38fe405e78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51dcccb3e4392bb6f1d3e6c5a0b3ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546cee8ae9c2644531ad6a4cf14fb3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a01b6c1d56073a9246417a0ed00ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d1ae29d051ae804e5bd812f9d5ca1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3990f475892a7c55d70dcb922d3fa9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa0e1d4eba547a5ee806595e26bbbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41544beb9d37a533c3bea6a635acdfaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00336fbff919755069dd2c7597457eaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76e62f3383ce90b3c6bea774b149f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f057274de16e3c901a8f0ca133af0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cc339545531d34ea0c6213d2aa085185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f85d9fe88318e297bd73bea55298186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37278ee02112934daf838d9925bb93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ead0738d1bafae189d7cb27f355d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b11fae9040d50551c58ea0f5d5535b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e14d8ddef20f6a009e5f9fcf7c7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fda32eee1f1af12926b7764218df7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd65496c2bd0f8e1fabf7c6ff09c9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05137c6e7aef2810c127da968e101f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61638fc4c1d678f72928e30db677a794194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875a79cba6491bb6cfc1e09d5fd073195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af53373f52fe67c2d8c53e425ff123196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a49762da15bb5ce07dbd0fc06ee9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016426ab3883c66532e5c2c204a5c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e5e1f8c5ee4b46f24dfeb5925c4fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff6f7e3dbf2cd8fcff353ea09f8bce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0cddc914ba59804620e2a5d5a7ffb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81c10038f02fbc3a759669e3e6673c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe12ec8d645a0cee0e696ebde6c2d9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1933b4436af3443dca4aef774b83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35db9c3a5b537d94b7d2dff4cebc77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b15fc57d7d8751d8f060ab9c253d19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5758f0b1712121efcffffd03785d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb64c2d7e32dca192ab8d3f9bb330c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93258684522e6c47b6e884e6041300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36430cb656417edc39cf527aa5579622210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e4ab778d67fbef99f384bda3f6a75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6bf10dd9ef7abba2a97e1f650a16f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe110528c1b412c3f4247e74e298c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f995e88ec3bf2eef6630c2bec2ab1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4adfd8e8a8bba53a9ccbd7588ca4ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a31bbfcf26f9204162fb10b88684216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed626f9efe2fd5ca0206e16870bb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b90bbb05e41a198bdac0b69cd2467218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365370becaf86c0a744abcd8e1c75c9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf773b9a6d74f32339bf7da5ca9b24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64d2b60b7ef338d4ea73dc12b477a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b9cbe4a56027de25c40a32b0c48e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcefcde2452a68b82e4328462aedc49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af51553d39452110d0b643d469963224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9eab5d4755a786a1a0909642a337b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c647612f3e773734ebe3f81e615da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2805d3ed5b982306fb37a1204c165c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f8b3cbb37f88ff5b479e52d30dc6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b2424714c795797dcb39656aaee1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127bfc8b2555be93f682ea0ee753b2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf85565e2d20cbf71fbb9e8d13eb4bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91661a83ec1e4e85a9cebc3e60f40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af73985214fc076338c14a56340494233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2199c1c7b6df18d17cf4cbd5c14e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2df784fb6760390594a4426fcd9117235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09574addb525cd774a7f4af7c3793e35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf462ad7a5193555f61c813a80e10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045281cf94080d1f216dc5503bda2fc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae45b13c4f3e434f879b3045ee5969239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7434dead65599168cbdf3af8bc7b55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb6505cdd25a654338316c9f5df4fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155472943053bab9927de94a1ee56bac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04410757fe0208028f7ee4c331dcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6519e7e647b603cdeb40973e96357c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36da4e4371115d639367913451950ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67804dcee127c4f24a6e2458b36ebe24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8ac5e9ca77f1fdfe3d76760297ad1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4863297d2d0816cc70be9858f00b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dcdd78de305095878a1892d9cebca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c7e3f9c4a49fe4679f07b251aa0aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db03cac3c9bc4ea28b6ad905a42be9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12609ab2d9bd3dd3e24b6dacec7881252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5728cc71bbe008f28ade90ff29380f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c302bd1e4e1d06cac644148c26194e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c484a9643faadc24db37c349d793b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61f9d13e2c2651e2f4a81837c4a54b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ab0e965c5fc013af73d2b04daae9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074cafd467241b345f91ea8598c61c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014423694fbee150613fc2d87773d7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593dd8f4fffa0540cda1a330dc16404260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c3eab08b95f1599376d1a3fe6080d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f1ce60fe126381c6e3b372742cc82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e6c9c1b202e12f9c3de865ad2e3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff3b09223c8b56cdb4f9b0934af66f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e7431952c2b980d49c94af8bbd60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302005c961c6670ef80bf266f1af070266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b626dd90fa3d514ab8507e57de040267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bd8cc97bc655d318fde11a8be30dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615591d4f2bb6e79b94ec4e4a875c738269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38c3eea9fa90d6f67d1668ecbe8baa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e8eaefc1f83ba56226a04b4fec335271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d21e8d63936b62287fd4c3488f9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b50731c34af75d09f0607d41b13a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc3885d0c3959373a94b3a8b38e4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3eac4b7809791e5eb0d8a06a74324275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca466d133acd5cecbd84e539f4c533e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f8c41d388c1d6a9f88a08c927bb0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b4d9dd4b0f09a5c0efd69924a479278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d456cde36a19b1c7a1562aa4aaab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2d2cac38f1ee193b3f01e5923b458280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a1ce79a1526f598266763c13a8bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fbe524877911299fad62886780d1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dc6e9b13957562b0883eb7ae2fbd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d291af3d0ccf157675fd3b05904a16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c809f6f9454c6d6162944ecf5cbb7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b295b2f2164680060dcd72f7a626448286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35736320b209e3a640cb6b1ac3592dfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ad42ceeb4440961a494889113ef1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f6f8932d0a8866f078102c9b8d328289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150c313a5345f92b06291b9e5223c5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2c93731cdc4179de3e75a2ea17c5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea456d84a0afe3c138047c57c10ca4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527a12422c9e6643022c08af4d6256c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cf48c19a45c9eac08894b78326896294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b3976fea6f3b6ecdc7c40784ab91a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2d8c6d3db34a125f805ab5f1f043296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01483ccf82fd93bac8112cd349d0bfce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34c4543ff7bf08840e5f216b3399f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba393e309bb1dbd572d6bd9ca1f871299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af8160c6e02769237d0c9e227e7798300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578796db6010329bf687e08d55db783c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0e29f5675189727729cd531e782c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c169a9871c4b67b8f359ca66e7b80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cadbe8a8f98b9a79b298992d1094bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eda6f93690f649a484f06a9d28acf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7261fbdc1a5fbf5ab137c0b3f5b307306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0456fc2bd13f455716253d8ad2420d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff43f4d8308b1382b2f6b6f1d637847308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a120d42e7359a940c6a29f810004309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d5228402f3683a80e2cf09a1f1ced310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9e94e8eb645a360658c42618c257e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba648372804de1eacecd0943c736fe5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eb8304375661565038c14e7f6ccfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148fbe0fba32f4e8bc97937e705d2e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef5359876107d7c192e5a065774fc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d05b34b78232dfb6ab4fc97a6fca4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fba988e0b6b0e59b1aaee4dcd012e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff55ff60505d3cb80bc76ba285f02b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2ec29692517a88b24ed5aa6856883319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777707e14f10c55676e7d66affda034f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b373a91ead1e821d3a87642f89f560321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292b534f76dc4afb226d5e5849f0500322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4208a519854a95d49e397d1cb5a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113991fd42df3ac8fe1eb6c582e11e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eee4daf0a0202d117070979b95b86d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb0f6236482aa66a19785231403a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8562aac59078d66c781fe8b9039ed0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc807ff611f93d2bafb3175f7f7a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde16ac658eafedf5fe20362571d095329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f293cedc8aa1374b8196a6dee53003330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e9da6502e1defcf339380efe22648331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71001c4db217cf2748e1fe894143d61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f70b277aa2a2f76b387ad5ea298f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254b7b1a24ff293e4b52e61e092a571334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0c794f4f2960522ede70a618f07b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e3b434e173aed26e6d55a40572f57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa021fb13e73c3dd539f136be3ddba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f9b63ac3f7c156d11faa521c91122338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b88125d7b81e77e0bb552e050d953339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639394d03dfc75a473ec6cf84cc8104340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e94a545f1b28e14deb376a705c6c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59af0432ffe8b7495333c4b13ffd27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408c76b17a643f7df97e7d47812cc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724556e03b2640af2b31703ff2d6966d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942be18eb3b93569e0241e8e88468ff2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a11c68e6a5793b5029f8d96eb3562346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230203d3f5793fd8ccc9423c6eabcc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78991e8a7004ca4bcacb054d6e51a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0730eda92e8b40c2f45f18a5332dcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16f06a9136d226566a942a5f41379d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6923d773d59db860d801a1eff5939b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09942bdb2ec310950b4638493dd53435352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d341a386554b2ca6608bb352dae95ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb8926a98416920b1f810894b6cbca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909d1d23bd0849d5685e72446aed5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a25ba5d2068628b3bc786cdba575e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f465f9a5ce53dddcdc98573da8a0ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517976e736d99815a7bfe7c82c512d00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ccf1f8f4f12f4d3251e609c8525f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604906f49f2740cd567e5f08b3784ee4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef8f45e4319ca3932659dd49b3c0cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50467967365980614d0cdb0c998a5f92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e115b5feed4215e70b6e662407a72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b88b53a1b89c16d0aa241f7b0d0b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3e1a698dcd9b72eca4f9ce1168674365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587da5dc3fa6a510d338ea6aab8f6f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c5223a345bf7416971152fd069e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a1b0e924b3e0ed94af8cebeb1a04f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac4880ff8f7d0d0906436b7e595a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fea5ed83552fc993c2916477eda65d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f72964e757d35620fdc7b6d80e658f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a467a91c3b86d6aa159d83f70fdcb08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6d1d5f581ec8d8dfb5419cc4b007373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f76df2117852a4a1cf07a48f339bd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985c8e560c5b3f3d91194a5524e4f11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a911bd47ef4d319331cb7f70b20c082376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f8173fba4b6bed54bfc6e105b1be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a42db5f04da4c217721407b4fd65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691531e28de51accc67b9cdf684d3cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf36ac24cff85a448d31fc4b62e885380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240b04b6be585125bbb071d19544d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ea598e9301df5ab482e01a8ebb68b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc41996c74c7fb978ab6067835b8fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b85fe2bc277db54ee816be99bc2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01039e1b259964f972d9ea77726049385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af81608fd016b347fdb00f114d5cab7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f810d8b410c4e8eb873d56a61469f11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb2156602bc85496c44c4deea1f7e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ddb67b870fd8c490ed237e6e2f7b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c9a58f9e21214bd6bde001f3911a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546fdf606b5cf76aca61f0f53be11a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3cae2e41a94adac5a03fad3875a0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bd29b270fa583f2d8c4269d0588e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e47f0397de5ca340b056c8fc8a494394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f83dba5da814b102bd09b9309e67f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f4810d3b7264094b12cd922b5758a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb21ea9f480a31841db069379f19e4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6ed2742d43e4f275a0740030e157e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a16f64a0ec7c4ae3711bff946067399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6e2f80be571976693bee8e7259838400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412305a26e1ac276470c2ac87fc21513401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2bd5bf0d656c6cf64b21a4d43033f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb0219495c27f2affff048f3842f85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb157cb376089ddc3d650e2f33565ffc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33561c33326bee35e534e72b2b7663f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb93f38c48c182c32120c31b56476406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa0f5fd8f3f35e44b8fd1f25f9ea35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a4c2cfa840350e21b6be930f76266408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3129402c90fd6a80222bca1f61ee37b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38906fb0abf57b6041481cece50ff8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d989290e157ddf42178ad249569140411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7780e8786c1f2ff441ebcc64b0a257412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e2782d66cb5a6db0aa622494df938413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc30ce5e3ff89d3f0a9bab2f51c3629414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa5b53d0cfaaeca5fcd840a109b4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831e1dadd31ae5dd9c4a9d6dd92226e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ea21270ed0976ff472633fba21a13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9364524cfa45278bdd345274289f22b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5690548c7371e095da0d3db561e9d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134de7bc534065d71df14111a6d6b7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f177ae5cf04b6f8b843c7ec844ad7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eb8e6e2e2734ba36a3407db2cc635422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246d49b2747294c826edf65816d8a98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462a2058476e067f9d6e4438c45a2a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb8cbd3730c0a2a6ced777e5ba244425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472243369493b3ddc6d7b893bc885e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a29d36102d6f4a6dd6922db82f784427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3de09827734cfc2378766b025c86e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19a9b9e8ffdea3e2c09a2dbcf8b14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7f07451b95c8979e14eb2c2644a52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1dd2e23341a0e9fcddfc86cc97acd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dc7403175bcec6f1275c7b36e458b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab8420b2e8dfdb94353fc21a2783b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b874c2c0fbdce2d127fd2afa6a49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d0ee1ddddc65858e5940445de7552435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a537001e4815529c4603bb835d90e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bdd4f0db26a6287e4515298812be0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65012c0052d2b2f087041540cb12067438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a3b84112332d4a2cc67b379a32c6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279efc93d8129b5b76871bbaa66a32c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87910eea1104f841c0fb30b56c8802441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f113ce9cfc079c3bb02e27c70cdb1ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9ef052f76db422a8ee665ddcef71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908354d6c064bbc5724d4bcde2db3613444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffff021c2b33dbbc2f09001f4f35b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1624ae1bcb5af8cb17d9bb482277d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f74482397225263c138c7564d7196d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d345ccd56293fc72477fa24a72f0bc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fdd8e62ead0c409817b225d703d9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400111f5d28e1e5b4c77d3d789675a41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e799854b7ea5fc6c502f09148e96a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ab149d18b60976f8caec8dbfb393452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a68ba0d65997d9e8dc2cac02ea69fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c12823357ccf23d4968926855bd56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381ead0b0d6bff29080c13930500ccf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dca59ed6ac2207e6c9ce46e43f0aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbd2a818c366b403a4dff0d6c8b9fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306ea8bbe7895ad6809c334e5df84e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8cee8a8d47805eb16d2cf38478f47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd0b5a5637c61b75d911d961f4589460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b9aab047bbbd3bfa8e09b5b1f955d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c66812fa45f2c54d92b5dd0738d3d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac893685211b48aaacc1ee62d34898463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac95f7d9ef894d8e7a3b27715fe29f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba868509048eed082a47efa7554fe5fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb417e245ec3c14ba04b6f72cc8a09be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025381c7bde74527fa76fb140c75fc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07b130230d7027001f80a1459e39bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13094dea289faf114e93b3a3673778469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f62fbfcdcbce3e679b71f83c72789470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43e870191302c3feda7c7e1f966501471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed95d1c417721f698a1882876778c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5324a1c9453a633aa2afd9a7fa8a62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a48d2915f14db39a23612510bb7178474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb53b2ae34cae8ef021a5d9d59196475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152be813982a6b067da667f9e174b58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865cc1119094e6eb9cfece8aca63910477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0abac53d6d42f0a5d4b824bec7e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d1aaf9fc98994dfd19d0ff1db9cbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1195841e4780e8309d152f822ed11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7cf18698bcf3ed18a72f9eee4b96e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5fb8aea013b218648e7969565b3ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96b14913b61ca28a227b857e76032483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d72a753b5dd039bcce09cf804d369d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bfc1eb28804e9dfac4988ba0fc581485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338632b0642ae26255672f74c70da0e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e5c4ad8e1f82638c36abd64a39f82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaff74aec03b9e05d347ee6434843c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81474e36fceb3c6fc6e03c334519e3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22655b47d8ba8f2f37ce7fb67815ae2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbaeb04ffe486c4045fb0deb55db72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d429163150ec55bc952ec4b7857393c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5122f17f9a0a723dbf716faf84cffa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07da3391edb3779eb366ecc6933f863494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcf8eca9949afdfe0d7d51a8e9029d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab6e84606847f1b56954f130a3e0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228f7b09bb675112f6e12b51eeb430497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed6ed8688a68c7d27946a6790582c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc7bcd85dd5fbc3c1aadec9827cdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985dd30af4e2add0e5bdd6129df828d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37d48c43c328d9941c522d35e6af20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74634e7a6cf2f6a714f10920bc4759c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751eabbc64bb81c88fce5d89d8f912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0eb50e73847245acf484d77680fae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a6352cdaf9aa60c74f43756643672505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49736b9b81ed24edb635e705c4394c90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a78f8c1036b3674782b23cd513ae8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ab60f5d657fdac9cc0b167fe69a0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824a8b2d297a316d53db6744d97dd61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18969f99927ee5b50c63c74007c211d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35db5e3b317cc93a6d863a772c127d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f270be002669ac43607d3ca3d71ccc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf87cbaf77b390ef7c3448b6f36ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f187e05c8c6a67296553ef767853b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888446540f2070a68a528f626107e0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086dc7ed39ea3bfbab5a4a294d55a31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73faa679931fd3c0f5c700d3318f3a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ad94ededfaa0d7d313ee3345ab5fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05947dc20d96a496b3785174a44b7514519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212a47d5935c9bb88d8121343e56fdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ada0560704a6d75f63a5e018eac18a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32259ee61e7649d7bceaae17418d211522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e46b57593bea93df30cd933c6f91b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e14c4881ddd619500df259d971e39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004f974ab0b1a323b3d1f149d90e42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcce22bb3212cb6d2a5cac1c0b50ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8e25d2124a78e300655be5b11e957527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3401a953dca82de45c3f69a30401d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444876644a817769df0914eb0d687ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ef93c2d3ac67692359aaea4d0c83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3394082fa83b728331f03b7eb9d86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e65336400099398d78fa040b72793532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49747d6526ba8bcf80e36944ccc9a8eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9725e2ff28c04d678e98c48d3f857534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d53bce91a2b3c8eaad2236846c4cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8d246089b268c3c98d8be94e574e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0dd3fe743a3e551c8a47f0623093f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dc20dc8247cb03d77bb3716a63e20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf00f0324325d312b323b56ad4e035539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6370aa5706262844434c899c64c475d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc2530ebafd20432aa991829cbb1eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19315bf697f41f4330137659e47ac65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9567ba0404a31fe757e1fc61eb7aca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0138c72a77300dcedc0bd0531b2d328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230c7c80c273f912d6c0104a28b64a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca67b66efcf3795503459dfbcb55d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d60c0497b8aed8b182f95491d45d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a7022eeb9e9011cc6645d5b164877548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ded23bd0269b142b7c8ea10ec3816549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad563e995921a53d00ef4acf8a1ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46d3d300cab8cb192f2419187b5cb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2d986bcd089a6553fb77647c141da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd0408317ee710b26a6241b0990f90553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009dfcda921f93cff96511a6b0fca13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3362b66d9fb0ac7039427efc4b69339555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbb778b8bf5d3d79013d6b08450376556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede4745c5e09ba66d6994ccd44c588557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe166134dd228f2e082d4baaeb77f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0349dd10fbdb4b0b5f325f68584fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a7d9479dc08e7b6d27a838d27baa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c4f53c418a3f2cebf441373b05f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20223d75fb4b3ea6de38d60601f02e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0702c89cef5b5884bd0f54b67c58fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eee6685ff10108adfe868583c8875b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73bc33975ca8eea52f38f1eb84c189565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16baeb792180207aef1b831e2375787566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ddd10891c7e8c62dd7738ba47eebe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66519a9e6f69f2275028f698f28db2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870707ac40b823b81a0f34c3f86c8e22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ab6bd0acdb4b7e0684188f55876b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d5ed21a51f21628435468fcc3bd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab55d82c21b6d2d4d6d4004e34f8e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050422171bea97fcf64087fa78a4eeb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f31815ba960b95f47e519f61ec3bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71c355c4e9fdbb7f4aeaa1fd52c6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe014c9362c2a70f752bf825781f4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b2359e24b5a5c1458cd260435e300577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99b46f328fad48cab4289382677be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5e434b801e30b39816a6236e354c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5875c3ac413c85dbc2c0245abde41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c77c3242f5fee80a3fee3290137d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e93dce657cb8f7daae2e2f5cbe0793582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412282bb8c855918efd48753fa1018b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937e9aa948bac07ca9684f82b813efd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d4abd628fe765fbd10f53e6ce71a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf45317e594a523ee83727a47e3e768586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ca7baaeb85735903e942c4f31cf2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c9298a888c1d432d1f04e053d7099588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735b58d4c79df5f2c282fa5ceca7740589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a456e34cf3ff859a47c81e6af1948a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d304ef8b939771195ea7bc72210c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b5c63782b2109d4aee7a740e1a5d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbda02c8e8d937338e32111c93d659593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3b68f06b673f73ea5c184650c7667594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08d48e4f2fb5d79411892b94e6d29a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867f336ec9d0a13d8fc9d2b7fd317ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e4a7d52ae0141e51417cd37dd55c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d815b786b01b7a59f61bd97258ae19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d508797c575061b40a53308db55a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057d58cf8055585fc6206bd0fb7ce72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3676c702e8a9a423ffbcbda03eb7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f005cc8165d55250a5415f1fa680b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e55ba706fec58fc26ea7d4af6bb8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defeb6025a6a058f9139811069f6aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266bd3c45c07a0ddf94b0e9f5af03a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3038f341250d6f9e590b36bb74a3cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaa584ea530005e91ec904eaa01b3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6962bed1a368f1f454c1a33a9a1c45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375495752bf5d11ab0038a551bd80dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb9c2560323ea42d3a8f37503ca258610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbcc4482df31352e0905064d442df4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be294631977678971cdb25b00e9c5d9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc525814ac55cf376222530b15fab8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf5b1b9834990876eb89e721c8602614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd885cd2030072c5a24279964feb6dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b2b0b9928719f95e80c1a625e71e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8935b5c757e118599901d907b9004617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782d9ff2c422be3ef9c9cd19213b1fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709bae4df7ecf3e0ca75267b997b288619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cefaabc878adae9bffcabefd0e2d36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22b7ae349f167e2477504d4858e053621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada198b4e2d49a6727445a46106011622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01332502b485fd5408b24e348ad60e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20741caaee35817df4de1f996725b59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd486567ff78972d62c53981ee1a8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990a639877bdd9b21ca8ecccd65f2c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c42830c8cc81338d066a4152451b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b22f173acdc8fa1a6232c77b26346628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56572d4a67c1e11b956763d07376219a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01e8bef63b30a5587b7f484c5a515630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e71eca2073ecb2f90ec233a7ad533e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfff65f1a2dc94e8614a693cca6faa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07ac3316d3428a3d8c8d83a4e91b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89737eeafcc8f2b775bb1666833d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f101ffbe21c34a37ea0a9e3b6e4e32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290d43eb0fd1de06af199fa2121c7bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d22f3dd9ebb7cb4d8d409110fadb79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9789c8970698ebaf675e062469d0a29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c889c685c638615d746e2a296d5748639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a543b39b47cb1335eb6670aab5677b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032057d96fc8e65d9eb4628774937bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600f29292b83ef7fa14351de74a5a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82699aea10c63557e9dc6d505365c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e074e44870d9a3581758f2176dbbfe2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5113eef1a694baf6c4e317afdd12e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c351795d2c7151d3cf407f7984ee00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d66bb5154c4097115733dc23219dc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb102cd1e77a913e41aa8259be0afb0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff16e9752231c608cfec4d21fdec98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727b7dc045cbef89a5ace643d57cf5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666acb5375d47de700a01af49f3419b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36cff9e78b35ca178a2458cd87f520652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03f0231721f0a72a7c62e10aaf1fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba95efcd4711ffdcd6e38024b626915654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3674f62d103f3c04fdbca258c821a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef461d0ed6da4f05f00c2c4fea0c9be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3800c5e3f04c6027857adb5b0049715657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6ffa50a895bbb0027cc3792ae064658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e22e4868cc02925ec98344bf11e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b4d0988ec53625180c250326f8e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35565c4b92bc2d5ef0cd80d2e91feb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd8448416fe99761f73e7bcaf689c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b59faae48595d9344ea7e02dd1b1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a512ef9abfb0582497e9d95e5129f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f752b3c945f4a2d3ed6b3973fa5b50b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b5fbd9df79d69907044f4ab9cce6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be27bde76ae59293b0229f198c38a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926edc7a096a3b70b63f1a0ffc60beca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c56cdafab2941efb2d95f5ca00e6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc537b9933148340447a9c1f403e60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670aab4f4abadb5401f0ed8a2286aad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c84755533055bc5bf554bb9d6236d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32601c0412b12d94f9f40fd6588aebc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9092778b6e20a0b7828f5b06af524f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa89d3589e2c9bf020156c62afb95b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c72ec95cea2ce67373c5d8ed228cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044faf32971110c3b5f91d9e6ff936b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d2013e876d6e2e1820a94cad0221678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cf6927c0b906930c51cb143cfe122679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14795541422f062efb6a8204e5db5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8050e044aadc0dc63c67d9fdbde4a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a6e92ed1871dec153d1941142cbdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30145b406d9b81f4a09af15e70e81948683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29739f03f9e0575422ab53e2e415b705684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a166d22ea4173383b183b3e4f4845ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841faed82e8b90f3b256fa5c88c717686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ee241700dccb22652e1965ffe339687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4912b6763c9c07c43fe2f792969abd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb237d74a92dd11e9929b05c8557fb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab27d4b7f73af3a13750a0b8ec33f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd96ed6152b5ac029fc0c048f49e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ce10add25d22c32e299574f728947692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24e78901f2f221984d1370622c5bcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf34c54ef7cd25cc4c0def58cc0244694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9fd9d9ec85de2d4bb60ef31f37fcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fda296746b30ad29d53b9caf8a8aae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24784c898fa3d874eea8c67d48a4d9a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a114dbf8f3d1f1940434ed00c5aabd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09928c45df844c8e547eebd792465f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbef5df3f42943718f46012a5e0b74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974deef0dff8c19c56ad96b62453a71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a397cd721b5298441387f652d7acbe4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc3bdb304f0f69b243fa0ca6f33196703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd81547e46986fd6378719eff3f8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e582e8fb6d6b019cf4e5dfff35a1864705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f3a6e05547d22739093d32ac70f45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b1a18d31af46670a384c0a94c56e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f43139e8ede8f668a9f8a36e9941708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfaff9c5dae7a9a370c264ccf39065709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc09500d20f1ce07297b5c5fb7485710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e341e92036c1fe668df9a29b9179a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f673c45e61da5e2c1f36ed1278a422f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8431c5af53f7fd3e18bb26331f0ce11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6990b50b16aa07d8412b2dd50633714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f59aa21cb3e3873678275c3fc88ba6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e87df0d1e73ab86c0d49e2b05a961b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594130c7d58f0eb6d71a7e3e1d56104717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc657e63321c7b0d5721204c7ebed5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deccad956a26648dafbe47712f26cb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ff9d14c0b79372f1efd73f666c84b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a6c9718dbabf77fe5f28141f1ce3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f36f57ae90af0908c6aeaa52e3bb41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04c1d75be2a5fe7eefeefceea3d663723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e12f072117cbe5a54db709250b66f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cbc710c262ab6ce09b0859986564f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467b78946b78a329ea253b94b2c33e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99853626cdf2693573f0c24470fd8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d3d9c917366c53944b10358de7c3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97450207e639976fb9a26bc425adb4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443333d5c1170ae410b5b4fd9e7754f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464c963d0949002fb0602138b205b31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02753d76ab4de4f57d503fbadce85294732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f3a723a175714f246761f64b1cc62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bb4b0898d3c2d7121d14a155c47dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb2b58e5b8757e3f579441ccea67c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a86c2afe20541ea130f376949300a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648978d0bcf036d3d25ab84935337a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf08ca55ec77e7d98de17f45b898f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d700530dff4d3b2f0a006726dbebd04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6af0bb103fcc2efe0db5c35ffa0b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e338441fb792d73899c03ef3a9b5f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591d0a7afc3bfeaa51da54f52398b54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ee2b8079c86fd890af3343c741617743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df27ff61d64607e1dc82c69a986b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d138961bc9223908e679bab75d64286745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966280eaae18da95a798e89e1e84b39b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeccaf44224b3ad563dbc509eb47715747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a180b3cac3ce5e2d3f26383bceed60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675195c2f0f2718965f3a2da09ecd56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24c7ae0955ccdf5f7a326313fd53ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73097e4377db9c6cdd6a82c2be41a35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dd8d5b46d2cdb29a7bbeb6b1dd081752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109fe7459f8d4bebed9d0c48cc8306753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319652d0662a49e9c3e78dbf42040bc5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2697920de2c372b37147a4d552ab7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a2ae1e9f35058f7bdd2631ce64b62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a0ba35a248c140b6b6b0d8733831757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e58f62ae4fbf1a9964d8191bbc7e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854ec42d24d011ea4b92a07248a8755759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0598809ec9551767d8c0b3d0b7597e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071d6f4a3c0b63bd3044d8c47b3b6642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c71bc4d0da89ea1a24659550408b5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4818bf3a64dd5ef9e7e276962d96eae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4fd1430bd767d9015a36ab51a63935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9d9da300077036a519e1a6bc5b8836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d3bce762903614c0bedf36a7d0a727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15ed06faf469fbc18fd460db0cb4e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91552f6cb093da4fcaddeb608f05611d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b8b26d22928625afc6489a881da410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f1c910b5b93944b1643b63dbf09ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b05694d20a636678a892ef40ddf9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da08f413a01c5fe637a6afc5d84711113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e1c71115de36706b7be682ba91be714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba57954c9c4388b744375941e2f16215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd6ed9268c21ac92fbff0360a1c1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7497db06970e6e4fd5d5e5bac87ba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4023d579a174e272fb0169a6e94329318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc2fd2a17364ccebec40b1a5d2d07919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee434def318717e55327343fd559a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54756c16a22bf7b5a7397e878ba7050f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fdf72303a9bcafc9f48c4fddd684a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95ee2474d561fb3130fa303bfae79623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708f7cb700b971da5d31b404cae4d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb5d4d73619c47d6f4eeaf2ae226825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c58733241677158620052738bd8d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce64da77c6bd130411030a3687fde527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060315f37e8bc49118a11f7ef7f9e9b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568313b2109134902b9ffacc073658129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23398c06e3033296753b29d249f995630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66cf51c8ed138e22d40ccb94833d3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083041d1fe718dee2228f3a7cfaa221832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468e13b46b055721de78dbdeec6ecd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526f40138a58c973e17bf34165472a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ae841df64c329f06f70842f32cfbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee571cfed7388b8796fdb4d140512036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d25a295d876b8bb774f73a10eaa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b654e47e71de441a08c366737e5cf4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d079a76035444ad05e2a067b80dfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3b7d7bf2294eaa01384083ab1219b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820aed0cfb0380a737ebe9a39f2f21141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d259d4eeb3bc5c645359bcec966eb1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f061f2ea1694806262c8ff7d00b7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7efc472a07af28db25b8b507398d6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7197e12c2753a9027429b43e2d4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0db4ac7ba84b54f7d2bda1076f1a0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ea58a7b8632d41857d30747a1c9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bd1e861bcd2c2d0b02eab533b024c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06c5d1a9393b882a7f40d6f1d166e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31676b831c5d2076fcbafd71c541c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eabcd20fd4bb860622934988a52ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ae6629596d7eddfd3f37aae4c39b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b0a1b92988ba4c88539157ca8908953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc15ac94eae72eb0dbceb6332a56b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79dca1886bf2f63cfdea5b09614d1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de5493d62f4d979f107e74ad3ef85a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cbace7922386aec098ca4757dccb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320775f9afcc1c882ec366753c9f78a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21ed5b97d986153a3ac3d10dd134559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a049c7a43650e46eb13904fde4f5a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc753bf34b7c65dec39db827b968a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d02209277af1da3f710c89a050c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e2b0bdc40d75a2165c367e29d2a9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b93e999bcaa7c6a4d23d02df6c2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973499e8090a84dc5c64440a00ee591665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab38f1712e37220098349cd2f43d17266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea132b14634354362010d07bc2ea667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bf4585871cba44310aed40ec56db568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f520758550157f85e621e091f16169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac51b5dc73ad8689c6b58dd9021ce170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3885669b173a39d11e010747fc1252171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e9951d203cce7ba238180021d21e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c19256c426073d78f1070e14bd4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8bb01069d0d02e51f50680f60e9cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c962cf82ade5a815ab93c298dd6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7e7cdb75f14109a9be808f9b10d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ed52b497543fa0d54c67a37f307977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c035a798d703a8217597528b9210dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc904870c8c13f80785dda3d9d2c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d9b1694a83505c1958dcee522fc8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acfe298ff678cbfbd9433e7ba62ff581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab4cfd3723cc43e35c7e68f5f19a3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed99109f9cfa47d82c6db6e618fa6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2b230eec8c4ffb0156993e3734fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467751acfbc93d9051d24a54c7c5da685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44781d2444b959d8bd611e085b2d8af786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b23eee8af9b932fdaa61b1bcbd4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9cbfabe7bd86c2a7c9670aa3708d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa4f91a8147de5a45cd55f2a7a346389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb25daec89ec29889cdc99f900ad5ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec4f7efad5670e788b9be470d81f9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8814ccef1692f45baedfca249469292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdf13e58a9d3e403d1b3aa22bd86a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63653f2dc50663f4b5e29abb7f85ff0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a8bea267b8c5eecefe1a1786e8c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a6d575560596d6c26715e45b56d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3b13309c27a541be1b490c56b406a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e258323990a84ff71db0ba1d88a19e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb098354f9c0699a04c5c8e6b4efcccf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3180fa0af51d20a5620d297454d438e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24ed627d10c3e97078472ce15b52dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bf78ae41036b03373c1c4c9c6e1ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab276af136500cdd1e8b951ae974e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef7d6f55b4b719a1433616c270ba6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa62439978df6e4a29324e3bf6dbc68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97beaa99fc76fea04b23126dd1f36ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b22fc349def114c49d525f51e73c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2e47655e7ed7c80fda7baea426aa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b280d4bcb9fd160597dba5a99f89f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6dabbc171efd9aec9960e8fd0a5ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2510a472bd9b612cf21d3af0b9ac801111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2b8c2b3251965872b72899b0b77fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47362517558e362360de8447411f6cb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4ed3d1047cb1b14f24ea77bc862b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137099eb57fd5240eb13ff7f9b79dde2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f595fd5b2e829da1ec81177c4c7d54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342e226e1e3d9ea0d233a5cd094e3e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534fd340a2180bb17ec9bb38842932c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c767caab2355ab52df55e32cf816e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a193c205f81c65877298598fa70843a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f934f0be4b47735bb7d5d0b5ca874121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f72ac93e50f097cf54374aaad4eb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295641e8ce9d1d8336f9730cc79af7a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca1560724989483785cf039ca7064124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e18f149ae6eb4f8e099400f7ac94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e5235212e91166e58d3ef26b62d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e03ce0ef62a42a1ef015f2adff27cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696297fecb8b32e9d468e238d97edd6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e525aa8375b5d09e5b69fdd8d571129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3576b7b071e4b19de13596d49c1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88d517c7a75f1b35cf61a40cdcc10d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab09cf17472a69778dbff1a51d98c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a046a06ca87cabf4e98ba34908e6c13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a727783aa635c94c77243d3768d94d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed64f77ddf653a2d490eab6c0957bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0fc1e0a22b7d78779837eb127f98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea5c223b638d8699a37c4b75e27dd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2909fa9254d5c4040b4bef69adc86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76643272e7a79ff9b90a8f46e3d9e41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b116d9023c4dba2b460f7e49fb185c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68933780a8d35d7361a50dfeb1c5f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987de5c6607cfd747bd0d518578ddffb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ec060ca6e1c2606bcff300bdbf54f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c6fafc883e0697717f124ab69b3e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722578095f864be1b4185ff4a6d535ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6269917ff8bb1bf843b252642950146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192effde988ee9dad17484c92c03f9ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e145e6abc4ab67353f084f2d6427148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab2942d546fd87800c7922ba40ba9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e0a5877480b466ba5861927880a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54452b59e6621b6c3d02b1b497e17afd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1960df038a0a5958dd86ac2d050ade5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c38d609ba96f369a8bff4cd09786fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a584e7757934e77a8115acf1fe9b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c944ec2e73407a3f0972a4fd85672155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c511ee97fe34eef2c8bac1030f878b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dc41714bb22af317565cc8a9193af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ea1c6092bb37b02ce40fbbfc9176158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47873d048dbbf291cdb5ea4f2c1a9e81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce803783a392e71a8ce71cbed5eb24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9382be0ed5ba3aef2de999bba2102161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10557e4186895047d628a6a4068862a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdf85c32793df7baa40a32f51185c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e6151d2b2f4780523d1e49fb0350c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c02789bc6ed562f8143a75f5b7850165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd6f6277b15db6642ac3e276f1a3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32314d84f428b6aec6911bb01f101bf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d86b83361d696c1dd93563771badc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216c5f537b9bb890fc1dbc35ba61ecb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d0cfc80394204f1f5f90d85825a29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a01757d60c022d486d2501a961b38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7950b0a34ced0f16a6acc223c74163172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ec9598f91c870d49cd915f12b7d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eeb23793d7895867fe9ccca4f7ceb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8e4334f0bb0846839798639bffaed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b1e79040edac073bed6273ba6928a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c2a8bbaf5363124bb83f6db4a7ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaaa622cfbf6147e0d4b00ed01f9e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8969525844f6abfc0cdf4493cb6b70f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5b8b5f944daaf8055b4a0afbcc6df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738e4865694587409f921fd9a5ed57a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1aeb47f5c266e12aa7c5d3741470e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9a01a5acc090f7bd4070d1df2ada183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f56e4c74e9e25d71a51694d0e09a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719c7b723c08282cd40dafef30c31c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cdd163ba567f572f2c09223418698186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36749d4c3283632b9c367a405a6b48bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11dc92dbfa249ea3092f732f793780188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc29401c62e9c5501b1b6b511d5fb0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae6266a441bb830e3f5359c5a06789190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391bab21bbb736d075c8e89fe4a9ee7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541981d4cea0b99e6a43f158b81763b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2796364ae3ba450c11f37f605dcdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce74b8d0fd41fa5059a25dadb136b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e4a6ea6e0477889dea77ea06cafd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c99d4821d08eced98fcb4d607f21b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a66054654d04b3a1b9abab77816fcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ea3a5239448e955a7f6213ab9d99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b9e5fb4ba390d4adcb80fae910fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ce494958130d0638c99d667b51cf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad05f7a92c7d7f692d3a1b95dea6fb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e4af15f27f247ad350063c2ac14a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b391cca6970046d37da941f334af4e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03664253eca85307b05a927c911bef16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9464b3386663133dc93337cd6a1a0a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5ee4a9bc3eb1ea8402c621cb0e3d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71f6ffdae7643964a116bc0370f316207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b11f2f04e790c8b81f8ae5eec4a46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b2cde8c6dac2e85c0c874d2cc2060209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f180bfe004d123a33bb692955e10183210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990af3e9a8b0d317ad7ba27c33d9ff4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4d8778ff2f8acebdabcd3cb07608212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901e09f98688ebfefc7c8b8db963d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33c31db9d8613a966b20a7c15411b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213fe6e4c0eea11c787fda9c6c1548f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d55b5e96bb56c3cc5883dc040b901e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8d4d2b92e49c005d588b4a6f0449217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bef28f3831ae3bfdea6101c8d4fede218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f05ca6953facc296621238fbb69872219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69168913d294f6983175aff21ad448f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585aa8ba86aa55b3d13d25106351fb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087616d2c4d93d813ab953743850a57a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57381a6afb147d64e2457be0d12e6f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf74182ced3bea46f73153f23ad792224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c582b2d25742aff6b00fd6e539d549225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e4c8af144e475dabb26f74a879a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57482ee2cac33f19b7cc8093f24396e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4a6fef54197081153992fa87c8b20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859a8573eb2aa8766326ddae166a40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c2ff371b96cb2be84a549ddf1f44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7efb72bc9fbfbb0aa7f7ec5b307f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17633d2f00674dd977134a2641fc991232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f3f81582c196958277edd41150337233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474190d96c1698a49d5ddc5ec4345ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660aed233bba2f979583dc0357a708235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45526eebc141bc1626f5a4220be011c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018902d0df56156177a465e5da13a42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c427953a71649e25bf043b5720a9884238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911af6339270c9f3a78db01b0a2fdc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b56b1643c2ac04a0998bbe843686e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a78c8712897149ede0e5836ca9bb68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ca8480fb56e4798de2cda53634cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cc7dc1238a63ad56b5061484324ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58389729b72e5c37fb0c6ef4be5f72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca1c0647c00988d5a1a487b8154a88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91ae978b465aa5bdf9c8f6eac1d847246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a132b0cb52ecbdbe3c4dc9927d5e991247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784780e4e4b6aab3f28f8ad4b089734e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394334d3685787bdf0e610d00353f16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ddd94541a380a3b8924ad2e38b37f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cba10e9452ceccd8b291284fdabe93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570539c3ed0ac184547f598a374a3184252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4971acad4a72ee8574f794a806db26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a7b88611248ca4914d7f055a3c7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f269e7c2052a472f5b9e8f2f2096d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d496765a30383d0c32396b4a9311d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36f98cbcdf2811fe457809577ec33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9667decd3d32efd2eef93ac4c96033258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de935948c9818196e6662038542ff5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc37a02212b9632f70efc476a5312260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67f6219d7537eaab035da8bca45b9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e70890a2e020d118d86c0d55f5018262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e5a71366aa6fc22592b1b473dd608263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b5d8383289dc19bc333a76b0f0d2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a3f16a061fc6677fc34b1669d715265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563bf6351a7a45b68268a4c105fe517266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ac17c229c572310fe8ff55db71a20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334139653a43998db610a82df4330f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf95a309bc46788a3472d17a98057d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71502394696577df8ca752eecaf8acb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cf682f5be6b90a40b50ba94086592271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039f31d1b4dba55cd2053f31dc22a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090d7e9b1a1bcf563efcba2869ad317273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49846f7e02d1c1d94c1074af008a88d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587956421d006bc02432a9efa34f5ef7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07713b38009dee92d238a953ddb78109276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3762944725984187881d914db3bdae8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edecb2f9fc2f7998136d38b3b200291278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc11c4b4e51225d0a52517fee4c0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7176dade81db5f6356f88cd0c7c71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2894d492991e622c96c525d81d340281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116013d00143aa40fe314594d686f8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1d6dc2bb3a5e5905b04ec1e1a4870283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276a04086fa70cd1da76aa898861abc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c84845ac51f7508a843af6be8fdb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72705260d0aca17762319748c2db5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d0e654f1f6a17b1bd48263901110287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4bee8be556da205218b3ba997e136288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85eb83d4ce57480950e310257bac26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fd08399e105dad7600a02c928051c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0fb596b2f702bc179ef3d8e967f3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ded1654ed88f0843997161b8e75d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ea072d695f18c0c535667a8f6af4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057dd3fa9bde6d61d3ecf3e6c9e40d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5abd591ce57054edd12d00df2fdb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b569adfab0b1f3b2a178e95e2e1f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1387882c82a4f80135bfcbc4b41254297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad4cf2128d498df1e2b396c0cba1d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427ba9317ed10d86b0707cd9637a525299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a71839b018a190c432b14b9393e66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97e84d536c6e28e2ca92d605938c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917fea49e38887b7a144a9a1e336992302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83a0f0e25cdf83c6f07b93a8f19d2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eef9b88f34a8d2dee306ffe50d068304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b9892bef2a22e534bbf58b33d2329305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832035d0acae948c19205b5be4917a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd17b8074ccb9a0e28f2928fd10eaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3fed9275443e5e9074c502cf4d7f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0219c343b5577619518cbd54efa7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c7e887fb0c77c493c935f12363fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054ff3096078511b1c37d8d21378ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a48ab43eb14906765a7726479ddf5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b65da09842a5efc5357e19f806f546313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce47ce48001c6bdac1b7d385837d66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e178a0fc84c88f6181aa00c026f241315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d773ba091147544c9b6636bcee81df3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292112b685c28a9b71f012aca75d1611317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc6851aa1ac6707304aab25ad49448318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5cab5dce2c8ad43e7decd3b776e8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf83477284fe36f4bfd0a15f5a7a35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe9f2530e1c4ee07e8d0c098c03e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e75e08b671ece4513f8c50e2bf3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667548fbb27f93688ef86ed35aad44d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ebe29810d96bd6922721b8bfa5bb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5b03a26695dace305a0a53c0cfb98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa5f7241206a8cbf22d26c136d1798326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c678dd092cbebcec16d9f5d43f746e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e52df36bfaaab81a017f954410919328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a4cb20beb2c4e7a2595d582b4cafa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b6fb14f170751667f201f4a40770330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801c6050f0b2fd14da5f40a180ef368331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190cf2452d55b1168d1fd24bf6ad961332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c97629eda0b2366808dbb5fccbcb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ce0bb137b9781a9608ad16b8dc29d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed6d62ddf40dc5905de233efe13b09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d596623bcb0ebda0f6e3b5ad9277e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c5c6ddc0287cf186888935dfaea6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51c1cb6a0470b2a978205493f2b13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04224577ed29c99d880037ed1c0909339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b5a86fab7d8adb4b8f7dbfdb0b287340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad630112af16aceb7cf5ac031fe9a2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd501bb084506f1b4a2292e1f1a1aa3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6058888d851e9695add05a8f6a5d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3cb196dbfe2bb4fb325ceaae1ce6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d09454e8a46fc9a14c7ac6b66798e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b34b73c9cce154197e74991802a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af46edd185c15d42efe2555e24fd6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d61b278c918e6d3c253f45938ae3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3486186e16216d835943d9eb7b0d58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b93e2300d2e09cc90f5f885396e2ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35f90efc70ce47f2495fae5d431c25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee8ff729ce3b386938fd775d23262a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb96043a1824fff42c637bac5db7621353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff3c6e4d8f5b398d33ecd81a316254354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed2e696f91879a49eda7af411be6b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdba869ac881ddfd52ae1f4ea462a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d4e2ef949d647663abbe22b97da1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e2875f090ab872043b4b341066a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dcdc117a1b0ec7c1fd1fef5679845359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2bafc5deaf338f4ac8207a749699b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df408457d5c58fe1fe7b0a5919492e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f2d488892d9f46ec562ad0fbb6a3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eca22643391efed55cdd85141b967363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f9f103b1e0e76cd33de082375e38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ec920801906aee82159e7b97d8c88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5e9e0c58ba8df2e84a1f3949e2b5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ed44cdf9786257e9267c9c8bf0dd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e385e4d4f365755dab125295f8d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59ed671994f977be8ec4953634ffb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217b3cd6a3d2dae651f45cfbdfc63da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac12e739527a90d9ba941b705cce6a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a53519cb81a4c00e8949c4797c0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde05e1b1a00fa29ffccc5e97052ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc741334475d554de50cf92cd85c49e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e291d73d93a612d557b35a38979aa85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012acf909189bb3bf381e9ed48c13ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cd9968e2b988e9e25f10cfa0091b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff72e0e2764a11d8b48d46fc253bf63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb74bd5cad002be68dd7ffce2e3e5d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99347430d776d272e80b17dda43c903b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc5d1c00971f222381e9f489c1a23a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8abadb2efb52775fffbe2bc84f1f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff503467d2fdd8eb59934b4a6fecfeca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89738802d4f492af999771dc935382384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e466783ff590c79b3d15ac675fdef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6092b1b3c80c95ce93cd8a6fdea4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3090b96daba96c640713d35c0aba1e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364e85fa4e7362a2da1084465167a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2254aef8837bf0d43ff5306f7ba1f5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ddf7f34e1839dc3f36b4f0c613d5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee441d09492647520a382c176886db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd69d35cf043ddccb00d2e32df288e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5001de888174600020fcbb688a2dea3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd70bdf46f251b832142761e23d7472394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef818964d471f732c3e84eb984ba39ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c17b14b982ea6e986b12851f7bb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27468f77c00d08bf517f5cf79e6dc74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25624046b0a1a1a72baa020c9d5e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f036f9e271770d292058d2aed9637399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32cff4f6ce389e9cb429f719ba7f14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e2959a9978c4bd1880fcd8c6d47a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f496efacdec236e4d27acedb1bd3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6c6e1368e898790d219a7542041a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736fab09512071e2356c325f8e6c616404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99ecad5a0e8d5f0b94a9012f372cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124949843650095546c907024dfcfe0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988fca805f600b494611d4d48ea8871407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275be4902fc57c40185ac3417f8b2d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9c018136330723a02ef7671dfcee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd53c0b695bf75d62e01e78691629a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6aebf509de717cb5c0c37bfbec76a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f6b1d3b387c32e80c31657b513477412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6475a4b03302f897b8192ae66653413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8a26655e2cf3ee2bb5279eb05d75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20a4671ccff65c0f167f497c8b157a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb2fe5dcad3021c9a43daa187c622416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd498cb181dbd273b06637baa57c19c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b142dec7d6cf46d2e9519ce6638cdc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229600b407ea644c665d3a9e3977b96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3aeb610d924089ccd81424de6adba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f5e270110808a892ffac9f6ee5b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eec00831138e48d187b7843105790b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08823b3575ea9d21d2fd495678bf1014423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48dbf319758a7298a95cc3fd1e7da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f1e508fc433b525e98c9d01901fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b2dcddcd9b79d70b5a309bc71792426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a741bc02ad32aa44ddd242b31681f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7cb5f82b6db58eaf3a9970ad997d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72281ff5c4de5bab025a636f852f3c5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f329ea46c0e98fa1dc3a772ed80f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f85b0e0003c01729512c656a103a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d5e51e32859038a88b387520157ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f7fe2dedb58d5f4175835fdbd455c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf160ab0fd90a7803138d4d5a36903c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c9171a006eecf64f27905e575d0a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f213bdfbebe10f0417a69b1fb67f740436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a5456e895df700dd971c1ef94a4e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007c1d3c57105aa916d0a8a31cb5e89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91932d85240ae993ba580d47564942439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bc5316284092c10f394c68602a016440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712b0cd351bc6fa559492720b21b731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf265b4ac276f50751031957fc4cab3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f865a886b4ae804b88300a32d2f6ed5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aea61adbb8f29623c8c041597bef7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797aed3222629bd9105bb4f9d15c68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aa6e7aba0bdcd427f4a7163fd122e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeff334a2c43713a1ac4cf70fb8cc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad1b80577bdcb84b58cb0c8d8afb28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259b31de61476a79376c5195bcf5125449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4084c0d6701c5342cd7c3c6f9ef5f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c526d4957e80ee23c7fa56b3ab6aacf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264871f0f6b091f963f49613011d33bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b552279cda9b2052933fe896d6d91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a839cbaf3e80b4268b5102e437d6fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395cf0fa9c908c2c131728ecd1dedb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fd4316708b45f71ae8e99dfe64c64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52df35de587a1c1dadf628d5d73b6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff48ebfaba383526955514663f515c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de1bdd01aafbbacd46857cf22063e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5bab56aa29c701103dc2742be26db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac242a23ccb96895f1937765c24d9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec9aa88b8c7ed913727c4a65f43f90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bdbd2a0a194f62198d369ca8418ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e83926d3cb6562af08a272c8dccc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b579525eb9a90885bceea7aa84e2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606cefbe36eb2f9b993527edde19cc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b01f55eae756ea0deba2c5c65b822467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a0f848a6e651642f056198e57ab11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ca25d4171bbd32eb51966b4428ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c85a41690700430e0a1f26b493b0f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe13a8ae178a6bfb49067b1874639d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b586d6bf0c6ec0318e8d9a5681c7c14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddca1d8094aaff81dd1dd65c16b79e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f508f13ec69ba5349eae1f432a250e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7981a056df9525a12c03e727bb2e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708b8b9699e3ddb9e5c54a0d8f1e637476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4770e2fa1fcf9c7ba45159a4086d33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c9aa9552fe127a47308c968620250478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1c249015eb6e8088439ba8d9dcbe7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcffa3e40b3c8456654a0bac0a0f0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc71e07fd6758b9354d55f1bde17d49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560026a50ba62c1cc417aca4669f187e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afecc225917ec1f276b4a68b3128796483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ceb7f09c33f9f7adda6f3f8dc8f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344713aecc96c21597a7519620634162485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f25399bfdd38acd089604303e5f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ae4f16e8233ab7c9a26a8e3946dbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc1450ac27d9e13d88756547141b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c05a64a1727566a69ada027472a4e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49504f89019b76bd7809bcdb16d582490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9464c98b1ad14af9aa2c1310c1bb4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ff91e7b67ea2b27273edc750387cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893e7bfc42f71a42603eda345df7843493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386574a8b3ce29149d1cf12bfb87c065494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4adb3af9faf6f333f4cd769abc98f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0a98fd02efd75839c3f0204e6277496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f783dacb3c8d7410f6cfd14b72609c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838a7e6d735647d3c90042618325859498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0702e93ceb3f7662c433fcc5ee62c54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fcb463311b34b55a9b88611386e50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f0947851d93c4d8887927dc3bd8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa0f7799475d3204300c1c55ed929502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56936910c898d1cb2ac6dea3d85a91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9278959b5d81030b89aa8566248bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dd8294d1bc6fc24168744d72c4bd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1c6b75946b3635877aa633ca5c502506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed23aa35486bc0ab2202f8bcad80988507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d18b632312dd170c468a3b346f4c8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc758f2027709546c434b9101d0d18fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c779eb3f5b459d0217ea37dbc0461510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d234dce16c7c3234871f6aedaec565511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe90b968e5c4fc01f24876aba9d0bc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380bf0f479a687449ea105b8f98d43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b4548c447d95e0d385e3e4cefa34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209be87e3b179a1a089f7e073c8efe2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb5f5e623b14485677b3037d5397a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83386e2a8609e7a7195acea23c9f7b82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8acbff752dc0a2889c4a997e4c5a62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1acfc3093c8d7ef38158f7b05b8d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90352ae995e3117226e12e95b2c9eb01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47555e31d658a226bb93482a32d7233521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f00afe4de997e19f78f8498a14676522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0e5b1ecbd4a24fc8fa139b648ab7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63140e5bcff62c5a5d36fee9409048524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc6e4bc01f60d24fe538c1b7fc5d8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f98395b0ff12b416cb3f4ab33f390c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99accaa4521127143c8e80a9d3eb95bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf130b361f60b50ae967eb211406df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf58e7fa32ead48bf33d2998026e72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf8b88612bf37d488ed2be76ccda6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b83af3e5e9a72b5bcce07e5d788d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad9a258777eb8b7a2fa059c68fbb8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543105bb9ef17f3ad5781014f5f8024e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a7953ea6461d65e500b4967b4bd84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49457c222266bd0c30e4ec83d2d4508e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51160addf5d2a2832002e1a977aa9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca867f9d711d216670f61770d79a45f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58a58f476d2e92d066c1fce337b30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6ab2eaf6cdf380548a88405468948539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f378b13139ae66f96721a83d1ec6a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92069e6408f47a74d25f82c80a13fa9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd2988a824c089aa3805324be0f555542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5567d47b3c53f9c2908ec009220614543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c779288ad5b06b6417bf57e1fd13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4f1fad8b4aa414caf483f39d5598e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d61734f25430d233b2480935921fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e74b1eed0c1c55382724c41a43b71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dbde7f1f83af2ae4cefe436b5ba3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca83a461005b8b4d1b05d5b944146bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77111cc28395693d4d9e196dc3052e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033cd3eafc3d35f49d5a76289afee99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322656ee3e9ff98cc434335a2cd7c2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2791e395ca4741510a384292fa4f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9eda3769ec862305c9d04b12cce7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc31edaa57f86c2dbf4a8a49ccec32a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d98cc39bedf1252f0714966adf8e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff217e54652c11ba2af90b86972c7988557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ac1a6fc6d619000529b2405c9b1c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378ef263106fc62e709eb96dade1021559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5def4b986ad2764a3404fe60297681560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01052c6b7e8ed332a09ea14d8c4d2e41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdf031588ec1d8289d98ad9c913b21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63611cc8ab52da832935e5a42e552fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31521592545aa391d89c46a1e02556564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33478e3bf52f2b4b4cedded28281b32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318bd135e54d81c6f3fa914b0f9e857566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c53bc8a707d6951ace98232f870cb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863cb22d04b5ddc54c97fef701f290f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc390d028a49dd499ae96bf459a0c1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d07f6de87bb764cbfdcdb8c082867570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352ba45aa7ced16c99f606fcf8f80a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c09a2b5ffc9256302372f294091ac8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a338d02a0cb8712933e335f27dd69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d492e4d916a0f740be889a4d968c5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36caf24797f6f24266e43401b3395d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3389bdb3d36546c3c6108b9c9f774576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a38d7058f56ae09d1b1ccc71210d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45662a97da5403bfe6a7bb2037d9e706578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd30ed9c38c353ad1a71f54200d93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f991643e325f2b59e539c92b7c1c8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fc675c62615bfc5d18a7c6a90b663581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b1bf8ca3155a9f66f6ab521727c57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ceb94099c7f63694effc7e66ce0f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1009cb94524649d7bf1b066f9ae71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5657d4232f2e8e77297cfbb0be0116585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27d5cb37cdc3f6e469ced4a839e8c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0cd7639a205ff4f40fdac998e13d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0650740200ba96a2ddc4ff01fd862d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654e7cd882667a2a4a8924c6c4d57a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbddf2aef9d47f888900c30292146e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa207a9755827a6f32deb6058add5a42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3237e8a8a204ee7e5f75e9ef227c147592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e4e7dafc461440e477817a516353a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b856e9fb3321ca699effff4e3b55c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb4423bfad38e98fa05f13915cb4dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59d16f307d15fd45a265b5f686351a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac69ee56566b8a1e6021071a8eff16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e21b99df75bf4981a033483b973c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37c11292278268e8ab1df7e432af78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c143196713b4abf04c22a5d8f678b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518cd09bac71c81e8dfb3697b9bd68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338f58f583d3df752c5580ebc6d7f95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe03662bd5ffb31b6a654ea8cd982603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cf185a204a2301f2c8b9324be3286604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408fe397daab55a7cd39544f71b1c3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50405cd39b75b0b05cf0329000457606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee01c5cc35dfdcb6aeeda1debb6858607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c77f3f0e1e2f41aa6c16fc05f5315f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e401d0671d5a1179c91a89a2b038f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8e39e12bc3084b31cfc519c6a6a1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762768159cb3e68574d8b634981f8e31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e11045b36c7c7b3aa6831f996a9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13667c7cfa6175fd33f3b12959e9463613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029870823e7f6982265a3a6f20ccd34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e12fc180514e35cf32e523eaff92f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38914c623257513bbd24eab6c63e9996616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0617ec856c7ebde418ca67313a1b83f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060a84c8d7e752b2b7e18528afc8a59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c66073305fdac97ba8f7b3b047099a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f34d8c97472c3d1a21249726edd229620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25f69b94f5c1a06eb35e0f7b096275621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f0b150fe06c79b3303f14ef6932d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be9400ae2d1f324921d69e10dfbc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e074331be8f5361ab530cb3250c2060624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3d62df0dccfbbe9700fdeb3005c7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8669e50d54947d301c97818f99b9db7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9953556d5d15ce9e25f4f58f8d9ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c402d94b0ca20ab2ded0998ed8f60a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51c36540bd0acd9f02919970556e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff67a2762a2db3814d54f67ad0ab783630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed2ebbcffa6d8f6dcbf0dc6be9791631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90028c86dffef7176c0e59f7c7b3e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a47dcfda25d5bb5a7360f4dbfb714633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1d3bcf04443094c733871753e6b15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23919908b125ae6539fdca0428cee05f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f13f6ddb4ead17f5f34e518118d3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4db8871fb7020d693e0002dab6ac6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2bec0c2e9e93b177929d65e2f4d06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dedd844bddec919b61f4a2a1908aaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a2d32320c450839f81c45b6d0795640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551d108200bfd2e93044e5f281492f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e41176f7a570787bb6f36f622dbfb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203017cb3d0fb9c9ccaec0bf346cb87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed742030972906209a872f3c2125655644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ce3401a819a0daef8119f6d7a81a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc02804495de3d6d0dd9640402f1ee7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e5bd2a61e561619188df33a2ae6d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a43d5872b0e06d8d4f8a46156839da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8daf7a1a9d37b554af82205bec5c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370de810bad5fa266d758424afdaa43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2113f5027cac4189a2be0762732bb92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4893f041f5c8a7e867bff732332a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b060a61cfa12780ddc9a3f0af91010653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daeac4039ef5a90a2dcc0d6594ca98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7605278d543a7857f511397474135f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d226c928095367e0816e7c28eeb1f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c9e8ff0b754be6eb92ad1448ff7e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103129a4b179167764246b38251d1e37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887efcf7aaf09d26bc9004db7fbe6356659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a7f95870718336d7aadead30741c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7ab563cce74353294af1a2715305a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f347081cf1c70f416a917e44d82d72a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31fb984b745b0009a34fe300d30a49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515c7daf240ddcd280cd9536b30a1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c227cdc943d8a9035246ddc1b47d1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357646fc4aefa4e1045f3e7d040b13f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d02db41ef2dcab3d0a86c3534cdffa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c09919bf6faa4e847b566c5d75cece668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467fc764834c4f6692afe088ab2814a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8c582c91bffbb447336e6b0756955670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfffa41f04495500aa2a3d0d12df078671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6227a2505bde4691cb80949bbf8ab3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497aaed74e684f58edbd27ece9c1d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d56580227ceeeb7f834121ea2b2eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e3e900d743cdd2672d47e378ce9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59462a882f9fc35a2db064c743da965676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b3f74184e9fa167612d9ada6a33d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8ca36cd673dfbb196b9832b0666d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e591c0273077df30b42a4873861a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab3ae536576ec143ea68ee4f14d96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568259fb2f94d5a961752b4652bc7536681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66a52a012f91665a1b95cff63d07c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3290e884ba145e74e2e8fd75424b420683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695887875446cc198e954c029e5c3ba8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaea68ae448ff067f21fb18208a69a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbf3f3a3eb3ceb6b105e099901ec20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e80f15c5e0794b83515650cce405e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a26aa36c5d994cb2b3637f053a71f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0af6265d94e9224f10ee497608bf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e96de8b52dc945e2118d8bda47103690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a19f7a249a0ef7f459ca4f5fd880e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75abed6b3bfe1ab551935b0a9b2418692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1bc82389f98321253ec0f9ebbb953693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb293442cfa63374d35c82b3af86f92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b48fc73b306f0e00d337978a14762695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0ca32e0028c979c68fc4da9259ea6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6cfa8ffde8ddc0eef0a5e8d0effd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd7b930709cfb3d01291697ef99cd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0f2640479a0a669bb6a0d0d1c2e5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccae9695c3d4c65bcfc67d9042b9817700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31d22e466df5926d60734a6905a3cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f76b702f023cf770fcced4b16fb65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984affa401a63cd1e3f87dad0d5cdc35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e97dbf2e8dce05239a074671e974b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7d83db58872526951dea28f63e235705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96124919cc045bdaf4edf171afc44081706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d7ab985c06acaab0dcfdff383b700707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459035f55a8732e26206797234a5905b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788abf57dbc6e24fc046ba219c307b14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ece804803d4f28843a452a0dc7b711710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd14ed0d00bbcdcd71e20a51c6e35e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd25c90461bb4791e959f5713a3a1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51992ca4bc6cb20431b02f22d85c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62c75b21bdb937713f3c3adf05217b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8fc2fb7fcbf4d1fa8167937f7ce44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c4767730bb528b1d56fd3defe7d6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898474a17a2362feb079908f921dac9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7f35f718c47f60b41f3b7ad2f70d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e448790bb7103a467316545a1a889f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108323964922f68a150fa79544010491720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4f4024973c743f73413ffba439a85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a54d27a47c8a50d0dbe8b17dda28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133e5e0c8142178d69a84bab1b3adad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd19cb740b0a5f5d974b30497abf9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4ca9c2f3b7379cb493b385a12f3ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c612bd203cef541bfe30f5373f60ee8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58353fd303c73f4a9bd8a5176f04fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08689c085d87d990e13c7e2771c3b0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e7289f8a8b2b0950cc85100847bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c05eefad76d97284d36474d5d631e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082fa38f427b06d029b9c76c7695c94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73acb74b6a805302fec37bd99a261c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d669192e261e58b91b21cb11cd2436733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d885176edc69edd9171147543f75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd77591d1747b47c4f8b7fa1f23d22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70746a009811e41cb9d1c13d98f9c29d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bfb2f8e7e34f873b5bc53b52d75f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae3ed33801b6bcfe9d335549227284738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d69d280ecb0fef90add4abf2143e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14373400276679a1f13c8da4ef3050f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac8aa73b49c72ad4b729356cf1c54c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501b5738f1b322105ab45e38ea0b3f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70893600b1ef3152a11b396071ab5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d72792e305ea66024eda4e729b78c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad57da1b8cb4a3b4470ab64c14b981745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020dfba9e172b819afe576d156cd1d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432dde5228d7de11d2c6bc41dbb78b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd9e32e6645d68d0e654c5b6d7e6fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241991b33af5dc10bda68d09d689e047749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc66904f5349e51befa2362469416750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade4f00aa516220b43bf0fee6d0c6dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c58c2220d32ae94ae59dd041cf8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b09d5d48184ddc1cc2458c6fd4f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3762bfbb288d786c143d7e80ed65b4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda23aec5f2fd3478171d7858c8059d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94e6515c7ce6ab27a38baea8f306c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea082684488dbbb20b4bf9ba030c760757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0342897894d3bb654ed4fd5dd8bc8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff30233a5ba3db085ad9a4445237fa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>