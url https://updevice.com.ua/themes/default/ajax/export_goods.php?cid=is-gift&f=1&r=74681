--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a4a8bf29310ce38511b985a7720b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09dad6778452fd6e9c16a0f680d24d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fdf982d2cc886322216d49ea9a0a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84660331942411f96634619b8ebcca954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24779127f55ed60f3878bd0726d967245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed17c5b569594aa84e6a17a5544016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0bac9f8d00be4566311b0e3c6d8e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0eb8a9565403279203f4c2b2e18fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d3ec935b8fb712cd7025b0ca691459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7a92517618c03fe70a4cc815e1eb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bae285ac4582c8f39d944a32370ca511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3827039d10bfc4d846109ef4ead712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e11663f60bd4e44400670a117100c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ad81de577b186f05d0187d453631514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd461f3dffca6bed608c5f2e86281f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec3125247572a9158d51dea1adad9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad662aabd8716eae9b6f72d6084fe1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efd1292e25441b79898fb5a6c2da3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea50360ccc9a98f1bc0fd50f41b278a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e633e481f5ce5947f6fa372bcfc6b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c17378a2863b1351fdfbddcbc4d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623da420b2723d5b51e2ecb54ced9cf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f855103ab5cbbd4bf9ae66f585b13c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa627b005564643284675fb38b2a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f700933ba01c677d40610b560a4ed5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97618d9527fdedc1ef20f056cbd40326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3dde9bc05c0c945cdc41a0e0e888627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d38d49c38419982eb9f93250f154528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47194873f04a2c31a6f7076e36dc8ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7660820bedd64d07e8dec89dd971f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab307c3bbf8f828f1218503d084f3f9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94116a1883eb07b5f1094c421164cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca310d6110ce556e02b65ce758f00ed133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec8aa0234bdb4fa6b945894c878bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646393c46b98d56005b132f98510a9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36786da98c4e54f6cd5bc5cfac90726e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b8b02b9a9c4fcf44a97a99c16e36937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff80decb08ebf8125dff1bd91589bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768a4ec62a4679fd3a2b716f881c48239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcafa6882e784d53825cde197e8d2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520dda7dcfcdfd240a9ead7050f388341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aaadbf9459df07c0422f7c0a2f33942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f0bb41a6a9a78d7c1b20a829979043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568669943f7812df76c6ed550a8e2d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd0f6db01b7241ece3ee90f6e8e09645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378e58b577c0b8c683138cbe457dd6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4562acace5dd931abaf468bd9448647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842130678f7d453d8b7b469fed84c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678625d55e81d05ff1191fc310afd1c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e346a74bcb54a824fd69246cec6c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9b4c4f7ac0e5eac9ea6aa2504b21851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62565c55c392670ae423aa0f08305c8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5480e57ee45af828d881b69687d6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff49b47efde3788e7be9c92d10743c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c210b1dec6dcff3a598c2a7e74599855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5c2f91f3cfda99f90c401fdc5c4b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0005c86735d6e51e56412cc6605689957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca662ad1a45c704b902daad94f7d9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9873619052025d113c6011288a209659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1776d85fab2b975d979b725b5c81a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dba555847949cb1917c23412eb967561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad157cef2a66e4b51f016d716bab077c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035418fd54bd19adf8302ff5ca6dd7d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09c166ee7de817bca91576b91c623064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b491dcfbd86cd85ac4f357efe362f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d2407e2e9c9da34df059a6ccbcf4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda37d6f9ed699e7772c1c1395c3089a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200373c69aafb05c73e85b290a50339568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c097dc95a72e1a901986c907f0094fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fb2316cc1ac57736af34f0c739d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7153ea5278710da4ff38a77523c5d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba08a9624e7628ec4c57e338510e6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dea4584e961c426216c8dcb036b3d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342a2db295012b660ee496e63a13ad574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5bfcaa72494fa372bf1992cfb2fea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0b23f493a6914c67e94d8590ae24776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553965bb12469ba340522a0e6b2b0d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945ecc87b00dc7957b1cb9139ae16278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68fbbcbc6804cc1ba8b02f5683f2ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92482ff06017b5b78de1dabf83371a8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfeaa23c43de534d1844ccb5b0d85781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589042a92804154e6abfe40fc45a32682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a0fc2c11a27bec9c1c73578ef94e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a5253cb197459edf37b77293d3a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df532f427bbfe37ffd9a78646319485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971877f1389db5ad430690fb34e670e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118a71ce7e1c0d551d0a6d13303dbda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773b481605185e65b5352859b09b12188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb05444ea6df3ef22c3dbb2e88e0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68ae34121c11033ed5d52a5db0471a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79695950b31f48b99357033969a3f50a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0117e3223446c443a3d9737263c91a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a25fdedbb84816f8c0dec49d82d80d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543ec46b742290af21f79c1cd822bc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b55e76ea7d5e8fb5c512f9771cc5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8455d1bc359ee114adf28775218ea1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68722857c8ab0971f5890ea13daabd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736097b252520c11207a2c9aa6083fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f99838ee75bbc91273a2619a69a8fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471caf027a521a61328fe96b0e99280b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c879981756843766dc56f3f754602101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01d72979cb2ab40ab6c31b82f7deae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e133e70e1830ec99f0b6e1f62249b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9148196e961b6dc7b526c32484eba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac62a6567ed7bba129fb04223a7b73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc72285fe8b1be9f6d13c4828ef555106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e68acfe2031d059152b6df5db0472107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f26ead28b23084741504b7fa818c79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a2bb4f93d0e8e0cd25cb434fe3d9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0407d063ba672c9ac2385f60c80f931110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8afb45cf4370fe8fce2c72a558852111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440acd7930ef47653ad53371b1dd45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa949f4f2884132849ebe00c513d0801113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769384c56d4d9c59502a6405b5b8907d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902c12943e231291d076317fcd0700115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f22a6af289a292133a554b7b46aa52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b4b7b6dc40f8c4d8ff530c6d0c4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba2e97172d295ef4e5d5fae6074a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e81ed2122eee4a52830639d1dada36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9274990780215b5c6931f078d02f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f5ad5a5fe04c5de3b813432a9bf34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0e17706694e1d17f01f922e918bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a05d8c6c7dfd412d8ee623bae0b4d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f50b219ee7f4bb74dc433a89548ea9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3a8273a606f4e69115d4e2f4ddf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc03c0725e63d84daec71ec5244bea4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2c9947f648d9e55b0c030f8ff60e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e7b4535c122c1b62ffc2b784b89dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552315c862a66c40b6924d37c586c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830be8d88ce03bb3320cb9cbc204a0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfa83bba1b8a2d57b57130a00faa5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b780a76f486a75b1bc9ab48a941f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fd61418474d7d90c2a73837407d5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894b504d12d1a90cd30d672809708fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a059df3271fcdf797332fdca23c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53e445b6dfef6397ef58df5175605f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a5e3df7f7172691881cf9d3894e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f632524f9817888d13ffaa42a7562b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15892c10e3e790d7019cf424aade4a2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d65367d33ad5f679953a185d3b7dd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13603f912ba0482d8373c33847343d9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f4c204fa202ff385b32861f6da275142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0412b379cab95884f04b1c2dae921c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8cf5551d62e834be67b01d8ac49c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e83136e911ad943a00333bc4c88539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e3282c4b75c849d4b081c7be53473146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fd053ee919eba2f94342f406aeb55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c386a9a301ff49a0822d4693208b16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5e509079c7544c563464d8757c72a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b977ce4c647f9a1bd36b57f412c5ccb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09aecae6cfb4a6bbb679c5da209ddf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747547abb9fd00f7f2ab96e67e3cf61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6a3064d64db40cf7183596394dbf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7bb09dad3ac13259c34f62343d67a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ac7f2bbe0ce21180df6d46ad61ebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9e07e7e16301ce37e89d07d81d82f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc59517ddaa62ffd0ec4350c4cc1aa9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f4bddd74c16b2dae1eab689867b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d0e9280b60fe30b66faa36a4c686159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9af8ed64e60dd7ddc65cabcc407b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0575db75aa2035914e5ccefe34d12e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86bb208d4d82ac82ca2eff15765ff7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a265408b30397a01b1ffea66171ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492c3e59b045e318ca50fdee93865b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e47f217dc13b45ef1a4d495e78ac7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6f8b79292ad41d1ba73181d4ccec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2352d4d006863af4a94f818c6b9fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb7659a4a4722c652206a722e5439a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127db01ae390bdf153c3e2ac80a6129b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308110fb48f544f22560ed16b38a76a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac883a1b22e339945d36d8d0aaf3710171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0452af381a0eb3c87d8e039f6ecb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304919913e22cf9bdf68275e64abcdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d349b3ffe8476f8250697e0c720dc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04de2973a28ef885f7e11f4d0d2252175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac67351618517b1d143286b056d906176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5e323aa7eff81ef6a96580c0f3c99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc76cb0223da8c858f5e9fb907755fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4da9b4b92da379dd826dda2a8404a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc1c62c351be2b391a134e0a0afc51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d607c788dee2782c45fc11457be1f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370c14ffe9d8c05eb3e9b3624520e9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f52dc2be4e37dcb2ed829c981ea6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764490588600bb176d30ec0fc3f51c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa82abcc01922ca42a1bfb439c88d17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668305a8d0e96b9cc78b99f6f70070b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22688b44593485d62ceddc836dbb048187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b9910fe1ddb0acc8f97495635ef52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf0c176afb98365e6130bb61ceecbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc8daa88e887d2986993a1af1b548d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401cdbac72cfb2f77b34338079c85da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e60e202891c78bfa44996557a8306192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af67e1c66aea49f934c3bee89a4b6fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699fa1acfe5a23db5f8093bf1133824194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b5d1f4df145da8de9b92bb23ef805195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33705a4aabe3066af659ee2fa473a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e62a0c272e6397d60ec659c1bd0cb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843abd854d544b3d036ed636d8e9c183198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09adcc1b6e12ca7a21fc604762cf50b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0358e4852ec03f067dde2551c14156c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb002517c32a07a98d48dacc14f3495201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb3185878e596e836de95362d71c58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f652aba4687d307dce3bd410a550b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06d328e29d0b3f716ab834e2e32174204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9422b511fe5f4b8646fdfe441f5bae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463cc61de01c817a1bd7a1d22c05a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2eae4769694592cfebb2e4816856d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4400a02a2b76d529c100dc68053d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71630ad7baa94bf02c516bd121c51a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b7b5414c41118b581696aa2e47242210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293616d35277efffa7f676d4e18e8044211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f467cc887dc969c72824a8685aa4915212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198233691fd03860328405a74940579213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0210946511fde812a134c43010a237214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c64a30b700bfd9303665c5a6d3c281215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90129191313b3aec9b7a8630e1d4b34b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ef794e117c24a30a00c6c1f1096f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbf54ffd2a4f6164f38df4ba7c695218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb221eb2561412bccb0217c9c28c89f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc693555f3c0493995010d7ad3b7263220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25edf20f2ef1ee5faabfe0b7200c86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d20b29e3fe4d1160ed8b58479c9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bf4bad82862fff80444cbae3949b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8db46b9e36f4e01a02bbc38cd9f6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c6112bbb6643382ea4bc1db1747d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf75c4375cf3053d416c1cb42c3fd9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c84e041e88f2c4338e94a20e6723e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4122e61b1acade916ccccdb6169bc8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf9d9c32d4d48ce3835053e951d09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dce4ca1e94b0ac17288990aeb41b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64aa0978e819380f57b516d06e4f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be1663c163bc968a2a35cd75ca7f34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f4c8db2f9785173da78263dd0bfe5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b3aa46459ba2545f41dbcfed43e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c5370bb8993a12f19a75a625e4d3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5be8dcc5b314aa3ffd4a9fee2db7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86825a6e17f749d0aaffce7b5ef289f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49e95f0ef59a998799db3b96dce72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc1384f0bf50f2d607cd05666b7d3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0076a7e3c1f803f10a023fd33d39b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2dc4d986a7ca5718379488c5bfaa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8620add1427cbc7ccb67f67bfa680242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b685e37f4002ea901468e603899cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48220d72d84ac9264540bbf24aad622e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a67f8d7a76f97148807cb807c3ee5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f6bd7eae047f74bf4325f6dd8d47d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff379dc58aa82d348fbb8128d287bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d458dfdb73b0f9a1715e8227df86fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b85bb7aa3693a1a1321f177fedaff3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ad7467a52fe2474d6d675e1ab1df3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a22ee9700fba15ef006cc08562208c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05711fd531c28a106e47f7482ff7cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a44b0f59e49c38ae6f6a3ffc15f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d5dc095a17e4b09619c0db127131c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4c84c90de0e0f888797693c0869a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d422b7e294e503e3b5fb24e2f4fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723100f1d6452cccb5640b2a310a26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb5a6644f6763fa1d32ae018c95a0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6e05276dfa208c49beef4cef0b5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb6737b3cac94e3ca40c5764c11f50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bfe9e82b8cadaa6448d574624e84e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e2d330e6e7ccd1cf258df2faf0285262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414b6e75cf12fe585e3b238cb76880263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f24b06218b0a04125ed8348854eab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094a0c5dc997ce149f1b8f0513377a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8761fe110d4f7f21d19899d3b80652266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88685877089a95b2603b1082be2e0196267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44106364e3cd62fc2d6ed087a9148a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e528de2887cab08fd68ec77351680269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564ea5ec51f07eda4974e70f69c31b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f83bdb1a0f877faacc40c4a6c116a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f130d345a6db2d1a22bbdda07f66c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fba8232ec130b91bb3f17e8039bdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c77f48fce3913b2e259f1ed2a6460274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a821337c1e6beb0be8cbc532e1fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519e6aea3005a3124566a350c472514276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5317ede36f784ee976bfc65b591b82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf2d781e85af2399a5a5db0cd21ac0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94fce963dc28202a828bbf18a33b52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfb0d2754125df6e9b588fc315df17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13a378f0b345edf3779abbfec87338281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004344d04f940ef580d30ce922865919282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbaa0a0cc2445c0b8f96d90b136164283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c883d500b6ddaf1f2fbaf684003c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7afe314ef5adacd9374cb5431a86af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6d8dd79d7a5abaf261475668e0504286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d826333ee0e7c39c045893a5dcbc07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0074bbd0b778752bfbe8c3ffc1eb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b4b8bb9593e1eda54e4aaba532860289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739fad3fe6f46b332ee67ff1256f74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4f405b260603ddc50a897cd312c3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82102b0ea156f8cb06f5e03b311ab7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b50680ee38131c5ad0eaa4ad2c17b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81243bae0001017142193bf73b4d315294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8988f0a02e468a1c5b0cf7e4a6810e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f60838529b05457a8923d686b9a512296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3636342338578069bdf021f5334d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38434294f8c2a24a79e096997cf8be3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aab59c715b12603498228aa8ad02a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602b3286930989975ed5688c7c4d204300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81291c1c87fbbdde1fa86d9da528be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24c0bc6400e89f1dda67e40444b749302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929c147d9a7df5eae3414a12d46838a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ef17c2fdaa988f2be321c2413e494304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22025c3f718e7b26b3364fd3d9e63afc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6907683dc2b9377a230471b75013306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8dcff315caf94719c9a232a28a296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80efba61d79f19eb7270c634ef72c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437eda7937083eb78536635e7a71f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7ed342564c76e1b5ad92b0095c27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6f079fc001ffe0f6628eea151f9d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30599ced4e7d4836aac2017086165f4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615135ea052ca7fa67ea72f4e224b0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca54ff1b749d3ed5b1873ede1aac769314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c594ac7aceb5221f291fee912de3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77cb98b70b9c4536a1ef8bc06cc151316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506e4a5779ffe96625eec43dd03e1ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa848175de21a2a11b9054f72e9963318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00be8aa64f24442701f91b149a86fb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47425a7963cbd53c2f7a4ade6b6baaac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ad988221c733aa1cc9f9f273e683321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a368ad51841ea29234107f8c5f59b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a260408389947b33a450510fa94d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b87c4b12b5bdf8c8f9c52fe16248e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6c08d88ade27b2b4b0846468dc5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43dba1ea2ad64ae342999be0d710c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67048d19412405c0c0135fec8bcc8822327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2e9d7d51c7acf1a7628abfe1a3dd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775bf6a5f2e915a90f7bdeac0bcd070329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcda292ac421a6a35023aad557ed93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db16981c030e7d88a27a36cfd303fab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c30a434e23997a59bf588d444fda0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a918da850ea13d8d54fc423925c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769dd2e8d1885363749467a3e053e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66e41a594541886e3c1ddf126ba973335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71e93ecaecdc769e585234a9ce069c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c9b753c0774bf807f852a913cf251337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35600c8d0e352e096e04fb1fd65eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112be8dc867e09b24d4e30babff816c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c499902e7065aca2beaa24597e372ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df956d439b32f97a9cac06c0ab3c452b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645472ff04f844f0828a898b1bff1c6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078252c33b53abc5306fc0f7fe7dcfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948b06cb9f2b06333ac1a09cc856af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b77b3966018867c233a5871a8b646f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd82f5d5450fbf78e98b67bb24276e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370544e0bccc4a3f1f45677612711a67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd64717aaa6c0483d2429e84d8a1d58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879e2b4dfc396d6b9aa2f72d3d0df90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a87a4a237591e79e90d2ec157672b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c7000e7c274f538b80e535951c85c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8b534f9262b9ae6e60ec885d27b64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666cc32a6feea8fe22cb54ba8707888353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131c035d9da573ab7526174f88662d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b69a2d9112482b7ef4fd7386e6a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0608ae452605d07d526e67c6894f21a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b51c3955b516bf27c8122e53778e3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ebeca7bc74092511e44a6fd67dc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc7f244b9613675a34ae847196a24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a84554e84b7f494cb1f5ae75e49bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4dcec390669b3db828da37c8cd0f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2494e383fa14567b9fc7653bffb42cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ea6e4d43d30a62749fd0813fa0234363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fb5338a18c98d83ca4df598e55a2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725768abf7c8953b82192e05ecee03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1e61514c2b0eae78ed0be4ee1a08c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57472e33e349908bd8a43b50cbec1f5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f3cfcee2e58a4a1371e20ba33ee0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ec6a7660034feee9d9d8856fc447f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be096b4121e9e453d5ccef97972231d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1feaa65f1661c114dbe478f6c3f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822977183320b75b5d4441084988408372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d208a576d957121c2002d43c0881455373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4b21bd29bbb4acfbf2cfb68689169374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7281eccd7f665cd229a152f87db6c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097f871d26f72d531a47a66a0b572d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ec62e53d362819aecce5bd48e5d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6db348929c260cfb6e2b730af528e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fe54fe41868bff2f2c1981b584d6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff02c1a977fa4fa21164aa03e89a34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a78f56a4377d0b05be792e208b9a5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd044514363cd27703eaa2b6a57718b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e342c46c0c20a6950ba7f6767c0f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d841d01bf80377442f572b2a49935384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07512cc366475639cc240ec1e8ebab28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2ad8647e13fcb6cb53ab120a04577386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e2f21186c6260d737a4d99328c674387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eef64f36baa1be0ba6f2f5b420ad6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547daec481576d86247a881570d0bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115dc7da9d90db70ec9d1c1c672fd5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79652a7ad2fd664430a2257d9c6a09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedfdf812bb272a0312bfe0eeeb86f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3ccdc044d9f9488367fd2ec371acd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f3d448e55b3e67c7b2937a160192a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7906a57a13246d400378402a1e877cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d804cf3b906c376d8ed199de4681d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7ed9a6afd824fc26746cb71d504dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667fa7e817e768a20761b5563ba91a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3845219ef4cbf18917b73e4bea5a406399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d9b6b72fc8fa898cedfc290b87827400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4650b13b7ab222d17203498ae44fc5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877122953af4f1981da5ccf4a1ca827a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb09e2e34c2b0bffd09893659edd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad04868b03a2c38f1b8e374546c2b75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e18878d2a1ccac2aaa9f3402c33b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cf733b3b45246a711c345e7677981406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d48d61e198d5cb5364b7df5a94948407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8484b277f0d506629c35fa6166f3a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a49b1e17ece3fd61dbe9a14d0548409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d618dff1ccd68b85c16234a3c99d68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f45d87ec4a8d23c187c1abe26724411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20260bbc9932970908115bca8328066412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143bde63fd4a75823fe7059450a04e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4369ddd78158bcd78300b887b7454b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e3cbb523eb3461bc9acc2ff5c2824415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be45c41dba18e4e4671b9e6c705a60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175788d423b5fbee5a4432381fca079b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42b3a604dadc602450bb3a114cafa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f4282d5e40c8f9d14d199698dd183419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70c0ef7cea9cd246d2b71a9e71dfa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e4c06cbefb93ca76eff46f73ff1ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba17b1612a39b357be8ae788c6d8bba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2487c9006da304c2afe0cd047439c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48d6782073e6f0b9e947fd13c12766424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e459f3583b4fedc47d44a57861bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531376e7586f9f492c2d48ea421642426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe895dbe42c1ba244dd4b670e5c2d5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2744c07d491efe6693eb4317402070428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613c2c0b5fa43a149bec3da22851404429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc895a61f3f7b93dd167980bd87cd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485538e0b129dff9a37b8403b910acc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc160e7997c1eb94cc1f82aa6872da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab82c3233b51000b8e0f96292ba306433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb34d6d1526537c427b14a5e5cdd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066af139515a3cf13fa9d602b9f011435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ecf80ff290859fa7edb582413cc99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79010ff820544801e809b697a64f01a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de14a5a804e545cc8f9e702b46b07a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a49f4a05d6c9e1e6c140c8cbec9888439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec028af39a567b2099b56f5724e61e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a13d0a44ee668b3de3500035098b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8d7e872d9b39cd7fe1ca6ac1f76f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcded298deea2c33a4b9ae7e322d3f90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20355c5f775739798e6f932fd791d3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6fb0269e384ba134d3d2c84f6e414445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eeb9f2adfcefbe8945393475a851f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d1032d4ace267fd1fa291c37d1d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5526ce467fcf871741a4ab3afd9970448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b130934139cad244fdfc1f07fa96fbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04bd40a6f3d317b696ebe106a433ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a1efcbb76af0a4c9371a4e9a6c3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60941f613c46865bfa9f753098eb60c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e36a705263d265eb5cd4604b610bf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915a3b5cc64b8956d5853133b7b457c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f37158b00f7954b6d39224282ede47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdaa7a884419c0602df91f63102c77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca7b0df94d56f0837c7360c7ae461457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e820713ab7399f9f19cd41ffeb1ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6882a9e21a359c5c704f05716f5c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec58865fa84201e3c74dbf9683895460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76142140c83702407f91a075395878461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a092664f20de5823d0cff570f2c0d36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c3be1bef34850a13252de2d393049463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eda27c73ecfd62f661c2aa25c3ee4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0269f3bb94e8ffe20fd5637f54e37c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0a48871c68baa6231d12d53661c42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5297e635a647cba17d01ba3b86d715467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fdb974c2baed7ed2829e432500531468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144018f3cbdbf87b54023f9de774c3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbebe5344d6139a8a31c614964def6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8f6a42376181339c081110ee9070f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc1248e94bd9fb63a82c889acc811472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d326391dcfc8b5bb018cb0adc0aac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41161dea7317e565ad53c9587227fce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084871d02c4960707bb4d04fd0637e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0e4067da493ea4214ef3cb40c334a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c898e153d1e2ea006c571c62371b2f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5da387f97f883459c34a819090da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cc89c302aaf3f66ef68a79c95cd1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dfe4af22bca4e89b389f81a640162480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3564c639604234b24d4fb73a9afcb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d050056cb620eb3d708631bc864ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f575f5074999f0cf6e856579f8b679483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95ba9fac95c26b86add281f39eda0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a59b68f3f8074e19967123580fdc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cc6489744e1009c9f337bd8ea949d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb838a3a8fc32f18a8073f06ed00acb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134b73ced69f3f64a65560b1d2ae2d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1555851d5c06e91dbb210182f3f6361489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f9b7fb1da0971dc93667dc42e1875490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011550df053935ee5bbc18d43fdd70ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf78da7044636f1426308642ad4169492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247366bcfce9756bf8a55b2515cab1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b002d0ab3c3227e3e4fb3f3433c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e12007a3436ca14f3b78d39607b24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1fc7d65f1b28be20eef7650149a72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf8df9a5cc14975c76af6abefa1397497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe58667c981725a9da9a006bbbbca7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670620e7d086d3c56d4ddbb55fc05267499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd0f601466c1e43f92490632874d8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9eb96415d70b11d5b35b45adf84ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb5344c1e906f4a7937ac48d0ec44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571a0afb7befcc4dc6d2ea89104e327503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7ab65d873ac68835ab81fe3bec1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d7d1d87f188ed086b5802e2a1f08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1694b01d316f4772fbc0151ec22c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dad447cff89803e54a950cab256b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e886c5b798b01a68237aff54ffcea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fbae36b712b8af2fa6b7d8d64f2ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f7ed332700af524aa9a984447b47d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63730915abfbe59d9f3bd4b9d3806f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf602d1e9b1e84350d625d2763e464f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b209eb46d632e00e1466ddd783db0d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e927727877c717364c929f78689b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0cc90c6e3ddf91cb97f673f84295e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6435f0aefa44a365f9f3fc8f32f4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ec5088b51de1661d1729e18c8218e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e5b6b21b6956e7276739cc6625310518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f35a4912b4a713cad6acc267627f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee74cc59e7c54f7f054bd009362336520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94866ff566b10ae9b18ca3f4f28f0a05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f2ab6177175334aaf14b1283e2241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d43e926c4033de3c5df8fb90b9aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b290fa8790ddef9170056faf2adcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29333f767d6002078b8183109f180b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1599b683ae9f88bedd771706c3d6017526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529fa00b99f634ccfcb14061e1b74c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e64afff2936abd9d23825f964b748528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751ebc3e93614ef7cdbec08096454dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a16ba029593abebdb3d81b9b6760b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807a60630fde5db6d3ea8c5b90410f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde9b08ec7b8d30507eb58a60d27df7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ee789a23d01f2e2e0adf41097be7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd77472e8687ab6c3aea7fc1c2c7ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c656b3ec32803d7fc0aac3199e02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9abbd1c3fca26f4244bec9ca9c5e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48e98ccd9ff4b3060b44be80437361537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a3f1bc376b69f46e4571d5565863538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc030612f6eb0173997e3e0df662e4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcb3970c4fd1f0e711e33788cf0843540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dce401cf957cb224d810639e90b5b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27455f95239c3f83f7ee98329a3c4df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db969cb6535c362224c25a935cf63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a2f67e93413f942ac7d970018cdc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bfe7e52e041e2c0df7bb2a477bb56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc14f31f299ad33d49205a3c120cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d06a301bc88b0792ab8e3bdcd21af4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34239ff63615d3501852b56b1bf3cb66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eba8a85d033fc2bf7f42b0343f31e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c1f39f804882c43be7630237ad61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a5a64a342f0835edfd851223d0e2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d5abd01ad96a833600d7cb01b562552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4dc3245ba8c18b6a51eeeba453fdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a071db224dcbe488280c5ae0c7058c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad91e7e5b19d88027dc9586793d7b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b63db0c7afe85639551b35f6cd37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20940c36eced0b7a5880422ad8996d21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ad233ab4e0035a936cc15d509eeb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf8626503a369c970e869e0f3dd58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e39b66facb0c5278a5656a87b6fb3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ae9026107767d6dfecc14060104aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83ce24621c9005006025e8b56e33b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f2edc89e4cc6dbe9fa7d49ce5f875563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde0135a79d1f73f2ee5d1c3627765564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02954a9c4a464b721f2e389891b5d293565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a7818ae5b868a018a130072601fb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6806e2d08b4a7680ffce39b0887a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5c4d034f8b899713f47bdd3e473d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5d8f8c24ec13240b885655b4a3ebd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc6455678d38e38291016a07962ee6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc0bb5a6a83d8a072f3d1abffe0656571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed98fe06072b77848e7bdf53ea4fdd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66169cfae5c3de399012767e48398a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ab165aad0b051f235bd77bbee07f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fd75c8a47e8f6f600adca69008a9b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d163f4795ee05243b2e6a3f89760b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfaf23d2cc53c8616b4c8eb3b39877577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b5746db81ba1abf2375bcb9f801fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10084afa210cfe854e0d38199e3c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03c14aab6b7b24e5513f1211bbcaaf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405584fc43cbafde98ab222bf35129e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022d5aa41e1a5b375649c9c70a11f13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5bcb2076c51fea2c9aa486ab8f1cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c694f1d7dee66e4d49677642de0bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf6757b42ea1a3da6fcf94304d6ae8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f3c86b2a47560d5fae7be1694e05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6681c2166c384e963dcd804edf22099587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f181c8199ddc079ac729a868830ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6c77bc7c9af4927d066a56d3702d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19b0926ff05ccf555cddf19d473e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6899f5e59e505054f1fba099527ddf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df1714bf2a6fadd0221059df6a3a52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a15aa00898c9d5301c88ad394844b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08548b3def2ef4efa73140f5c125aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f24416420a8363bcc95dcd48e3d6ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9162bc956caa2278eab185bb71011596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703182ec6c8ec5b49d23ba2f6c8994597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd0a0e3ac118abe76f9c6ed7851e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84295e39a8ccec4f8aa9b669ff5d48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db5c5d205147bb1fc8f148a982e8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d622722bb31a0aaa1515d3b375cef8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84dc87eb1618f6a68e94648e8b18f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe3d6769f7389eec6deb90c6c451a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a44d77f022456ed749ade6f7022962604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541896f4dbfa90a4e476ee969081476605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476193db7a0ffed5b1fe78046d10ce5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e181f6c75d887cbc98147b8bdcc482e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84591aae5a8a2269cc8ffea3785bfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e47e29c1f6986f5935098d6db447d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e157e14a80876d9e0782f3d0a81f9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167a60cbf0c6bde05447ec9be9d56fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340bf915810e2115d2a008e7501d03b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf2fbb81bb760483e4d80c3299519b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545481445ce174832d915327cddb3316614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56043425a662a77d8ef06ae0b955760615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe3a46daebcf164eda4d57cf80583616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dabe1e897dfba14ae588c524600566617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85d30036a6255712c3f17dace4cd30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54ac8676bb51b865466ec493fc6c07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4c670e3b6cb52067be2d49c8c5bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c186b8268460114935ad98b521fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dde9d252b449c3df6ced9e2c7516dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3fbb4ddce6dcc41f470719f15323623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066b9782f4760c74d1095fbd5dfa08f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4ccb39bde9ecd2d59707b90d9581625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c2644ef0ff8d0e9569c36cc098146626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac3443732ddbad80b6e2215c4ebe2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa427d94cf32be8903fb691f508150628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7043e3ac77dcf051c5e881f3fc681629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0796f3a87228f17dc07eff222e3b829630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c378af41db6fea1775d883c316a95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca7c083e2fea2dfe3d18802e25291f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffbd0ba2bffad28ec34621a6618f0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef75535290270b0d2130bda8669340634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa02b66f297ecf3b269a6471318ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9ec34456c321c9c7a74257be4d0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e9bfffbf1124390eed41f0d0fd5c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02419724c516fe74994e7e4be79f7257638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d6590d6f82d5340706f4cae22170639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf198c4310f2497a7c69e6395cd0479640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13713e824aefcec3e0785b5894992e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7dc6cfc19fc8595f944874b76f0a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78f0290af96499bc4493ee28572a54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc7f672f8a917f47f4a8be2f731b46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de2e787e97e2aed1227871c4242c4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8c4a8a8b6a3ecc8be743056d840a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826130961a4cc2a61e5d97fc8aed347647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3cb3f7ccb4ee66008d28b265d0483648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f228485435e9d53851604d51c1fa3b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc56520cdbe96f443939a7bb06b4d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e323e2f009df1e43016332da6bddfc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428278c767672d54d70a3273922678e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f77c28bd93b1d8accf38ff46f9f4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dff18764f9dbdd14ac1bbd7324cfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e201f9a893ab0b827b3aed5db736385655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b1d73f80d357f824791ed925866d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dea106da113c6b095fa3717a617fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa95176fa79365621ecb6d9f2a5579e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6ee29eb9db14346e1d40efac6ce9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633c7614d93b07d937894417ba0968660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6830f9e56457bbec4c89f8bf64ee246661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fc5317fac8f4e294d08dcb8585ea7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ad8f7e32d25dfc453d2c6cac4443f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69575bd10bcaf525427493632a32e3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08a814fca6dfa4d0c81867e2e4570e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5d0965073a5e0a1094c30b72a5cd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa549ad3f92909dcae688f05532b7e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edcc99c4fa579d1a341e98d61f97ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876f4dba30318034eb5c0393eb33c81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b096526bc8d31d8e31438bd0f1a9714670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa29cd3bdb4f72ed8fd493612f3919c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d655d1cdb632589bc47d690ecd38702672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c0c9d0b22f815323700b35beb66e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0edeb8f40e31c625efedb93aabcb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4a156af5ac2fbce620d159043252e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435200a2e7a8200f2d41b650d4d3b9d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccac6e2aa72cda2df24d0aa5e56f63b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2125a5a580dab8353a42fe235b442678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0192f63e867b1984ed95f0547eaeb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56964223ae7b401e47c9394670ddc104680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25e2b4621f4558784d6b17024b0764681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e0487dcd1169a22594787b9729b00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98dfd74bb0a335f4a3402ce02e8597683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55643d864b11afce031a4e368fecc03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54149535cc836f066ad0cf360345855685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e10c7da644e6cc3495fa63b39b57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e575667f0589e8000328b834095010a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242865815c3e7a30c3d100fe85805ae3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759111c73c31ece0e8528af690422c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224595cd89f7727fb54bc1da4f66e762690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883436a14081b2156d5a7a4c3788824691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f7a0f4a96d1e0e7695b0d56d04f14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c369a4871eba8388b21acf0622accb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b6dc9d7094a4b1db2a4156238a56e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d4a1215558172b8059201d5e9109695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1329ae24442ad3fc5d347a65a052d74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363af6404c22598c6d907de39c8e27a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fa9ec230250f045626bafd9172b2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2466a00f39a6752309f5ba211358d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80dc8afee9246b940a60dd571f0ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5d757a89c710a4e69b5b10265adfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6973fbd197119e23a5030ed9157cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82bbd2d28ade337181aeaca7e0c8f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5387a2956f605bc820c4a6fc49012a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc123ed439a7fa07cd6ca1d5767219705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a218dd6995627b220252a92d472f6ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367394c5fe379656b8990b25bffa84b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c0af45dbb11c04ed4cd456f99eb81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e257a37e9163ef63b1bf09d4805e4a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d40c13622d25cd076cc32017dd3a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e67bab7162f02f1df0075ae4ac61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1869ef4487084d13554bd82e2adfb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f847e47d6e627886eb2a427744462713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0addb666aada4d8162425d20c6aa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d03d15303b5059633aebe31b9d1377715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8051f7f629f4a2cac4172b87b710b21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503b107931343623d453045fd0e73fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe584347c0ba4c29838b941564cf547718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c8dad179d69dcfb851302e831c742719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b463e9feeb424601db216f91ce87e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e568b775e297fcf6a4d957a87a84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f80191b809eff2c9dd30e317c3242f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fef9eee4d2f71483784e419c5dd484723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1759edd038c89f655efb57dbbeee1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653e1659e40d1d5a9125af86dc07850725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e292599717dd398f9ef13a1b18c06c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08885d4508ce27313f856ec82cc513b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f094e4351afc5a2d0e1d305b0c9ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3ac5db4f322f3d504b4633dbf0d34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807a0237cf438484acfb3903e8dca20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c3657e6c9e5242c488cc933b3ab3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e87851fd7e10de2abc654e4bc98bb5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8be140bace8f372db843539ec1e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19452b97c4f8e3c4af0a704a86176d57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f37decc0ba0228ba7d9f92c8b65f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f8b8ea5d65f5e9d7589fdf26b9b00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc40b611656f92b6aba5a629a8bfb6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36683eca169e34b47373e5b451142b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40b1530a1a054c4f990f7492d4a69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e4a01f799c743a8a3f680ae37b14a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637116a751d6192196cd8c635158968b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45d25902813a918b41f4dcc7e34f78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75160f0a8af036d513e3e4a13ae7a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ffc8dff03594debc2686bf1a1295e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419578469d026de4ab7f9bc5753bc99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475ead8eabb838ccb6128bb7057806b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89e94120bbbe2ffc1ce0dbdf65cad4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea72ffa5574b9e527c1adc75db11a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804838f84a877b4387a14f22f611ecf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806aa018827091ba7c4871c1efe8ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e2f68d942f40b0003f6f3f1576413751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b89d4a4ff9bfd263d555930693f3e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af393f6005db100bff8b942154b4ca753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2371767ead63c48fc6dcffaff2e3131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dc183d95fe125010e615136bf6c132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab910075874689c3086c6a34f7ccb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bde0a9849895dae5cecc4ae85a5484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980b95542ab6af75baeab5ee1ecc855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e87e7043c0c3e3a0e0d61c5ae65b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f2df3a201d8d65fe5c8594b458f187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb694081a9653cf7d9d950a11c80e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd2ff971e62140415e30d2b44952f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc238919bb78fb60d6d237eab1231510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d1d7ea887f72eccc4d8cda5da1ae211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ee5a0afdb97b8f9b09b5a1d9709312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4582043e523715d30ec0332acd9eb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d343191a421230256c3d9b66f64ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e1b21e7a3f769a68dc864807ec3ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01579a9d605fe989493128698926ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed1351f55434693c3b009e4db15bda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300ba3f00a943c9d670b9bf259c8d6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e381ae2d308ad81a214fb4300a322719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03d86aba942ff8f07ec88f6b5ad46420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc5940e55a2d7bb45405a197598cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c1325fe5c941f54251749236453fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb792246fa8222d259dd27ef6fc9ab923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb902236872f0da272f92dfbc8ab7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed90da700305e96a60c4e5332ccc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185560fd32d2b5b099110eb7e12288c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d565bb81d973d4545c035758a397ae727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177da6e5a65cb95668d0f9b3277e6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe92bf3fd24774b4fcb37a3d66088829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de251f2ea90a293c6b8ab5edac5a10330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd73bc601c46fe6c34a6ba66d8cb9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bc61a63edac76b32ac5ef2c37c21d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a77fbd8bdfee77763b76d0d17296933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e52d15e91b9061f18f5c8a56d7c72f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871a94826f93409d08038a1091defe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207cc1eeb91876b8156c0f56ea850db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa9ab663a389f210a15d37b3c401137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d6a4dcaf671f3bf2859d2fccfd4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2078d4556512c3965ff2eb3c0a5e6d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8d76908c8e5606acedc169790e5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e9def2ed8882d842c1c170e6720e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe0dc060f237d7e8189850b5b22ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac5710e2ba3216eee3a8b4bea5352d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3408c2f21e55df179f534faaacb3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2475fd2ae9fcba977651a57a26c2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94265c6e0ba28d49572f633bb2e6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419573cc28dbb62a213bec6c8f23ced47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b2a5b848233bf93f6e22ef4f90c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09e08df0f9d5ab236fd409bf349ab749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46af8abe8bbe74b15127ef8666595e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ce26eb0b6026d64d90e908f78656d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adc8fc131d74004413b00ee529434f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843db5135c699506bdeab8b853e1eac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ec13e604032a22600b100cd3264b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36590c6149408ddefa79cd3d6aa9b91b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d26368da1a1c0c5bb789e511ccd8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0136030d956b28b4fb85342114e53a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c876df595a4dd33073b197faa1409a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9222ca1411d3402230abd8f662fa259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6507d2b73f4b7464eaf8ed4c687f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cb6ffb0ad821e0ae5db21419457a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd88237b4f7d938c69d43cecf0022d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2ed0541ddfd3a1d64808015dae82663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3318c10d4d7358e78fc1a1c523461364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13433ccb3e96a45464c05218385b82665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e8b69e94b168f3c591d28f87e61466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee405322986e1ef8861f72eaddc6948c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6728d44f38e6bd240dbd882c7891ca768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff44c76877d3fa565f3972b7e944c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35752d1c342ef60c4b0b0eaacfdb7e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93c88233cd48b7704eecb2b057eedf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbf9e868e62c2f0baa8474edb3d79572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca03d01ced1ebc331c0d67e7a8d4bf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034718036f4980cf7ff34a6c86b998874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33256dcf79d98cdb6199c5c77ee779a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d2e3fb0e294b192e8e2f53c2c29a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c90f8c1ca21f92b92c2ff51c0c15677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb78597cadbf066be9904b7dcbba56d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aedd949877fa28ee099816fa6d4f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a1ec95b1d36b841d825bd8168e3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e0019f88b94f4cf6de00460ff1a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cfed21725e5883bb86cee068ea61682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f13982895616b514d4dd3a271b1d3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbd2832d7dd2a48df62387ba29cc2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd3adbce777cf02b7f0ec51302c69685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1e249c210157c21bcbf8345656e5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa662d66280ca281019c00b0ef341d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c1f6f9b7450ec4846f8a9dc1e1b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c592213f06245a940f7e102dc9099489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c73e7b8b358bf0bab148bfd8f406590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b405215ddf1d39273e8531ff3698691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c204447038200e131460b6eaa7e2d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cef2e0af573301283b1a990b2d3a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276fb78ce3d9f7b41679047e6c7dab694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25ab8d1a531894efeb312c2cccb45395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de8210840f28c26fe6f461396d758796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74df6292572af54289b11b7fd5c327a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa1a4295eb3c842096da60234347b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017795b7b5e01cc0b4bf62e9c2c784699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67cd3835afbe51c09e23f406f87bb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd3e6e38d1b2d3cf8e24c3eadc3c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57276e5442beaed5c0d2e4d68b3c502b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd07e3fbf67512ad897010a590d2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dfa917e32e543dff95097654ee37b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20aabb13cdfc53cd918bbb8d1f3f27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91981e1bb5c71681fdee0d50a7df9f33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e7ac666125d69ccc9fd8b5419fa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeeb0e45db48675a7733cbb8dd6b4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090803d7101f29b67bc28fd474231fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0360b1528574b7905f60a6de87144110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf9bede5ff8e8e62e16ad4c930783b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7f3019bc6744f708ade3a9728e82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed06d56c0d4242e3e71091ec7df7102113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c24b7648ecaface69d2e748c843d06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e5f662b94107c91498986bbc1cc40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63abd4cc6a940eea110b0f235f0f2ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f38f1a1a69dceb2dd34da607e44905117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3454b4ed894fea7a95363c4cbf117118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a1d765426f012822cbc76ccb7f1ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f7fb23a2fbc77aa4abe12f6ef162120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1866f4e077493a38cdf60411e1b76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729cc58a2fe8159acb8268a5b1d6a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb6a77ae3a16d65f4a09180673ac2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a6d10c5214272e4bfad5f79146c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d8096d1aaad347e9243dc75df363125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ebc808f40e85eb19d99d02d3018e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c636cbcab46a1129142d3f4b2ad5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c77f7c6cc67eddc399186f152f32e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa16e52c72ec86cf811765b52ec30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa2833bd7a0f0532276166353f7409130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720739233dffd049707b805f16738ae4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7574555727c624f48155e6f4cdb0fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee82b6302c54f6d6e740a985b0625ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbffd93d69f98dad7c8f2b9862a0b70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df569732e22968e239e62e46edc5382135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4a18dac435b1c47938098ef19384a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7faa0d1181257b37cbe5d2bc6e10f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e2a57a769d9aa6773087341bd623138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed32f1a218c60701b1477caf7f3abff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68c1dd505893f20b4f1107b7dc4df5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fcc5468dbc0a54944e22a5e01980141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359559ae4c4b1b56b07e66eba8cf459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d606f169edf0a643be0f78809c70df5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad58b16517445ed62f9c500419c45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994b36a24df855dd406fe13258ef3b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb188441752358a93303aa323142899146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e9640e71673d45bb2acad8ae3b3dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9905fc3032c1cfb6f0706c3273148148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10231a43ace60fd8414572da7a914258149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7baaa9c1e101d568d21c42b20d403150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7a429897f7d890eec1539a7ba4749151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42d28dc5ba143704af53c27ca50db6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5210cf60bdff7ddeb8d232d1610ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439949e0a88741f4e6c61014eaeb08c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d699e01b60beeee0ec148daa9e599155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61809035f97f089e7662529b5b69bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac420083cacfc5f936edc58f9a1a517157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce2215bfb50e64fc333dce0e8be793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0902d07ebb3cbb2fb170b259ccce2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4e9bb9339e511c6118898895b85ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e4e3a9eb6235f29b0b183bb48299161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c334d12e1f8d07864ef10d3e7e462162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf88178fc3d02d9b7beedee58a4db31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ded34cd3c7ef94adf772c21c1a115d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c65b970f5606da8d78c62cb70fe54d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316b7d215ef41d2356d7c2cf3a4eae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8703a63bd173c002fb06c6a626a8597167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43774afb3c40bead6546357536f731168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dd77efff294d43840175009a967b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291dc66be44950bbf193e887238beb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca55494b2e0a64fdb7abe68c2d760e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72dbbb91c887549f585df950776ec2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634db5ce8c4427a5020a56e9fed503173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5c10b2c056ce3bee20a4606338c55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ebe4e1de8fd39441967ab88cb9794175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e459ed60a76faaf806b0baf2c8ecc1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3f3b18b74d3d45a274651045df0f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289f5f5c3a3d28d5dc9a3407bfc4ec6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06a0882f599c74ecc939e5bbe2917179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38222a618b99a7c5217562adde390590180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a06c443345a8dd1084482ebc87be11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cdee52cbc0ead01047a7d66da7423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d1104d9a0c26b22e2ce6549434b58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43270501b87aa7e11157693b5095690184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a1c6912ba9cd0db3a3e8ecf4edb82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34754d276e578b4c32b2b0e93fb3759186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aac8fba5681337c8efa733dca6755b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd475d56796c4b1ff2d861e461dd3138188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515081846b8bf3fc2140e54e0b4f7e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d75e2c39479fda898445088ad64348190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b05fa673783edf2ae0c80ba5251d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff56d0c36705fd5163d70f904b5bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077f0f9e184c743ee502295f815947193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0088e9460dc91ced513d4310863e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486b4efb12ae9a7b15e8f19a5be5173195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6b69916e27270ee85d8ef16c50cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9325bc62b96eedfe4a6125e65ea6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62068f817f42b7c34f449b603f128a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a2eec37ebef1db10584951437c51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09b13a34e7b24139b7cdb7c924b99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45394805d9f5d5ef66e1c5e92caa02f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8797a78e3393f78fc56a072e6dda2cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c132684d5cbb8662d84b4ffe9426203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994345f294fcb80c1c37042e30de0249204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986af446936a6262a8aa2fd1c2828fa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd8581a7b73315296f0d61da10ed67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd101751c088121e9efdee6b19ff66a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310764a41f2bedc15b4b7046587fd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c396721019a403bbef13de55bb81c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a62a869c54a79abd0e62de83e750210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb57a50ee95954c6f84e1e6b7e250211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa60d3b4716a3db014f6dd6abae3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746115e97933b5ac3f067784118c7f85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6c6a1810312d7a7f94b4cbbdf2c86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae99ac624cecb6b4cbd5800393744e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80bfc7d6c44b6fc939365f675ed3e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ecf2fd65cb536572e512b4c74c157217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0276788fdd198a8ed690bd13f71479218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e90820b094f20154ef519979aaf69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841516604bf5fa99cac590e4b40cf01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1e6e692f58a4a44acdd37836d3fa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488d641928db604b4640c7101330390222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44645f46170ff88399f9a534a91aec05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e08f9452a2504ccf26d7f5630550e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26266c49f6e89f41c6356bdc4541ed1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5579336655f1ad1f2eb169071e64c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7830f59d8cbda99c1f5f9e4e376d84a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b0972ac17b9214e2f75a335c25a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a035690e4a5385b541c02679fb69a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3dfc1f861bb893ab7695b40dc992230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86481b9a1082225f8b18a3c38238ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7b6d95fa4531945717cd06c3ba5d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d74da2d1274dfcc812470fc58c4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8d2169d554ca93aa4be97a704a4b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d872beea625f76b57637aa614cd41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58232be5fc053565f587b1e8a0864ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87e4358c435d5315e89f7daa94c318237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918210e05ecf285874eb240d7fc37ed7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc7aa1193f21bc7ae18794bb97ea58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b348a535af130102f7064212e393240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65c43aab1321f6419e640954528e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc69d9ed6ec24b3a417e53bb8f9462242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429a07ebb6c673e67d00172444847cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c0120a91e73d5c45ea1481c14640e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1066809beef09901b4bba7217d3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2e1ec1483149dab34730f4b943805246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fc82288b582e1a768c56a090a1fd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abcca325ea1239899b68251be932ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77989483823ddc63b1e4bacba05d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04078d83239d1d31209cd1402ce5649250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b79d51eb057a598b4d30c6cdb27363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb4962b86f23eb5d76f55616617ccb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382ddcc37beddb9a9b86750717b016d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4446d3472c63c619c1bc458dee80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662943454e1452cec2b334fa5ed657dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1ffb1e28b7a8ea9ef691b7c1d9fa8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51ae5f9b0e86942e0aecfe26dfa138257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54438b558e027234405164ff237c964c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bfb33091871977aa2e6a90129b3df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad862830513bef614a30a1769040f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6682e3e06468633d6063d6d5875bb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37756be9ebafc43e9cb2654b07d87d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892dffa98d890ecaae496168efbf6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4e8f7424692a06ae492b9ae23afbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aba404028dd1abf0c9e2b18b1d8b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1689c6e52866c8c0781e3b7e5bc4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33288f1675d0d74967039217e6229f6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784812d9bd19874f50bcacbad450706268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282aee3846c6a9c512b6267dddcda1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f953d80120be2eb940448e2f71ff5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d26f385705ad4c4d0cc9fe0220448271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa20edc7efa454e131a2968fa57597272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c056f476e5b0bfec134503463e77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913796bcbecf52d2ebd4c1054adaf63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70085f7f4b0738b231584307aa54ddd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a28063190817c152f17318190be44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f64f7bc55a6cfe7f970416f13c052277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24e0d5ba6860cf6a62cadb75b8ae6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486a781db8796c07d291b2bcde35cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fec2c3603fd9a293a407fd6a378416280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bd83a566c35739277e65c274c3614281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3265fe1d6744c8476a561a614733a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8100e638270e5e8ffc2d736aa4d5de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c51e1e9307f500c2cb78d6354d3fc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff26d4007140e6cdb9ee8fd8322a6f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8638afc5b203f42d155b9c7d4ffbb23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48b03963318fa0d9079ea42b76c5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14cfef9f2d95257de935a4459211f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5940a3f1f88ce67547a99e66afa04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b898cc7c22169f36ec2488f3793ef0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805001ffc8238e892d2e7244eea4483291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a610d6d529989018270d7d2faaa9bdb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85f995d28f4101638aae55f80505e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60560c56b53e33a3dde16f76956fb851294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c5c3816deb4fb7fdea2e1bb1dc8d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebef5da13064afc532da2d616e8058296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70867d2c84b913c6d5f21c5a43a4ec8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1a5deb0249d521393ca3f75c1fc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c804179241b82a8e54a8bbf58a000299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b502f4c46e9be0837b002a21dfb11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7f1dd1698c47624254a7739951bad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b0439c0bdc8a7df2cf17ffab7cc7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74df3285980c83c124343315f45eff8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3286384dcf0544242f6923e817c35b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf77ffe69bbd70a55f6e30b5d81f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcd85777b65ee5fe2e187abcede588306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af405a8173ca39389f1bc43c8340d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e340d0957f8844284eca5c7e7f9fdf0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930470f8dbf11ea482970707bbcf039d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b485df3d3ebedb476804fb4da2d35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b18c89abca243bc0dbdf733fb9de9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734171d7149286002323c0fb29c0501d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728893ca271c813a667e06cdd6811ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7405fad3672abea02f17c3e4ed74cb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ccddf8dc8728972bd30ec34f4ee8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c65d0564227782c7d7b89aafe80336316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b4f8cfd157ccaf9f4ca4790f15cb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664916b0925a58483a949b5cfc2af64d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c33a8835f2f0978d50d5c2f3463c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f0c4aa587dd6f220ba750be53903f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762715491883b8759073a3ca1eb1969321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b169fd32a30454a39bab0834d736322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4c823e9dd0f7fe00264b8eab7db9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe5e4db2aba25b63b4f0055b15796324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68f9f4311604e3bef54cf4d1ae0b0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410b09ec3c5612b22362c9a02caae03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051b7b6a3140c8bbe9f396f23b12179327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c487a494561ad59a977016c923c773328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb892d1a8ed64d866ae4838672ecfea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef7795aca5245086b4f5f0ac13c0ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8afb45a9c0a098834ec24130f2e1b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9d688a864b77b46778d0cfbaa67ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdc72dca59a44faca8c5bab05e6681333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d65e4bd35c8771a47bfe025d2ab72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd64f379eb1dbfa0adc4f4dbf884b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e0c3d12f56bb26e561de9cff1975336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8a5863ab02d852f6c75d94f6ed1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadc49e01dbf49c08a74515153ec3bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927654621953234a2a7d99886d38416339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c0f375160eaf101ea8a82f9efd435340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc17f1f5ae56062eac3784b0afec0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c30843b76d6618fb39e699685feb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e17c24e1cc1f56f1a949955ce536343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54533f3c18bddaf418fa9c9568fe43a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370417c89a549d4174de9c8c19c17ae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511584de650314094ededec70bbb0d63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76231aede5ee88345180c3ab18a91929347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53094063797cf8adf9803e152e9c1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22951c7b9d0bd0314f40702ed305150d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43870c30b13c235a7685e8f108465302350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b7d6c6265df54fbf130073bd21aba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0077b703ee7c8c7583841091ad43d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9465d6437c2b7bf09ce76302d3542c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c7471f9d19a565da8d103ef3b31ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc670757bacaab7eafb88355dc650355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8766a3de0c141148cdcc6281e48dbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4ff773dcc761ea6011d7d54e71f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12751876b5116b764d21b27e86537c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511125d5215802ff83b6368fe0ed6203359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acbfce9d3fac57295b28940d693323360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e2f10f54e97352b7d0e9cc5e7327361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8093148d6fd93b490a0cf35d5bc0702362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da790217d892d67447aff601e03959b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32621c4f722b464e550eb4477dff656364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cd273c1041aff4947580da0b5b33e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2636b66e08efca4a778cca81e195366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509df8f754ba538b93da311058018481367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2333f93ed38052ab6aefd53209ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a99ecd08ee877b0164852127fa8c79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93598293c6d28ae188d6d40c7b982cd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c569f2d00f7a55ad955809415d4a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5705d9cf376a287c39cb070d8b9fdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852d846112fdbb8485af87b53cb9d21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4ac73359a5e1ba83e780055d513fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2229b630fbd9634b130f9a38bf9de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eceb20dc8f28916dc12d67e32c8289376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe7b79fe2c6f5eaa18e06f960774b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d05f3bb52e9723135872c0c9eaad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c34a448f190d038ec384fbda339e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a1ab5c112c35a41d86be7b536ced380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613494df13679fc5574b451fb402a90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162211ee1ebf8b9123ce53c7ff8e7c05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632ab2847a386b680ea2b350a43f47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4437c370d3c4db37a672dbbfd0798d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04be12829e0f03071702e60a564a69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e8d77b1e8f65f614a2634e1277eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08a0ff1a32032f7dd4ead3fd1b716f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07f6d033b183e7d585878ebe4d095388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885385ce44cfa3df55482f1b49235691389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b132757599f4b2a1a3a30a629478721390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fd114cda4254c63fdad57a9f29ea4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e878ea8a34dd5dc20456bf9fb6b477392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7bd0111bf0f4ec1e568d6c26d97c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc4715fa75999a345ca76c494a6338394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1abd7ded00525123a003c0fac1fc6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b247a885202d1f1a6c04cb2697de0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe7f9e8d90e5adc7f663f23b64b131397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f876dc736c6ed79dce912b849d01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f2ecfaa6b71a910c76631addf5ce5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a538633a9f67eba1771e71e67eb1346400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a1934c023bed38e4ce76408d929a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1accaac354ba2647ffcc1cee786d65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482b8bf9b36b4ca1a92d006e4596ad4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e61571801ac41e372eab171e29672e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8084abf08c56122250fba04eaf586405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfba3a09c24bd4c42a487b2d2a712a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b3bb59e1feb5cd1abe182643d676407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c534b3d9e3a5c3371e0cb63b6a5c7ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aedc259b928944999de1632cfe049409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda5a4d70d9c0fdd7e2463908778b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29a3a2baa36069b5a1adc21eba5b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19e76a74f64432e7f49b978ba6f99d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2ff9555a7d6d2a5e0fc987a3ed0ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e38ecfe5ad52e8d8d7aa2a28e5ae7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026156ddc2db44373ab87db0767ac7d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d5fb752319c8c0992ddd1db02d55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b72461b4d10e75b0a7f8023ec8063417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149ed3a59bf6867e29b09d0f5e74716418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cdfbfe0bf598e469ce095cfe48c32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4795cf79052f2c686bfde11baabc67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3855781d772377b368f769673f8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d8ec2a3be02788e29af78ee3ae41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b879eb68a5655dc6c63e2156bc4e9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974a0f7b8ed33d86816e7519d9bfa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2269766cdadd2171ae67644d6035fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e309f7f883f1405213595ed47266d33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc3a48f115f6ce119eefe5da105fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a1db816b64bc5d3cf68db12fcf40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9902af23f40d6b5fee797f0f528ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae2323e7ee2e727f9b36bf1249e84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a693f31a67b26032fc6fd73ea618f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6bdb4268b415baf4a2757d2dbcc43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0a9d9febeef78b97fbdacc72300c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba18a093baaacbc0e2e478747d788cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ae16a49863bdbaf770807d9c6a9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d590bcbc1e84b8bab83d48e51d1bcd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44db8eb03b8f0ca90ab524cdb4e1ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79930ee81a3fa5151e8845b5b06f1813438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f31888e3c89290661415c684781d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d3d10fd84daf2e98c484eef29eb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c4c2962832fb1502f9e78c4cd180a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05c9c37ff682a4eabe831248c67076442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d372f8e6ad44957ecbe29980bc9e56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b068838be969a0b5cf9836db38470444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b8ce6091390d635d184346a61d0e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb3dd88169b20555668e70188462f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab54e840750f266887e166cabf9f60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91a11658e480a8a49cc454857bfc0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb998dbbfc043c3754252bcc4d4a3a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a697aabc216007dd43700e91ee50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c954aa359f07ce0019120e12e877d58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fa4bab0fc148118895b748e2aaf27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f52f37bae660263ad279618917669f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db9a62232227f10136e65eb05ecfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd03acf17f8dc8faf9b5c239feaffb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6d908256ba2e173d18815be1d6aa5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b057c37342b1366330abf2328926a4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8f7598ba032a0138dc07330a16c45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bdda6afa99b0a6c1860112df3afad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943406df9abd535bb3ecb4bb9b14d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6797d2919d6082d6322d94124bfdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e532813af4c700a782f3d1d35ec86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e37377b5af3638ff196a2e1f142ead463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb984d5ef8bf01913d846160830791464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bde4ea9cb1315bec7c08c33c5fb61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea19f0319a50ddec2c8be47cf6518d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df2dc6500295fb816115cba488ba1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0011b91899eb9d725bfda17e21c584468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0528b2e5b4a187d2f52a86f7dba69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830134d4c2174939c757473255d9fcc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1803a1832084759ac53bbf710ba642c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76423c597cf5b46b1de79015f53b86f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5f109e270a090b5cd473493f9ec1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c95517263afc2a3006f02c90528e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd6df5a5fa33d52e081b019f702ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9fcb33a36d68c97b0cb5342c0f81f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131eee6710878f713e5339d981ccf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643dc0046b973cbcb5869d822a1472478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a1edd3ffaded6f53ed257ed48bbd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db609ef7826f42dd6855863f5ccba69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad70c5aa9462e848fe0bebaf179e18e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c93cb61d857fe187405dcedee2f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43e964a03909a83b8cfd1368b97a65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c8b684f682a3af7a7c2f22c5e1db9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6743049de193b7b55b23b111bc8eee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e39ee653dc14722588cd4d4c5d6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a496eb996125c7dd1247cefe98baa2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27958da7a55342ce171f5324f9ba2a83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6ae2f792c07f84a26864f2893cad1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bf2beb906767636826f6200020e60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ad5efaaaee1dbbc8b184be3f415b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd375e0a9cb5944ca44a4234ea8bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1e8e9ec7c54772993f5ebbb5d72dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907792684e2bf38da876c9a96fcc8ce3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d3a4c59083e7f2c716a84c5f8c61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570aa9bc2c441a73f648a9c7139293b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48782b012d6146ee974d48b71ce0f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a44791b3b4b7c622aa9feb06ff13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807049652007940e4180e72bc85d193499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964daf019329d22327dbecb32a623a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b16a90693e3f34889885539a22258e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13876a178ba118c3a1ebc6078b1eaa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44845f0a0ee4214547da3b3735ca0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05e47e3e40a0f29af3924ba5a33d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbca399d9f9c60c63a9f91342c50b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ca1e482580120958b4f869c1d7178506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7d3a5b286c4d80adaad456185b91a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bbe7ad3875b6efe71798bed8b0d19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662feb6c4bdfb11c918fc0ed4cc87bd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4566a2ef2443571998e464e7bf91a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a31d8ec73c9cda1f57166c1189f40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6542b69cc5bd8ff03cd1cb2eb93b50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64eb05c6e2743354116263bda53991513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a875f59935ffd29e300fb2e43eb6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424e8a62171d233c60eb02c835e0300515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6dbe3dd53ffb1d6d220b300febd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88000a578055eed6e17657729a2157f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c27416d9436afa14b042a1005700518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2fca34a271f7e5132c5b2dfb05f79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812185bb50f89a56f2237b1ac875e4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed38db3611906f48b7cf09734c75685521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a37267bfcced025aec94fe4afdd88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78381009a2e1786039ffbbf6ca003190523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592b4585df71dfbfa3557d5e28aeb16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338d7a69438dbf22dc044e629c3e43d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98400de4e9557b40107ff6590dc6c83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc7f2073ba831336ad363f6207763b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e0caa225a1d17c786d70ef0554e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846f76596d45315e4cdb43868042dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8ac5b321d4f352c9e673f3c164c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c118888a48d7cc360f1c3c2eef77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abe37582806e8d4ed4a08ab31d7b72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac733d80f9e373953e894d24f87534f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d5674a584863204d6430818ab18f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db0451180597a6087043b7868251f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f4c7148a1e147c6eacd1b87a43675536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea87fd15c7e8bbe2a2369319969e0d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb92d4f6017d8a873765b668de8a57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98bd66a59fa49aff037b6ecf62c105539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b370b772e3279ba68d7ca745350e62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fe34c9d7581939671b7f1fe8ea985541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63be58be4c8ec6d0fc736bafd99352542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69df9548cabd8318111acef511e6db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9790ba2595014a6957d3eac97a3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a98687995cf344494e20d3da75314545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b8db83824ce3ca550e662ef47cd09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8c019313e57d5b1428093476f02e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e4f0806ba44336c957f03771d1874548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106aba08ed8ec3b2143fb39f7c9678a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eceb6cd94296a5d3faf0735ec0c09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4ee2b390df1081ad38312d43124b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f595d8eb0e5f3793d140b9962f9ced552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe52d43e2d2b4d09c9452047240dfae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444390589feda4041e08cf5dead159d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ac253a8d7e644123656ecf63279cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24999dbc3c5fb18345bffda6733cd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0880f1560cbbd9643d0d3f3740ed269557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117abbb0b0a6ac6569a06f0605a3832d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733c4cf178b913caaf55677320323cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58db0d873de6219083466eebf147b0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03dafeed398fff8147a77cdc576274561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970b53698a89b12ba8edc846f36ce6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b79f7c8d9ab36a70637026c262f1d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b31b4065a1bfe8dabdc915989ee737564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42360f1e0ea0d083164b110c218b9e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b626aec6ef208b4f37dd90d5bf7a40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524d01ba3dc1e001362c0e831e8606567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b1d0b8323e460a25314a64507c6ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953cbc7fe6b280de7155eb5bc45905c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58356bb56a902a6a6410c24d4cf656e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ebf7948af8d6042eae032b9c3afa8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1957450c42dd8e2add3a6b69d23b64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157d4e7031b9e8d067872601f54b8d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a40e6ee22f9fa386baae9deec1bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ab3e172f342eec7fd841a92e81aec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88275ad485e6776d40699a8047bfbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd652307cce8dbd642932d58348ed6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f76e01f8f2f11142887ac6fd4e758f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea9039d7bba328480e11452dbc1f8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa6acbf5cd0234e9a4f435da55c48a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5db1252cdd74a5467a39092e111c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e428eea97bdf6d5645aea854612e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40404e71ea23b43ac3627e48af720a51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8bffa256a860a6bc6cda1d1dfd6f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f4d2de383c07369a58447650bbed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8833e04a6d9622762357ff4a15dfbd3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd558b93350ffa517b93e4bc3d85fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83963e942075632e18e3375aba676ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b8055360511982e50fde4e3e70ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d22c181181bb993c263686475d39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4978c2cf4148862cc449c62a26cf743591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4996daf09511d857943f4969204ba4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa4b84e4bdf339d08c9205c7569305593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4400c4777b641351afddd62bf8af36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787db08374fe3e252f23404c2b5eaf7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43e64eec4e1058c60a3ac5810f6a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295d9a177d1e249a630578da80240a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8d1fd3463ec87a8b5de7f22d4f7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece76411e944cc8a64ca566ef89d8f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f464df26596e8b2f285bf631e35b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a0a84ef70e5ae3c62f30713da258c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af699edbe927d6718efa627f0e9feac2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398d130349ac13c05765596df0df60f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552dc5762302df9093a443b1a4a616b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c709c3b09ff8d5e9e317adfe28648605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab91c39828b3140d8a90889ab35f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948d884d11c2376b734518e0464212b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109ade272d633c7583fa9c2ff18ca2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e77af68f8dbbf60e78dfc30ef60e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b34dd67e6c15c1ed0502bd69a21871610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c6cbf5355a5213b5244775e8cc4e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f6e6cb85e309a77bb3bc56c53525b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458540c2999adfc532593490d7b515a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619fa8ad69a8cd4e57652d5bcc6f66b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb7cfd53b8546cf080684f3785d6ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d75f023e1237bada96a02b9562d7d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2bf70224b150597b3d39b7ee6a164617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefa93c4f7105b8145caff1a0bd68f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871a8270c7d1c40cd819ae1cd072cb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013dbbcf21cda8364fab3bf340d33cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85add8070e66157a6f4ba089e363733e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb4e2019fa0f494441007cb39b9f3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf6a87e25d2c8013fdf3fca0605ec8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e496803aaa057e9097bf5d883e057f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a63bbb8c7db8565b2a88cee113402625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51f3d602a3d78000ebfae3f7ac6010626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0805a2d774d0c9117f3b91ffff6f3b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366c563e712f71b39a12f99da94a5d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753797fa7afa1e14982926c260c904f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dda9795b25a8e5e17b1873e4e10936630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b2d900824fd013f3bf4261acd564f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92872156e214126a15cb4d1fa8605632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dec35d2744bb606a2aefe6cd4cdf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb80529793741c52bf4f3fc0455b92a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc132f92e5370ca1a19c8f6fcdd3fb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025436c3c329699a019ec1e08a502e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968f86e16c4ee2819172690a999ad67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c932ab14770ae1d4f18544d577c78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a151e47a8d44aac4e1be63e967d30d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511727be1e8452205ebb7464b4dd96b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a0fd2203eea97bf45a7feb36c2976641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f061ed8aa69eab18590430a295f4d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68e6d73d69dc9082f7b126244f33f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570b35c8dcea90871b9d6886d237738644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f37b3af847761fa4945ec5150b9d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808da20e545775726da75b0f6d047b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4b61e2184ac965d5609f4d09f9805647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4102f891d778fa257f143530f736648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0140d68f8f7b2138e2e5d50c0ed87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7a8410b1c6446af36ba7e2828910650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73838cf21ccfc6e110760c2c7a14b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f1491bde74efc92e625b7b2811280652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24433e5f4dcf961a2dcaf5d9c3f6192d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43832c751ec2726a1dfcb16b8d6d5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28740925f61072a8b375eb4bc5b804655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da57cbc877aceb53a392c1169190c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3139030be6dfa3d9723771e6f592c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0fca1cceed8837a35d87279c1a140658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0c23586184623bed5a6a5965be9d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f304ed53da9323d908c7c8e4be41a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026c58b17e683fd444efee83e47f3f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccca4fdd722597c5602666e6d19e92e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f946e8ca35e42df77b68c5639df47e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ccbc77963e5908819b877f95e51fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ead1a4979d5a96509581127ccdf07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e0495ef4afa5f62d77c8635c324fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aebc31ba6d69f595581cabe387e1ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea50945ba51fe99565708f2f1e28d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237ea570654b52eddbb58f10d6d3219669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ef529ec3dd2d4a9aae86391fe745670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d5bda33ba61734466393bbdba5b65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bec73e5dc8a90885c539e2f801001f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4c9b5edd3075a06193b1969bb899d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575f90adcf288dd7bd88c953281e9ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee733d56b131888e496e8aac841f8021675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a5a3b9eab5ea6e74c340240ad4e23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab2508e7634565a8efaeb4c7c4932677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529deeaa3efa7c68d98fd6e2191cfdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeec1be6f2153e028b08dfadf699dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f311cb5fb54bea3ef0ededdc90675a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fc3c6b3a89f2073866007c83d15bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2215ab31724596e44ea1debb9f125b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3c0314951348ab772e31da3876ec9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23933ba06308dfa0701791cc88bc212a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377bddf4dd40f48386660ca16d7a641685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace9acb47d39498990c6e7b2705f18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fb761c70859d58069b7d56e6543bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd567b724d80f6d88529f6769fe2576688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d7411ec5402f818bf2c875e360d0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a532d74f3f3fe56ff24263b262ad093690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c05eaba1edf90a2a05042f049fec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a591f111478524c59151e0ef905b952692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8914920d2426880476fa90144d114693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9e2b5b7ad271553be7c2ad611fe9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c079716f239d499cc7228ab909841695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a4301a3b8c8ae28607934ece48942696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ef08f53466c83ffcbd60daff3721697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e344913db0ca7d53f275d569525f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13657b988cbd9ddd6b2cc7fc38908f68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5b7eec5f5ee41e58ab341ed8903c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f6da969ed863598c8699032cb54a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb1a30c4f32d283a5e4d038da20f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188da863b12d55a3826340b3ed9e76e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d6c2e51382ade58c8a2ed8844323704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034ac8066557d24a577f8eb9b4b7d6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96186cfe83a9fcfa77f6767f2840dca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ae4b7cc71a7cadffdc3cb57a5861707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6c593eb37337d539b7aa21561daed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d4b67704439183d085710ff3cc57b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db9853ebdee5af71d349505e4af1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e20a73952e160d8fa4ea79e6f42f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68912ad7217fbb9f565b536788a28f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34f0db2c868fef19b39f34e8d1dc81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f65e14fe98b59f72981b7f1e6e484714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0a64ec13de42a1e843d53d1599a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3ae380ad71da49085cd7c89b4e185716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd37e51bfdd3c298cc9472337a0b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e123b36e52dd554ef7909ad20adcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fc1ab9e2b43c659841419546fc6b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c6dbd3224368b8747ea24ca9d5b4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc57e8ca10fd49c8e15f647e6781fe1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fedb5d7ec3a69927f5eb3b759a4e63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff845b33bd9ecdee0fb59fbfdad297ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16653dbd19e30a26e7d9d6a2f814ad0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e50da7e1fcf035b9f5f5925f990f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd47f5898ffcdef0e6dcf5f8716219726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602d8c775179c365a1b20aeef47cd19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef47de7636f74a8a5716760ca0086728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785bf10afdd5263a8d69876598d2b43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c31497a04cd27ee2459a4d5e19f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2ac1e68c17878f2c6a496c6ce9c9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a28057a690e807daf0d57646fb9e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b3e85510f60a06cbddedd4fa377eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0aba31a3300590474441e321aaa9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2cbc32aae4290b4d3baef39822f05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af338aa58c7384f94cb97739bab6e6b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee51ccdb497b0c3e150a5684b1f35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b3d18b34c880f28df3b2d8e123b05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53194d39379c1fb257f343d1267833739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38a5a8bac2bd487d9d37e184ab3db8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29df0d93eb5a47e3f1295c1378c3a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881c7e537cbb76af3abf6a4498c7d15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc0dce3a1d411f240e2e41537be651743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac168085f61a22c39e73f38dd7757b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5563966a95c8b138a3a563d7ce6897b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ab64a51e4e2baf2eb2825b3cafbdd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e2e881c35477d39e9f729c2b141b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40523a8fdd69bb1ff697f876c5fe37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05134e8d22c050cc20bc49ca7b946a79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba71ef054fdfe914c553841f678d74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066304f15672e4e112699d5192ff5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9608e2e347b6ac19569f0e99e318752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb5c7e9414a4e08b2bda6692177280753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>