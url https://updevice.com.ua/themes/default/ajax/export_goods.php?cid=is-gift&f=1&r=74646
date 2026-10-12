--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd3a043c82ec9ff0bcbfd234b263a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052edc04a71d70234594bb44e5aaa4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b4003450683f17de049ee2aa689573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477f5980f1d8fa7bb871b04120852054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0981136b3d45642d39f0f27d24fc9605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc4e53c2f02e7eb6dfb7e2b2b9e8876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d630969f686f99da5c1ea474a67797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c10ddef92095df56f494edea2ec87c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35501a00c125b9d26310faf5efc77c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3542ef603658b43cc7eb30500db9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d14d256061b77f942185f8e0ade511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3825b822891d4427c6fe4ad1aa9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32afc44bc900e3b3bfbed7e4268313f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69869af8a17fc7afcd3e05b2fe89025714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12190938a86e7606698aa5d0bd17184e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152b3dcdea71095c3a3d632ab30c4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47d349ffc9a87b457006f2ef3bdd8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38363efcb62427b585acf3464639f3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f344017ae4eb377da9f4c391a511e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699b06eb89301fe6562261c40fc979720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7156a41a8521c14f6f91ea7106fd3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37bb59f75ec6450085d38c1bc85ed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ad4272e88391895b157a9f887f13a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8657b6d6dbf648927aeb0f850314ef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c05decaaab18bb95bcf25c22c0af7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec313cae4f757efc8939486b896ff5f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699d852571a4523e303438baeb788027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465331e2e2b18dd3c691140ca79f5a8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34573c12cb43791c56cfbb94b9a391bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc269f7d302c227d9acc45eea31abe4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9a6abc04e3c0b1647a701c587634631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f8a75418413ff120030f27f2df3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c275957e59859ca4d24cd8d3d3207533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a36d4e03b922ba06b8a661f54cd32334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef83eb3fb684f84e8138e1ed42fa26f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6eb86d7c1b39bbba8acfafd91abfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636edbb691f38c9a80fe2ec6ef5249737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af2f2252eb58b3928dc86cf48c1c5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a9858dcdb21447a14c1220e4d32439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0519345b0e1a64c66125c76c4948b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb38bfe0cad177be17be1fd88f13cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f4624436b0b6050d14d0258abd25442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db335affbfdaaf28adeab769df5236143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85a0bc06188400624a81873292c3ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be951f051823c619f6dab5ef2ef6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6baa837f8aa96e8db9cb86fd1d406446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5feec57b5cd37e0867530e8fd3a1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890402e5c9adad95e2b2178a08b6f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254b506951098864151727a859da98449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a215182582a85091ce9e9067fcc4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17407fc429a4e2372461fafcc5568f7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec007645f95c1a7393273be374c801e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239d885ff6f3bf731214bf4746186b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597c8bbec9471d03db29f5a5b1de92254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24822080c55769872d5fe55e1106e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0becec42c8c2819cf599c56bf6b9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aece7ccc7d76584fcf0eabefe8873d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab97a57fc92295365193c4a510b93f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36213cee940e325bc18aeee75659bda059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0cdc4776243dd374ae939d18de30c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26156843ac0adc0add138e9b0f894ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8094a36880b8d45ae82dedf912838f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf81e3fa995314df6706b85831b7a2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41d45d54f9a4c8bbceeaf3a93bd44664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60038835fbd9815889f790f1d4fc14d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ad1d2be6cb658725f2789554c7da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9930ab0678c2087b3f27e078afea967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208d9e729e58df3c353cc73670894368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf7237007ee8b08ce48f6a3df90e6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50466e99097b6d413d28c380eddaf6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c6024d06a20f27b822264da094e7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f670bbd4bda163e24b8b859c1129272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb0f9e0269f9636f1a73e06c903a3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47b65ff7063eeec85918ea6e3df67374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573539467f903273ea88ef10eb6cdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49b98aad9832db44611835d00fe3b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ba362b5ffee22c37c3e0bea84303677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780db6023d9bdd379d2faccc578a77078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38147a5f351188919f0b657ac2713b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890a0ade2450502c7f7e57b171a90580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04af8ecf2229a517f8944691782deaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bc0f5aafe2629e6e7d0d751ab905b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a91ef378993de9e486c7cb5cf26c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0e5a886509a2ba47c4584c2bdee9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e67e78d0f2973585d2050436b97c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ac3ecacd35aac475702dbc2cfaf2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5999f565c5603aae7f965de0588c7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e50b59de6473fdef689f6061422bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39497091b22ba5d1a795883dfed31c4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9dd0f2fd57bb0b2bee29ced0938cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bdd8ca480f2214e1ec9304f71339f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322582f9a212af9a04655a1375e96f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1511ffb4c7cf6687a6a666b59e6bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f4c605c7af78623a428cdd7cf219194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa47951949ca6b533825e2744ef24195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a5a39ec85d65318b6b8d286f48a9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50311b1338047ba5486a2f50c811797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb0db3d26cb714f3f8708e94620e3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7a013a7bc1ad7aed0c2aaca807ec999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd5f201f2b00fe50a9b51fad9cfa36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d848c68ddd27722424956cdb155be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e82845567b1e9f297acb922a7217102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ebae8f13249a24b30bd5b197ab2c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809110860a329e5a0af6a373b7d53327104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac1a3b65487cd1884aad86e99fe785105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b4f054cf3e813b6ebb7ac7aaceec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8483cd2c793105b9c667b4b9c9e02d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e8ad36e93bae6f27ffe4cce8d148108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc2be08ad4e400cefabd6befba71ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b43b7f0a12ee2751f822fcfd97104110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a0ec1caa6ce73337932a5ee38d647111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9afb7090fe7c53470afbbd25b1f320112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71313e21fa03f64cefe8c401d723d55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f748d210feeed71a305a830b2931114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871213002892ef854f2e0ec32f7c74f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269819634b817aa15f7e8456eb99378116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc26e9134e0d56d504981ff9f1e58a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd971d1ddd3546efdfe1cab1f9faffb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b9350add76017e7cfddbc61a32c7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3da1c2c7b160c6e1a754dbc6d37fdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd724fcec28ff2e353cd64c89cc0be2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf55b8f4ad462272d52371f581ff48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44053735521b351eb64a6a9c4efe201e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9336f86374f0928158c10d4d16fa12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4996a53fc2e4703cdd772bcdf1955f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba86fd76d666ed6e447910399c991126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca70e78bc5fa0b6092f5c2af2e659f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d24676d769d57d5292af1be981d602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f1bcafabff176868d02ed7853b27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84a0280539d3961df1f69020562aa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10a371a7e63dcc032ad4df25b4e1ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93957a9298a74f4212c11a50fd31b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aa06f02e9e9aba7507d47726c4616133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e51d6abbded46f7531b7928197541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff94494377984da435a95aa7faebb6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa6ed80b17d6b163c3b505c63ba959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5b6805a74f77d443e8a18a40cc8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d0b36d94f3d12e90fa8fba7fd55a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b51d5e5c96f039046a2a4e93c8e75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78d039f5ac4450c37ef9e534c8d44c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc0ff952a9cd95de226ed9ff0e0793141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6384d2f75495a985e24c8722ad6298142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c87e21698af7d4866f215adca76fdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3f3298908ecfae88ea7a25e8a22b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4545393f841730a0250f8e0467f8e41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a3855998de6749788a4e66b231bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27611719dc58e01695b97638ef7c479147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2b3119ec6f7d2c798861090ca1045148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2269c9f95b70ba44b98019e951909149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5975fa6e2e65c06fcdfb0b42e1329150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb65b87a8f3f46ed4451d5c5492330d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c6a65841d34d0ff4b31034e353c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5db76b173a7790fc9e79dcea1c06c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecaf58413f8474cb08f46e688de315154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ebf3f4fd172e46c5fc68f446c8308155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18665dd26f5326418b26d5c2decc9aa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4ffaed0780beb42f944200a4ff75d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c646746b66ff0900b30e211cf53e1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9439ebb016e38f41cf53c8351355fbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e6ef6c9890aa93bcec93fe51ebaff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130aa63980e3b7337fc244fe8d91fc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb884a8317f602070e38d61daf073c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346102da1541d16459dde67c94d194e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb195778e0f50ac44a2a94404c0a8f73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e5ff00aff42e5a94edf3bcb64aec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811135ec5489336faca89556a1309db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eefffff1ed52b4828956a34df7f618167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e736458eaf15b0f23185640f870f47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fadc619b8dc6fde88bfa21a646a2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac6615a13f087366b07d4c207d000a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d3446a59e64901a1b4df45ac60444171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a946cf3b46cfa0628fc32a96919f4f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f6a9f97ff3589fdca269ef6de2e42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d1bb35a7f00c4e684298da7dbe11b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d85236b952ca5943fb2fc87950d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5ca38c394e91ceb256183a3517a5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403aece140517f0e2897c1391185c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862037c4e744a999543e8443dca430e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b780af339f3b2c4b0373fcc74aaaff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e7040b0586db5c5197f2f75bd8669180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e137fab5478fd8c63bcff3bbcdcf10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cc7e1d1fba6e1a55cdd756919a624182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91826edf35fc2bcc1b13a3cd237e2f3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e26886aa4cecf275bf88f531d5c87c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82884fa18fff26363f34551794ecf43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc083861a988c0cc5e73d0d0c79c2e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1c76b32cef51e029d6c3609c86bfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27ba9e09fae0be9803d44137364820188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832bcba52768b27f58e555ede2cf154189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a45c922ebd5643033211c04558ee7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f6f815126e36ff72030203f93e6bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7866d485dc64284a1b3ed4ffc7f87e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61cbeb5e561492510a78f24742bbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c7c23196891b0c1afb5f9e91713e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147d80c9105ae76183f6c60e6ea107195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f98044c9287f4ed3441ffc283ef4e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3211d9aee7d905b09a423958c2d55e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c81df6c81c22ffc0516b7b2a1380198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b263d97060a6072a6b81486c1e8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c9e64f17a3d1d52697b175e6aedea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c39197703c35f074dbcd5b6435c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253983d5cecdd1cc642f04313b435f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564fbcf29d49a54c651d62a036f895203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fc3eef6da23159e52d9c87654e1f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae765e005abe901c2cacc5c34b27bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940d4484fde9af2a057ccbcaeefa67f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d13fc6ce9078c730e4eaeeccdee27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4859570230aab9784b2f9b043e9d3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d2aaf36d03d1caadd0e008d0df7be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4981a40690846a2997f3921dcac496210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9811cb28952cd374fce4338de439f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d9ab225566e7b9562088680574ec5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f1e378d9189b1d110b72db8a3a50a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c4d8d9df7b61b3e2218e75fef78c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b290998d1be540dc8668bd6ba5b00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b2c4b5999a68f5da2992abc4ef489216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faccffed01a2b06a9007805d55970b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee51a2c592fb99db7661fb97e95872218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841920368726577a529bb34e1700bdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e44ce6b3567eac71d77460a73989ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d73e9e310f0b696e24f9c37ddf6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df18b0c63e18cde17fc17e219426bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b9bd8d7e2fd169db32d269e58127d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a1d00c3b5e76cdb691624276ab906224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d992316c5c242012526fc41a5fc2cc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa30f189924fb6b4f24efc79938fac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5a835e6e45c546b51c1c276c02ef3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1701138c73ddfc9bea9a21ae8ae6271228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662ab7d216538c2feef862caf831022229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a139d8e017bb11e37b6d7148040cee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a92f533be637abb8686b43cd3541f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2dde2dbce6e482b8578ff4a71c8ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fed6e6776471eb184dc8a46309ef27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4b6252fb24dd4dbeb4e7ea7ab3973234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e96a811a4e89d4e66c10f92a9796b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c610d08db53b8c635d92c50ce9e551236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838fac94b95cca1a6dc2aa5fab8174c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4793eb76b36cd7e40a87c64a6797238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f3b7bd520c84a3d2da2471a13e806239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e686b7060d2a627b81e1683c71d6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d371df28bbb2f3dc46fe4260239c03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb7d661749ce74dcb149037458fa9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3044ba1414eb0f8cdf3487cde43a8c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fa2b96b0e510d6b1609c6ed980618244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316420eef5a492c27c1df5e3f875cba2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae233f4c672af07476fcb6387720e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1398bacaa37eee053005f66ae27509247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430215e0d541fa5f9d01cf2a8eb06e61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354a633dddfb7f12928e423dfa7a914249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1b5a6f476b9faeadb743915a2fda5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8989e433716cab0c1d9db652b1038fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf750bf666dc4b4347c9d99377932d53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628a004fa9a9c059d837a4a1a4df27c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee9cba9989234ab4401c1726e1aeb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a760ae8bca975659ec4635316b311b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27000766479f21e8563199c634b87fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b916c986928fe4b49246d536121c86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef9fe35670d8960c49cff2e9e5632e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605ff4161275307ac6625f2e4df3734259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b49ad14c5014c8683c30c5133978f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b8c06c2d9a098fa7f2013c353fff3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31ad8d077547cc6eeceb5fe1a33d65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4e8f4df7538e0fb87a1033fda3317263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6e5ab5bcdb818dc5e7f5cf0e1dbcf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f45e87f5cc30739be2fd4ac7c28e72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4021b03cceed044454b701acfc5568266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71df0728b8969b1a2cec7219e93253267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef27ff9b5819566286058e933dd200268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0df8f15b402d8f289e3533d6598449269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df70af93b451a42e7fe3e0a37c3374d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6339e139e3126d10727ea832e6cfed4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e23a3c88e9179c87011f1f919b9180272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ec671790c7623e6f69fb8fcbfe7c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba367e655627cfeebdf8b345ac6968274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04293d5f73bea4008a6a42e09b262ee5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89ae1df46ff874a97d4760465157a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb955cd1c4a021f8348cbb0f7730ebe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b2f3fcd632de0b105ec18a24ffe22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebde49753be2854574121fdca00e605279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed5fcc3d41058c47fddc9f1b6917b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ba8fee1ff9dc262fe905268da4c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884971315106f55cfd4d3dcd6de5ae9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc3239405ff4936b59c28cd3e1c28a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a409e85ff20f0cd46296ff287c6a1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5466c7194b85257b81a258e3e69a720285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54ca94c220cceb223dd50b0c09d50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0d66bfc03953c3adcdf891302f27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6ba3f574a5daeff495630b7346e3a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894762558a97e87ddeab4f57458de76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a4954009b1932f04b3b4a7008f53d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26ddab4ad4b728fa2e010fcb983078291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d55d943200e6ab2952ac0744d3987d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f3658712a2564630f73107f9be02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167478ec21a840309be00d3156c9561294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d1cf7223949b2a21d653170ce0086295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f66fb23a3bbdb9bf14107f5b18560296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8ba9f8a34895d95ed1b4e68603f15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ba7a08671c0bd47ac892e0e52fc4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deea07023c9a8522665c8044ddbc6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7fce345a0430780ea800bf8b79e26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62877d4095d387e8447524764a12ea1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f43cc729313259b9f62680974cfec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aeaf80a48533f6039972106dd76d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea09594cc423191697b6510fa76dbcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb17992a6c180a23f5014d52c6a720305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74601da6e91ccca2712b25d4ebc81b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701f02783901613191744960b974520307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fa0bc2e2e6bde5e6c47c3efe2304b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed15c481582b52774c5af5e0b0f79e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b3244a3defbbcd41c5777f7c53232310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee38050736ca4c8f716790a51a305b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893af21672f871c8480691a142aa935312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ec8618551eb9cbbe2484ea2187fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7332113cd17816f1d337e8548cbd87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec9e605092836e311f95853e086cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166ac2e478af3e0e81db50f6f0ff946316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df7ad541669a3bff4609b6cbaec4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424a37702384f343ae511bdedd1135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5f7e86bf881c00638b1e3aee2602b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82256d87dddb2594f914f16669a81bcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df43566ea7c79ffd313fd0d862fea0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcc5639e1a8d86ea7a8eb284954b4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0f87cb6d5853b63d213884f574430323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c75bf6a063d83313d513a298755175324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbb25a1b62d573be1b7386fcb0f01e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e3b8e45a9bba3802dddee4be3398a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91518ee22c08480fd42f110c8cbab1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d571d25e5a920db0becb2a086c15b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd254fd73778bc59b443b9561f83c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df5cf2fe6ababe2e40a888f6047ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fce3f6f1e2fe5d3f1d51cb8eeeba7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecc2a6954f9f649e239853938ea9cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d09542083ecc03c0d6b347b19d1ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa43562e47c5752a5c3b3f2767bea8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a2e663448e90e05dedf95708801a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a347e5abc52c7f7dc2e94455128b682336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0b4056c5d6b2d792923c750a0e28f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e793c664f6740bcebb50c24883532338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9989ec5b41699017359b4fa574e7ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c57e88f08be9ecc86c82a7733830340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e997f3d973a3d94f64312262bbd708341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1a546ac3cb82e74fe513d7e92f696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1fb20e2c892780e88defc57de7de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad5eade8de419f03dd775c358d17f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2f94ac72bae62779b135c279c6a38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2c9c2b5642f25b84ea16ed8888787346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf09a0e252fcb4dfc43ba7e71c0441347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e638d6a79e8a9848f036708b73d92c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4e9229fdb944cd95c68d4d2f7bb0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a935817d7cb01bbe2f56c4526be2b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995190201ae6fd2070392f8052816603351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e59e8334333703cbf8bbd677541d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cceb362bd8d7cbeb83fa6ed389f26f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91706b1424833b62c33cfdd683c3dd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f2951c4ae31f349c069eb3226c1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4049ce40df5954fc74e89c7ce48be2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63a4f3cd1e7e8ddf5361dae37069fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9b37862c1a69084ce751cb828d49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8785ca5524386a2f2aeb9545f2be4a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc74c6f85fc9ff1011678a29db7275360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402e3eca176c363ae6a2ee98d141333361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093333c03cb8c0ae95e8de96ae9d3b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80d153a3d0cc1bdf57fa8aa244b59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dcc9a72eb59d971ff35a689e9b7db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da1ffb1998a6ec436121a091a4fe0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df87ec88a6a51135c5a019f53ea186a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92173c6b51df39db25f594ef8f6b3de1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac054e629db964dcaa7445d41e55e3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a183350c4504ad59d2ccbddffbebc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86364eb34b2a0992fb64d1a03a4eae7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526db0c71c17e0b4085f483d97ea773371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46654a81e21009e02e25327765ed24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e1167445e7fa27af81e08e6d8a3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e3ddaa1be4121c1f3b09390d5f0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a6eff455dcded1cdc6f9964d27732375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129768afd9f49f56f391e302323f19f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25592a5341056b43b63932477cfe21df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ddd9b685bba8ca1f55721e4e75af2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28314d4677e3e22427059041276ddd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac001ead67e7f0351622c12cf81074380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe079ba005dcf4db5363fa852a73b3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184054c7801b5752f64111a276f0642e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05ef1651faaca1b1b4cacfdb74a81d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b03be20d396b773bb419a8c0111cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f956165e3f8685fe93f9dc3ef414f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca6861f039011ecc400da98280a98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086495203960398e40a66b3b16566090387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410b9721ba0d5577cb3e94aaaecca6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371edb7f8c759cebbbe99e37100c8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d25c3d0d4a3d1b607c7f0c146ee089390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709aa9ee7ffbbb695f5e414aeb2cf60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52e5a295775e7aabc72596cde6ef13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856248bdb499872d81bf4d832c5259a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e2e3d00121bbf38e191308e9cdd91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c4d6ce5f8fa0b23fdbff8bcc84d6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a106a9bcd065185f8185cf8acc16f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cc67f885fc3cf75e85a437f8c5dd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847701d3d0be36e6eff52977deb20e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b42271054939eca19df5ec46f4a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f10af30a5885f5877e3628d61824d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c66105f3fdda619372f792db54aa60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d75065a6023b8de2ae2c800cd7665402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a6b8fffcd5c56182691dff5ebbc76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af8d96845211fca1a72870f3ed89f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b610adfc7264fb9defe91803585ad9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1957f0958ef0ff46277e4252cf2317a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910372730b7dee024f8ca260ad6d695407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a98414d719d6ed107d94ddb63b6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56db0ac64d0bbc8239140018ba19eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd128ae4421d56fda0a9b83eca4da04a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d74f14dcbe595206d58969237fcbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88764c5cdd16002ea811367f89ccbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a1fff4f66fd942730aba7716f3ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add3695670dbb62c5a9a52985841820414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c60d98baf31d4dc0acae933b00d2a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123745be090f59321fc02c82921f1cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2bef849efa2454f96423662234ffc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39f0079abbe8d65473efb675cdc8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c5ac267e69428108943d3b453182419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6552876621805f4be584419dae71a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e0198b4145734b4b2146beab309ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760c07b5898b25f2a931c6d805f1bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952007d4974fe940438f4efbbfdb9cfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca24624aaefe9605e2dd75b90b6ecb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270daa3bef9aa2291b3c4d53fc662d2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847af3284bf4245adb14b33fd25bf13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f2049fdccbd77d9161e8045b1925b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd55697ed59304e9e94230f37f0e2f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13e5178d12c53a7c36541f6a98b0ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ee2dcdceb0fecd39ffaea2e92a1a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6aa0b5c6b943b7c152ed53417ed62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad539d7eafb423301d5b26f58a94b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d25a78cc1c677a547a6d3591941501433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f9f469bcf8b3b4b65eb00ff6ef3d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec151f4c3054682ceb78b45e0ab4db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744882795f00bfc1a69867f902ac737e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b31bc65677317dced8f04df0dd8e3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b284072513f819ea34a20dfdb089e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f1df0e87eb975a52987c79bcb602a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29f85d035e3a5e1656f0b8fd45d71a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b678de2a0ca36da33c7844f91392441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a501c551839944ad0e803999a0fc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b78e6bd751288c6ebcccc425f318443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c25ece82f20d9ba70663093010040444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f3f26a9e880e66f731d4e0205ef1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564025a35823bae6ee279a0a8a71aedc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50e941b8a7d81edd6da54bdaec3ddb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d6419619f4a87dd608d6ee6d60a19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a031095bd2923493bf52e486ad50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230a6616659fc519da780f408b4859e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd6706188acf05dc46ba024bcfd088451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eb90ab9225a22309720cf530d42cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd81d6b8a391bf0997b00f9ccd6b703453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdecb5083499a3c0d0b4d3d4ca040fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e6b396627c2ff469ffbb8f4e1bd1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cc05669c222895787a734297525d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1142906349e66a9a0045770acc4c93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886156d26dda4d05004eaf63eb60b208458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024faef282b8077c22459aeb7531541459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24bd4cf3e8a55b33fc71e3d48c85e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8da1bc9d93b4f7965a65cd7395bdcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1cad2019d1122610b1d4b0161039462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532fdd16456bc827c59b02b6bb559c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0171994c34ab3d2ac6f1d6ab539252f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2608c88fc257be8a9ba0a6a08d86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630034abb543b944b867276ad5265246466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60403c218a66b874c2245625a63c412467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71063000effed800b6f283d570f8d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c82ff48f8331e7e06772f2e82fe2b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dcdf5aad9e4da46d127a1f41e7b88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831af61d341ee8e885c5a1ea3528f3ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0993bb3046372370ffb6a2425a6bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab44f74860f45203c1c2ba40cdc96b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94525599679ea6a7ba0e8d070b7e1c0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b89f25b04047bfdac240ea82d377c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26a2ca58ead1b6f83424e4a6999830476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73c012ca77b069e5653e777b48624477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a012f52186aa9fb3936e5dcd580495c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771dd972194b4a958ac7c2ef76b7d26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f16afdb58761ee1c20331e51d2e13b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d38e794776f354d12245f216f217481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85250dda880ad92e6d70d3e7771af20c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f85edf48dbf1df5d34dd48eaebb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400abed931fd3211e9ad264adcbf5b32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c6bf1e0de93c7ef0018ef1a881a3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3cc7b43d19d8b611d11dfb4a84d21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305f6711e20418146db66ca734f8fe6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4573bf40543568159e20ed71f90163488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94fcdae08cdf918429ccba9f7515dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66d9dda47741249f52a208214b3571490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d2bf9d14831ec76f2ba885040664b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e70eb2cd8a412d09a5a12c210717492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929173fd6fa282116c554042f0838d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341447aab51b9e2c91aaf3cbe379658494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07622808b297300f7d64d26aedaee8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e14ea1a8aafbaae34f2f012dceaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc439d108d63726b31c766b26858ab2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db0d86408fdd39a277ce786d1d22ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fbf9ec7981b98870747af05bb2623499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a4f8fa8eeeb0ff9cd022fe301c7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b5d0a24a97dd89afb8592cbfa166501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236c6335aba4b85886448c1ffbbb7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4232167720e94a885c7a7fb6679758503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f48be76aa71dc644fbc626a3389737504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a5593c009987774367aa486b3779505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d3ee12ab1146634b511fca3b49e56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d98b0059b225c2910bdfba1c0234507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443f1c4bf4d62e5cd10a2341a758767508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f14a00b1bbe0be2a7ba0efbc503ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd4c0fc4d95974a9401d4cae5eb65f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755018f129117354fdf0cc640abb48eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b0bf739cfd77e78080f9effee306512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328771ee71abdda53f3c10e93d324f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244b6fbe26dcc24c8e27c8c9e34ff81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55a64f1f65c8bbc600e9e288ce3566515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc236f20add6a55d09c5206ec1889e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4998d4f445a2a60a39fe737dfa606517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67379f30d53927dda120bfb701ae38d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6b32fd303c1e3fd664b54a3010639519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22993ee79966b75166319dfe7f5336ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda32a41b21383bfe380654bc4e41b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ea98efb0b8f5718e7424664b08d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb1af88efc2cfc8e007e3c98163427523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c99621231bd1eb6c929768546c84f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34372ebb2f79bd067d3c8b264b1100f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aabb8b34299d67a500ddd3bda5320526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13b2098db63fbc97b0534985168cf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e953b199e47657a9f780ca75a702528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709b0b0cb635f0879c9421a19d26e89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d067ea5dfca0506f9f01f9906605530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1ee3ec620f31b57a8ad2f8910b3a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc3200aef33903ce879c22d3e0eb38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee42dc1b341521a4b930fa898e9a2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d89c223dc7f4312f6a245e7bbc295e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395efe0a8e681b2b9f0525f4e3af157535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655a9b732e079c82ad5dc78892fa9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab894b071568d9e0626506b4fdd20a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d622cff3df72cbc4bb40c1efd18a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c9756f7ce4eb74771f6a576ecde80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedc53a20968e769c3f50b9220a61de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5846ce8049e000c81d5a24236e042541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cebc7a8cef1d42fc999e921c51575542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3f35188be98c02ad3bbba078df3b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5639518c4b738177cdd58bc491565544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e50462973b6ef8693b1f331de8ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474b03f7823e34ed37a3aefe2d4d489546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31212eb49824945c0e0863f0c015fec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d92280c2b3fccab5a7f54a19ad790548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe816a2c91033e2809252baaa749ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73605e5ce3529790463ec5d01a31da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e127dc2f32e1a9d6418e61a8c5a08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10624c9b8de19a925c13b0468e14ee2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe63890219b92cebaf524518a63a6e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed5ed4e5d7a7ea8f220abc1964219d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263380d87de62b82804d2e59b09a555555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f873a587c4e4b7ef5165ef331c99d3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e0effd70ad8bd6894d06a9bf51214557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a451d82751598780a09759eec0e8574558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fea515a475d2a65f25556bb6b0c80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2283dc120a75449a52e8536cedf8e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f06a297fae36fa7465193cf6931fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58b8ec604d473a65c49bf63f90f70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf65a6863c82a93fb29a6824f0ba76b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd4d84a684cb072ab49fa9e9860b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f69ca1849b899a0bb9e913332a9b20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd52b7fbc5a5adc0c84a5a3e451d4a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325299e3eb70ad8e4c028be2b2bafd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2ce90fa32379002e79d6648f4275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691b3e3ae58006956dd2d26479f0273569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49a63e5a49a10bc1f63a3d6785f815570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827c3a5906bf1bc5284d30d8ee4b5bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9651e0668f8055d37d4de757c014572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799edb05d5949ddfa1ce7e91f430c0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad30440001c4d6ba80a67ef1ca1c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d620adea791bea6a46ea874b1c3d29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b77b1f042ed381b60870236235578576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca4337537a38d764011101d2057370577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20661134ef1ad07cc9210a8aafae941578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665197711f5b2077d73cd37763c3d9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df0941e9e8cd8f585ef971fef9e59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22501563306354513df48f949ab1ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c152567f8e2ee0eb8ff06eb0fb2ebec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b61aee4c96774c33f191345c76ad1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c69d8a2d09b123ff4f4310d80f8d00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb71fd5cf40c4cbc78f47e871c539e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118cbfec10d260606c565706db5500a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b1af9e569a3b5250e058b51e79ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa12562ee2bf7b804b44ddb52236f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93df5b5aac0d9d2dda7de31a389758589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feeef010857ccd19938ad99587c197590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5f356b312b7e1abd9e8d4290ba67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa6b6dec8da46d4425fa05e2b87f4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6a2f73dd5a6b3f03a0fdb9e7da00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8177ba07f7c8b9e8d60f2b461b6bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad166b0ba09244d6e1b503f0e31fe74c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee5ef33c5f3bd8200a0aa2bd99628596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d0a2bcdcf1d3e12f51aa655a54ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6495efead6efa5af4f4671582845598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c621a1d4581a2b185871675f9d4fe4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d8c4fe1aba7e32018807ff149b07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e7ed7b739dc3f05eb95cc01fe18d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20664a9e22dfa62ffee85196b7bb7f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6612b27e65bb60ff930a45ba53d52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27da32a6f8faddcce4bd9fd89de891e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11c2d872983d69718f3d91b3a7104605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5334afd0b25066c02df90aa2a062606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b923a26c15da6d294a4cf14dfc111607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bf6944d92461afb3016f8c220eb0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a733d9aba54623edb01604bff4491d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93c77b4590ba4c4338350078e53092610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd373528ece04642be0c15997fceb42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd120be26dc434c84df1b9a203f194612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a50c8a2765d899cf82874e8f23f8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d1ede6ac16cfaf10c543c16878516614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6ec473bec79aea76d0022b0295d84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fef5e6d5d5a154f6e8fb68d283127616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a9a5d02e0e4c7366b3adb6095b40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d9a342e1eb85c64214f9b915d109618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7615cb3b4093f91f7cfd84a14a7bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccc77a57cc95d85c9eee1f352f1700620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec2f9b332b890b038774c3b01818e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8aa5724468ad18b8eaaa028cc5370622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113461665bd1279db91b660c029eff2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7428f5a53ac9b077e0e89ac50125cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f260cf0ae9810265cdc78c8f82a4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81b5b79d53795f9ae1fd39c54d439d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b1380090fe8cd3b17419178a22375627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b4c7b1b335190ab280766b7aff593628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b425221ef8fa44951d0cabb81726e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ff29f62e1dea2ba36bd3059f2cbab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b04227e07e0e73d582a56b0aa6423631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c629a11587a33b5c0a27a8b35319bb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5013c6079a74ddd84ed714c0af657633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00f137c7faa5a5cbfe931e412ebe96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a56e679afe0e671ada6c52d430a88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5f244e41700e2d46f4445ae07a3a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9391a95f505f011d8fb0d1045bc5d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec250a32f19489f57557a428d3998c43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426c97298a39e8382cb3d261bcefc54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb3a56f3480d79cd43133e8f9447b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512f5344f6c065fcff0b68389fdb098641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a8fdb4e2de7ccf920328f839395f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c673b9f1925a4a7e0752c0e6951a11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969b7af3820f008d383d762bb9efc7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62507fe19d6d3b928798841f1208415645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f59cd9ee57a4d9408b7242d310ed5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb4abef321c1080e1bb091d5b6a37c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f55584d3042cf7ecb0df502255cbc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90db219aeb36eee812ab94326d6be8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c093dce412376b6dd113d668024b84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d4831d25280c344a0d30e80b3c81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9efaaf3fbb595e2fd64b933462afd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5c0415a1af7f23acb84d5eacaaf9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369121f7b2b6ecbc2223e125cb33080654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfdbdf3d556a139e32508b0aad7836655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f89a8358dc4d23f6182eb4687dc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff461c42ddf7a5c5a3f96fbdab52424657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb16db52d37664e02c6335c7e793cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb473573704c204742036bbf5bfb72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf184c5972ff2ad67b5bee2eb3970660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9a282aea342e5f5446a09596d458e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088c368f3bdb63704d28a7b9f317746662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14927a21d8ca4b4ad60e63a5d38b675663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd5932e871d43db1929281020f6782664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d7ef09110861b2d62b940881d26d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf460dbb6514d3c183414616f05283666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f399e388a0857ee013333ad4bb841667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad499922b07f6be754d7a74ce20ba667668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ce9b8be55595d7af45395c733148669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca56c12caf7f186ad861b8f3f3c0e40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0609cfe729f7faaa34614d7b1928671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef709e56c55ff8c5f56f2d3531405e11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a38dc27ad278d98cfb1bca77dc3a27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa98894b9b3e9b26b2d40f1615ad115674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411c8a4d7a64ed3925bb0eadb94deba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe22838b64506046455b7374edc82f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73745fde82801d864f916fd4165927677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309037e6684940cd081ea4ee2f94f03e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057c3e55ed5906d45c73223c82516aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd594897560fbc337ea90374e32823d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b37b59ba1d502c75a04feb5fcfdbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f1c409e8ff4739c0cbc31ea0677fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e1daeaa238ac0ad0378fa7e20c5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedd40bbcfcb522bdfa64fae83f89d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b49a02d24dca0d2781442752195ca9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05251ff926cb5495c3bcff1e6889c7a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cde3a030574657a242bf1835eb0621687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05f9834fe70604d6e7b1a6a308c6be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76704a72cdd3b3e7f9256cf9756c2a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886af6551d8393d8a007f8bba4e49c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf02464a4930c37d1eecb611fadce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301bb13224859f3255e0a4f2ec6ce65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b48eb450341950c9f113c04f9ac87a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c89adffe28c56e5096353efaf42f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac9663ce1b07132f0cf7fc87f9613695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660dc36b89d1a88aa20fc2979c1b8a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdc555c1354710557b8b2c104143f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab0c8da8030d02cfade3539da6131b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db309f09c59335542560f3ff2e8e831f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cbddd68b2477646119e09f4ce6b2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07ba9f32510e1f06a64c02f4c91293701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa64a6f455911348568693dbbb8fe9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022198c616936d5b54ed35109e935842703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79627b3448d81e3c1d2e7bce960179b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa304b8585c14d61c1ac5f8b1244396a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece7ab218f86e9259052ecbd4249b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4efb85376d9f1e9594ea1841ffd50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab136be1bc16d3f6d0d5e7ff063f0b37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69634f2a25d5e462fba70dd9120911e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d423249b4ff12f23134dd15ab20730710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8fca500035ec75a2d19eb678b3f9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf55d1aefae947deda84ec09fdc5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08b1ecc06f82b3aa35fdae574a262713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088c912956276d445ace5d0ccf668c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a538f8158d6613d1ebee0a03206d58b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eb3eb632810cd4db6a5cce4039d6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a7f8c4281ad8cfca14dd7d8d40d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04b78887ff5615660548cc363fe6ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e108d82d18471a1e830d583ae9df4af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07297942a3dc47e20ebcf19bee62b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcdd7e2016104510695bdf42c056cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386f89e7609e2e12e7bc91f2ef34302722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b85cc64c9a2ecaf649b27580a4b641723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfef12bd6f2e2bdf81b2875c359436724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64728a7085288d8df9e47d8f949151725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d170d72244f10c7d7fa58f1f769c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752893928ebcd739ab3726c202657bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2d4d63087f30b97be9fa2684b7de4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1ad297c511bb5e0056eb2dc06bfa0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245779b83c296f6687ab09c8d2880cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f9aec6154d9de17d891b3ab5f90bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1ef3b7a49b7b4beb9c571b0b266a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ced9cf4f46a769365ad34df694b44f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252370f0a6ec94ff4264e5a8882229734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac3048cd67a0bd0653e4ad6601163735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e5f29e9e63afc56952da339de44bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28dbede0f30de76c3658c310fc3ba1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2405641ee5bd9e6704a86f5122156738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d263ee1fd68689af116f7d4c02b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ac4c316c98c4abb22a99a478c82c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd8668037a839f46e39ef75821c90e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111279803dea5618e2935d8d97aa1c7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fccc133189bd873dd5387d24b7fae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370caa21a8b0482b693d0ea1d230cd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bc24ef297b61428db5c6dd57e26ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff5692937bceed8d60af5772cc5ed1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741f81a64c945af1867950a1f9f0aee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4d1044c041409a835cdc170e376af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e645158e59f9d2ee1e6ee2e39bee0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0959e61de85f90534b5aa4aea953efe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630386f4587b63f9c68c93b19706fc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393e7a933393a90fae9209aaa630636752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f8db317f91521c3486b1fd73de472753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf3052491be160838988b7e625a061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40493f1cb8e9c474fa3cc54b4823e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60049fbf659a5bcfd43e1c224e32c3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5232283525380d6a53f2a9ff04a8ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c56c0a062c843be1f4d97e076d66225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6d21f84770cc0c165cda73bae5f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815705357e86044f0fbffd985cdd29d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2a8244234be7b1ae9b6b235b94dd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409aadabe961cceaed9b86fb2ff9c7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ed0948977d97ad48a7e0ac65bf4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fb67e108a30c9773140f2076d708b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee9d0254ae47903c17554c2473bde612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880eb790d831ec5e9ed6ceb0a85bcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb1c9d173eb6b4927348d28827b5c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597cd1fa720c46c4cf56bf65a6ddcc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae6878d354b840a4a5a6bc9c9bde0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950706c2737f5d6147b5038e2ef855de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57d286dedce5245bd752b26be9ff7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc68dd61f745b835855b972a47588f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd118cf5ea6911bbe34c236a72a6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211190c07fba4a908dcd03119532ff5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18115443fa83ef09638549ced0cb3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0384fb5853cdc4c9d38d56802f4a26e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785e919fcae7ab6fb30a3894ee9a8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bbe83ee5c54fac8a5c237e907bbca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e5bbe415685318adde18df29441726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e667964b704bd3305aa6b6be5405d7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269b722e9d2b27bd6158803b0afb5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c096919f1d6bf06791b91d5faecdd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7416ef8575276cb9b483718476e425e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a640f2e2ec20e0c723145dc2a4cbad431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ad77733e1820a9a52f134c279c8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab505a5c30cdb813d0155b93513a9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ede05d133f4cf4cda37e17c399caa334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894b60030cc88d6b75cbd4176c03f4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3929406b0c36d1dd4ae01f0d42ca8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad1ef8cff11aae0c42be2bcdb16fa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedee582d35e988b4845948b2f7ae5cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385982326472124668250e121d6ae89439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9418f052107b6fb927db462292da740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0f0e1e3792f245dc0d86cd729437941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604d71a4e21821f9246c612404551a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252be1094eeea96b6389f73375b8d5ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36485c5e62b626005562dfea73d9b99b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e5daaafb07cdb77878add9a933e2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3431f791078dc69f812c234c5a02346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b074311f69f59839e61d0072a86b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4458940d03d96b60ee84c11d06b4df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95679165ae1f3000d819df0a7382edab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb987083e9ba9d1ef1a465c52a5b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e43bace6755513e3bd3e051863ef7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18177a881cfcf8d8ec4641c3d1b7b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49d4fc48afc581f38f55e802bdd8ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246bd9b1a7cd5472d12de35a089348b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea280ce88ca07589fae8e1d1c95ed755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4eb49e75ad04494bc09abe5578cda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7d79d7497cefe8b1fff3f0a777cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de55db04ef17e85193a213121f9529c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0e0661180ab8981705b50074fe65559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645472dffa0871a3339ac70aea534be560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940bd3a35302920265aaa1a79a8397261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e9d4e42a56ac26cbd566ac44e042862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adea96be06d7bfea61f9026bc8691263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725d47ea18e058de09f5db7a46c973e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca15ad46837b89d2465061eb096cde265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce76f437c58dfbda1347a7d008676966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cecd6050c0082ca00e8d85e3440c6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909609d89ff93c6f8bece9df9888ce568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895a1db194db1eb81ce536a7141e45d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79d8ef4e3d8dad33538783a7ddfdb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f834b4b268012d2ce7a0147161c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f556bc927361f0def5db127f2a031072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5a8b856d99eecd3fba944507d9f9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35ac2446a2f5c8a31fd4e1fee0885174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5facdc4ef2ea967c7c7c9a71476ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b54b9339770a33c260cb84b4e2bf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728141b2019d2bb97aa9755e26cac8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7ed57295f912991a75f486c5a3dce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bed901afae9746f152888048015b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274c0fb6c6f12e7a7c72b587e31152d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d017b8b710b60d00b55f799dc13a8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced3b8af053cf4bdbbcd7dbab2f25fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a600bc3514a24b643b18dc2c06412a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774696954187ddb67398a6e94b41a5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdef38a5ef7925cf8fcd34894004f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb17817549b64a260ef860a2db348db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cfa5789d31d37d2931e4093f3a8a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8995763939ac48ffea8763782ec85188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fa288ff4d3f937ddfee0a1b49201a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d8a8930d544aa947004f2bc6d625a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258afd80c29aea598746a9b6b31cd40891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb33c9ae55c48f07679d76a18531a8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec16862a3794141fc70a1d574b697b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43600c9cb50569a53ac30f4880a23e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d84fa130af929090bc78fff152aa0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ae278e6d374c8bffdbb74b7db22c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245767054b56721f246e515f7a25f15597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e77eada046032dff88cab9add694998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2fb266c2b0a4ec58e7db1b0d540b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f837d62984bd2209b67cd49695f4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e725b514a1d389bec0d73c86d08288101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7452c27384f4733d4266c27d12d42a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f8568d89dc87230ef834226b146e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a91f2f9199114c7366abc6fd928a61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e203915d8b429a64efc1b3f48d996105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6e3f76a55f11e1033fcb7ad4425d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee539e829bcbb2750b7d6a074cc9fdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e699146b74b6d340b65cc690a6f3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1573108e630319428849c15eae4c8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640ecdf4416faf50f8119617952b31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac1d01230ab55c4100f7eb4129ec37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03df7bb04a0b891657cc21fb74136112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c50fd60f3e86203873ff51e08f1050113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69a63c47cd47373e1092f5d5baa568114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd66e25f56bec50b72fc3638d63554115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eef8d03fc04c5b54ae1c9e0329dd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8f3105be79632696231799168418117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f070779b6893930ddc7a628f9b11c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836c95f9ee4426b299f726a10b1a6e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff9830b3ae700e059fbdd430440918120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e9f79f3e0ffb9ece107b79c1d25f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d58e4b73f5dff4929abe49fc06393a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a2c3a0f4d8bcc7fa3ce4ae490f1b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875293d01bb9c7a710c41b3661b4d52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f368fa02c97280c06d4ecfed0879dc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9773154cad91feee82dc7ce487ea2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a5d11c08cafcdc72b8305e3fbcda0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc815193cd727ca13f35520048602735128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d765a3a8e82d99837d708d65320abf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5b08563eb711966f6e0f6b3753ab7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2affe78f3bf3c745bff88ea8a4b908131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb21a8f0c2b9d7f2c2b13e46c21df25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d1fc4d5fc9f52c5c6d662a8ae40f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eb03dd6e280608b2b8c3829f75345134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608101c4f55de87ca585bf3326bae9b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ffde55afd13efc8da974e4b0b2d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd6085cd2321ebb5af713d3e49c89f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f087eaec6d5347df042110c4aa765e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c945a10cc3db2a73ba7f88a91deb4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdc199fdabd94072302ea5e29376a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c873ee21b5ff6e32ebfadbdc80e14f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48a9bbe5d91f9628216202ee6c1bcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68e23de75d46320003e1e21faaf5e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203ec9a61352a47c1ad435505431519144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e7b18addfde564f800c3d20f2ebe0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c24f03bc1765b78d53f369700b35aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105b14e20fcc5d820956ace2310781d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf08c8db84ecc6b47f4a66b06e4543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8d4aa29d6485c6d520f1f38d5cc0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c8c388f078529bdf824d31313225150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5a6ab8c66a6972a326a6525628897151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb982d473dd7ca228f0fffdd73ec1cab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7633f35798a06dcbf5fcededdf304b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34be2a3292c1fdc9d79046dd39df91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35920284f384dec19185340f23fda94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30920752d74874d76bd0689a6e432b65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855de8546d96d089b22d7aa0cdd89c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3e3e9fdb6dafd6ce5cc170003c034158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a46b70151338bf3a54f85f0373877159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6faf7532f89499c5537bcdb7cce890160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e2f060e0b964b2b2d008ba1ba7d91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56336718ff237ceb96653bdbb852ef9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73595f0561ab7b8c66bf57e33b52f9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac156c7696568588ae2e7bc1c565ce8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b01c12f03f4b5a6f8794817cd27f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d29af7a100395e9f5926bc44ff6c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba30fb7416d5c73e5c019b5e146b12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9697153b853735fc1d5b2a97cbcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ebb83f9e9ffff9af45c80048a81c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389243d682c5059a4c7fffc39a81394170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee741d76e49458ece8b23c61b74b6e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743403d3b54bc4b4dfc259997e771e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59561c082402cb14167a14e33c27c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920583be23b35ed13d228df8d86457f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236cb8482063e83f16e0b6d84b86403175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72cd80a2d4c038f2a1265891c35a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f0e37596531ea4846f35f50eeffe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff9b2f652d5f40faf3e9b2bfaa2ae0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167c2661a08ebaa298cb3e5f6ba02d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2faafdd44f7e9efcc2f130f209b3c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc9997ab1478f8ba76c4548ad17af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb8e8203a00ade9b033dd7974c299182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c2c21bfd6954843d6a31e1d48d105183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823d869f6b6c8228a27d98c4d135b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaea1188ed2156b6b56a76e4ef72019185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b64a77b036f8cff7a50d2fb7cd188d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a637526a1f5322064b8d39f2f36c70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28f77b21a72962b8c725638eb158fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad00eef7afeb08314b0d7bb8a2f979e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f99d36edc119135ead3cfd9b67fb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029fb7fb191abf05b1cfd7a0ae1f771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bacf70aea31f25c9933eeb98c04ea2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e5375fa3955dc99ee7b56d428820193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e13209d685414d3ce55ff57edbf95c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190f53b15fc50427a1a3a32b2a31415195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c26c7870f5198ed49c5deb39f7788196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533efbd3adf02b9d965ba4f701461ebe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a299ab2b54ec2638cdfb9a3691052198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfcda11c6c7f6e7312e2fa687250ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1f09929ef43a02d5497dbb4d5fe33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2abb4252b2cffbd1a12ed81b4ab7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680755e8ba529d612693627eac781c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e1b494cf76642b1a90ae7f8f5c16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af95eecd26d01be7e62545a9c4107204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75eabae2f49835ebdfd818cde302a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e576cc29810f029ddf471b367496086206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c63e6b71f948a5796adba3947e249d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0016a775e9d9652503c7f247aba1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f1eacb9852673f7dc26acb62e49e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6930353f1555493b9e8e6486bd0de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8d3a7b43f92d0a5b1b8d0ae5307e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bbf78d72dbfbf9b8f4ffab62ce022212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50010ca950cbb3d7c4d79e9e0482b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982d16164124841b00b9d6a61cbe43b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d71f9b64c4f3693991bcaf38a6691215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e9936c5febeacd923fbb472f2c631216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d06851f6f3e4e4f0b11b2848f0dacb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d85a62f7d86c88acee557c6a7b9b1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a17c6a942e95ca21620513c9d00ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aec3f8e080b5578a0e4cd609ec731220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd0267f8b0487441793d3f601d130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd97971c638859291fbd90eef9a87b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76210af008ba78fe605978e2b53341db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd153b414caaa5a445792f06825d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a993c5bf92aeddd32f6c4bef45198225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c05d77a650a90cf0aaf661756a70f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712dc915dda7391b6f4d307b00000d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d89dcbdd49e28bdeb6a4b9539d6f1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f3b47fc9d1aacfe730fc6461872e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad65e1e16b866ca832532a6106711a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c314689771f4728010887b16e5bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaaa94d48f1c62a9c902410bcdc6c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fbbda632da8a0fc854a4b6098737f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5139adcd63a2b6c113ee3595d71f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f27f074c092fc00b71b27af8be385235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fbd8a9ae49f3a2ecfb44111a083e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5de6cc69643de85e1e9bdf424f15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45327e6f8b3fc903a5d353cf428e428a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43786cb18f8ea31c967131662ea85d43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fe261a5dcfb0b764b87b3ab011dad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d345aa4eb4f6a34f28838524f3d1ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c34eea877dc54395b0e45cc8b5bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f15ff77d555c10b421a2272727d03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc9f385308346a86dc86f70e4b3dbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87710c42ed9c2636746eb754e2319298245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7a2dcbee7ca5430feac86798f8511246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7542b9bf0f990d800c49228846fc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b033152faa55e6944c1d81798cdba6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7da62b3ce941e8b60b69e0c5e663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0651038017fd63fcad7f13a152044250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab18b182cee441290b90187534358d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc5f56c05ccc82ca9ad3ba3fc864b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e533882a75962370756eeb0f6f34c10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1034524b3aa183b5a978b4a57f9a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642f448563d24f28bdbc98e5394371a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c510f69b207b2bc8dab38c90e05b462256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d18ed871a2bd9e230b5f2d787e5b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8bf1e58e439b4818404bcde7fb18f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc57ffb5b6916f7087eaaf387f507d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c36e3e35a61b201d79ede5ec83884260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7b7d700f7c52d9234cd31aa9d0816261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417fe935e7ccf83daaa0ff13b25955e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b7b37457d702480fc4f7a9d42899263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72252e9e8b3b73a0a8a0230a17770d78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da6cd32f9b592688d229010ab27167265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cdc8c58a7af9a159977f350dbd4d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987611561dfa6a7eecbc6a7efa8bbd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb23bba7924e8bb87aae003a5463158268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67d1109a4493bd9fe5768872d259bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071e9c2192d6dfa3f8450b8cac85408270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee481fb879411db390cc93b2b89df556271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafda6222ad6a199fdb8529024adae2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f05350bcc36db63753707dbc6b463273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd937cd5887d0e4e9ae26049b8def7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43340cc71ccd1c84f746895328a359275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089ffdaa933084432c23f9267773de9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9d7bfbcef4956dc4d8e860b789d58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7611ce51b81d525c6ad902c1d3b0b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ba2a3b7068c69d5ef3bd4d334dde8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82662eac9cfdda68e7ea7ad709ffd9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c5930b375fb345447ce6fc2a52fbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b9060d7b7a8daf6008edd8f817234282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8d413f3e1708b75f20c9bbdeb454d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c14b5e7729233db10c057aa54438b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7c45f98db65c8172ff87afce7aaa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f125eac1ee180a9125ad95466bdd2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7e8f01f75cd9b32f2fa9fc0a3b6a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fcc95827c33dadda5fd42ef52eb90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f55498f6cd7bbf4b9217f3b1c7031289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1205d949d361365ffe297ef7f1fde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd09cc527f1ccf670eb55a18dc500c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013444c4a1cb1c5f51afbd0545ecaa94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e57347f12e0fb0cc94d45238cf51d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cddf9a6ce2858beab5d4e9912aec4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6645270a7fe36f3025f563d3ca1bbe3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c137b60ec93ce5deb99594204b19ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80cb2d7bb2ba434e86d2f257e86521297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78f0976acd898d965670386e01f211298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636725281a7e388571a17c9f6a865af6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c99a1c00a63838ed9ca3e57c174a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf6f9f8da5f77d5617a1e46e21cdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c6cc41779caf3e29fbb7434c966a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819bb1ce51a4ca2fd0eedf89b752fee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067da23aa44a5112e625f27c498a97aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000249ea52738978abd833d20896f5a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e57d50450eb90fff1c2bbf5ee731306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd2e33da0533356c4540a1455115c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c127e1013eacacff156309acac45a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d817a0c30c3e5da656275adb7e9c52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355363bfb09034f1f80e3eb812ae1be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9a1494a4320677f2831c84cf4c4fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a366c4a4b1138eeb79f24bd52fe6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a4edaa0a4585b8afc3f31d379e4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd754d7b62ea5c0e4a5fc3e9a1345314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa94604144929b916c0af498962a6b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a71141b20aee35b5f35906e22d7c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a9eed0e8aaca2a20f3dcf68b76dd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed11af624a6d39eed21b551501fc0ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb2679e0a6d3767f507b4f754afc9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09187127fde7d2f3a83b5a84368421c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33b2c3624a6a5eb6c7fc6b09f21e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554b1ea2de22e28a7f06e8ec5ee4d4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c7c99091f4ab008d34824b66ecc4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a30018ec72cbec936bad469649a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710346549c607f35a83b056f68fc91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a49ff28d004b5f9471ea31e1eee3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094959c472343b11ebf63b60915f6c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff86bb6464f64513d533da695431e5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1b8ed738f5f2804df1014bbf2148329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81742df87a08d53f9f17441fbc07cbc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fe1d56da7b7ec45dd1a57d2313d0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97499f81d3c61db2293d88b93eb37a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbec3d93223e78d973a27e0cb78a45d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b079fb6d4cd30942a52eb19aadcb7b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e8588bd6799081606e53eb1719d87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ccf7a30a5d449fedee43922eab5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ea32d1d4f932f752633c90de785b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fdb4f24485ac1db5fe7a711f561d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3f6a7132e1bca959d046f990dc836339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5f5ec100ef59356ac42454d12c9e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3ca0f2c8c8f65b2b7abe4f055f783341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e19ef19dfb32bf669a4253e91e2a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1387996059e752ea88fe4ee01a267aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc5ed86406985c74897d15d95db3c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a8766ee8cf0989e30318d84702ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08bd6dc7358c9e35724bf78efacaba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d738c88907bac7415ee73eefee70b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf0e27af17e28406037a4cf3804484348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069783a4c8fbface689a6f73bd4db469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed5afafda7cc6cf7cf468d19315261350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6d783506acefcb0f7387862b53cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1594434177011506cc77bc0bdb706352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6be3af2bae59c652be81c1b55da46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458da8bb7e710fc9775012a16d18919354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5285480abb6337eb9e28d7cf18db2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817264d878096df63665e7199a114bb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6345b09299752062654bae9f0add86d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abf4d876531e1b4b25c0b603dea981358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11506c14b515222972a5235b72e2827359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcc8a508ff1a6ef487ddca1ba17479360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f2d1a46424c3849424f7dadf69b61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74a40263f04990a76e34d201e3ae76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02255de7b1a879405fd347791a3c103a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f01bbf6020e613d3e32f9cbadf599364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db0b2f76e8344a2b554c3e90a7c1c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a5d04961b8be95a5e6f7b82f0beac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870fd2f72bb6e7147c84d3631497ddf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138538fa7df5c228c20577e335c8753f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e3120e0c63be1be5a69ba12a1193369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2712b55c47a29c799f752a8372d95b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e62799f3812e6a7c13728fbc7d652c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52472a95522442ea16883479a78a855a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcf8e75414684d3fe83792aa8badf0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5e00737ce35d3c2346a7910cbd5a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80beda5329ab19b0476005e65f2769375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e266005236170629aada0cc9f5bf7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7564ea594bff54db5d4116bdf3c381377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166fb01ea32e4ebeb854bfd95aa1855378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4aa1793cb7550f4029317faa83473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec9a0bf39678d57216858817a42097380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77791ea7d366f70f1fbd10a6377940381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3f47fc8b5c9351088e8b4d5949e8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137932b582d2e790d64bd2a4bb188ae7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766d2aa0264fefcc95c32fdc170563f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e2ddb3db52bd06fda6f3ccab64c2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f58dc98e79a11ce3b83127c02ec78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706879a39ac4ab126c9e6cfb4aa445de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdc16850f6dab2269025ef083a5f1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb819732592abcc7af7d7dd6576811e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac664b3c997f631749d5bae0154fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84de6453be940a073c40dc72069dc2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7559adb8c24eb2c9238c278d68154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d039d1f8de9d5352c7c18b6fb5e69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cba5f360a1b6ecf66dcd1db8ccb2ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b74fcdc52970887dbd867cee338d02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20960f19af544aa9307720fc07f03916396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170733a3d83f6ba7f4c690732ba4d0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa178b484db888e0ab197fb3e7e11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e02e3ae7943761d26384193fadde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10b6b231c85ac8556784da6c9769e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883749a094b504736dc381e7a697fb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3926d7cdc4d14da9aa0fe51b741c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef650a6261ad50ec5d5607e08c1f659403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9d75cf3216476c78e9145528c5b23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f26002f30cf51e2c9c8e9f6739feb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf407b8880aedeec967bb1982cf55f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43070a9cfbd856f9312732f59c1311a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b9b94428e3d0a9e1502c970c18a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1b14d1111fd7131318257b13c3a57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea90e4c828bee58eb3bc93495f589c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e800db141be03c212e2106cd35f8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd81e405c6403c073866f4018b4a06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaee584f2c221b1ed07ac213453b2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85bf502b2631803ed5d774d5d87344414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c6aa5cd539b11fd693e7b39af5e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b608caa28e9a1e7641a2c9c4a3adc67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df99cdf0c1ab5e6258a4eeab52b1fbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d88a62da033938ebd9ca40fa72748b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8589cd4dd4b41a6ff215d4e4cb53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12644862447984103c7c93ee5aab76bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7088a0c3f184350eed90e78d88f27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899fa5dcce1c3e0a8bc4c5cfbcae4c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcce229796c4ec55be5a82332392a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c35c2839a2a393c4658c78431bcc2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9362accc1d7b2cb21e55d06a1a3319425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd936907e08191ff6d29fd10d4d640a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2428fff3aa0019bf5678d0bc88e6f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa6481cada6e4a4ae23dc9fe5e9dd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f096192dff1b975defe64204f5a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aa12de61aa21a3cc231bc969ce081430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efc9b6d4226a83b360e33a0dac115a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b265c966543fe15ecec3c5b1e1010f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88964ae927e3bbf489456bcf3ae75379433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9c54b2b8b6624a3340660aa29d40e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec34949e6ad8410ec79d115839ca1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a035803e9dedc5c0ca5686798d92ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e19094006c7cfb11782f01345474e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c69d2c77d5f32bf27ca0846887764b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cbc8aadedfbe9d03abce20ba78638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce6e4375a185a70ef25b0129e9a88a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fce04cdb8d2235ca56d80c7de1f7db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728777c1e23d0c23e79db26b2d968319442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a931f4d90f0fcd7e3518cbe569338e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3061bd2e8fd2074d6642d2dcbea72a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eec60ba9481409d73eeae0767dc33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee8b4982b3ea670c46d55e5e7cd4a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f75c1fe603378d4006f5c0eb8d814447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e7efcdf5cbe5781adcd6cc6c67042448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7beecbee864b85aea47770d920325449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1c61024a924d575e7d242d982446c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1364b99a54dd15535aaa859cc4ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc072d87d32102b4916d5aab6f14ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d0cf069d9cd17565616d052cedffe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df9050d40f95a5ceb311dd68d12a46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a63b66d80f3a40f88ca0ab07a7117455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c8ed283f4666008d4b86030813bab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8344d0682e10765016a7003474e07bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596f7ea4a2a4826540ff25dcadd364b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef86f8b15a756c54ec57d6cdc139797459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9c55bea6ba027978dc9596762e28d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eee979e199a7f79f8d4f6568c66220461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457774c2d24f52fa86755df2c546996462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55268541ee288acdf63a24e5fd6dc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4505b75018c7bbb398235d8c5eab1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033f395485762db6ad845d5199cd5af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8dce25e9169796ef8927a697a31f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc36b4b10696a5d4bb5c1b5e769c5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31352f0c3adfc9c596b224de28549012468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899149d7695886025d46bc37d83102b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe9a72ea3d2888ec0cffd1ea7959d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c9b36201f225aa1cba18e644413b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ee2e2b5f96a8f6c5d8515bce6a3bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a28288313f5ca2404885fb6b7cdae1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e545a672341f384869b0d192ad8e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb60aed452c13187e58cbed74e6ff4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c9b6589305582a66987245f249777476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8531cd586dc3915e2633d71d3428540477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a24d3c78f8423603525e146993292d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78506ebf13aa1c4d14b8b2e885b895479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc171aaf2e7792dc2972d790c43b36d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59828f48bd767c195c2ab14838c1fe8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca664844ee2e77fe5633e595d6d68d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd1254f250d6cbe193277c29bbb5e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301826e2ef541ff25b8f8d3e5c8eb68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab75de686921567f559beae70e61be0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7773b61473cc8f3540b303462750486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257c9c1755e492c4361f65048744fce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376e74691b9c5ec4e6a69619aba9962488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf87a9b4232827619b3fd8275f8f59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6127fbd8090cb0a5839b553dbe3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a91558bb02e1242204108dbfe6403491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2ed042d97fa3afea849f141be0ef4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed82fc982b174c48c6cbf90c5e3d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0eac70e3ecba50751f890ae540b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc51f2b8313b25e36af8508e863318d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3fe93dc0b7b1331aba230c0f78cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532189cae4b48e12d034484b42e27c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180efbca893d5703b0a97daf37fa1a48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74208dcec8617f6f5eedc6d97e9ee5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8765042305a612a7d42b265a62f40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261b011cb237a45f169f74a441480d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabefb94d6aae7d1c51b0f030665a07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b225711971352cef5d1d5642f63e0a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c41324f264b4c61ecc148b5480222504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9c995f47765cd7aebf23c294269fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a7ecada4cc65b1ddc6aad0037a87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80851064a0c5487672c8ea952e6f2a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea83b90d43a7251a38174a995dac4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2156ae25466c908d8ce8cf578d7b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b7fdbef04c970b944f8ef2906131510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e54c2c8ae6be42f18faeff4a3501511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76269903002e938f5f32bb6a97908d7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c80402f238a810d97071d770f75c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917df619068162b69f413ccad653293514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc8426b80ca3bbaac5ae7c4b11d5b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37913ae315141c3b3b288c9fa1817f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64380bd9e0479db8f43343806942879517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff9d21e42e1e312cf4fb267ad5092518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ec737ac5be2346998387c48e6fff7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b0eaa7aad4460198611f54a3bdb7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda667f308d21b69d61fd1793ec1cb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d84415317bad96a7cc260378764efa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25191deaa0b7a727805b3e595fa607f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ac0dce7aef446fe77126223f323c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0def788cbb8850c2ce66805b0995a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74446039e0bb5b3a4bf8b590ce420b11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4e07387eb89719599fa6a6c2c18ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad11a2c1395d3a81bacd3e2180659e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa636ef60f1dc27e922451b1d47df1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df4e8a3926a49efbc61e24637a170a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd60f6d4612c99a10986d84acab545531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d44678717f27dceb544f33ef1b94d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23dae56531319585715b49ce70fe50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac175bc482f6fa00209d667a9683740534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c726ea4c88066ce3057e0472c8f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217bc01e59502a80246bc365dee6ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b464c8ef348428d134c29b2866b0e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03abc6dc190ac10d612ff8b8dc8b49c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdb585149c34ffa7914c5bf38a5e78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534a9258c7a1a748c908a0019bba17c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba614f8af07425d2e54f1c59c2b4e55e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f192d566801f94330b2bdede0a0ce8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb7e35595bee8c0ae34d4917e99305543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87c1da03828f8d13cb32366daa2b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddcb0e3fdb7270a5887e6341cf376a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d0e5bca1de77685d67d5ce07411a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50cd51598ef5f60aa0f6e0b2e1332a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbac70b63342ca0b51f8463936b539548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350708b1fa23170a1fe6d53b298b4910549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c2ce7945aa140b3ceaae072066ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317efaaa06a95a8cbb00a3a3dd38751d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621b7eabf9bb24f49fb7e046257c520552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f06eda16ff31d669104b10f67ea1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f23e9064b8315220d4a160fad62d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e5ea93fb3c14f2fc8d84da8a307e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798ec22a3a08ae6e0251ca0c6fafe1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d06f300c730b6346ba2349adbd3a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5555d6b586718bac9ff87f13147564558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec26490b3263dcc7e3d1d76143716e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce2c8aeee044a4ca69c5c352cf3f71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f39e53f7039f252d50db1192991ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437afb8e38026ac724581fc230bd4883562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4355c1c397a49dec6d2fa8baa69e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da6587f904808dfebe41da0f4301d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74158b6fb87a9bfdad1ce078d236eb6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e253add39d2317caa547eb1f42d8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaa28a55b9225d726e2614bc03b82d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e93ffe5aa2e11673c5e6a62df1fb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fcce8e709e1354d9bf83b9c1f027c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccab9ff1bce009de821b87b994acc78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31e46886f15fd29a32b22512033cc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc53ecd18472354c3c64a6497f2ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb22df22db3b214c5448d43f204612c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8cb0f84500ee4cc3e3ed8f876f1ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e9f5e92f0c7b57ee90544e5d1a4c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252905c0a9e35569fac7a02723c8e63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c74f681824cd616b92de357e4049577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f7665622caf9d2331352d15b4ae1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753453931b63b8fe8e769f9dff6c673579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507789fa25940e39d723d176f4e9bf6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad390fa623a46cfb1cbb5e84e88ee6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d7f21e0345bba8c26e2a92bda2c02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97043e645ee7453ba80cd8e7d8112cdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc1268ff7c477c51d2a69a12f23756584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d51dbda248973b4a817c1b6923243585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a178c70aa1a89c59bfe948063ac2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f921c00d1d3562374348e462dde91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9c0f7872741b4509d0b3a1c40ca63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c372c8836c513efba6fe4e8f3d31b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ab32cfdbb2fe578272c3133a7f98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d998415a5226ab75ac73827eac29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70d133946fefd72a40caf77ad7b585592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd44792d024bf6ed9888b2d62a8f549593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21a751a649814d54bdefabb58a59fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a14860a401684253827ef4838f56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143f83c4572366d62ebeb196d421aa0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ceb10fecc64a0d5a686d9e97e183c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f68fc9bf4ce22096f9b5f00cfebf5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02993858a93797ecdbb19c819458ac7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f759cbf6bfa20c2f989fb74aca6d9fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e1181cbd8a316c9f70e72235c8989601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906264bed28fd967db2fb30ebcef87a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b61957694e1075608a822ad6e01245603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d60f73aa282b685521c11e44c70c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed10a237a50f6d67667a8b846dc96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dbbc8430abf5d5444a743df90e737606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0f1d3530fdb956d936e98a50c85be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbf2d53bfd144e7632f0159db243f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddf3803293148d4df364839b4223fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cbe92ec00d7ef6b47bc7491debb27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509322ecf2a5e62b2339647b89991f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67447b9fb487279b0a9f660ff269c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a066ccb925360bf3f5442720bc1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684577e28f5f1ada94a6ae9664fed18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2498c92ca2ce5742519490ed27f41b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd49f24bc0bfec351b3b3e56bd60cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cf0be3d1a0eef157673e1a3e3fefc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93638b1c921f1a835705a3fdea4963d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296997fa375947d0b35efaf72abadee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f768aea8c9a9e4aa3263169926f89c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1010b133b92748fdb279f72eec20a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b0a6252abb30e044962189de5980d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849032c3a30d3cab5b118a4702a7bf5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1584bbf91c1ff7e13d812407552f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb1b1587a5d8c8dc9a1dcd466712f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818ada94d1bd2be417abf26fe7975b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb210116ccf66db015d4e94a427e39f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc637d6fb80984f39cfe95a6e994221f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84438a13e97e1d2d1ca62dd214f5133b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9238292d186ac5289c7bcc1f27b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8968300858b7fc536eae3bea15b17f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d108d3c88f39f41537b57b78e4b7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5ddc7481c34df67d6788e7e36255633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6756958b1b52cbdd78b113d18b96ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc60b07cc93e8fd04390a51563a6ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1de559edb781e8c07b062d5499c66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bffbcd76e38a2379c3c0ace5ded462637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f3782115b4f788bcacb8362dac9f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a31c9a703443a3855017b85e3892b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a194ea4cb3ab4b144976c6192c53128640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c14d55777a8f9288aa975814a30e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee54e3d6d155c7c61dfbe8f71335e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0917b8fbb6e106442a52c56409cfab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40efc1d11fd19ef7a80009051fc573f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaaeebbea6a45c7987391fc4747293645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e01b3c9da82de9aba0be6d93afec6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536edac84f4b0bafa7fa6dce24b88ad9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b29e304653982c5e747c608338440648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fe0c0e5af950604daa52ad3fb02a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16013308cd53bfd343e6ec49d2ba16c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa12ba7d7bfddf5d55a79befcb981b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eedd62a4311895210c9bfd6e17d0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1126ed3f9e8e0fc5c8983880b72874d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3d75d0a56876bbf0450a80d1a26fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ef578cdaf8dfe27c3f2f32867964655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f75131ffdd8b9b4646bfbb6f89dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229caa7c19bdc03d55993ded8260b0a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6136877c52df3b5fb4038e8aebf49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd087d9c0d244432e6734c8ccd8690b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e729015dcb3d2f452be3e039c27c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249ecb7ebe44d3d2d47e6f17e7859a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906beea1b8f60bdac92f8c0f140631d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da9e525ecfb96dbd4e1ddb73f8428f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64458bf782f74dd91483f426f8a9c94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b90d8fae92681bbb944fab1e373be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf092dac98d32eda1a26a931dd04e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dd565f690d5c6651e398fda38d913667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d26b72b79dbddaaf5fe2b8db9bbf18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9aa11a01e3154a54d3e569de6a826669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f5f07de0dee8c0c170803229de873670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d79fea5ceedde50c30ed8380d813b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78503f6d4b2ef4631100f60ed4645d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3799bab6aa8959237af96d4dccfb1e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf256a5ed62e4f4ddbc1db66b74f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d54ccb27578510b0cca6a9c14cb444675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5040fc7757abf9cf3f84aef0f2351676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe91176c6bd307377da4966d6d9dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2531dee335ac745d32883d041f76518678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed120c0d65a37785be92303a69873046679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e831db279949126c048f2974eb393680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408d44031b8a18c09d77497e7a62ed3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc871489ca845e4a4fc9a07d75a0fac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7fa72141d5b5ce8122a447657c1eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d7be0a9a0ecc3ac82059ef5311372684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33ebed6f9f6a8865c7eafcf2034c45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5ebd0cd3604421767086a00291bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f271d0377716aa3d25a585144f21a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cfef3671ae1e9cb3fccd1f9f5a9ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec58bc7f3e94ca4e0b17c514fdb2c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b5d6446e83b434a4e71dd5fcabe2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36daf96c31953e4212474524b22f19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f1b22d96b9c44c0e990eda703da3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd828935798f3fbff6ca9620cb45d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637891bdc9945096d0c4df6e9455e9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef58c320fe9368578def716fc03e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2990eb45f87ff90476984f130e72e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed207a771f60e646d232cfb55e8df48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698ceca7c79337735652d2cb9101296698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e40d64c8c2e78084c48010bd7f9fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22872219a42ebfb3ab1faa7162ddb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52ebe43877e091b4e0d334a6af39cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6f1db05bffa6ee202b50cc8efad07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890a33c8e57218d1ae12690f71ebb86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c59789e0129e85228fa83bd498f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d68c86fc4ea7563524585b08be6bc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f6a21d704069262bb8de19337cf17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c5ec959d87584c095b96291aa441e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65fbfe4665c3378442cd84cdde25f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be823e812a6a62a4adba7b22768c65f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc486a5dc04b5eb4a0a7158304a479c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c9bd9658c4c2a8c5444c7ea8faaeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e357bdc6120828f798ec06634afaa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c434658cb7efb47847990a26bf0804f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03340a5a0f07d58a076826076e5fd9f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b038685bf57ca835c46ba5c73e9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9684b175168938bfb324cbfb12aea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561e68665ca77dcd902d9bf003ccf60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639044083669fe858284e2445184b17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9f37bf6591a554e76af3c0f43528f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c639fe54489ab674b3cc3475adda28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb2688dd31e98ec68aac27eef2004a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb8b26eb10afff4d4c5eb6124be7ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a29cadb5fa1b30f6b484c3f30db5c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6906d36200fdb287708c7f0a826b3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cf9384d004c8fdabc3f8dd84fc401725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78c3b2e2ef15cfc7298c64560deb56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d684ee1d81e3803808637083ba98b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bfb091d946a0e1b7c18a7346f7c8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1df47418fed550e68a7750344eba26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d6cbf4c49f50b40169bd7b370b90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f9fec35bb671f23e665c3fef73b06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe1bb49d06211773b2f7f07c792905732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bff40c5f414e700720a3862c6d3ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f5bcae6f619b706a94146b876c1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6201013e5a7d66cde9c64c9690f564735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e19f4a0c68edc603c821e746e28d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab752be2437f839450bb799c1fb9644a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dc7e9681366a3bdc6ffa5d100be61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74dc558d67bf68d46173cb883fee16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de4a9efd5434b1f2c795a117d4e40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b096608e96d5cdb67bad6ffbb45d938741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ab0878d3099f0b206bbbcc8e06586742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67124de2b14829a312609223ff9984d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf0a372ff719985a1904dc7fb8656d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57dc23ec8e37665c3689503210c265745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033cc8d39018b1acdfd33c999797beb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216781d4f26640e60f2375a2eda3cd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b80a235f535a94b4fa3e3b1844f13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc528664d2261c72d6d13b80582698749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410cc28dd0bae518067ed57d7ad15aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617834c43f81184f5fd140679aa4a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcb60c6c2fa755a7d5bb6c083817a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8f22fffce1b41e0f513b5cc5c1ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d669d5253174cc8ca53e18fc1f73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55409ca233c1c9d321bc3adf6ffdfb2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc204e0128edbf980db5e3b67846e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b2054c5f9b6c75a80f5aa68f53e4757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>