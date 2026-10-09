--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef6fc669eb91c8fe2f56ea10262c1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887344398ec3ce81353d890f44b90e9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88140fc21c6ac5274df79a07bd21523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc838d23f1507a81ab8727289ac79a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e0228ac004056bfc001e992865605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd73a6e408d469b29e25a5788e7df466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20ba2e67846f5b3abd07effec6aaee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d5d50fdbe7caa52e2c2605085389a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162e2957f6e3868e8286bdc89792eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1b39a71bbeb681975c9a9e6b3c7e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6657f9f0330b153f13454c602c27711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3f21cd1e349609dd85346b77f57212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a229b7e861837fcb63d372900aa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b840e11ec018ed4d8202687915ef3af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee40b62163f2dcb083ca5ed31751a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d2f909a9f44fdcf906625ada52a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844c2a6273bed16e6285b65ce2740817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9639929654d78c28de36743732cb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d35e0ead9fa3f88555bd07127b89019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8d13ce9388521829e22287c2d84e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952aa493e6010e0b4d8085019070d3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf621d629ee1e40b70a0bad90e652522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bbc08a6c7a913d22210a46ab724ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35b82c5e4ba65395bd40fbbd558c6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93548979056b7303b4b70e690894725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45cd0675987948a6282cf3d0e7211926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ed4707d2420c871dcc927cad3e95d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765943e354d56cf244bd8465bba70428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a26b1865b609542ea1767a3e5110e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dc443fa6f9037d9f4fdec39b5567d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ce195e3197ebfcb8cada2c35d793c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d6429156a5d3ff064b7fc801927c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15d449b48b79f3bb2aea69e38c8e0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fc5bd70deedaa2758386ddf09250034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb962ba111be69efb10db3d2df7642e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748d6c004c032443413861c46acb8da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ffff90a7b9bb8e5908b12ead5975737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59adacd25b18c30f203e03f3d876af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26925cf7e57e4a393207f75196287da739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1204c588403f27fd44a454240d97b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a51e0ccf8a39d9ca424f7ef6a0e7ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff751122fba3eef328aaa527e716642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a179f3886ea6ed89dea2373aeb38143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446028d51c3a51da5e94d2f3b8fcdfee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca3e4148998a1e4f9ffd2e64d26ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dffa98b1e22571b6ec98aa6cee258b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c98de9675840052b41b409e73cb8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fde3a0a12e27c0d60b5411467666c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898697a07ae929045e3a9f7e8a70dee349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a3da9887700d13ad4ca01a189d26650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4271dd0accfc8442c769317a378b6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9327f779b57271328e1ebb099b206952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d6fda8ffd7ac4e129a9f25d30e58253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c552cea2258a254319eb149261e875654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca80e13ca7789253447137be78187155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428df0cd75d81770f28255e3205877156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f235e1a8e724207da2ef72b922d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42684796dbcb8619d66f3b0dfaae7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2efb6cb962e8c5b6883ce951c6ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b4557b16490f0460009a7136081560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242e6ef6845b83ad5022787dd1e95c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca109731c7c8d06ceb1113569893e9ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de17b424ee93c8f4acad52589761e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a4bcfdab3c50b5984140af17dd3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fe9ff8dd9f8de37003e1f2bfc16b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0534ecfb55db56f1254cfef119eb96766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e81781d9741652f180f2269a10daf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800b7f27037dfebe6e70d1edc2b896768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbfcd4656866f660f7ab6b7631ac9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c384b4f5799c4a80f532c0b1759e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662b98c3f73395fcbf6f9feaa0701771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67042277558c0f80f1e3253efc4146ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe97c67b225404f74a1e90aa432a0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c095422ea4de06bcac49808f1b8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efea82fa182a8215a2eceae1508b63075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bb24eb76509c6c42f08cdd54ad49d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb1a1bb4e4a3f01f735d887f57f74d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44c0b42cba6dddec5097606515735878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12336f4bb4db6e00494583ad77823a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242cd62ea117fef016f33a78bf1e99f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02b278b1d33dcc0f90fcfc5909ee9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaba2518fc0ad735bc1c21122b915782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4d551b6ddd9b623e7cc97f4fa274283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c7ee852c0281ee0cf985a46c4d54a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6b7c74e91a367c6830b7ac3c6985085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f6dedc4730124d379b422a30785fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9cfe1c6c3dec5235bf4430b92f13587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f5c4ba7e06dbf5cf499889596685b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c434497b5925e4ac3b4edff39122989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441964291ed3aa291f79d19b793a1f2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad5e258a376cdb8d1bb4e96cf1f6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59156d5a4cc3305db08173b9e82248e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733aa585848c10ca915644e2a9df49093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea21355fa29badac6f630c58d68851994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308544ee0a8b8191d8a6177ed8cd713d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d87abe1402fa984a2f197207271a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21843820f22ca8de770832d5921a03f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c674bd60fec7d5a5b6ebadaf845a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601bde0668ba468fb176dd762e572a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a326dbc8fcea0728474ed1b6ba7c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66612ad7855d3641d420dd5380c533f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76850f0438b3a0fe4297a52ca8111236102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b83bcec6a8bee582daeb096cbe9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d535e13b884a43f3840b19d5af44eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d62f152274b9eb9f2b71293095a5d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e150c994f8e636006104595e1a514106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfdc9f00951093c25e3decece820f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a186539dcb657bc406c159fca618f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45d7ad4b4861e2571fcc81d377103f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe314bd500264d58496ba4f123f34300110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ec11b340dcd2cbdcd8c6d87579ed4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068677707e9f8d87cc144a11db5b77d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6083bad972997666eb384f129ddabee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc3f114e4be7b1238bc1308501425114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7f029b3697c45780ec66e46424d5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44210755e6f10970ef02de6338a51729116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b21a396f30faac71f6c1916f94b54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35697a3648cb9809134087e6784917118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e5373e645276f62c0687a1ae8a46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d00b9c7e84e56054ff0786c00d8cb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb66f8fedb09804dba3d6a6f335e28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c89d52258b74877a86d44e900d9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6cebbda7687b71406430ba496d5c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a8944dee953e0c0114e3987e8443d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ca00a8e510ddac5ed57e4a987f80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442afa122713f2d1da6313dca74aac8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59038934e13cdda846d54df01c3316127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b55eb046384b5cc163ee769003e95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728cf3c103853f2897cac5da880c0c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2daab19cb27aad12a9753564fd186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ca7e469cc7b7987662177fd25ca80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d64d998431312f0af72d1efdb8b23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee544da86c191f919b2c7ef1736342133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d14776bf12444e51aa0f42b539fcbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a69424fd1082f4eefdc111446ba43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb2a2fd6308c8c9c437a3583a80f75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e9e7fff48b65d388d9aa39e9b79ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe373ac1cc93fc3af04c0fca4a5e5990138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6451a724452a4a4cf4625884c39a2bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270be4ecc001ef6ef6a84b825ee826f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b19c4a6ad925b416539a559e4aba6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8829ca170b09444a00eea8a538c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fcb6c74b08b16420e6ffdcf7a7b74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742595f13033c60e01f4cc3c47f6c9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11b168ff48f62f3771cae60b0d4969145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6668900079267106afc6bff274a370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a371560782e712d5ec38ee7eb520e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9fc3ed2c990be6f5f53e4d66af884148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af1bad69eed794b92ca9015eb518c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35787a03883ddc175a7cdfcf180b2343150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03702598cfe00dd074067e6fdb9a8ad9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e8ad07f9cdbaa29c19b7b3495fa19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a84e436093e31238df916e7a4248153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db451aaa5f69e7fbd59a509c8c5a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167760ad9bcdfa0f829fb0994ec83f5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7e4cc290d9de1d005730f0d8a852156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467540f71c351b3fe7f9aaa31c12e49c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1f49858740698284965e4b9d3768158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506492834cd909f3f19e18f64722a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a6b53b7d2848858cd3cf40a6bad2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8eb99444f263ee9259c8f80096c50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3eebcc4134009a38698a2d14381b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e0ba017f246878631389e35679ed7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b8ac5d5239def1bfd7236c9aed304164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb7860362c8113ea74f4ea02969be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0098a4a9daf237f00eb2afb97706554166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414e7a8b2050f24dfc69046e4d732c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4fc21cd5559781b2e579bba2deb56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe62a515f5e15b7a818ea0978edf39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4922b2deda1b2d82786673ec94e1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d8ce1c890fc9cd169a640a42c56a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b70179bcb4c7ff9243b60e8667f0f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9dcd3c5d92b03abd9042c68513ff5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6b8f71e4433d5b322f361e16604ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee6267dc52c2422ca9a1f54fcec3c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd711f15d76179349912374353ebec1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf973a10991d50af30a5cb3605aae64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415299023159ac31d9b5e12cfd5c78a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426af9556aaadba6cc6409463c9c0f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7bb9417937ffc97bb437cac5fedec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc342e271420319e41a8ce4d01ef234181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08bfc9e614dc230405f8b0964deebd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002a9a31c3e87b6717ff52c03307a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0a96ce55870d73377cd48b18ca6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe969c0bac1509be8efbd59d2171c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2fef9d423a614c17071c24135069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2190f70ee66551f09147997af11fd53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f30b7f559754c5369d0a2b817bb54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf371d9cf370916927896b3045d5d319189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3f925f776ff5816e3024a328cae46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4822289f63af0a18f98c11a8aec55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c396f2d6afd51b1d6980440bd239bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787a23f0f58073ed942dd593e065de8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689b4cdb0e22d98eacec334de1606f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671b7b1e57e0035fd62369c5180b3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face892e2647a32ea77d5cdacfe0665d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7ae1e02c13780163a054a2ba2c23e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a71a77d217029ed4a850fcfbb660198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31195b4dc32837c28ddf9dce94b399d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7b60765ab02537d25488db1952cb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc2c769d2d23a7183dc9bc74371e10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35bbacab2b5382e8cc35aa7ee47e58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096cebb0f77e1526bad704af76ff0e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7356edbe3ef00bac38e3eb1b1710a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c83de2796fce37419ccda82aa18696205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179364c823c6b3854f944464f1b2d46c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376584e7e993f90b3d1eadffd4cbfed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dbeab2b3dd482b24a26a4accae2ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c84db358eed43e4a6a568be2ae00a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41234dc0162a4ff35d5aa4909a0fbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71f5078afaeca1d8885172e9403f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbed7bd69ccdf3a83b3eb1f896b890a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b05bd5421858738ecdd6aad43dad2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baa22dc82beb8f1ad26397af27e01f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20f39259b9c2e13a74f6be36a0791d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183276c11b32a88bc5a4998a359d99ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d31015821839eda925ee77e070754217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abcf1335cfd5fd0a026f0b603266ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94334d40fe1b5e1fd903d15f01c39d79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e72e2c4e7913695a36fd13c626fb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d359383dae8cc0d9427aefa435844221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eafc3008ba7bed1383687388d42a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e5d9e0849444e82567209bd3514bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f5c314e5e743c354b63d97380ad58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c825fd7e4ae6bce6335e73fc1ad6558225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ee328838c17db28ac06fbd9d409e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a5e7bd477f04913d33fc21396e68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1d3616d32ab7d0718aed9ef6625d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce85cad9a4e40c013d759e70a70a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1dfe52390e721e6f4fd2739053c4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180fbbe023e12dfbf8529145a6ef1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7713e12d6b09ab96efded4f522b7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4578766fdb1244cccf3d038f0a0711233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2dfa65ab13a4e6dd181ecd33ea4fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f17d7da94530d8d29c729de55a85d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac56975ba80145fd23b644465282fa9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac79cfc77c4d6a969e6e7de6520ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffdb8a4198c7ec16e401617c362a62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba049b3faf03e80298b2635186f6e1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b86602904fbc468a9cf0b98e9dd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34fe942f49455893600a1f407ca665241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8c096a192762b99fff3b6af398989242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481922defe09e2c11f97207f6697459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a91083810e2f5c1ebd5c017d5e39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091729bbeecf154e23d6348140d64c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd1f0caa898f61f8fa3e84330ab26c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96847bc09763fa1771a2b13531e3b7b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16810eedc78eb31666819ce2ea2a299c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c93d761da2ea49b992e1cf60dc9a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54693f67d165b5717b26a99a3fa3026b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5086127bd114dee9f86d7c1c1c0ac0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dcc653755b611c59e0fb377affd9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e762908bf9af94ea91fa68100d08aba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15929cfceb978f96cec5f92f741a98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674de871d8cff0e0daf1997a4e8f01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075b7fed5d34185e6d20e23ed03384c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324f7f200cceca2ec4f5e490fb389cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c640c63215ec33846465dda8cffc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3de3a574ab02ef4df53cb0091126259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b190ebc3fbc9bb49d91faceec59b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a299a69ab7f5644a98dd250918d8bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ef62bf45c7c818952a5bf9676dd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8885878dd196bc61ec06c216d6fe1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5537dadaaee4189dfcfbffda68b848264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed75a8720510b6319a48a3aee23d79f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b348ba157c22ad57d287388955fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2740f0ad76be6632b5d23429dfeef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e121990053afe0f3b0dd32468a2681268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc440f6908edb1444507d7cb2f7001d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b99a0ad9cba05d0062d049c15219d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c3e550937d3bb23c77e5481eee5dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93de8d33097ed9eae28d83548fef6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756f5625a00101496ac241b59e3cec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c2fff40736325e41f5795d289144274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6c915d1615f31e3b48bba5efd399f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b816a3e479f00302a33b7cb40d3a047276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6aec0eaa422f2e65cd3ff584d31c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904746331f8c8241c2b0ab4a538b7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8c59ec8145324e24c6dfc8f95db6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e79118040d4b0d04b54ed49c49965c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f5260b0d7fde18dda0c387fd10c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956f9e0b161d93aec0b7166ef459575282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef742121a3d8910a36888c71e0ee2e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd44f3558ef42a851a4490527fd1b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7ac291b3ad7913c451827d363e46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad926a10e09283797bda58fd1603df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c73a9b96c8dc819f67aaf81882dfff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0df93082fdf82c7455e4a664a54421288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde44c263d800b47347482cf82d2d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2cea077c1a2e2d906d279189c72ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2849bc4b64d3a2e4e2cf0f2860cb9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da283d7d6935c2740aee5e8c5761e59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ce628daade6a0a02293ce157920c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad64a34ce7e5e0d9a0c0cb4f22c88c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a3e879815fda986a7c848ad72d859295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e6f4b480838a95c1b5b804f2f8ddd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd05a7882dad06369bbb2df1234f2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9780ef4d79c815f7acce4a49ca69fcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b9c086e2da909654bad03c4d88bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24f226ce82919eee77067487bac68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335870dace96f81417d4f2d63475ed34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174586ae35192342481b075f944116302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04afeaac13833d95f23c3d65cbddb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998938445e3692c825aa05369b41537304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92500547a53c547ada6fc520da51e9f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ce2023d6ed6c62e508249ec7a7616306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4949ab135ba18b24b1e31e652e18d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aea0eeb0f7fe15467f3eaf09a475e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb747e0c16e8f02100ddec016d9c4fca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b48a52e42651f7f443d8c5e984797310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12068a896fd2c637e0d2a3153ed3a81b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0c4d89d71f0beb9ceaa056deac737312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839e36e434cbd92315d901f0e4d52c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be15dc827315f9de2f3d2961764dc5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9a11b0c66c45632456d9f4602658a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1afd94539ba68ba0c1ac5e704d780316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b10f77aa0d73694068c5994ddfb2ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a642040a8a23e00eb3efe721db25768318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0091398516434b9a59142c2f6f2fc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f190bb6aa5824f379078716cb7541c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bec7930637eb65631023da4aa2f2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73bf4ba66ae835c5b741e052c72e51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540fcd55297009f3b548c8a917c021323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0fb0b8fcb2b7f7254111a18fba181324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a14dabd5e8388696a18b8ae8b1386325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca55446a730334102d30d4224076b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f9e8b3f0a81a3482a408ca99aebf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd67090932751c6726219acb97e662b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f164817eb5360c909c764fb96d931329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496aeb2659115a62e90235f197f2d22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a92215ae75c316e792a8596a150c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500351ed20f2d8dd2ba13b91538c8a41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595d906cb0ffb9debe52255a30a37cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d663e74743ba8fd99c574310b2637e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecb13c20a7c414573a313f8ccd7e25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0a88edb86045c03e2adb20d6428cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e49ee81eaf8c9dc31b25e73e8a46a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e590f4aaec09da94fbf2aa392babe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b54d10e22e0416d9ad65c0139787e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba9faf511763ba52e1139b43b06da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d32c8e3aed5ec4aeff0bcc04f87b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7b1dd8ea7d888d65e4e7db899fa51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96027f32ccc6ee0e85f76088fcbe0fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3aec21be676e2d5110d812629face344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3420a80413350be3a071c11fa0a3ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d2aa9fa474e372de497552209bbc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72529ed9dc081529b1a8f2142b017e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e443f9924fde6ecb99f6d344f766fd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5cc57f99bd094e87d3516285962b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1dfc5c0105ca653ddaca34e48f061350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1911edda8cd6b0a1d317bb1e14c9c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6bc7a1261881b1163b2b6b90cd85d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332da429f1c8de779172f5b7f80841353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131de8527993779ffcf0a0750cb772c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2149ac973d5527916dc93a1f890bdf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a4ebe0fefbdb38608da667b586b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a1540a72805f87d951b0d3ffa836d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac8d8560f9b7a83b7d16bce1caa00b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120ddf2a71b84d584e4affb56c7c32c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1871e9c1784d64e965258c172939f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c4184a1e01ef0918607e1d6bb75da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92a3ade5b9dc17a22f5c17c0aabd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca4af37da7695a145eaf9067f3bc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d40bf672dee4a65d843f764a2916c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50611ab71d1a8c23f1627371ecb2cfcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174a8291d3430b6d1fc7afb0ae70d25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936382528554e890c748be886604521d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3203b2f3ab5748df16e59646a92227e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c760dfac9dc730590143a58ca1dd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07a7491cb2118559258d8cd8a8ea34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b079b4d2d32c74af06b7a2ae01f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd408105c3b29f093b9db1acb64558372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17f986e6cfc8ac9674d96851db7b50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b328b1d16477e446e56e8c3954b4c13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2b4cd18bf54604a0fa5f59402f89f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541639bb0ce1714b2cef5fcda7db7f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143ad2d268f6f08f9f0c7b545d51743377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d52c10f0d85588e230d01fd8cb1fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa284b73d75b84ed786da62333991187379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2143cc3b9e43962d441b8a77c6fbd19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd34fd0e44de177e376bc34614efe2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d685a485282a35d92f77a4d53d1f4d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43faf6bdc53c54cb9de87814448e56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb5e93faab7f5d1f4fadad84e32af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4bcbd0b5de7af5cde9e47146695ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaa51a3adc6d69b3c53a80d37005bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc486a85b143ccb8c24cd1412fbbc10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843860c00b594e4f1f8e861ad12e19a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cf3688aa44846b094e4146d6c6829389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1365e54646d288412ae7978f339064b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8896743b5cab672807720eaea9b10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de23d1d6d528661320cbe1a83b62fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3c5db227acdb3a3d1780fe52058cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b7df9bca4b11a854f4787f2dbd882394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26324cbc416097ce1493cc9b1e764fbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2a271294a89c3611eccd5875cded396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05df9b07fcaf0d499cfb483b8641b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28731c473ce998d14662cbb96af4b55b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a44e7a2f61b3bceb4869c70cf128db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f88f17357a479b15170fcb1d7e1c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147641864b4ac21eb35548b050facb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152139957606353b93fcf1d71f5d5201402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b65fc036e840bac6672f70b5d0c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674fae80166b3749d20d6cd7a1bff26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b067f82e2136d0f8abf660af9cb58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e636f43dc9a73ff3be3c0539978d6b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db851b493eecb1a11fa6700225ad6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707a0271d90ea94616b7acaa7efaaf5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff27aa04edd6065f8674193e90cbd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a872bc0dcd40556f2249e569220f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b483dfb2098971dd461662215b0b19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91c617a3fcb1ef6957a722538fe19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b3f8c965310df28f86195785f05bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe354c55f1b5e26bafa0241b85b6fe0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb6f4ddd0fa911b97dfa4e52dc9199415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9397ad81e163bda5155138b225842416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb82ea270d8ca75d796a900accc83f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f07398d98cf949619c2b595dd046c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe821a7bc327fe0ad155712f54625a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b33975349cf8643a2a1b28be0e08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82411af6c53ef97562a08d98ee62d90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba8800f368ef02f470a352273fa6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9206099735c16c7d0e256508a911696423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b9bdab8a7e2ae228fdcadc6483ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc50c0c0252df74f7eff11614e684425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6685392a3b2c1e371e1ea92985f67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad1ed53649f757b8ed00fb1e3cac1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e881cee53fcc6ed2a27e22c100d914428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133a66f27a4829138129d068375124f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e82b44a2e787f662feb71c35d36785430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176afad77f27c460e70fe0210dadd70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9468b67c3980fcdb45218ffda7ddee9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122b803bdb3d7d3c5f36fd2369402fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00606e8336b339a8a8bcbb38b60486434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a0089c829b050e4748450a26942f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f24efd25e962ac4b618e9e5a9449aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b26552985dc1cf0fec2cb58aa0a04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359c8122036703e98d37f9341c6c80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf8c1ca181085475c602b6522bbe8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33274c91fd21720f079964240930336440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b73c0afddda084025832b565d98cad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06ced51133b3507fbdad3479e9b5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe91529f1eeca2636221a64f6419fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b02f5e9467434f055708bdcdcb102444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686904ae2bd5772fa6e9d2330ff51083445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19354698c74c798c39964aae674b2c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08c05e59f55e4eee073cb07b33cf24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75127242b0786fb3cd250a652e87d899448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477919d357628b82c5f8a794d13052a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56020023df0070f739a7a2ad6b016e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2d52f5bafc0ba9281f94f76d7d6b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491025a90500fbcd7116ac288586b8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf612febaa010f2b68855605d5e3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669f9314bd2fa88f1d10274be117cd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adccc9689430d86599fe22727e137a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51026058f99d3992be007b3c74a556a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60266ec05395736b7f9024eef36ba1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581118f4bc1b9736f6f2b3a158a1350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df217a999cec7a42e79d32576b3e6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd9a1cdd26b14941977539c3fcf4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc74411a842ecbc66999ce516957c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d55f47bd9ebaa69260abc29decfeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1ce8f311bcbad445462983c892e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610fe197bda908ff14f804418abd27b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb46fedca42f8f89ac9fe93f862594465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e6e9e0f59fa3a0366208764fe7d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba13303c33a25bda48a26a244fbc7a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8edb346cf9ffe9daea2dd8c8c88538468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e532a0e2e0faf5f7276345191d73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ae09c7fb9eb39bbee60b911e9726470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e332e516e0f35356fe5173bce1212471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7183cc7e7af8c279fa08c5e8a2c2198472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5b075951329eb1b4347ad7ec2074c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2f29746e3fd55c0a5752be3c034c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec366d9497a860128d4434a13373061c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3febf7ba148e7d17628917b1d55cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf9bcb3a9829c386109edae0926a29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180457325737dc870efdc920c8a8fb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec87b3c4dfa059e25b4f41adebb8d5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510624fa20a58a90fb97e785bf80b4fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea6a2a91b85a846a1b784b273f8cd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76cc6b4b17fd061e8186c0fb2d093c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c56e43fc79877423b50d51c62b54f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f617682ab6e7c5ce7f2242a39970484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d69611cfb48ceff3e167ce24713b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c737cfec8639040af5d25f0b4e43e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7b3ba8ce3523f2bb45b1113b8fe6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acc2cbb53a9d8019739534afc65a55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f93d5055e4c55431110902bfa37fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f8cb2b4499265ba39b5ad5f8b9fb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a100849033f72142ea583f7de113da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2375b78325d3fdc9b5c5a63f49e1be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb1ab1717367dd74aaa83fbbd4fb4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9359979e91556626fe785d9625a9ca7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ded9cac2c7b0c76060d5b3fb3e6ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb4ba8d04a8b2fa2100c33adc9b3c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72384eeaebd455b3c77f8ef4e88f1826497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a50ad7f76331b13f27bd7c35e63b8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096979c798048933cdcaedebbeaca65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cefc1de0cd339b153abb2be0f92851500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a7db6d0ab459911a5fad185866e7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1689bc90a25c2aa8a6892c6294985502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c694320a9955379e29f984f9ae3c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644909bce66a39130cee74ecda24fe1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa1cc22bc036fb2274129e62cca6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c3324e831955f021033b0c6862d6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed327f15be0c82e66fc1f621396e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c79d176513c9c0bf3bc7371e08fa64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c8e333b57860ada54ecda6585b2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53459f2aec8b87353cc62a154b4b3dcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b677f8b68895d5fd49549021b5c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36032723af0d4d8c256414fd92a38ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457bb040bd32f61d8e13c0e4e583eea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae04bf469d762c663aefa07a951cc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10fdb40e0a505930bc11796afb400515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36bc8b8a0afa49fa79ebefa953fd25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84480c62b8a9ea2e9872c615aabaecc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f402adfadffd3cee2fee04545ce084518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c49540e29821beee2a66f1d49d150d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e6e1986da1160553716397064391f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e9a2c39dde8c4a0cdfed84fffe94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e56f44842d1a208f83f64f32aaf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b63f924fe73c0f5a5edb23b6851fcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa26220b1ed1b91183b0b488a9e376524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470b03b35e3647786e2b96f9416e903525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f3d6d2d41fe1b93fce82d1111ce0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479932c201253ec0351eac61bb6f3e1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e202dd497207f4ce1b938cdbeb4fbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f9631ebb85ed271dfa3189c04c52b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094fd5af9dc2e1a02b834130381fdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc265fbdd788a312f67ac59b08ddabf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5976e6417c8310c5eae2dc999f1df0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aa46e4aa3b50f532a76f858c4d6fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2127990d7756836b2a7b6876f941eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9cb119c35c1be6e0f9fed831713a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed861602e324e0e4a35ccb936e2b2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874b2912c2bf660fc64a87695238f6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2412acc1009d21e8e73ad2f9d0d1ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3627cddd3ed90d17c747ccd5bdf58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e526b9d719b25fa103b0c74cca906540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b3b0caa44b94121db46e00429e1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd2f3ea225327be01453a2fca26d72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1828d04196c02be21cadd6382c971543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d6b05db1326043c8764de9547ba2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f676c1a286c78122b4712cf64b9eba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc774513f5537681f5ec812ec94d96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd56d617a8aa35fb97bfd7732f8c4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27008b0d1cf1d7ddd0473f7d5e015e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd403a023368333cef7c86e4f68fcc16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900d67b46e421d7563aedf676d73b0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509531b33959d278a3128a43d3b76e11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd9e31339e636fc43b744136d562e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9d0bea7634a59a4fb0530462957da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7c61ea40cf0030e50a92bec57194f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0187adb882eaab913006b5769875a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691e4ff9a320e834589ea92d62beeb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc642645eab2919c0e50dfd93c8d37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d902c5ed35a50156bcde50772d55d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a932e6d334b2e88eef3ac06fce336e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73fff8de4ff7f305aa50048e734152560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff563517ac8f26658166d7658d5ff7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d167446bd31795b4a475f275796f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde287a24c2617e9a00d75b98a6d5353563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a113d1017b782ca837b8f7d741fddc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b4b86d0489ddf71ab3751c7877876565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97707417f094e2540992e6fffb32ee62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f59b290cc7624ee9c0b30f4c6361fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689f9d73b7f379e7d7e28e7202ebe0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b5d2ebf6ac6566c9d8c6d4cbce33c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8b73e815c26c800daa19aa3166427570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb2a7f041b257be91bc7fb6f6daccb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a6b2a7bef6be4c8cfc9508a33a75e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961f9cc1426a4dcf99ca5a0525ef9e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89bd21f0fe25cb6ef009d0ad0c26ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69734e2c356d55a95697635f511e417575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32553539cd65d29f08f51cc5636bccd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c04f4b113f50be35561104f5944a2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1acbfb5e6d04ba31ccde9c953f483578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3fb4781d61893afef9d7b71b85bab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ae52d6a7d1bd30f09b02a72bb0972580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3caebff3183bd059b359f9efb8a1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3553f22c53ae10a25a9ab6ee4f226582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5b1d17bacc33f47b60e35f2047540583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2091257858ab1969c0a79f03de07589584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37e6d95d529b2b774a4c1da93c2676585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d3b520e65834292bd70a7633a6236586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d893a1b6626ab68e650d689e3f300587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4bf200b690e5d2939f97fba0661c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ffcb66e2ffd458e41424c927d71a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a404a6cb902dabca67180db4e3b47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41cc71e748479308388fb0b43a1d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0bf7b7ca9ee388f1830c9ad928ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19aa7ea961990786de6dac34b2fcfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c8097fc0020dcfb5e350b2ef63a6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062043f02fe097c0c8d0d353a3ccf4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de3d4455ce23f1bb18c49b0d9ede89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf91df580faf611bf83af13f34fd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d497c6ccb3baada4a41736aaef649c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047e08fe36be9270e5a55f6ff422fa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1a0612cbbb8fe2be61ce0ce8de0b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41c40b6eddbef0eeeb516b0682493601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e87656906ee1c277ee7a6ef2f62fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193b6d38d831956d1f7ef01302506a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08817a546afc4b8caca65954db50d354604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c4ef1a560b007d5512320f6e79fbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab805a74d516d04b52eee9c47441df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658486cb9a24731a5be1fdbc2fb5c2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dadeecb55186ad74f7a3814444b1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c016b901ef5774975905af6f17c7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb32da79c3a972dcbb06f978a990cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57059ea6626c21e23eef1f5795f6a900611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259ad4c96c0467ba62c22f10fdb3b0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb41b07481cdb1b67c7b611e6d8df41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a886b06e8c8fcc17b55525b897f69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d30417a2b4b7b3f0dc9da01c9130b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134a8a33b5c80a46086ffbe18928deb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a20eabe1e6b18747eec39022658ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54841a82b2094a3edd0d4dcba72b5b22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9e347de275d08ee3380f957500a7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b973fc04b2c1fee559d96277bbf52fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5f509e9d596ac9283feb24d357af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b3cd7b9372582876c69e4572c1c1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d0ff148fea07c37b08c3cdfcd372623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ab325dbf953db986db72659ab544a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b262b99bf0435085ccd0303c02c150625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a6a79eea62c68853afc9f1d57a0e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646e3b1f65f4f44951d22136c1b093627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc9e617c45bf7ab9d17c3338d1a3bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726efa33f6453f43937934b890c8ec5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d6ab7e3918805a2b7e7db23d5252630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b776a138554b5fd406693ba26db08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65552c2fbd011fb9f03b372b521041de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fa77c49e10cd439562f17698cf112633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc4cc8d0fc563338c169c7b24939ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e9f99f08c6c47861b81d7e3ff68d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaa9f9d1e59d93b9d64ca50590d7fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094dd39d51e17109f114dc21f96e35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e016478e594c4f1f234dc339d3f5b07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109e7085e21bf5d457f9acbeaeaf78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94d38dc71214318e092b1ee7035f10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c99082880c1dd402938aa287fb669641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14968fdb52280bc239f34602fa0622b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc5ffbb53db049e583b6024130b7c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754cee1d4e48b09d35201c594ffaaab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4e0d6d8f4dcb3faae31af2af2d544645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca866617564d441c086f5fdaa5dcbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679851a08a6af1af7f9330e586ae9cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c5d66287f6b61fb6a47200d7601d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd763147ef933d0ba1c849063fd0f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5bd9acfe3cf8aa3046bca8dcd39d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e5a021bf5fde35b38815237d5c396651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88133fee3495023021e55659964d6eeb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484edca6b03f7ecd78d617b74f9583c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bd9f7f57b9d54fa0812e443e6b8cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101a33f875bfcc41525797870d6d0db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648dfe2734e3b9639c87884f4bfc4b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7468407349212fb1be068428c54c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0456f4f4433cd309d1538a15d6f895d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a85392248bf00fbdc8aca87fb5ad42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef3b85de4d28949b0fb374fa5c160a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56051b302eb1b2457419b5ec2d847487661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac4d61a3b38ac6286df0cd8997821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca881ac23a6b9920bc87bf2baae565c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e77439573f226008d7f5dd41dd866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5f00879edb3d4f0596a92bd5c0a50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c469288fbd5cdbe5790ce747bc63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ce79d045833432d43da795758396667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf46e85d81852e02d3ccf41e9f5f44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7b1c5dbc20ae66ec473e9b24cfafe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08eba3e7f6909df5fff4e80b7183a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a41143e8e04033a8d7d0fb08f1e20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac0a206a3d9616eedbabdc7ff59ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17ff76c47b014ba9f58bf10e1f2db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a990b98786424e0a86e677cd0d11d25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4acff15726e8f5487f4ca4b83d5cec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01379e8a461c357f2e91c2c3c39b5adf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e18777609b68f9831e5493b7ca2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd61cad740d13209026541a695154ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101218ccd58bec36c7fe30bc243fb6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d952aa77704ac777bae86bd94edd0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c24df5869a590d1923458ed90dda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ae20388cfad068b37a3c77dfd1bd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb218a3b31cfba5e2f38496e3dc8c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02a5d77ed802cffcead63e5fc4dad2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e0d93be9eb912ce11cdac42f2c761685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f2816ff243429126265ea7f50801b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccba7690df49065773bd2f12a260b78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd7fa31358c111499aa26e8f6ca662688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71facbd348739026d360cf750577e6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a438e70a15876df165e711921511690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270e22cca4137d1402f97ff8bbb06ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf86b36507fb450e7c02cb7fecfbeaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c3e6dd3c5b7f5fa836579846c709b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6d412115e47e6207358b9c0d5db46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94bdf55f527cdef610f59697af2b3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fedfb05229f10100e7b807d7d57a59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cacacd3b529d0535219c8eb9a2bc9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e5b9afc20ed597930e2248765737e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e285f81507d6e550039018144b08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577f49304292ea2910691b2af2f9ca3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df2816ddd7469d725f9d9e670e78d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3e810632034aac16e1d2a5a4b8ad9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc73e0370b48bca379294594d26da7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4062754ea34b2c996cf0eef1fba5a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07af7ed9efada593e5670d59708ae0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d8814f1960bb0bafc3d45b47e7628706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0592ee42b8eeaedc0ac2352c659dde707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24790a90c6e8510756167a62fbffd2a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c901b6b2566dbabb0d811f1ca5b057709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054f05cb0eb1c8df6328ec13c8d0166710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5670da67a7905247c36a96f78a7875711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678df6a2c18e327d40e5e82e06deae9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8235dc89d3ce3e27280f5290150c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7e4f135d9e8f27d22bb3e6d1c644b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7371520652300bc4176f83d1e729715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfff75a54be715a75283cc032ddcc67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd75f06d60b4eb385114f21c9ab32c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e3bb82182695ac601d16094e6fef9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb94dfebf87f72534ea43b6a2ab154719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148597e48720b399d9f23548e5f8a819720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4d1b452d459d807b91e73481e1d5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83dbe869763921b5b1211403e3c5c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80b8c352334648805410f460e194d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730aa8d95d26cdd12734e3de3fa5573724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c12b00eb1bfe431a8c4afbb302e5f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce33b1fbfcd230cf67002de750814e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92229134bd2b39de439dcaf97f94c211727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bddc5f249fc165f21464d2676e231728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda38294b90093902d4413b98c4bc1d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe47f0455988d28aaebf3775e9d38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13517317a5d001ffaadb4a11b3a7ec11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de65fccb5dfe43962e98cc78a2c76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0ba4150bb078e1eef453d7dbbf2f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9f04003d6009c7a31800f405bfa61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9583b8a5de5e4fee6c000a88191594c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a4b266033bc55aff9a5887ae8f46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944d855e005b91c8daa644cbdf87a6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a558dd4faaa0397b65876582e3af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f2c26ea13f508d6cfe6310a1150b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdccf6ef803bbced4cd3abe2aee13c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5fa01b65f24c05ed2cf2cfa2fe4e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239ab23d711f33527b918922f623825742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7381f2df04ecc031c4a03f77da51d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f8782d4cdff35748575d073853c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374614be60c0a7ebb3f6b6ccaab008f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdd1f385abe5764dfb8272f5df66d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26edfd6a88cce32553bf99f578fc85a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6947bd5d80003d761cb9861a966e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6debf580a47c6f07b9a69c5ba4448a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f749cffa7911d7fc02c62bec381a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47152a07c636adbf0ac5af763e37d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3735c6a6d055e0e86243db72428018752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef967a0190e450f0807f41ec13f2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655842b2449f6a55b61a73428a2d493754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755819aa373b9adfe474d4815891b33a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a9214b083a6821bdb97e1c3ad509756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a0ba194ac304ced31ee0d937163b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525cba9639acef512de4901e56522d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f77b72d697d3b353b416c0d65f6e62759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8bb362c0477d82d94991abb34af81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd04b8a851b517699ebaa4618f291002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a888d5786d2a4e2e48c2b9cd3774e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa2643723049c59d08047930d97a3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fd0ca4bc9c7b774c4700b7237655b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3de7fecb57d0f63432ce50b50494d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c729e224a150d2358592b674aefc7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc08cd05818e29345b5000be31b718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134c1bdf6ccb9d248970f20f1a026139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356300ec7ea18bc72c5066ccbf3957b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfe3d9a9180e2f6c7b0e02c5b8fc6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d8a33eb87b11f9a22cfeeb588e0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ec7c440579ac9e299aef0a7b522a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cd52f13c7a4c1f281e34937389bc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5c51b1e504f415ebec4b4fba6ef5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f7eff80614c4e6b5d868fe5f5733d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c481962bc396bc505b162e1425c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076eed27715e5d326bf9044b4c9569218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc59032c3a30479053a449b45145ee019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9d1b4a3bba6849c16a23ea5cdd0b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea39bd6cdb0cc05254055aff7e005421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c81a15fa38a318902b61abbc7cdad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b8d17d322ba9198b60a59b4e12d0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618b743d1701713d99054298584739724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9cba5e727d31de9baa77b84b32a3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fdc1a6e6a042c734226aa497ada9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91c3790f76e3422e73d33cd40efa4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedce56d68c2ac8f27fc5454819838128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5988350a12a101f0a6be93c8fe2b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13968231fc6a2db9e2bfaef10f5c6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72a53b10df2354755ae08cc5a04ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707707a887e90cff5badb4063d0bcdf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4138460bebedd84864c4133125d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb5404cf3ee9f907cd7ae95682247334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00d4effc4d19f2052604bb7bfa8aec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87134d715407a253bea2e79f75088ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17543853a1754ebb56faa77afbc3ec8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c97dba702d6138dde3ccb4cad48cf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b20a687d6e295d2bb6a0db024d28539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98203d18c76ce639745f2b67e13b1a8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74524113255914eb06107718503ba49b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c22a009b6b2dd8c18c629dcd6285342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a59bfcd9a61f26446f4e7eb77f39843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfffaa94259f977c97e69bae399cdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f61812ea90a496c783325e27cfae0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc36412dc07b30d286f54d04e5fe85846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f07408cfa7a4c3c532dcd95bafda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dda46de2947578c8eff683e0025a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935ecc425c5a6a223efd392c36da4a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b238a1dca0bed3bac945172101d6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56986a976a331ddce414a8e18d164251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1e4169fafb9fa0059c07e3fb109fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92e2ee04cc6539a824f0b8d182f3a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0ef95c42ef4959e4c082569d1559b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f273b30d05270d0d55b40dac30fb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfcd2fba58c01939cc6bc8f365905b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1debb6b320bb01e901ceb178ae7b4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027d7f65be169b5bb3200a7516a21f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e69c3bf06d44f8120e6068db016f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb578278814e8b4e16d50fdf098f1f5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d195998887d2f94edcfcebca071931d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f9f64d4d5411f20fd103451ce0f3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae202be1b6c8245c8865fbfc87a22b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfb8771f8620ab08451b9a71b1338264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f51dbdc727b6534c188893bbcc7ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962782211bffc379c367bc83a97693a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34504db878abc0a7c7fa59da46e7a8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf967f5292f881b1095d62869096b7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17b8d641afb44e391feec0bbb153169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4619c0867b90f908ed667fcfba30ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d805cdd59d59a3f48ed79d115acd0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa0ecc050e321b3c79d4d00bd78ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04454aa8ffc1cfe812e6ab1213ee32b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf982c0e95b053e82450dc95251175074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b2149c783b3c0f6cddc9813e787ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12056bc92aea6582da49cc856d1df476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bbd5f168024cb569988e6383c437077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159447a9ce0912ae04e80dd12ec90678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640c2b41c825b5b233836802c74274879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db961b1f896099797b535c7c4f3f5b2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f324114c8acd9420601c7b279dea0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1053bf3c46189a53ff1cdb258141fbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc38ec7f5c2caca394f488c72bc92d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89ebb4d3d09a1aaea59e5f313dfdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f48037caa72f5d32f99293daadddf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5114ec97636e3a474cc85fee454c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c85755c0375aaf19f4c259e83586887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2578a8707b935b7244d757071e8dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf16982e550d1840266bcf6c38684289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21044b0075606e443a45bd7f056ee690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928417489a8876d1cdb0a398985997c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c2807b7d774dd551fe85fa92de0bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9733fc264b16475974a47763175de5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e141434c9c35695ca3780890bdc8ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e4cf778df6ceb9f50afc75d106e0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e04dc1878138aa5ade1bc93930cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7bb26635c5fc353f938c85b0fb71597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349e1a80a804197394ff7c8f897e7eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3d7e196bbbca2d8d03a67789aa2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e49ee7bdde466212af5e9a79b18d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3030a16f63e9b6565d3f8b1c18937b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be85434bf434a0a14ffcfa86e1b78bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c744474810eba91fcacd22aebca82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a604b40050b5b5df29e739ee4a54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ed516dcf3a14f9447305b8dfc3002105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d252436a986257885049e97957e0096106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7a89b1dce46f680dc6e10af736a04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b960dc2581124e17016a3baf08b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9f98dacac75cfa04ee6956e2a28b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7aeee9715a4d3076df7b99462f8f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b2769d0bbd1415c6e958ecd4a8eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e4612e0691327b16ba8050bd38f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e41c9edd8ce41520971b69ddfecd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd9db13b01d18ac30307a1a4d8dd81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6a39b167805560ac313d2fd4d2798115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f72c9bfdee607ad371ae141a90f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd88e904139ae9e7caa2407427d23b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d89d25315f6e9085b47e614b6a539c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d2b9e89d02ddefb1b0fb5bcd5a6cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338464a55e5a1e4e859317da370d1cdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd032890172447151536875a9a8b510e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77746bf2271441a289c6ad99b4eb317122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d81e96a092e0cd9d9007a3f6d896f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941960a3a4678203f477bc168cb8b45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a741de47054482a7fa80cb23ed0e0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd818dc8d97597af234732495cc5433126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba543d2ce4be58f5df177f9977a44ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4ce1f09d79259141a7254566b1a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a45b228b5ea028f02a91fc56d1d54c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56035285625d62205a47f491cdb03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16249cf2e8a9711872389bc5f0a521fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd633b408462e27384a030cc95c077132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9be8c5d8d962320a9b15018d46383c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daa440c5b0123e8ee6a39c3b53ebdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be20a91f5dbcb19cec64887c965394135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5443d3d5b7f5e706d4ac9113375a30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a25d170ac3037b77fda9e63377ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64989d28fcf3d7075a8a545f378603f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef765b85ba49725d12d248a3ff290139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765edf2d26016f6e0d020081c99881ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039f54f2dc6642fc47f4b356712528141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d4e85047db9f251d1136e81934ef2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18e0aa2fb20aaf1174770a24169a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a312ed28dbde0801fcd57a6bc94a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fa513f9d14f41540ce4a7a9515bdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e4f2353b86d15aaf53fcf5f36017146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8215682f8245caad0d17aea5a6a164147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded725eb47eecb982ab7772a349dc0b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917355ccf103c33be903c7d8c78916bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54275a1a7deb40a77bf9449a28925d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787689c12cb94f8157421374849d0fad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f4bf420fe3171fa28a54826f078b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbef36131a06d53198a9b59dea9039153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1688fa55d171eab9ee63ede8d63b209154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcba6faef78a749ec0e92202051de98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bc7fd730eb300fb08985098488fc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fae6a69f0dca5411538c7ed0bd09e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce4e5e9be08f662209778bee28503d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d2d0a62a117b30ba9c2de346e5a56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c28486ad92bc27622dab906e003bcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3e903650e11d59b07b374cfc2570a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae946af8d6b3757a297c62184e86b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68831035a732ebd72400286496ed23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60ba30ddb7b03d7972144b1847b78f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a6d2a9fb242269c69a8812ec82c42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc71493f351245ea7a2f1498fd62df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c8d881103640b79f15cdf0616a6a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866da66213099de33428df2784db4d35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7477500c3622a24121af8a3f454a15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c3c3b938a497aae2694591dc0214c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67781dfec794aad5906d278ad33a4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e109aecf936d619ac5c91ef4d24f70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522400b10836fcbd404ace29f60312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e4d54894497c3b883959b44b8f79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d65fd3393f0927c97aa88034d75e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48ef92192d9f3c9d5040de0038fb3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cecf65b2a365ba53a38f8fddfc578177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e5f8fc29e25c45f7ecb56d1cf713178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff2d6deb805daab59925be9aab3f59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be41723ce1ccfee9a26c6c7d464d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f77c365b58b253f911950279d1617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fee3e67ba1240e08a88eb30223bc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c21519b08643a3f35ec639c13068183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81317eb7b78d12ddcd9c7636185f981184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa843fe5e44bcd3e07b70a3982dd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ee6a734769b6d88a13dd6e7d3ce09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e7423dfb87806c050f10cd4100040187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50b9900212406b52766fd338a22a7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e992f28ddf8031ea43e31cb4d129ce8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c3082be7e05e7a3a2c455e432bd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f8e636bc5bf26225520b03333217a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d3fa3994209982e9c1087d6133fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942bce6be37658497bb76d2d3cb9b64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b516844c05343415a23839f21fba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86372c5c5e94e1183aa0ce9a80636e46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c0711d8e572eebbe1b67bc35b6a4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d824332fc48ee8b378cb50d0429a8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2a1f45073dcfd5818205f7ac27b94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1189300ef2f5bfba1c7b74c0d2d08c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a408f445d4597f9c3fb3871a52a16cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c246f314942ca338a0b10f3ca50c0ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77994fc429d5326db390817ff0a793202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fc4fc3a99c73773a6da2a56680d81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4588a088d14cb1ffe617847200980b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270afb3e9e159f445247946b4dba948205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d611614c66b9fdfb921b0e47b78ab4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0400cfe80ba968a20a7ef1e752a28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0614e41525f31cd4de6bf1b07d9eeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00edc558a4705b6e2aa88dab120c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b3d1e270b6fc35256d31705b4985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6e45a10aa275d7275bfb31c06557b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65113de50601ee2f5e7a3cd8ee9fbc52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81e62a08dd4a0edc205a038e8e4622213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c3b370f33b26a079d1eaddd62201d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055933c863c87079d829bfa77d61a9a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287a8fb75afb26c542d632abd838ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc88b2d54e83e6350ab771c46aa6c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e03dc5ba0e600c15645ee293773d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae570581b25e4ee12bd6d62ece59b6af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8280d697b0ab07f958024736d3a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3005470bfa2f9ac05fdadf124255294221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af9714cd4592acfe92f1d2099a8e88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533dd049109fb71e269f6155da3e3a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1637d27e2017c1b96ceef55a5c52a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fcc9c84c1178c1152b1cc6258a34b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23093de69848f8c12407c3474c5d48fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126727166db3ee13199aa8f3b6fcf420227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e72125bbcee0f9d00610df93210b6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e191ec39f698b33958efb1a98a8661229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d757dacd871921e168d53e8067cf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084284c64e29d657d3ad96129fcf9d97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcb1c045ce0cc23ec4622295caad88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e18bba78ed23c90ead2c4374006ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e720bcf62b0a287978d97d999af5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3c75c45fc9626be40ef642b28e36c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd6656955a327fffb3bcd96e34320236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cedd8096b631a7a86d17d362bed57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da65ba7cac66dce6a74f62d67c1c56a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0274482f06f58f5e1553ead71e6c529239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc0f898cc0ff293cc1b82f3bba709240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65e1d0415c6f4402a1030c6628632241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07f994acc69658903e9e11800fdfe6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a743c98adde179d36bc705af873401243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8250c66d5e01bf83122ef29b63d02a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16066fa0f8ac1fa5e5bdb1a95ba1399245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40215f7f071e1e90b9e89dbf58b2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d76dff01d0cf1ef0ddeed8460439247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327dee08ef2618fd7808776d27f9cd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f8829e5f5e4523823dde09a733e94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ab0180db75ed37469256ab4f2382250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124602a20dd05d69c4ad2735dd0e7a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544787793c7c0516e0abba9401b7f07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a40ad2a228af2e5e0809dad711f7b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b770e5fedc1b721feef0304ff98e07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4860143556b3831cb380b2b0cf5ec0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed1b6bc8c6d50971b394a5805c7590256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ce491c3f3d46da2eee35a0fe4cd45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff22526ce30baba9871a106f517aed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfa56e29d78ff8f5bdcb59252c77c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fdb79d8471b678694739126053a1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56605103ebbf23cf002deb3b60e7e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3655bff02d259c8eb51a57eba6c43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443060846eb8e1ebf87d338aa070a48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648a6c7dc5d808cee73c16b3bc4fba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2d7dc9d5b06728093f6cfcafe5dd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d049ac3b558aab9f89f675191e858266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6002aa821dd0dd80045470cb89e13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd816e67ae792a477e80994d3bba1d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12f358f35f69068c1f41fe3246244e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5663e9ea987be0ce65b5753c3bad02e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bae5da12fa395f98d31a309e59583271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b2ee9023035246400d69c94c579e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dbb9671c9841875cee4f3c44f8430273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35349a096fa759e13075b11791ca4b4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591124bb254feb7baf5a25971d0495bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9805499715e88c630c7380a9693e0ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ad73c777b965baf04b9196675a37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd1daf3011cb993eea7d156d032995278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18ba228b21ef3b3fd61e691f94268a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c84095d62f15dc9eb8b34445a4bd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc82bf5d7794e57a6494672ba450ab2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addde8f2706d7b6cc9f7a2ffa26ab187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301853cce27b80e56ed01054521fb9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83286e103c8ab8cf9efb8c9d6d3453284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487001de18b70681c8bd4e1f47dbaee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5f14262040dca1cf808e4d65be534286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e0e48bcb08e380618aa8ce01bfb92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de92f2530ffaea79ff3f5892d8a5706288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197efdcf7aeeba9c0d038027d9be642289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239833a48bb7ee3c90d6846717eed14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7732d531863b15fcb682a8a25bf1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817388f0ff9712bfc94d1fdd06d292a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f7cfeae9d83a058012127c488093a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d13050ee4090998cf99ecd59029fae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272ced3e4b2aef91df93148dddec1de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f398bccd19655234feb8346e427927296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83309ffe645da3a9ffbb0c6add70a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86376304c739a4d7e69bcb8ed0181f14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03887a2f54ad4ec196b1999d961afe18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c11abcb749f16a2f6cd0cae98b76c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a87a2a3b4be252ddf75dff8b8cc5c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a640d863e202563923f86236d3c580302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c379697b4bc88698f742ad8a3f4d92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b90c253b48cea020c38e60dd1aeeec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626c67710209264207200c89d3b0416305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d9d8f0dbb1d7f2ff0738122230df8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89704f01aa6d2da78e1c8f5ebc57e911307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5883d8dfeeb37eceb0c366810eb9c6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178aa601f461c007cf8a42b8931ca01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c836d3a4a3b0e56240794fd76b08d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a15ff5dd5f24eb9f9d16f8444c2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c2eda01c4b95e2f4de4a54a9ded72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c87f0e5df3cc9b14ec9b62c480ba9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331897a53aab77f00d6e470dc55d1ea2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb48df6cc47c91bb307f0dde9c9812315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b5685f751e75cc41264b80c7f1d2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df39099bad0fcc2bc433e113f38f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db559723a34f453930ecc4b970876e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59445bb24a7f0c6212db24d0193d747b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29253ead1174906aae769969ffe8f686320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ada422e4d4ec417055c20bde8ff9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a83e80d85655947ec375d1b2ab219322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d0920c18151005c88bef2fdf2a704323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06a0af11cea0a4b1e60f88b7251344324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c6ef69b0e429605799a9ccfd9cb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0fe80cee32b953bd475b1884641b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44474879371921df114cc64af70c302327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10776c961efbe794c99008d190a786e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c194d794a373bf9c10e85889a0aa6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d30f91ad5a4495095f2be245e949e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da509d797e8bb9e0ca3f890ac10b11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3afb2d600521b3ac2bb8974f386df4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b184e6e2bdc15ac8ec2fedc29b176333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456cc40282b4b46ba57d82e65a22c4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e1ad27ef72ea68e4ce94173e864de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4178b14823321198abc1eac7d954c79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790899d1fea8beea8f5630b603e710fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3c98d21ef5c0c5cf3fc7ebe6f0a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4a17bf9775809d72eed6fefc52dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d39e38c062e50ca2c86a508b1d275340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190bb0000d0f378180c071862d2f261341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9388a2c39b426254098f7173c6eb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811a50830ea25ed22ebf069e549968c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072e18dc8696643dc86e7d04b436dc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505320440126a7481705389860a97f3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc406d557f519a7d4a7ba3b7e9447c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9f8aa4c0350a26986a0becd3d7d63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab40f58ac0721a99f2cdd6701e5020348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe2d29c11aee1377dd0c95f5500ab5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cadae5800eec0e2101e14495ed516350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872b32bc2c50e6fdae7f2ec3615fccc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6052f94ebf6e48ce573a5d2e2528fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354695c7e20ee7ac5ca35357c5167408353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b002570c4e7008cb0ffd37540f06cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d18cef1f5de12036e83a03dd40fab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c384c37ca12ae1fe0f0d103fb40e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0784dc6f898cf3cfd2f3b69ed5ce7df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d554da8b48b2dd76f80aad06bdda9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318609fbf9e3db01bc607a5935d6740359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65db63c69d4f5d88e6f7f529b4fcefa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38f113d61d41cb9176d16d0c1b5360361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18018eda3d2e6d98d1fee98a476a1f95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632286024a79780816f8d516c556c6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220912d137367852eb3a7126addfe299364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a44ce8c38487417e670d16f65d030365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b636c24aaf91148aeb739f34000e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f35bd182dd350495a6eea3519cf7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d114e6e0918e340a587e209a2330598368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6caa5dc9310e37005aa828b72b68b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449568c0d7d84ce50dcb63dd175d2c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708c2d9e51e0a58a29c8b790623a161371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f671b314b61007b7077bb2b5231b56e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb9ae888497b8e05c482eb7c9d3f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eda4ae7f6376ff63bddd1e523604e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ef66e054d56d480ab43b49f0d40f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d93ef4ea07c3aff5818cd384c893fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb8b1f50fc35f4b660cd47362cb8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f0d309e0fde3a3a5468cbdce870b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109c4f7ac5da0317237f4a5173998a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef74152f1df7533e75e2d3e484a0127380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82a8337e584dfb0ad3009e24417454381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d2151b650c9f7b7d0c853b34beb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c003199694c8501791f5710ccae52c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a09029193cce01ad3d39871011e4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea546454c3e1b57ba10b0ad04ba82f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571091c0322aa401ff26c54a565c1991386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f583a9ae965cd0324c461142a2b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09137727200b8010d7935d3e4820e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6b50461a2f8dac319ed507f5061e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f48829a730deccba335ab3f505bc26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61febc06119726ca54fccddd47ddfd18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456144bc19c52ff59008fd56a332b4fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b2af912a9525ee4629e8377492ace393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17b6067a43b6059e22aa1d9d3f8717394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453f8acd696b723639371f431738d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f96fdc6705b5784c4240a399671f87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f4bf44f29ac072fc4688880495e44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd509f3ac5f78ca39ba82668b267341398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6bbe26c1682ab73b0ccfcbc9150b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931232f4b383c3e9a7c6bbecae92f443400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49215c070dd0797aa7419c53aa5e27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838b52eb5feb26fa43a6412cfe18944402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34bf868d073dd526e61c3e07dbd38b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ca7cc23910bcb11966fda0a8ff2d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff59f307a0f08bc009a44a84ee2a08a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4195a39769a8b52a213890ba760242406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c205b472ccf4c26ee248414f1c9762f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ecc66318eaf584132e9f0df71751c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf9b7b39af94f1c24d39b85f38e4b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e55d10f094d6bd5a448cba351a77be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e330b9b5cf8fbce63653c7218c5d45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c898f26212364389adb46ca583a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37612fe4207c0e343bb7da41f630d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da071d8739a51eb40c96550d20854d5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84926bbaafb099d4f631e5ddd181d6c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c21b63e94611505c7ff36e93e76b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c00f91101182c840f45e9bd0341e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836f5e4c8fd1762985c6d2468b610b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bcc3c78500c2a11570dd0f2e68243419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f30655a7cbb2c553e1bd0edbd1e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b1551b9da9deca002ee12bb22c21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75f3cd8434d0bc5b5780e1f18eeec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408654820e420bd5e97f298988ef5955423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffb8dc43fa78ef0fd06de8e195a198424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf592490ad6eb3709de1118a7e714425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca918845054117a123ca2c11ee603d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2e335f616b084a8292453996df10a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f460c32948e9b41effcbd3931b6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7aa2573ac9f6fce142480da02047429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9430240f5bd3adc700c3afa180bf32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a628a83b6bc5f648ad40994abb76fba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34014778bc4785272503ad3da5f83a94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29054fccc5f77e98682323c410eae75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af458e7aeb2add21618f6229de3afcd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a940177fd4446b0429de3e1b564c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddf2904dce8483ef9efb15ec67ba62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f92d5949bf0b0ee03ea1d7cea6ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77203f1242e0df620f58b2fc5aacfc5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0d63cd38211b7d2eefb7341e44e86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82f941f7e3710312b536f334f16d81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f209a27cee5890c3013dc80897315a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50062d22f57b61935f62c937616d58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb89c21198b28663c2116fb57e02da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a829090b1cd4356ca7b90f130434c72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1fd7975c53879525b7811daf39c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53555603444cc9cf904d1c713eb7c73f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601986487a8ca451415f15b8fa97d1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758fe3b2a367f3ec8dcb1609993aea6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db90ccb7eb43e85be97271ba09d50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8665bd6c2b119d819385d2355f4c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ece78ad769531e22c3594e87454ddf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46581e4a76306ba8ba740a3635685e6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b433442e9a1235b3d277a71daa375453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b788af10c774cf0894bdc0682a3c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898209c57e604036de5b444172444002455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87475c0d3cc7b1b398ec1bc0ba2b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f138140421ffc64caaf99eeff81f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d979678fd90706db706600edf5710458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f732ccc6ac4d3ba3044017cfa691b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a171ff4917078a94696b01e8b540ea3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af0a4553f107e13ad2afe61a295657461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f60c846ff6b0fe0c5a18aa8d1740462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32c8bbb4a8efa225be6906f292727c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b7278abee61da7bf0a33c4b25d594464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b6bc9f41c99917fef8d86dedf44d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a93e0b3580fe7c98c9a5df38b1443b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468725d50d7628fe3e28d5050ceb6588467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a591b8985865fba99b3452b8a694ab1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599f61d0884661d99c75ba4b23fe21b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b3673ba96379d8e9061a79b7c9b56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5014f9dd925125d8a60778ebc6cb064471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44dfe32e4bd9113ec8cae1c5208d16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749c0aa17e99b6612f5a4b467e92701473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05102f1ecce64e15d135de5ec296c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b1d2ae2880ca86d85dea60b3095ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8315f347b4db0f738607d132efda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d4db812104b1b2a4e0d09c9d14c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c501b295243132bddc92ba6dbc0308d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c312b3d99adc32408651f982b1920e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bbb2fd4cb9b3827025c9b9a1f2ad1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff63470068268af878f26c00b6530e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434601909e08a0026004151c995a625482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c04a109c191dc4093f3421455e2434483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632b694498a82a5393efe0f844ec66f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052291653ee6c9210f9eef24ad157ddf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a67500c57e20e814649db0453b10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daae353888567859b9bbd18579194e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572f0f71861f7cefce876540dd4c46b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f409daa11fdc97de790a1f77241ded8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ebfb9217511046eb7b1e7432f18b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace454f7a531b2b24e469b5b9b660de9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dce247b9b966a5b2af4e6bab39cd86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63de0dc1eab684bc59507253c8acd9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dd0aaff83f217fabf537c0cc7066b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a83068c395caa50b356b38940f805495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7dbdd632cb6733ce2119af78c6599496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ba20acdf11867ffe2ed1e6bed5cd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d08a4ebb888e72239e71ea175803b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4e29829534059f66dfbd95c969709499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4c9af1bc02420b9e2452ea4abdb2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355089566904ca1710fad2266c3353501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077c42e70ac6603e484f8a9377d932502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63c61bf560922170dd3948a15fb17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79176f18403724835282e599edfd44a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473033801268ba03aa47a2386a30cb5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc610a745c9a7de9faa3f6002512738506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ba4b555cbf3e694047208caee60a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1914ce93bd359ecd5518c7c65612905508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc69941b510e4c23ba5f816d4bb106509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450ac2bf78ce8d8a065013ebe80b7c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe4e40a967c1ea4ab1801d79166290511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843c693cde92d3e30de1da21f9cfd6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69eb9f4bbce8b7c43b678417d787b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680492ecf96abf4b8d86e6066287214514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb343286141561e3acd50d85eab010e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff31671295f95b53413dbacbc92b00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da87dca612f1e77a9cf4cf9d2f69a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dd10919dab7c8c14e5a030db6daeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eb1f928dfd97ba92bbf934e560216519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c473369b8f9835d269b995d04c4fce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf1815c91165712d055759b34759d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deec3131dae24c398a7d331bf72f25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43175763f7e9b0b47438f1372b1efaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fbdbee8664e3d082b10878b0504f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ac157bb08328cd1cba6f6e92f4b4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec0d939811b736b620cdeb98b9f883526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46252f966858378d47beb7230643f142527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bccb26afc5e10dc9c3e1080bfb861528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6193ca7838ed8303e0524d1b0caa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611789842e6077358a58ede651c8b3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552cb4c86af6346356dc9b85ed7a50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16653c836a64fc32257a57e7b275f693532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e62dc839a449c551d935162e41ebab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0788fc019222459abdef956b5efed4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79acd162e934f934b1058ee17d924a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77104d3e43265d54303e0d79452414ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad252f3aa1f1a93ec190e3746044388537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4749c3ae1299f0e5f06bde381a63f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292d8c61a85ffbcd11e30f1a7da2881539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acdf7c88f7b8818c1ac8019f0395cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e381fbd6ff65f36632be0b82c204268541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318896cf132924239b73f5fae2d7bb61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3189ea67dad6f0b5a28a2e5512f819543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e1b2a6f45ff6b20a475e2285e26a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aec3ad05473257cd3e9fb9aa7067ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bed0db78c0a81d87aa8baaf6d632f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b9137ef951012742dbb8862007bcc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9451eecda2f9d5451a597d0cef063e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1f0a0a214f3d61cb2cfc7ad5a1bb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a235a8800d7a87ee6e6c378c23a791550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637af3e83f5cbadba085da1f721681b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b023a805656d10e5389284334b340552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e242ad0a97aa20d93d4041b6ec91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e3ac91b2809bbd86e72659ca1fc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5905876c2933c8c5825712153581d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396226940535273aa7d5179280b4cad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d40cae3f9428f1bdcb9d4e0d22fbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25cc5f7a7564a8ede5a51ab3da98d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1cc53ae9fb9b07a8918883d0b5e30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791f4f526b7f3fca18efc1be744ab35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f3f513cb41e3d766cf35e0881b2f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36addf04574019de1b1d77d69722dc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e6aa6065a5186341f7e39acafa870563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f3ce0e6d0f32716422eb0de8de13b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570e436837fd1bf1723b47a471d378e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70218e29aa6af5ec24735d9e3b4249c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df7fad3bfbb9caa767c127a3542167567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ef65616368ed6a250f33fbf03e6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b64ea3f122cb48b01c2f0accd56156569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d9ea5fc745f82756e5c0cbfe43e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6277a6520dd59b82cd0f641b5d7280571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b95386b273a8f7231d8206c28f4d82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05179198b4050e5d93b0a4565ba112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7465052779e268538a2e0fd7b6bea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3c04a64a894989bef5dfa4fe9d125575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3437cc1bb73ef7004f3eb6e50efc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8408b619f7ddc8567b05955ee34c26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e803ba344b861d03d8d0bccb160f20e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2420960f6e39c220b21d7532b503de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be19aea6982155f09b7aec5a3c2afc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d769eb3c004b45ec4793293d5fecb6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391f77e7f8db4ebe26fe9065f176640582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58537790812439e68f34b99a5f79544583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89b1dc43c1de3f707855d478708b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041bdfb70a36b2d6acc019fad6fbb94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcedcd5279e0967a21ee684159f85b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499cb5af16c1101aa0a7a6319889b66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb60c7307f545f02cf5692dd36390f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73db12b844aad548d7cc77a70391c1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090922e0f1d2f1df37dedebbf70d2041590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e51e09567d616ccafe6193c5bcb86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d7a2c217f2912e6374bcc720ab88c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1cb8f3fca46bfb8ab834d3cc2cf1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ead86169f75c4bc20dc8f38df31ed9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545920cd430fec1017fcfcb083a7bf4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81960ea279d7d88425d5815159f4b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d498fd0ca9f81a909669123ef314e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369b0b381bf5ea97cdcd4a0ffe35e5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd37ce0eebe977b560941ef0b284627599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3729b06614b4dfc5ac66eba36096600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b05af5b544346c68456d7d6a1bd1e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2053b439c1ebd1086794e400cafb5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d97a1b5f8a15fce8b3b329a2c919f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c07d67a2bbcdffa202aeaa2966cdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0a6762d0d6d6f5ecadc54ae2d430605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e4ae470d8a6516208cbd338c1b6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791be3d687c4f3340b64080ed1da803607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e8c020cbb3f0a07bf071e23720641608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1c3e4541a148f820ea1661a5060a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79907156f1c0fea138668ec6434533ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dec1298a9f704fec22cc800c238193611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb9ab5f4e15f5b72481451db34be8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343438ba9f324f3dde53c6921f676a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620d26f69d078bb4820d7c451fa1572614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402431b40210e12203b27bc5cc82b656615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e16151ed15697131e8429dfca7b6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d474b5ebd23e5dfe828ed60cc110d20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e2b2c04965c03b6bd368d5721878f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b06f274ff0446e456662dffa4e2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325718370626b22d286cd22073a7239620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8d83af76d8da6dbd946d00ba3174a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c846cc2d46b2aedb99583d63e596fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d00c9d0fc6d44c11619f1b6c773c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951adb39fc58da2b5b70e2f6085b77d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a1a85c679d1945ea08930498ceda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bbc528e8ffb994452bfb97f00f92f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5707c6aca96a642e14c73629b7391627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf742ca2bfafc5ea379d75f57ba98b0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b0427f5345e59530065358fdbb5e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9343ac0372838e8c07ee8ebb343d1a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008662749289e9cdd2627b53476b1b78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3e802fe26c4299ccd7c024650e12c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05d19e694b756faf3829eb4f8c271a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29b99fa62d1b75d0039f3b78600da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c166098ffd62396f07fb236c2932e40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1e06ed654c82ac4cfa4a0b0d6bdc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641802c36524e54ad4555bea7467a1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52ca7c19fd5174f6eec4563192c4ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479ea68ba04e60b179a1d461df8632b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c1177ff8633a9bc46af80dde1a57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2184d807e29c577d71db704b5b947641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ab903249f901ba6844d1129f462d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c142fc2567150c661e5827b903c34c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226478c4a0306e88c695d73517ddd497644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32004d6d49e31bd5054381ea189eea42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18841f53a3d3031580e765d4b301d9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4aa831f376c8456710bb36ae7cfca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc4dd98503ffdd01631ffa7ff65c21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fafcb52ef3329f66bccbf586bb74c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c5d3ee7b28f0569111a95cb8a0e8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f94fea0dbe1f7e880e7298d6444a99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ac82b6217ff1750e72259398fb63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd56cc491f1a4c9d3dd3f4faa4f93d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200244a21cb6ab89d0f9663f8d4f3470654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a870324cf2b59954058ddc14aea6f19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b77a3d2974ef1fe93469c373a902a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d929dd6f314738821cf17252aeeaf1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c380988742c80313fc4620cfd60289658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950459fa226b8c01c7039a7bd0b64bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80341b2cab925527fe61eb80afd5834e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ebbf2b1af96ede27ce5ae06f89879661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb70a6f630cc5751bfbb752c2f955b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8540dd39c48f26a14d09479cea3d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aa423474cf56efea869a6961cd263664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d43d4e016c409e2f3c9a2ffc43181665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bac4a35ebe2c036c3028365202b47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28e727142d2d23536f4389197876a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77998ff4d9869b10b20142e90dced2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913096835554d6fdef6c8cebf47ae249669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00966565164847c55fdd75cbee8c91ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ae2dd93ca6f286cc078dfa6bc049f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053854fafc3dc673e87e17d0cb38d73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d498f3c95c68a3ddce47817759f47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bb5072c0d9e1422d78860f04ceb36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47f5c86d143d0ab9c674dff4a1caa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cba7eb642825ee4a8dec65eaf4a60d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef24113039821a1ef9a7ac78870923677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d24ce9bc1883b4fcb616293cfe72a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512df6eaf3ca827930b0dcd616f9f8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3eab287bf73de9066252bfe302b4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf586799383f1af42015de553deee89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ff74fe2e9223aa43aa0ed9bce2dfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131044ba6eb589822dce3aa5c81394a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e241315f8a2a5c3911a2fb6bb40ba5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045f8714833c5a3cad92fc1f78c16ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4cb93a2b4eb00c10fe7dd8ef5f076686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ea7fc6044d4055bb45058e24cd4a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaacad5a412348cc131425e7b48f06f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0c82bac4e8257cfcc2af8b958aae7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c796dfad125fa03f81bf056a0b671690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba48f33639946f52809c16d6db42323691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653577badf25e236678e103329ec184692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eff1ee7a1c4d78c2ed34b7901c187693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffd74b84fd9afacba0034a27b9be5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0d19a3ab3b5b5f12f14734a10440695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec0c1b5128fd12d2f376cf7bd75d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211c65917d9d7c6cbb60fd579bf5b4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033d53198c42a15eaccb74772d5fae8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b7b602f7ab460fe82c4ce91012eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0776dd686af1a2a33a057bb0bdc5e1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07912d0a8d640eab347c4a96c6dfb86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb6b5cae9fd6f67c1718906e7de85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71ecd0b3a6252f5973fc51a6df94c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610375539614da7c442ab8c2061a175d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea109c6a2544a7849abd9e63c0352d68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90587cc06fd5eb60cd467ba0d4ea1a6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff7906a1d4a0989c5cbcadf814a6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb4ac4aad302548b2b61ae7b673fd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db78dee4f001e2ca118ef71dc959785709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ee536ef3d0ba22a8d97ff79260160710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6019d453c612863ff927a6ab5db13db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4778a6aba081c3fee79a656d7c8fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808589d4dc5a8f94414d290bc4285a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab599a918e7b164297cd90b85e6bc21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4559530f0db724e6dda41d1dac9b736715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c8947aec0f241e3e9162719176d8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9dde590e188a91c15a26ca6d88b1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f87da202821eb717deb7db9f85ef30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11a640e78a35955e7152d44391d1f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96265afa7f53839cf976070bf7d77c60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd316d022cb777366cb815f4c5a3b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb2648ec1068c7ced021cb2517ee6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf15cce1e873c18067b137855f934b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2bdd9a46a9cff90975d490cbec5f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b477f82a331a6ef0ad7e977bdb864ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eba7f400c9043c01de702c0944670726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ea2f80b4defcad39fb5b083ba358727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a765c1b32177c9262ea6107d3b0d6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbff60b9977b3cb60d18032a7a1f1a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bc768c8b299b9ca7c30f2ae2ad93e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5845899bd6601b662b2c3305ce882731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d03b365d7929cee25001680272a59d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c8062a0af761ef755e6bec22889a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e26e8dc6e75d845565ab9383c7ead734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88568c5a862a0f8f2f24daffccaf4bcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f0c5211b623703b15e2b13c446d7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45265b94d89720292b54dc2344b36c49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e90507a092071981f393b9a3702b73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af552ca9e63bf5ca05b448ad6fc049739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f763df1ee9eb8b03a0be46cb87fe0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b359ee277ad6bb955267a2b980a99dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979a82cfc8cae1af82364149dbd1920742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277fb1b288732479c222da4c6241fae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f868665c8ba54cfc3756134098b38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b36613c922958ef514c10094e16aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d120822a0c3cce4b585ad1dc1d0f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd2875f6e1c774464060a60ac89a19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e58e3cb762335f83a0175d6465f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c05fefd637fb98f9201f0d441f9db3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f35c13ad1747421dabffa3544ac28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae6a2a32afe84ea6cc8e19cccd0309751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4de96cd84b816c6decd65cedde32bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214295c59c07f47c8c37db9ff7ce918d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f548b78055f1f48d8f668dc30d8eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486d0d7ec4d40c2f8e11efe78ce158a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3ee9e498ddc0f4a4ff7b4ee379abf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb0a9a914b8b5ac659d2c5f838ece757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbaecf18fc2a569180b853882c1153758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9006926e437d4023d19ec436ad7e14759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>