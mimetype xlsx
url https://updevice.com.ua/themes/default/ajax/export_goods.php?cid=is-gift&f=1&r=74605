--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1951cb4d1033b4a81fc3d3611ff87f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c44309f67c772c5d700ab66cbe2ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127884504b248cadd070286e5810c5fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a00b4d9ece5a0e992e47736b49624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685f1a9b1b922e50d7b1b1b70e09ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588efc46252b59568ccdf9190a8de2156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea35a4c0e17bd3ecb75f668d57c71b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d02bb058934afaa4304a61e750712b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a18d9e1dcad8665a691f0561caf4179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e5a00f80c65d0a03efc84145d573f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1898a4cf5a8222a7908916d24595a2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a3e0bcc0ef14d3d19a485a9d9052812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdab03fe75f0b8631f5f7e060bb7baf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564548a7d03eb8f91d9473a481c06314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba09376a750ed2cad751a346f7fa5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab9eb74ce61808dbe9211fbfe2c0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a984eb5421b7fe66f2f0b2b47184ed617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51169d52bb9967d86ecde635dacf3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f381c3bd51d1642a63bc468137dd36319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e22cf8b3bf3f773eb99ed071ded20f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443f35bad6f33d5bed6584c872d85521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cebfe556a1995bfeb30b4b1ea85bfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b550323045a862d6fb633f594fc0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0a29c5042e44091039f5795a8c44d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aae48e19487ad4d2b04f208b67d5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d54e8f96d506141b35df246a6daf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1228cebc17fc40824eb15e4fe443f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1930021f0494b0c06f90d999873a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7d7d3473c97cfd11c1c198699bbc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d27f3bb543a666bd76407517a578e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457627efd6e525012276ab212dea5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f8ae283acca55a68cbcf169dd11ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee082c3e21d8754ad224a47e7944d6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa694c2b950d27d6fb065e0a2da03f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ae3a057668f8bf03a1cbc3f3c2fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a443660853e5d55e47ade37ce9a37a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d3fdb720eae23b97bc2bb9724bfe337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb465bdc88a4df645f15b7fb41180a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6a3510cb88877f126d7f41506558b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc023a1e0fbe7124f67d59a729b5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f11ba1ebf1979d7d97ed3ebd1f368c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a08c03a0d0ce7b419ae95f8123fda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f29a0d4a923130c4311108827cd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db90e7f63a4130cd401bdf580f97d2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e3029a1f2701569f112e58370a0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab533e4175e3c61cc61cd992b97f5da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd3c603188291cb8b1579d62ed7f3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8920ed0b0c7e8f383ba1515e7193948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43282985d0a1678c93271b0ee443e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382efb590519a44abb4d91cbe1dc7a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03f70614ec91c765175d5351d2cb2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb197551836f0bf16d193be0d6612452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad191a05a44901aa5cebf2589d511953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c9d8d07f261cfbcc1f767a09345e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88f7a4a38849f585e2d8c11f14512c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5056ac7a7722fe9bbdd87b717818df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207896916affdfffa717b00cabaa28c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e045172bbb5384d0d25f7abb2889a9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee8fa3457422a6b4b9aea1aabf56059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da600e7dcb8376a1937e3cec04d261e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766449909641e6ed6c41e89d2d2cc89361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9722c3ff859912b2fb444ee1a5eb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b2762b9c7ea3831e083615ffaf51f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9e062f3f5918661ffc2a746826a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17231d02af1a9047e397bf17c885f9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96723f24b01734e164115ca589ef2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e429243daa774568090d6fa0125eba567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483618039653c8997c343277d497e5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b83fdba57b423f663272bc5cb29969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28592e891c26df824057846fdbdf8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099753378f53a01aac3e2e804de2924e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dbf97ab52a5a96969a7eac60c930872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfceda94b9c68badba47c56ef4691973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58c27ea8c60baffee3dbcbe1be2c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcf7102868b93dd46de08ae9cb0ea875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1991d541c107aa2271f36d49c31a1a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c11bd843cf771f5026707bc9dab577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855b1ae93ab2f25b97112bafbfd154178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d03f4f0590dade40ca44c51814f0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ffa3eb8d8f6c267e6badf37722cd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c46f98b51966adae43041f667792c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f65bf22ef280510c8ca417b27261982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adcd4470d7f1a833dc79c0e52ba95e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656821a605485932292ab8bae7824beb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb9842bdcfe31b9732e35aa7347ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417132e9dbca55adc617e73634ea479a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6571caab9152de774f102eb0aa99487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9774c2473a24321f25ed57c2d834788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a0e9b22d7d75716dab846e43a60389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32ff219f2e6028f2cee32c36e87fde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a24d225dbda427de8f7e1d591863191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f33407a891dd2efaf83b55d628bc3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e3c62284185fae197b12fb9e68d1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7aed84ddcc8bf80227c714a24e02894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de877bf781e0ce5c65c8a4878b708db095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba009f9af15f8f8ee59eae784acfd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2751091127d1760131fce524acbae0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec483749f436eaef8fa36b45557ed4db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf0c63fd177c5fe76960a20bfd4d2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6432dde7a79f8eab90d57ca75d59d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fa42faa873af51c2e04fc675574b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be9fb2cb0dc2ece6b06f06ed7af3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00aee3f35350df8edda4d36ab61726103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e11df6092462cc1fd3b9b0e968da38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1db2cd27c249e86daa5cef8412b95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687a1cb8ca0be09905559f4df99b5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aca4991947ef167c35c8e61252dec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7e7120a862b86c6a0829d353bc40b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d8103304c037f1d9f07bac9e89f6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b298e8d97f50b9c0245cbb0ee921b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b16885d047290e97ff4023338cd885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b0584d8f7c75d7d210d828b5aeb96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60285233853023af4e687ce81a829be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9f8d9c49591230cef35d272201d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ba845abefb28e66bbdb1c487d1a92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8122f459b0fbb87db583db57e9bcd99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ed6fe5b4be91e02e899bf7c852604117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89376387dfd0adf71c862d2b0b6377118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7c62a967a49db94702c3ca0780165119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c262352820ef08f66e88ba410e346fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f1a51f98a57091f6e7724f2c2b94c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68213c8578e60cf669849856ab6cfb55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf1ce77354c6f9f76728563ba5532123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5929b4fdc7df965698f20cc38c4391124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26702d8876da96be965aa113d38da719125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed73ea03008e09940cac6ad6bdd795126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60770cd79a58223940617f745b516127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621608bdb16ec3f62ac0e00ee3f32f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87fce7a7c5b409758805e6da36d133129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b35daa0e02f87a18b6aaf332de627130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef34a277d25263cb1ed4a2ca03469e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e905a7e8a91057c48ccc2c9fcae1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f791c6ca04afd9a4de96544b284e2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2c2b008992b6d358d65db8073af5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ad80e2289095b48fcf6fcaab2c8db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498789df64ff6489fa62d944eb2287e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd415c6332a33f49f85e4ea10433ea8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3dd712c2f2c0eb0b944421bacb949138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfe8456933f2f7cfec40c75c0c496d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57501cfd57214571ab6bc00c6703a8ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50df9616fbd9ece3f9057711e71d574141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318215a5f1a8cca2c4f8dbf65df0a8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a1610602556ab4be4f626a072b570143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699710e0e9b6d9c4fd725d366c029e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9fd8188dd824f8e826666cb919974145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17ba4b34b2e68332c337d06dbbf708146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e83f6338774e9d314142e405ab9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903710fbe9c236baf17cf4e952e7e776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8ad086c61faf167b645f71b211ed8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4ff0b9cf69671fff2a8690fbaa618150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c57c010c566bc97cbc8330fbcf65b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6809f063e6c3c75b1b36bab25fb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c918b19370c8cb0533fda2f8d1401153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4c94b52fec8b5fe69ba750f54d862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc13ef4502b0b6005110a4b57dd92c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05627c9bbc871b2e2a9bc328e1dac02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e5aea9bc7af06a68ff06eba859149157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4552cd178a06d62397059fdf68903158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636824c9e9cb8abbb5c3ed5d46ef08d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f37bda40d5a333b2bddab3889ce29d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f2d66452284beb99e443da50f6359161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a73558321ed338709d7d6b3b87a9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313516f91371b6cc051e27b81d0848f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974985b9b206dccf0c0abd1b79cb4316164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9a59a871231b544ee5457c854599a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a4a63d1e61898c6747392aa7862c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbc038ead23a6b45a198be8423c72f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a04ef8b4c950649778b6fdebd81c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541ea73b3abb13fd18191d075c771b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84dc9922b0a276af5eb79a1cac87aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4834784ec0b3d03f0aaaf78ebb30aa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c23197905d05dc6b907e46dbb7f9fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700726b92c40b02319793a32d17fbb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde83ba0b193a1a2b09ca7a6851510174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ce17b1c475b4597a6b741e333922175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455367504982b85a1efd9a214306c52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44fc619fd058ea7221de7d5d117dc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1c2370b2734847da27cac1bdbe62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5274444ea5a3a682a22d64725f79713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2bde52ba32b2737c9dea820ebd0c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e54ad1b3c6ec543746213b2f5df7d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877d0456f9f395a608606767c0efcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51160742c2dda08d5dfc77b1781476183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34de9ce67aa5877b54d594e58a6e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f5b5dcb73441b88fff1761fc17ab3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a86f49f9a486b70eef4a08270906186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b112c86f292a7e8f1541bf47c4f136187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ab6b72a96bef8604f4925f1060abc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367630533fa40d9630040d0d0b5eaa53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb7d965c8dcb58e0cf585047baa40a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70f546ddbf469c699d77037fb70d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1676c049f10e6d4758316c36f630e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb950b14656262faa31644bc70363d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb019e672a71ee67c740bf0b42428da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d08a965bbd2ab5aa5336afa63bf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c8897f3009b1d1c62c9fbd257dbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78785d33da597f389050630fb94f53b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73060890b11a9599228aa4acbfe0a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de03a3d55621d2210ba0da16441ae56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca6d843a2de09bee2de8e1d82c2df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6686890a37ffc353e9312b14a89a75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345d51a1023126fa9f862e15c19adfd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af22280e1c43d56eb7c45b017d3d87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826934314600966100c1346664fe2e7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ec597a7bad8eaf2157f91c9cf391c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc74e48143233dc67bea5fc9c1dd945206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d9a668798d5c3dea54297705913c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a17605877a72be42bf9c55e483a1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2f37b97d5831140df21c870d57958209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bdff6ffe9ba8a4e37e477cd09b068210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087ea9ceb615bfbdeac6a61e80a937211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403afa0d4996818d843b2fa11e2004212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db04fb2548169a7e0a5a61030f16b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6c77f4871f1651a10d5154d31fa2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00da2c69ebbd1545f46107a7b8b33a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb390f5e2a1c3be5e51c20a9b0924f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ce091e5ea6c98ba1b34b3d6bbb0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc6288e7d3b504e5db2f2f022ff477218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b35e336b812e10c675f2ae89c50c71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62d45de08a66049d1ec11562797e1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca978daea30fdfefaf50d4575600ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995613baa42ecd113b2be7082c1227ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0317b20589333111e82a773ac01006223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ab03d60b3f80a70b0af9ee2287fb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc3d1ec4e7b96c97b587cd170a612225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3489fa6b10b7df776e19fd27fcc5e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1621f80ed737b4e79c6d45627e33a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1b153709732dd8ad01f200201109228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141074318429e53847f621d5b097d933229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e4588007b36bf4ede34c4658a54d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab926860be3c001e0d1bb972d1bf98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950869ba755ede50bf811cb40eee5d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57047b2f053c1246a4675b2edf0f5665233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1e8a829aed885df30783e9e993f27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456ae370dd6711828889992c431a452235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a331b70cc9dc5fb56dc079bfc6ff6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c51251ab20c0f9a71ed614f85bde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba397148cf2a17583562f8253e01e6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bac31dcad23695ace65ef924aebfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c72039a3c129c973615e0b6ed78a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b2bf67faddaf6e5b118563385362c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4101a7be4bb018e069cfe34a3900b4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d1d2cf40ad53a76dbb36405fafb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97675d04fecd8d3130f75df06b01bb4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc4c55e0abc5dbc63e2d353c13b7a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b2867aef19e1073edaf74b57e31e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d81cb8353c4ce4c60893222dd56d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b6fe028f46b1c741b9b2c7057f08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139723adb1986a4502e742ba3cbd5ed4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d070f6157497d4c9319d33944aa569a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5e6c0b85b16947e98865856a1a90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061afee1e96862e86a845678af304ef4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478607c7ae61d6ea79edb5ea94ab3f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8fbc7a23bb5d73e6318a4d8791ffb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2176838959f2285ec83dfffd294834255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c805d7f0ae551528f3065f5b2c905e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652529cce81cdb624063bd91920ae953257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80dc8289412e96adedbb53fc141a33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd0b75d7c984cdc813b460c9757f42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe34e136b4c3551d5aa3f5300912736260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d9ca4633a1e295c3898394cccc7f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e8464debff3cb0669101af9781cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f016a6bf55487b18c057c50e4cfbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03805007c5b6661f7aec15a5b9ef7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383142c7e215e2c3ec377137c4762e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6662b98b23fb3e216fda2d8dce8dcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba2523ff6a241321e72aacad407317267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2006d8d801d720ead992919203f5dc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dddaa711c8811a2d57c20816c2b3de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec466b492aba72f44e50eb55a00ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d629c164264cc55169649dcfe7516271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a876aae484a9fceb098a4341c09b2ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d084efccf3d2189a64325e005532273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b22b24437615fda53b391498cd0d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5276d5b8cec4361bb45fc70e8a0e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f080e7237d38ad0cf371ae8388f2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017391fe2964870b90835ea3975a1684277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca41580fa3168c8f7154430ac4b43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258c908a39029ee234b01a1c31f68c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135109ae2ffc99f934a65a37901542a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4cd9b91cd76a6a654cb0627242bc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ba6aadf05d7649356a4c12c1d86ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb4e57883629d9375504082d22f758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfacde6f8f53aebe94ff4e9695a84e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c638de2c85c0b2c2017b7d86775d73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e55489a6cf51a0d93ed60715c4434d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23459cc4a731174f02407669eeff969287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd240ff1810deda26d374161f008591288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af2f32a181f84739b758ee2ed97f3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b55946b751fa22796910d291561c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e03f7c90fe9370c681e16a5c32afd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b7cb1ef356cec19fd428c63496c3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411cf06943fb4031621b267eb8f2332293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1c3a85744b006fd555bfe95441198294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0864bbda3f7c4ffdbdfcaaa57f26cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6086966e5c58757f9e11bcf3565aaf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f25d6a2c992ddf3a6d492bb9c0c13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4dc85eee1fcd61874bd4ec2aea50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa050b2e9c3ad6bf6f110a5f0576379299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559d327b83cefb878e56e23c7c0096c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef0907929a5878f7b1bf8cc7ab240e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89940964f7ccce463e4da0ce1832e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a9522322fdcf776c06725007b10e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b67bf75ccd19eee8058be1daa1031304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f370169b4f2d3d1ef2789fa1f53cde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b28a9c0fda8047b6ec09c7ae71cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fa1705819335a9513aea2de0cf8f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f501e1bd841903e149d299bfbda43e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2da4432486c802daa2a222d6fac8c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd5fb1b81ae462a0562d02d15ef4e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aebd538814a52c309db9e1cdbcd64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9692a905e6b20cb1037de849769d087312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206783b683e6f58bd1564c96ed16deab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786fe56d4b501da6ecca697b5810bd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208838bf71dae1cb0c2e96ecf81ba43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07fc57e6aab86aeaabae60d6dbbf6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac0885cece63f961e18201248f3e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e7f832c41f5ee3e2959aaa96500fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18913825ae774afdeebac3e36a5417319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f1f0e3d3d60732441c846b7235910320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279032025f1e82f0a6843985b3c3883321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594620e844ce761198b17e48dd4cbaaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218f37b34c725cfa3bb9bd03d7f3e8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989059245172736d5a9331d1baec00e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fced2fe9034d63803831bef23a4eb8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383da414f7b6c9d69d36a8020f7759d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a92b979db5d9662be0267c927d2c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9629e3818a6800356b78237fb9f61d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b64996c2ecf9190e49081e2d3d3d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa5077e05f5e370bec279fb356f04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc412170ea6f29e5e8af579cee9671d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6586645c769cb2fbb5fc3804c9d608332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b5439d35590f7c1ce7c50b2f0cb18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4201efe1678268dfcaf838b4ca787a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b62fbd556db9286594228a56e80f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3cfab93cd372b84969eb619d66917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391005833bdd653daeaf4f11f2b266e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93be861b9c417c2aeca6d4f9532496338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1a71f6e604d027ddd01619d2ac407339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e447c0098d460f90c8d0d7d88143d8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d58991387df5eb8acb0ed34a75d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161650b26c62a150e3ce1b3e1b78c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf3e608e69433103c44e11c0e2041343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87425ebb30d52adcd3626304d8f39a35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47c2c6e9b7188e1fb285a908da01e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82668a6e1836ae7ac7007db783c222ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143d0848f938fb41fa382f2131e5407347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e313f2b7d89e89ece166a7107f2d492348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc938c39201fb1ef9243b6eb74943349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529182d21f91ccf8095bc8ab4586efbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23539f7d2de9e0eb5efc92279995234f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c2a36dd5c9bd4cdb30711dda968c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be8e6884dd0562caf950b6143e706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818684479b1b03f152e461e322650522354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527646fcf8e1c30544d4d66852f9f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e371a51089a47465b570c37c942706356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3e5c02de1ba64b9f19ad17aba100357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702536e3091fd5cfea339c862c301d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17aa86d1a04098e1383b76e1be4db3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79db009bd5b18ef3cd499e971347b7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349156e4051179aa0119e10eaa6bfce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efac57b3da3dfb1a3980d13ded6c1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f6d4fd7a29d465adc69c2122814c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea330d468359e93ff71090d2217dc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60dc0e13f9170bc0c5287ec2effd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78a96c51822b1abfa8073fe66b4a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fa18acf9dfb5a6f2697e2b7625338367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74232d2210fb15e9129ea8a9962a599368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9a1ccce991229008c1e55312a88c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac1488ab2cbfcd55c41d9cdcd8c91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ff951f761bc7d401592fced55b6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b190d4faa6596799def8d345ca0f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979564968e428b1f70cbed9951a6ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74940c1b304d8aedc4f54d1a40c87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef5e7447357263d1c3a2507f60f0b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024b4ef038d4c11ca55f3a506ba77f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585a7f9494044d75e0cbbd27bc7e713377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4705df2a70dd05e60cca003cf9a0bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1fb926c5759fa30f93bdbea33cb54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497363293056cd741fc8dbb6bb7bc3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e1291fe48705adf67ff9d5b705ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59371059c20d63dfcd1579ad93eacc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f9a63a104dc52025b3521affa25fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5feb0fcfa4112a0d8ab19afd30c7bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d5b88329e3b14bf059c1b3ead409d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9617a287378db1e2d17d36e4a21e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28608526b010efaa3d53b8934981ed31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa5dd6146098657d2b6ef7f88edfb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c5c29b824b070368bac1523234d8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950dcded09431c5a65da882509446b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf76fa68167d94ea1d4a34066d88ac0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f8a2e894b2b0d8973e7f183a549bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9baef9f4eb1b0bd66df23acdab5ba8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506a0fb26d467937fdb8c94572fcfe8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f3a80880ccdf21f2480b8227e88e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54179afded92ab9bf7133e76608bf257396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96805faee6b55a30dccd8fe94cf4b7a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93b7061989b310972b5ee66159b315398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015d86df88335694b036f41b45af2ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814d9f63240f121e678121d0b1a9b76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530a7fb91f0e862d14e5222466e782a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144f692c902ed43e9d0f854225704cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06534a7d99cd1cb0ce6eeac4cdd17ffa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2385108d2eebd4fc10be0363866eac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862a741aa995e8e10154d4b8d14e5b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5e83f4f5185d124d9e66e26cdbc61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88adb2957d8e839750442726870794407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ecb07a6c0930c2d18c57675a6a0c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50997d3b94a544f5d78ddefc7764c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0bbdfa1bfdf9c405d7c537eff13e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4385c3df18a26941a9a660c058f4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbcbb7754507973dcdc462f8054063412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de8a74fa2f8359e96bcd020efab8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd527e719b6151cb94a354d570beaef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a8befd18692bf23080e40edb4b0fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16765f2273fe818c5a41a5185f59b4b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6313b7eb2060687d9f35974a2da24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847f7cd3b6dd7a1adc8c233e682ae5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97cc0e2a4ab3512f8da2e973c930ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f1410739cd2a0c8e5de20639bd527420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc51da6e5bf1b85f39564d7b7b0dc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c296de20cb4076e9027e3be01e1c51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825843d309e54dda4c8bbe154339b1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b65f6c0cd0a5ce59b4c7350d5d5b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc8dfe118b5ec0a97d61e647c5b61b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b280906eef37a50b7b87a5e419f8237426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85431fce9ca965c3fb6bb98f2cb14fc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f663879b3567491288a8d557abf665d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ffe4ed9468213724a167637fee16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb885de3b3a27143e840241996c9df8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cbd37e94a7ca0ac251f134196a708431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94021434d11a01b1b72c03fb78580eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7e08081dd72b0d83b78cec9c5c43d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1fc2fa502b470efe0b9843605ddc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d36665ae023f7d509ca127f3461f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96029e55b3740c8d8db6b511502ddcf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d88c95c811e9b74a6ba6305404ddf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982166612240003e8e61344a13bab618438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89deee7093f4f4ba0f5e43a2851d1ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b2d05be744c3bee74e1cb0dc3384440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ddd2144a88ef160ac19418588e01a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0c8371117b13027f6db5a3f5a3e7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea1367381d195e555a73acd0a1c007443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7bb664226f03ccbcae97958bc015444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c237e346b8f5d4cdeaf8e85856352445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7a87f8b7a09c17b25705a90fae2ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d0418cecf113a142eb8232e775300447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ceb91f9573598a34c73ce821e2390448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df820e53505f75ae4aca1f922284cd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea8a0f47d86ed28a63aae0271f77b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a27975bd6f8e813e86c8b4594b9bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d649db9f967cbf9034e674cdf115e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d8da72c828076be15651b7c2d9c4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf9f0b8b1da1769b8dd368bbda1d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee59ae5988374d0e00e3cd1d9562ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f733c6e001f1978db5fc88a1df5ad04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba63928dc0d27b91c70f5eacece54f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8bc40ba7c1a4e9442650aa228cbb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d74443c1d77ccf96b40ccd4d577c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe011e77fb9c62949e1095035081531a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b80bfea746b614ca8d85aebbd1f0a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966929929bdbc0ff487ff0801a7fb55e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e573d86a66576b6b2bdc3d9158fa5de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8dbc161a5584f0bff2efa6d63b3d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc410ed73ef4a22db5f10b0ffeebec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf4591355b317d213a63e4e9c0f98b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114dadddfeef8def6610c26dadf77e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7ccacd09ef1cdc8f2d62189b291d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67683ab5f2950bf4cf9024f4e931ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55b0c1b2be213f7e6756bb554f0753470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131a44c0c27c1ee3bb9e13eb1c70857471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dea637a893d7ec155e214b4963786472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0b940fa5b47dd8173bf84ac5e878e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad5042af52ebeac2e685a610370a90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35f4c3176b32c95dfdc08b49a3f07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e280ea32d84261b5f6df14b9fd0374b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f0b2386a8d1b20a7dea041186e698477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0aab438e0b22a133225ec56f2e6e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bb7a72c08144cff11bb32809f082c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601a7e65695f4a124e7f37e9fdcfb1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321e02ce2e5ff1fed4fc83cad818a85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322fed23a1541d2f9ebb65d6b90145c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abfe9a73d5e4963efc87b5567e4b49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631c3fa3f0e49b57450eeebf3ab164b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff0d03d0c9edd76a87d2942ee64499485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e9c6181a0a6392e7e113cee793e40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c88020257f3e62cae546a44ae997bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cdc03923a9d8766e8d5049dc7e274488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab93c57fd687db5ad93597e459edd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0443915ddc15d20e075f2569d5543d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f90e9450c01b8951f628bf1cee764491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff4ac200a36598b652df1ff10d4784492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2674bea5b88cb9060d3b01ac7e7e11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f4044619d59017c6ff01b31d2852a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebfe418f55ec747bbddfacc2c15a5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55416319adade0a7ec700a6628c36c25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff77f7926ded6fc5cb9a87ca721f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d1cc2792ef1aadd24795078d8bf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0da6bd77e3ca57ee3045fbd37c678499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286294a2c0647af75a65fc56165bf761500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e39b4d45de54307da825f86e7cfe5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded065959eb613f2ded27e9cca7757e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb76dfde4885291f90ddcac148781a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d15a03aacf207b276045f6a331d3fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab36f1544219057e7b9af40f50281d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fb25c85d527eec07cdc285631a612506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ba9cee330417ef770b42213ad730f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f16ad4535920c0364497da4774d88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c2d09269db4680f6971fb25323c51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bc71e778681486fc805d45389cf5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc62024df3b4cf82c22cb68c0f94a89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6404ad3ba406b4ababa83e77acf89cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec212c36fb4d64accff62a64e56786f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c6950a920011ddf406665825066bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18980d853704fb3f1ad862ad897b661c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09203e245c9258ad620173ae30b02b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede319562e1adb2568d27faec849c4b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b1aab635cd325cb661a27af158de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d1d92eba5ec45772c10981e160240519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b207b17aa8627b2e0e067e2b8d088dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684ee3b6d63e3089b727eec710a690521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a620093d1ddb7431fe332bbf3177d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1c980c63ce07b60bffe770def17f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68d98450cc3011ab5cd18fe6c456c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda86e4d502b6e0446709534f3ae444f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f458de933507a43fb15b3b3c2560526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad3059aa3d9e7d5af91b25221efd77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5adcb35d25630ba71f314827fcddfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8d697440397506f8ed3a0a6d2748529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8d318277de0efa76a5323fe39a6e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83f5a043d838b3c4ebb0f2faacbaf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ad2abb2ccc8c213fca51ae2c87c8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c224616336ef4e884834f76ec67f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3de75902e10f35c7ce5a9ad5d49dd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd31bc69cf4806226463de8e816154535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b75ed103191bc01c56ea185f3aa73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b69a1414e31f111486ca87f8bba1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747896b5628a8cad1187962a22b036e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54b262f36bf8786bca117efc73fb7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb6894c77cc97e70b80fcc85a9364f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479e075521ff3774cb0c39613dc76f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c78afc6a3335f23161b0b95011bf00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb90a12bf19021140d307814ea76cb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ebe58d5c475ff211a7828773716d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aef23deb4de589461f86f66810f72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2468cec0682e5ea04ca0f98a3d761546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ade8bd9f181cccf89b964f0800e7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601f52bfb2a680e83bd276426fd915a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88951d05cb1b33405ff5ef2539792cc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3871140062e277ca8451734c3aa54a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5df9ce72678aace9f21f1fcd11e59c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa760487ba3541a207c26bb433054d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8c1c7c3bcdb222733eccb1091bc8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d079690c97d317d0bba9139d673aaf2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee5e5cb50c37571cec1797ded4fa0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220112e4bc83b283a83523d814baccdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399937d49a40fafe68dcfb1c8e75371557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f32c5d858c53b84b8559b04bf03c4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88991ad37b0f7d718a9ccfe1fd93973559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ead54bdfa78d0b6ea802505313de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a364ff48c1088c6ea28ab1b24a44c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff4c10c9c94c3b19ad767add11024a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1fdcd8b73828e6d24c2d36f4b932c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966955d785d0d32721c1b3485a13e74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7558df9f1559df950350d4ec62313565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b3992ec8f0442d1ccd0f4f4f04cd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca23569f413cd39fd7fb3e754f4c16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc2c81c42d3e824171017c19df4c34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc4178292d0df34d2d04192e99fee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad1d6ef1747e16b3ea55e26d66ae91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb690503ee4e92880c96cec3ef878e19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084a4e4cb6b4ecf0eebbfd22fe5c64c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176d3397a7477c400aed54a44524e12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332e4b50ba4428ac6378292e387e0af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f08ed07a9e4038810709a4e5244d0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91417cfd760543be7d56b077b952409576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c34ed2808c495ba5cd139a56dfb0b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e097a54e83c62ffd9f435411f68c284578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8e2060da64f55b7cad1f7a9e335ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb12d301723a8ebd685b4f82fbaf93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978306b5a0b46d551a6064ee2ba31e06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed562af708ae3d2acc0335409ee09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae17864544bf678f4599f0fefb70f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63ba46a90f8802d81dd87113747110584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c65bc4422bef29ecea94a0071fcee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ad87fd0722daa14e4b332bcedfe2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ccfd513c0a1bee18cb3d40c7f8f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cbd58a3d465d9c6491093845a8c1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a63ac788d62d60b9cbc619c540a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de52060de642caf10222ea49676f6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ebaa9dfcca3e6c73ac2bccf22f1f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff0410a5b7535f7b03b3776877d27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57fd969a929ec7a1b39ebae543177593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80408548f40e29c4db2bfaf1b73a9058594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd14a8c241daeb115f063a5a8c7ece595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03730c30294e8945aa3007709c27408596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a835fc99244ea262e0f35e14bfe0c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bea3cb6f7a8a4355f2271da2e3f664598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76007bf5578de2ea56d5e76a7d7d134599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8142f0c0bd8959d52e5bedeb64e48a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa973787cf86476d71a8be82c5530601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19b82caec5ce9b6666909743c17568602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f42f04a7d4af776cbc236272e1702603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202762aecb85307dadf21aac2e7f8bb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414a87edadc4ff02c6eed8983273274605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff13c1cbf56d88cd6da4907b48c90c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df4885891cb12cd2c55f3e5f8571f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e68eef1ae5ad9d7483133ee28dffc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d742297f1d7e616311f69e8fb2f3d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e52a10b490c77ae876f1104ba7911610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3e3cc0a641267ff44c16644a942e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55843871686a6d990287e9c163ea39ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d8056d9ff9f311022b13710d8871613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e677adbebee4c711a4b6d20fd509614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b6ae1c0d6216205cde7bb6dce82b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce70b5a4366d042f8ca54713e9efb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde4d851340f0e8fb40622e6f15ab21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54ed3a8a6a497ba2353ae2d01fc8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84a76dc6d3b7ecb1a709cf4cac0450619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf61d0b5a71bf8de723aea2fdc5dcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411958da22f45bf0638f9518db9a593621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f58d0ea5db1f5e40da4934a611ac6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae547fe75934c7da001fbdc7879450623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829121d0b79f1d01e7ba5cb91d1c3ca2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e49f9a1d2d98134df8b852e2e4fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717b7276ae58815cc685fd85378853626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac977d18c55e8a2e2c039a5767ec69a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5d3b9aadf490654dc6218215dc58d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabf8216d207714a3ee244c04a5f4b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b36bf4746043aea42a94644369d060630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374795e7c2971d453ea0c832ad44ab9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e8b981eb106ef82806f834ec9d0d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3bd609e4265a2874eed26a773580d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6899a1859905c1b0a6f759fdfe4811634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba64e127260371bd3df4c88ff7576b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41f30599c43a618a18ce3c58202fe3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d37dff65173a6a01e18ac7b2d9e26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12965584de540e8502f19f121656a69d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d44930bf813e01c87179ccd084330f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbb58ed9d1d65d9b71857e042291e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba822abe768847094f89a63c5bceed3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948bcf0dffe722b301c459becd03319642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5a526be0c792426e1afa94e0f759643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de473fa4c3af30cd37888aa3edb809d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6273bda66c12808b23d195f8d7e8960645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094fe224f8f2c8321a953de84bffec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f56ac5df934fb53e5ae3f52f0d2fbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa97ba14d8ba4668e3341252776ef4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564f37cbacd21dd4f28d1cab837c6dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb02495a4d65a58bfa5bdac37b891650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afee92349cceb0402c1c9ca117bc44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2aceee744201b2a4a6c8aa0639c15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fafa147881e05b2c2d9ee2e42001ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125bc902d67199d0ac25c301023d82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f737fb485c4713683df41d92420f0e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526efd7a59616c84eefcd25588b8aac4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6cad128a2707f5cafb2b3e4758cb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0d21509fe6c36fe4fcd9c96fdfbb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dbedea973a99cd460c9a6ef4e7ee3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22803ca2264818d08bc37861c74278e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a29424ca6e85f7848c4cb3aa18bb06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c17f1f81aa147f5a04b717d84aff22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a03709478a246c09c2db8b82ce7d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814edd2a69772d20fc86e7e150d0f304664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426a66b4e7dc341dd7c2e14e1ebecd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ee382139ef92cd9e13e2b638df80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba559e19defbc1a8264dd646d23e36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f0ef3b8357a537661402af230cf2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda91aa8e4eb41f6a01dc4436f8e34b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87036832b85439b3a2c4f1da23adc14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf6b5f210d7512825c2595990d77d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814da3540ec9bac2f457b89c1c690d22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1392da69b1efa5c8ae488c6c2726673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c60754a2d80ad3d43363960eafa1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7863f3824654cd3a64422d1d48aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02cdbf9b3eb19015c1e97d9c5d21cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3ac1673ea9b2785b609c707727e39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81ea5bec3563d24e0ba904427e90e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f8a42121b221c3f2853bc97a8cafc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27c3b0e15798efd625827731b60daf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34be2d15d55a0764425cc88675ddfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c23d265246863c6e87512b6b1a33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb3df345acd6f5db2038652da76662683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a05c3c4c6cfe9a21a74492f1c7b3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9f1f6ea051523cc28f71fd8159a0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059a2f8a5ba5a9586390951df043e07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d7cc2a97fd74782c221c6fb0e08ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dbdc0d1b22c6d2cb894e5f4726d13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3995d4db32a4e1b9b8051bd784d31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdd002f6bda75754bae39d11b3a1e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c388e7145ac608acfd5b7dd1cb6984691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4fad244f17d77e46c34845e31e153692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a4a879cd46050274b79cacc4b2c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeef3a05fe152c55556ccd54941369694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81201f704f7958c83bbcca79d7415d6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939cd99f56b766bd3aefb5676e4768e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e9bb29c9f11d3e55c734895eb74f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59894466e64171dfb4d073c291fe84c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c545c1c530bc3d8fdc7994acdf53878699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79b97bf278ae1189739056850cc710700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca150f0de2b295a65e4930697899521701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4729d66fd93dd4b6fa11e62e13ceb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac167852839a71e2d74e4b75f90c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d377a4b65fe3b609dfdf5a94fa14c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703cec4981acc9376472f0321b91d06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bf1704a9ae93e06ba62f8c8d178b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671ca290212d08563bbb8d508c56cd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78012fe4ce0414b1c12b0885c2dc51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6af12c6db062bed62839f2f386e84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa7d356f8e4d7ddef50670fed459b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af6dfe1d6790bcaefe527f0e59f1ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9e5ef18a8994fa0445ad4d45b85b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd25ec9d3ecbc69a4a4c8795697f868713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c4d3c289e346faa89ddeaff4d2a00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec1802a6de1a6831bacdb585b077ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998afb7d3e9076f19e51e7c8d4d8537716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a18bfc7902950b851a41d5dda70da5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41742c4fc4e72e0a5ccbde2586c4606d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c5741a12ffecc06ecf1a38ace0acf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85716d8c179b306aa2b982857cb9c8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a6987cfdfa632192f2d6268a9cc64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cbf3de0c1da67a5df6bb391c0faa5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8323740924d84605f23e3c2085191e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36f04e3c9e3f94ce8a87dc7c1c63fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174e7f136292c2a8dfc883a3071a15a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48e8c83cf2f8f2a500b67e55f7caf8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f64834b13219b105a6973f94ba84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334855c124c4616b8a8f9689b1a11de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12218005d6afc73af455f9a1d3b50eff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135c5ad43960ccd0d9bb779b46bb804730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac5e68b17c6ca297548063a8e4b37f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895faa943424fe6c332251caf5b26c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480e3fe1ff91599407258eae4c9597f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd71ae22061af7555fab90b99180cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6107c8072ba764a38eacf44b8f0b40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab4b83cecd707767b350166526d36b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa6a944fa396cedf72396fc7566685737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735cd5fcd1055dd34c1dcb750107bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13596a18c0c374db84aec80a7ff5d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4eec2271c4aa475600ff5b24cbd48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60876aa3940b8e3b2ad26abb8c6a7bc3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cf45543961890ca83dcc8715a8742742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae308415087a6e4ec59beca9b62be180743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91afc70e0d0d500020468546a32648744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c1a5d0459f3b8b7d20816a95eaca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeb43c9c830178c4b773200877ff93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39704e539c634efb6ee9d37d333c35b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08e264cd79faae6a145a8dd365656d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aadc9b61b2ea74ef5c235a889a5061749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d41877fd03c1030695cabaed7b5b13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f580a6c26ead97c8a6a8a95c96dc76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736851c0ad98c857114356e08f5404f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add0b2f252be7b966f4df2f5d96592753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e68cfe6d198cc5d9d168d7052d9c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f2a7ce6db745146b07e7ddb5ecb1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2b699e41042743f0feda5656868ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c30a48075d669b10da73b40797b9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d783789025c6ea1bcd391f98cf284758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d80e09a4938c3f94073358faee1ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5c0e7c0a8d3657b55f108f28e1a9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dfa944c9e91efea627bd54ae5da562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c589f72593cf724069fee09a769fe13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5571bc9fdbd6d32aa5c38f7e6a0af74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbd1d614f672f1ea881fa9c21d3a2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7b08afab7bfaf7a8c2d9e65cfefc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0dc865908d7c5affc8c806ab268087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537138495cf783f9770dfe0dd025eeda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83122686c1c5dfd4067262ad6b9681d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ada7bb37ef00a524fba20b9d80d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb7e9498650652e8f970a0a224e0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a076b6ad155e8f02f74ef713bb411e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264fc89d5cf4093540b7b15e6dbf4c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5599093307270601ce5a7e1754500014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562c6335d59649cf4867c841418f3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5df486ae0ab629adacba12132abed416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3baf9f12db581fd88ed8ff0c2886a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb9cfa5a89493729ea8caa720d8c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d47498c736bb8e1ad065052b9b93519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31bc8ac3091a8e03e737419b68ec820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcf77a8c220a6f09a65c5d653e0b5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67521a7b260dbba04d864ca4b61d99db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859971080531b7aec933757e82bd33123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa589c22e4b4841f68bafe4e8b8d0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ca760996acc9e00910be904a7e9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78763bdf19ce40c290d8c2b2f2d6d0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85077119b3b8b4e0632b4ebeccd5475827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2822ca75152f9a9bc87ade09c0843b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8b63423f8ef8bd6c76725efb22bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224d5c6b8c1f0680cac23430af48b0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a827557a4739890d83f261ebba7008e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124722672c06807a0d076b5141458ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ed829628271ae1a33e3b9a122bdfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72ad14df307cd480343e6390dbf29634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdca314917c114d6a3928311e5352835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0827b1e3f734960edf70c4e4969a8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c518cbffa0abf063b6983e8c6a939737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d912b3b2f900a17cc6a8ebb9200d4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f66fe3d788587eb489bd1878712b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923ea907c793a39cf5bfcc424e8ddd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a707bb697740c42c82e495c21c757a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3349e80e8d9dedde68ad104c1fc6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c466c230513a0fed5d037a603e4565d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925b938dec7a7c09e1d1d9f0f4b645a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c1e2525d3d2f854e54ec29960145145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629024c72ad40e2bd1dbd2f1fec5086a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a9d8a741903dc3829e1cb65e26b3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11225b5031d380f9f3eba5e09a175a8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68be1206083bc4a2efb378093f0d74649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c86f16d0f2276b16cc984cdd527350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2decea65780ae66788e236b8643e5b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7ca0497c0de8641bc239657546f5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee19bbee8e85f4e0b1b2a2650e07c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef951e3b3b903b9bca564fea49963354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176115a37b77bb707f72bb5267858ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebce1026b8d4964b021693b7b2403c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90520d992dd980c31d241d4e83c1a7aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3011fc79f46d66991490381e06094058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77a8a932de20d9ab2237310ba5cd2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c301f13ae67489040d2663f9107a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c7acaf4d84ad167badff2c8776c6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602fc97194af7d9e273afbff4f1d9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302395661b4098ff14418e5388ac38f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf30814618a5cf71ad4ad900ad9792464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518c5b2104d5ef34880b521be4f979965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b64a90f1eca5fe9267fe2405f88a6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f8786ab72cd8163287520025776a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42d12dd85238a4379336282073b5f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff129a0bc897d0d7272cf06a00c01269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bdcf1ebb9cb4a0a91eb706802c49c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74a78301945cce1e5706f84bfe806471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116d19213b6df95ca7a57d8064423972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b27db56397a5ad651113c0ac961d0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ba87fb3eb9034b3aa56ab8a2fa49374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f8cc068c75532b3fc0e1563a3544c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6961e0df68c0843fe997743efd5a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d91dde6b54fe76292e69042245019977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11930ca6fa1533fd7a7a265e2914850578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aedab91e16a94e9a242436c6834a8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad736815672d43550e0dab07b7daf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f3621734b10e2d2fa852c5c9af3f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385fae26ef181d7efe68c91e4137ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1399ec8748dc8a56f6777beea4eaa9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b076cc509dbbbd440cbd0ab761dad384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3dacb9060590f38110eb108f728ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152269d9a1c7b369eaa2adc31a1c147886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f0479a8a7b63dcb37da2778a534387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf45741ec530f7dcf2483ff29c2b0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e4b8700ef42e2b8228e6be24e2fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be8f0ff97b4e4affe9547508d824190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b11f72f0ab3f4d1d5bb9cd1c0fb6dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c64f71f4cf89f7c64df2c3e58c97e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2d3f4f5b26950ca14feadb4b9a0c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba27db89c5cb61abab5d01ad0a364394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22841f1610f2718cfe91ffba7b8ca4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e09a8b8e4f5ac662b5f0a2ce2797e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7bbb36403dcdf09cec100b625a5b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fa0ac7a3c2d1dd872a212d126fe4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f3e7e51a29f96ae3333c5e78eaaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31a96d659b88713e545434cee1b7eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a90773ba31121c47495524b4176fe3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9402b6fb16cc884cb20e4cb090a4c45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79121ab9c1a7ad902fdeedc3c8674d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f68a9002003260597058b26fba68e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52e7f55f591d9d55abd0a7e95f5b4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb71242777bbddf93da25233aea71c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b33ca62edc1a707d9e6dbbe3faa55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d66e4f881e829de167800709d78bb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860c509b2a41bb77b726d3fff64fb1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32d798b726164dccb3c5fd2b0da00e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8411dd033fc2ad7f018f10fa82158111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d43817788661bb557119b7669ff7ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557d5baada5653f7b8d53c2a9ca063113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db80aff36ff1c9a6f16162ada8b5f53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144507bae2d86a6203912603d7faba8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42076e270fcec89f74caa121156295a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6d5d0e91aa45e93cf836374bdc5c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40381b4af4c9a72f5fa995ed18c4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea2d8ff0796cd0fe6df42822c8334119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e32118dcfe418e16f6487141c69332120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66350afd43768010a6badd953cdac3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617480695e6d276bb35d68671abaf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2892490c08a159ee817c09d86764a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21646bc843fb8a8fbb6802a1d28117124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d81fd19e5b7924171bb5aaf113049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f403ed4930e1f41e00bb58537c47a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801239e00a914b36f9218e5f999af3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222fe18902e50444e00b4320435a7a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ec86506d851758545857d7ed6a837129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a403756aa6b959b1718b95f30b317130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee28007d34c46673e00ae5045b9d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf5723d90f562bf8a8b440b4801ca7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba0c41dcac02ba188d4a23eb6091cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f32dde8ecf420081bb3ca8daf2fbdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026758d8ae4d5fcce501df4052f1b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f597e1a73c4db55b5dc83e5da4cf95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f76802872747b9bd6e54948629e8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bea669ac528342a8ae289949bf6ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fc1bfc3011fc71426bdd93db196ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e906f16d939899098ba949b01b7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85282246d9d9cb4f0d6853a956e99542141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437e9244c6f780db67669621a7bb217142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bceb896a836181b8384de54721f27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31e1863b6df049be330352049bb41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842ffe423286ad09655d5a13136a31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf1c15a382ff432c110a86e460cf33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28146da9828454c7b69d75e6349e1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1872331484f9ec04aee6fe55ac83a41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03c498420730b60d9168ea7626684b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec7d225e9870e31164a447d662500150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb20b311416033eccf3376d6f183785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82baa6233f5733f7f7d8e65deac22d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe745e11171f06e4cabb6e6f159dc7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0bf756178cb8619efd1abb832b744154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3bb6e7618980d8d2dcbb1b53483df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf80cf82c868ce6a961b191bb8ed966156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2c64c2268511a9537aee9b97a97f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d24bb56259b8f631aa5d59c54a3280158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065690e081ac93be79eb44710f24458f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181658f322e8ffe26a7725eecade7aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f02705868a37cedb7bf367c4d46622161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31e717cba53b98f92c8bbf6c5dd46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e13208961ee033403492ee114666c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737aac96639bae8800726601aafe9cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7f0262291a5306ac60e99f5b9f8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a9b4d748588cda9d529a8a9932b3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c5c73a9b2da216ed522c5c8007f47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581ad596f7eae3808996a9df3b29fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded01bdd2132f2c6d0c629308653eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca59b88f8f95c815faab0fbd8a5a5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a9f2e9b3c270761e40847cb4e3522171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd110c9e07acd73b80f34ce79ed0174172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb5ec767b131ddf8ab81f8f94d2f3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0de60cb80cadf82cd598c65f97eaf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cc9f2936856124c85b0f54dfb69fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4abea7f49c3e65483a6b5487cbb85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcacb79405305b0d2432c7b0f05d44e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b49a77ee00ef79d606dbdb96565e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23dfb5d293921bcae8c156806cf446179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fe58cef5470e02066380a445429bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0751f27acb7a921bfc6a41cc6bc83e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65822f9fe0f9d787aa2452a63f488f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79413087c2df89ae9ad1e2decd1937183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf64cf5d7ca8987846f7402a991b649184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5267f334ba386141423f509fa28f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c4df6393385c221041e390104495e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395de22d39a8205507c5a47bce71605a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf66aa10a087539c76b4a8b68f5b29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c13f33f8887f0815f469e664245ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5bc8f2f161b804802b5c6561a1c7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaeb28771d443ebf5265f80e50dab1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf522822ee429ffa21a8aa368cda1bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267839badd6c33bbde4982ae07b343d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbbf272721c2c83a9e5624ed4cdaff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e9f491c3c8066412d74f45a96e5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ad86ee51332b0968f92580d7dbd12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c27d92741d1801bd9d6377c6441afc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41f92fee6ea5c36696ab83ca7d3fff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70486d664e464b24ea9562a899144eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5f09b1788bc0e49eada06f67e8e68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d16b61e4c5e5a85f29505f6d821c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fad366a180f53ec4ba329b3310a68b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f904243faf7516b141aa5b73022db1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce86f4ebe906a3609d39de6a232bd2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae6dd0968f2b1318bbd5e3a0d2d90f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546764fc6e0c3d2941b99f65493dda0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886e66d0cc04d42a1a3e1144914c0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49e88aa84cce519df281a9abd9cd47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d743d44777b0cabe6d3fb574d9868f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926804194701181958b18c6e65fa5ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731b455b499ae1f33d5d9e3e5c4136211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24d59c10da88b1cdf2f581f2fb7f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aeb7303d9aeda672338695b7b973c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec094eeaed854567e3e83bfe644295214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d40d277683d39d8d95399f6ea2741f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c296b0750b1b59242d7d0ce166becc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c62207073a6f49269498b2050cd66d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e37a4dca44913872150ee185a4fa9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9213492c24c8f46caae7638c3ed55f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e7841932102a4c7aef9733e626079220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a2cd0d7655187caae689b90f671e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559c1e7436a99b9c11c10ea8550c35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75617514869f95ebe0a4b110b1653f9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cddb8925cf9b0d8e537f55ad4a4d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332944300457dc7a9879dcea6704d0a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2fb4e92bb68bc2ef7ac16064aaf3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669d4f51e0aa1c4904e0244b97b95ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98142ad83501e6506d67dd628d3418228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd3bbce01f578bec69afdbaca857a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e06a14054012753b1e9918e44711d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809310179d1b1bf61b770e47b71d9426231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30984714c3c4867bad2a078229f7ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d237a5c13bcca664cd6f4a590c01e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e31e323500a3be8fe8807096e7aefb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e6a62d985f4c307b9a02fd7070da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f335edf99b500bf69d0cfcb0ed597b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00375de05439a7a53e533f36650f960e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0ad6204c8a284d372a067aa23a6dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b901890552d9d09f5496f768bd80c3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6bd78b4379536e8458ad9d75ef410240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245de38b3161bd5737199f866354c22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1531f8825b3cfeca7efaca6633f01a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af034e07a5b3e6540ccaf07f55a402b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7f1c5214ec6773087ef55926ff10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a8189efbf8e478e6ddf6c916f15d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a9e8d3eb04c140ab2476dc84e0cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3630675ac52dd6307229c7d1a116a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a939b6d85e0b0a1bd73cf5b5840e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34269b49988888f49c75e750772047b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcd0c1058b276574d63cec3e72d60f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bed568f1cc6ed389a8e8f3e1f59acd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fbde58aa9eb4764509468ed8c5903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4c4a318f5de072f55853cf685b8bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc80e30151bd836e8aab6bc0ae3d42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6e417d2aabf2b3e6ab2019a9b9e0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614e660e3d87a289745b711c371b23a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61950dfdc079b60f98d07925998f8284257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc283b02120227498d35b0f31eaa60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c633dbd82ea7e31353ede30c9a81c49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e799fa73aa7b57107c9953bb5719260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def50161279bd9b3507b36723f892b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41250af88d60e6467def73c24bf839262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f21ea3f5924398f132cbe7959bad8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4236f0766a70bf409bcfd467fa4334c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b863c99a3d223e8cd79c0cf1ef272265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc24aea0628ebbed35749118db9e6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b1d0070c483bd5ffb31664076acb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf446d14962faabcbcf6868e87dee20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d5216e12b650ee03c4415dfbb831269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af209d0601080162a44235da0416e96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531f83323cf4a3f052740e6b2738f92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd33c71a780263ae841fe34ada8996272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af0635b8f4bacafc0cb94927c3a0a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad518e634aac0f9740eaf24a77efe4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6ac4926d9a34706704b53694df46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318a85491b920b2202d9a65b2ba2f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d280ce2a3f3e151a4c29d381f081e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da447d698ef39c19c351b5a95435d50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6dd4532dd106103c874d36b785df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44527bd43b863fc6c203eb01b60293280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1bcc4248c632f9bc3c33ff5e77afa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aed9289437cd1655c702607f63bf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c44bf63509f08c2eda0de92ffd0e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980433a1efdff2be5b859172c393b20f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33c1906f20251ffab91a0047cc9f6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387106324f2d311476f9e819aaff46a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096a4a650edebf436deb70559b7a1e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd493a6e41bbfe809b3ed3451f6f16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf3119126818087f6b904ed1a53d94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4c5c3121071eec69d873e4e16f3fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d1e13482061601e0f5895a3d00cea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a34b1619577da76a756405429a5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34e6787b2fa6523ecc166251123b8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aa848eb8485c6f7f5a29a9704ba56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d25394253a19534afd521424ca2d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9da83e346aa1a2fc1f2c2be7619c6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368b06d4e32b24a19f9a891820e29a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbd628f082ac04f4873caa7a440e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1b662ba23c60280e8e64f785a49ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1208f321aca63a54065f7b8115f773300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4cc0b97b99d6fc0f2133959ab04a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6402ca172246fbb916f67be6b031b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e75af759382820f2b77e665e919462303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2619d6176fd728de6c6e8e00a5a398304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc02626918f6f57d4919ca6e4a5be7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3168aa498fdead0caed081f204141306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53f7d297b01464479ddf1e5ee706b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1f6798eaac4114528dfe003f9ce7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad02d908130b8e91972afccfb0cb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371ddc1c56fd91cd82c0878eefafa4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea36295e5159df9cbaba8a3e05d868311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4624d4cc62dfaf8968797ff942c5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526c361e2577d759b707e2059f2fc0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a1b76747f4ac860543d4f5031ac59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203f287e42223830700930cd69d689e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d3a304e3b05a92d41f469a9aefb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806e35f887b28bda8b443990a1875da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd99aed2513d38961cf523b6e06c5b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa87b70c997c2c8493301485226ae9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edfeeee2e260c25f4d29544e75721a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a74ef92c9b6cb671109106e9900c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f85019913c4bf596b72c1f1e40866322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b4874572fd4ce0c7073513625376323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad6acbad90ddd3762d2168e9b40d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b868438ae400f7347e0a6286a6dadf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd891bf108041567489fe9d830a63e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6e39d4950a6403c0a133d51d0276a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391261234704c835fffefd63a009b762328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dae98272cd7ed10cb89296c708718d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d5e50059bfb0a2dcbf38c612f2f08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285866a2880012c6ade1b1c0c130e28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7136e63ef287165453d7223460315f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946ce6826b3eb2c4e61b01fcdf0708a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb20896517f9df71a78214d17194078334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e25907a0fa7153514c6f69d0c1ea12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b42e00cd8028ba33075241be379fcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3014113be6f61aaf7c30b4c57e15b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d342f03b8ce2a1d57ceb6c49b0124338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb6f97d111aa344d659d51bc200f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92173efda0a0c0b751d03a8c38c90d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d04fad38cb370266ad4180d5da2369341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3bc02eea54db9dcf8c88b89427897342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9827745b05b921517d8e46c62cf52c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9abf2bf4bcbed51b0a5cd72a8a6f93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57a1027c494cc093b0cbfe9d37f1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c9d4ae97e4b45fb1d45a00645bad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298cf4504664e9d3113b3b2a6d173e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a431038f46f80273b5797ac68390e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd8b379dfa88f4909ea1dcb831bab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b48a2f3f2f453e3b85dc5af2402f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf0cf9e73a1e112a4bf99776033a90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39011605ba2c2a19d1a4a7f5d9571b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88727e83c023860e43142477ee9539353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09a094c5255f56d558c02989ab2a41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1927932b9ca5960daca916bf6aac58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43aa6234fc715f50767188bd832e43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff98c3f6f659aa8f69ac869f6d9117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4f1b499e3cfa9c9405fb5e57ad399358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69895a37982c62a72c3b48a4b7ced7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb48a0c2c6644c5f2508db45987777360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589180d79cf48b906723f53f438c49d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e8d09c684c3f0c9d1ad2d48428dbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60deaec28b046ef7a49bb11ef822f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4337c0c9fa1df3bb33d08ab4fbd4f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532739ffe7c529843aa79ee5dd4d0de5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88416ad122007c161cb909a31b77bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbc4be4f41d36bf4e21d803d6c905a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d62b226c1f6b32e49d83a15069420368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133c9570f07df2def6135804822ccd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ab5a3d2f823e65d4e70ca6d43388370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5011f13cd455643ff02f71b0a2ac3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669e97002f3c26ec3d544d3cd06787a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23d0495afe2c220da712801ab13294373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27016b577225b6ea0ec9932c25be4aa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86cc9657349cd65a47850952da136c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea7e309ffaceed5eec4459bb3726cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc9978b28019d772f6cc6a678f520d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c948e8c6dc834f25e5e1835490a95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616750ee0338ff59e25a5fe5fabe086379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2af13b02ac27075a154de80d0b401380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b64e5543cef2f54426547d94c95347381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500478885c268a364b56056ae9553fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025393734cec19c77fc859ca8e23370383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0149f3432c3978fd300c6141069547384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda832416e68b0e06aa06ac73c23a4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade16b95c5771f8495a45011813c85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729caac782510298578359d1c74c5480387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d551e233f7ca000efb4fdf9221a20b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9640297392dfaf3489afb0a13e038389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6c6633de43962493db89ae7b8d5be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29cf1e082c03d925fda09fd13c55ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418375b2d00895774a0180db6e0919b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e1f90ee41b904f2932af7bd55b16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade177c61af52b17403ee0968040ba71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe7d10a784b7836a1f3dc05b12c3c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d970acc1473047691de4ba80fadc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330713ed000768a0a5e3f61d1e78bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301006246ded8d749c278e14a3e1d39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff25bea60c33a3c95251c1330f0c750399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d5820f59562cb55aaabad6c52dcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bded460030a6f1fb6f84bb7a4dcdbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac63c35e014665241c3e63fee115d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1c00b3a4ac78fb3e9844b81f084e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d610d933c748a7cabc5c5e7ffac296404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aa2f1e9c951a036a120efc288d443405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d76681ade5e34c5ab9cda2500fa73f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b3b46cdc450aecd20d4101c519f78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ffda5fcfedb5adabcd25e89b78815408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2456a45e76fcedafa96d24977afabc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de760300681e3e1187de333a45f5ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095a2e131d07f7954b5b6b10c570757411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e272486ec7e7f0a96ffa0939a4db3dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb45d71ec1e9786e04fe014f1e3d23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496dcb1c7e4959c9f12c8be6dc28baa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5c6c6895e9a176943a099be8d17d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7cd448b37653f871b1ad2b987b89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863ad0c8ee76607dede06aca0b11ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41351da0ab9bc0a08d358e86b70e25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603821b3008f97950efd8813356aa61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435dba876921e8b71e14daadda2a291420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccee234aada9d2bc591795eb731d66f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90988b5ff7a83d196861015637de9c8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57271dd14bb89d5e4e5ff36dd5bc1b74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb6627129b6698121443ef2d5aec56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132840990e70eec8456518730568056a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777d80e74ccc286d17e1f7a601d61f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d13906937d0af33485bf77a86f9f17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc229fd105e83030b465010143eed1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba849d00a1676797f742bf97b868e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c4a0a5f3feb87c93020c1e344c39a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf34791d752fc7fcbf366a31c7a2a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022c7ef3366ef1eabe754fa355a8e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56853e53e0b1f799cff707ff9d6d2027433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc927913b4545fe7b087b26a340263eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41509ad490d5fff3e18415fd21a4e73c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b87d6e8f7d92c132f503bd1b1f7cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a2847d899e36041f15d8c329e4364437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c522ad3438af88744326419c8007f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893528cfd7c0b86e277353809b1154a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbd9b6edbcb755de09af613a71a208440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d573adbdf6867243197c745a49dad1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b4a635226d626baaf6138d09865e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b6b482adf30f96eeab4a993034c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc505106f6f2cc1626d766d69fc523444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94dba1ab71f263d6ad8736cb502d0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551fe62b80c0f98ae877bdd780f5daa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9313e6ecb038aca0692d5d3810fe6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354f5adfffdf3ef8ecbf029b2b5b99d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b74833253d4d0325fa43722bee71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60e086054b675302a81b0536594bc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d35fe6ea6ec545d6b949ffa987913e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b928bfe5c737575c7a23134154c93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17aa284f4d394277964ea55bef93a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db30e5669b515fd28b7189f6874c8ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96186a0e59c5cc65b9c6b9ab081b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb4d2eb568029f657df97da59adea5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84baee038f41d2fe4ab1d67982b538457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e5cea621d32f796888ee7884cc0c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6a77b5dd2da4902374d7bf41a7fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1ebf93cc54b9a7a0f7fde674a87ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e818835c0e0756d4ec678d57e6b495a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474bfea96f738d0b4af0dbb50951ed6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c2d0ebd8219dbf876ab010bad554f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd77dd5749be4ca5171159189ae5c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a6b94774aefcabee6ca3d521052c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dbac5e83981fe5498d6c44f261f06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be0f91df5123ce3a749ee2e34402c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9c497776ce372bf56564d03734394468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f2324692cc79fd30ddc6c2299981c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f8e6e01f32c8f64de5afa3c25684470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576acd37712ba4795f90f9c881d3fb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a3f5026d609f1142cbe71f3d00030472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991775cdbf43932bef95def65fbc2721473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb160cf0ff37bf309f45cd82a6f98bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af313f6ce2594c081e8bf6a8aab81c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c6ad7cd49dc52c5c97778b6548a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96463c7d1105fa77f82f01539b32be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa733b5ce896748d35381ad483cc080b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f2f91d9a1249c80905c467e133b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9246685e5ae8a2982886fd020095fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a762b9b7f3d8caa4b9838c669407007481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1415724220d07b2fe8340fe87460dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c6867c662fdf42f91c75fefb1e375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96dbe6f9a6625477916a317df2a87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1de4e4ceb8dfc29d1e03793a07f1b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b2ef210b646569c40a19a1edbcf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007789ed3f0092fbdb9ef266de90442487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73d183918c24134372df9c98b46e96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f20edd4d098a7b3884230dccb849ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0096fce042cfc78b8f552b66ad3dedf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d0219d6923eda2b52d31a0ad1987c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21165ec669acb785e879aef7cfb582492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ece454516baa431d4810422154e63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94833ea9b9f461e2f39065db1d916e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2cf07c32f3f539192be22fc3c3011495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06236520f45fa4145725a8bfa5636604496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a02452ba3ec5a0fb70972e1a605351497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fcafb8574a6ed6d2cbbf1567e3659498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e04328cfe77cdb433731b493461e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293467cec22daa749afebc4bb4aab050500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff128ee25c228471a8d2907a2dead6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5b815e27b59ca4bbf77c67b6849ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c04ea23d14532565404280f1b18539503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf7ee5b3b8f54df8332a99db30eaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99dd07b806ab2644d2c787a8b877c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eefcc143b6727c5e25d2dab5ae12b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3659c798c7acfd8b624de46fed0fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ccff1855dcc7ba22aae7365422e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17297d093d648bdefa64f4d207fa8579509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86747809c595f438b1c3db11624520510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4135111c71405fc833d410a37318511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620793ec46d18400c5e3db5eeddc236512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7807ade766a384fcb9b0bd4ec3b35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9697c77588aba3cf221418d3c457a11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beec7ae2f9c4bea897b7f30b62f5eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc993f36b5a9e2969b8bc3da67ff101516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd039f7b0d66345755421bd8d161aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef58e143bb05802b8c2e0a27756da4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680fd2102ad6bc27a2334bc4c817c6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463464bc335c29a22df527844a8e74f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba69bd4ceebecd1b2983bfbad109e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2cefcce28330a104849aa6f9b518d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0da364cbc81f56d4ab08d4adb7a1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d032aa0e541df0d96d258d3ec83d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152cfa4f7072da5177188b706df002c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929110f0cefa2ca79d0336109cf0248526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d633e3240c6058e929b2a878d178d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311aa4faeaa6d41bb9e311dba2253d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b069064174eae2b66d49c2f0c398a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d157543b62be2e5643711d3a537000e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703188e7673215b7f01ceb8d8f6de939531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b034839360f9aef9b09afa5ce8f1c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213d329eff4682dbeda9b88b575950c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18febe74392a9549cfe0389cf47f20a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa69c2824ec0e3c668836483289ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba870bc513ec9cc7bdebcaad0dcaef0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e357138d97439e07ba46b417dd2edb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924a8eb595ecf9561e128724792686a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eef5291435fe42c810032c8152330539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaed0cf66991bb2bf60f8adb4874c1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb24b2ddf81219990b2d87646b770c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34556bc496e7ed99200c79198f417e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb5b9d4e43acf4ce3c1d5f9d215212543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290986530798d63d4b009887565d92c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dbae6f4649f7848fbaf49ab5a8196545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40af2f385bf96fee16d1a899f463f8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dc2060171006deb31a0145eb29f89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e30d8651aa16c5ce97cb024113b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525751f56346146cdacbdf360d4698549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b3018356abf3338fd79230c079d27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef779c442ba0f09bfadde3c6555b8ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beb8a6707f5cd4b98498a7ab79c25a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897718fbd49753469f951b3ec73fd2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582b541cf2a760a43981ca65f24845554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0c44b952718c43cba845c87aa531d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb06021d1ec54f7ee8a8acbf1d785556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca4ef1a2468e81c86ff23a11bbba4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d076b04f061507f3c8c1d825a89cf9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac7079d4dcf41b5de6472e44f3193559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fd6f61474c66619901264bc89304560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbdbe842006f2216fbb79cc0053183561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a460f080e057f56d513805832ac12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217c5f2f7e047c81755e8ee686ec82a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78875f3cd38318bc5fb6727be13c25b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eca1c1526ad08e15826acff206eaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84819575a9463c9a71f7ed911e7db1ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86171a7f437ea7a1cd40711bbeb8ce8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45447f805a14600a154ef931ed0fa6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1063a39454982b29151bc0c83a67c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70736eb03f807c0342dda23256d4f68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa939318046790cf07935e9bb9d46f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c430a8127780d8d27bce9f3793ea4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5637fa884259ab9b14fb217b6c36d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749bd2d06d4a264251b5cfb0a606ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c97ad8f07fc76598fa84816239492575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7594d3ac1f2a8e52e42d9a6aab9359576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b42483840a0e24eadc65b177262c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76708089939b0fdef8ad5aebc83b86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4651f8b54caf6dc8d28459533bbfac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c376d3eacd9074b996b604efde4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee259579a356f9893048b84fab0e9b09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09c41be8d058c64a76f5c3e375cdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcaa982e4b8001d44e7ead42355b2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa2aa29e05fdca7340e75c39ad4b41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b9c704b2e9c4c88b360aa6d028029585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f81c0acccd9fd82b66f72a2ee8316586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f047f977381ee36c84fc44384fad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf85a94528a70598ffd4f4446d6b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d9afefbb4408d8ff6e12c484eab45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145b3dd3b1cb02606fe1a51a9565cba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a73f33f7fbda68f57ef24a9ed1d21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3e655120d88e35ff1c2a624fad7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d4040cdf7735857d73507d42d9394593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8902d42921c0cfbf2460c77e13c9946594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03842679cc5751d9300d382ed4c21b6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb171126311a1bb675863cacda3aea5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c397f4e044e3a5189344814e6ea0311597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9ce3d7059031265c4b581792a0e0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5c1a8a5bdb5b584ef0e8b4b477eec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1d5630702a160a86a3922626eb01f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857bad1ffd1c11f966c2aaf50c4876c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9004cd4186eb1e5540b04f197b2257602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101edb40362195fcd2c8d20900419e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eeb4c38715023b3811fe82f139111604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042132b9145125d5675cbe2150e18be4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6d33109f7efe3278b7c69e2caf888606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe81e11b5a0a07a74462b88f8518c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeca78ac90edda3bd7b2973c8c1dd42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc9f31d49d6768d2c7d810f91473ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a4b8efbd5d25876f11999c0a6b5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d2cc8882b4db0391363d94955755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df10f8edcc0c8eafbdaed6f1cc4ce3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebf96f878f03bff3023ecb1988dbf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f6506bf8f6680b5c0184400c5cc0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefa45811258d0b16d3c917126a4c34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a286f0d7e95c1d0669276c2904583616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682032052edd3ee22bd9a20a8c51146617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bef4602b1c6ca31e252b8bb7550e42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856f3765364cee1a750a19324b6fa8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d0ab55973815827fc7187cd619194620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd320da3cd44714a163880d54c18db8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e3cb7561668108ac1ae66a45549f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998ab7da1d65c0694d83f04483162d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7a7bb299319c3636cc043e46bfc4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6adbc9bc3b979d437969b793eb213a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4a17da5707186c7683f66e21a3c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a3bd9dc2fff3c0f971cfdc8866587627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2ca54b0c6d236018a516e010ad756628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb427e6e91e5a31eb4a72d64fc6308d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde5fe200ebd5fc25654221a2441478630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdcf4b24a393aa01737fd60c2041ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a247b6281fc07ff5449e2a0ed63c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e747ff7788a3d0f8dd1de544b91f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf20fd74e289f1395a1abc9acc6bc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2658183de77ac276ff2f8bcaccc4b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75ec4f78c636305880d4c2c7316919636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22b9c6e4f7f966b462a473e080362c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494474c8a75277b2778170d3780c43f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ab3c5ce01ab525eea4119956c2cbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a092632ff59fd4d88180782908f45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf06eacc3f2d96541073d334e1c810f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaed6faa7e4d48f9a78ff9b07efa17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394b9136069f5bd6a6e08495c9ad95e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89bb0ecab1a12ed6ea5c08fa282def644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbd1dbf72c073a99af96a3ca307b79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bd3d2887acc7276134bcbd476cdeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce531d499ed820d26ac4d4a7a3c7197647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f66c0a0612670f0f792e9ce7781e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965ef627829fe393862d0dc289fb26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c22bae59ffedc15b7cb83a2e0873eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dc2dd6241f335c81d64bba28b76d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e27d5d100b992a308ff854bdb7ee4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad36baeec9dd7d3e983f170a057579653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd22cc4a08eb17585dfabc03bb3ed7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21444f8d339408706e6f890178005216655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e67454c39ae8a4d911e6367cf3165656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a6af89d051f7bd9785a9b129e6c7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bc1bc9125fa5f130f098759f67ea0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c506e64d982cad5677522d816cce2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb2b7f017dfef99ec6d5ab5901d10e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea88068a465f8c365265ac9ee8a998661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e38f91dbd76c5794404bddde7e01c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7a631e571785c1394959c1eb19e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ad8079c1e76392b6355116f66e942664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e053401d80fc6ba13b8f8e725a179e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688ca8732ce95187ecee25e372903c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a98964a29494d50175f631a435b146667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426928a4f6dbf0f9536cee0e82492992668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e4f324f16583075fa78d597795523669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d883464ae9c97b97adf8b152114ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09281a71e016568c7214e87befb0699d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699a2ff8cf3b9e0f599d7d8536cbb4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc0b95d1f261704cb38a2023a6a92a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122338ce1a4d603695eb9a08bd4a25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f5d3ed9231d51a4d8e3b316bb945e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd9924827d6d5b0afbba24344f1085676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f562f6819d8448f08d9d2d0ad24dfc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fddf254ffd11f0a1dfc39ae36aeb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715490fce8fc212052434c157b6ff44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab4e7fdfc01d635fca468c58d8100b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae635e6ea862076081d3836046ab4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89282d3ff5f2dd7a5ffc639b78843e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8629b48d85d01f271ecacb8032a25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60abc4ed7628f792cbbd5d4991c474684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d00f8af54359df69a4a8989f75bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9a88170bf7dca694168b246e0834f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43659e292be8a45f4d5dc21df2527cc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7065eec3a893ce06229f498151882688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f2d9eda78be70de987258d7c4a510689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c698ac95fefa9a0973fd7c221a60d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e02efe1dc0db1dda8107853d316fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43dd20bb9acaee72789840f97dd0a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d47c5090c7b7a385b9fa56b4cecb06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a61258afb541498ff566e4a6b79f9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d59af261eeb1ead0a9af22477368d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b01c0943999156b2e9d0fcfc8a9c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3edb3ef5545b37ecb462241a673fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e62ee7a0080b11ba2b97d5df3c888b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c8135ef1bed7677c8b1375772613699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e64807c46b755d2d0234c7c26813c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860a90f1973ed7da269ba8c4e0bae60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b63bda28ba586858b5c299b2a1456e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d34f2d972f66c03655fc91b7838256703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27423d4afc1532700442340c7ff2c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f98c2933f17bf5fd565d04e918ea8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19af1d2514a13579027c72209284d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861d0e3031a5b0a6462119087342e8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204a022692d558d2682d02a1cd75cd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252936e308c9a17655af23c87045b3c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce76fa39e1481c35d21618d7057354710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98af3274254b84ad2b1ef0aa9980080711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a90f2f185c298eb65cd5b05aff528712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733cdc2e9d8f74ff4c7574fc3189455713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa4d4c56f0cbe19836ab5016551ac2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63987672670d54d0ceaddb2edc112c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88fc8b37eb5701cdc8757890193f4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b1e10eb08c9fa4207d298d1b77a40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8779978e0bd0387b26908343aa969718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200bb5893622e90dc99e129ce252423719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eefb2bec13436804dd4eb1a7cd229720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3661736f9cd59eff2cd1604f68e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8668038cf87f0e8f8d7036406798a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13849c779495eb6d2e012ed62a44a997723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6c6749e666768c732a168c51e89d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d5235751565625e7e4f15f79e6047725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353204750e01364afd2fd56c6344fd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e18ddd92c4bbd4a81d139c08f223727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25848bb21855363196bd68cea575f275728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e3534231847762925799ecb32af36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf871aaca72353618575076c1aa278b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e66a38c9fe4ef2e823782337a15e37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7c65a58b335c009c3a8046d4aebce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70f9fef54e3b799ed9e383cd060272733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d24be67536671a1ae58eca8355bc3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a4d9d871876d0954690c337b8f89c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9a1a807aa91f5a43281d81a7733c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c36f0d66fc6e72f6fa3d2cf517d208737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453c6c149b82f0760921bfee0aee4dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c362b14b07827f3067bfa9821708ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b49c092e0be0859c34923faaca8da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aa27941a1f12eaacff5cc81952ac2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c47c07b3ad103b79fb739a79281e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e426f3fa954e6d5a39fab16b5a0d70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f02f1931730c02128564660bd874d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295166514fe812fd5952f11227098c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3333f55dc16238b2f28e7cd0a6c4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc9b85a9ffb647ee9ed946e849923747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6281d99a20c2cc94afc8920a2c6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f33bae7dd0009e5ada5ef35d0fc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a56662a16db7e6969eb7921ff3e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445db581068aba80dd6df7ed2e27c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba9af19c9d39ac0842c6d23a318070752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c242c99a284a2f99ead170c170b18d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38200cd1a6419bc16300a284014d20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00e503bee82cb3922679bf59375ab2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a744bb130463aa9c84b81e6f1dae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36852543682bda27604224b1d64a224757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3899eaaef16675bbae1750b02f4d1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae0d20aa6e4ffb9e40b661aeeca64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>