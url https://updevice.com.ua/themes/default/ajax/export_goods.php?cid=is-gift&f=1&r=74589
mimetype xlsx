--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba829726e1671b1f0b63a96a93da9b7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1b015e63288a8b1d97e1187ae02562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ee81a2eb2d13722e3cff6dc7b038c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da5376b69fffaced4da428d0f407ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdeb10affa8199f5b3217f1aa7269f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec6cac60ccff0430d8e590399f65b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1e57b199534e571daa4e4539d47307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cbed106127977092eb8387db91e9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12251a7bf8da682e8a9ccecd82268bae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d760479a39832995dd87b641bb24c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f53b33c356b540e0763755ccf25fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcb5399246c5a50c8d351e6fb06b4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d1c85e08cb1fe365668b4ebf0d2d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de425599ba0b72aca924e010ad59d1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdde2a92ef39cc25614799506e6a8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aab427cf52284b3ecf07e0df1e391316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfb78b38f84c1139a36215ae70afa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0041c7b71edc02d80fe20d4b43c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d61debbf425d7bd9e871adad8ef419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e4f9b8fc400264f8cf6f51632dfa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09dc3b8141d861d11b2157ffefc37921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96096ee870ba5ecd8339ddaf80ea94ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11a4418fb4bfcc37859d27aa76d2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c20bc4f656c723c58a40ee4f2002d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ccec60d3fc98e85cefc9ef1de195125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db994ed8e3b37f15d6f416b7aeb0251126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431ea7009fc53358f74097fee1d2e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b69f7a5cd278e6c78f5e7b45a23f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838f0b4d14656a236094359b7a4259329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3f25a1701da9aaa80a39c2723feb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f83cb23fd6ac1956134a06b391ed331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048f5bec089e852cc544bdc09a0107032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6897dd79c9c3faa46df881ac43c5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f3033cabe7e64a95450e9920df76f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f03d0e7ed7d34ac3c91450304b198135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae74c09b0b2f5efae12df3de0d1e1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfa6588a71cd55857abce4ca15961f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701654382b651b9357f7f8eb5697c42f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff232d7a3e1059bb50c8d882cc20bf1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68177e9fdabdcda780be60c57c67b69340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc6d1736260b50190568b702d34cdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2880a54e35971458c6f13da165d4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba83ee6389716cd0221dd22bb58d47843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26cc50f7d63ef846f4268244eb9bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8248d75a4aceedde287483ef44e06845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326a6cf9ae3751ab9220174df1946946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d99497e282aac777cf8f6e7028b10347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b99a86b8bc7ae60224d532de020248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a15943957ddfe7e7c3e3c2fbca5fac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5640ecab9f6880c9d2b18c5eabdfa3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eb27dc8b03111c819c851a451cac451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71ba7857162b1b9e1df9f342d19b6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ca970657d1ffb970f6dddb687157653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a8c0a55a1f7869d6b613d6b2c606654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe248ff72addf2de662f6fa9f66e79a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bfb9f9be6aa73f7bead4ae454a63856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b0109346739916f336788aace17857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6945cbe074579d0451d6f629633e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f80f30451cbb35083458aa161b11de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e580c1270558583d468cb046cc6d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63689f43e45a6c6e75a9ffffa0e65561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd988a13dce26f0d34f30fad82e5a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934106d20269a78d9108900ca7f9f1f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc72d5ac015760a20ea4fef48b5b7ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535c7e78c3c337a7f1bc03fe4f2fb1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0769d64c4328fab8f9f3de2edd2e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722983f110a7b443db9def65a2dcd8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b45e85a62fdbfbe7700ebc4cb37fb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37568ad17eb09e7329cc6bf9428170969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc19f4d6117d1dfa5e01e1273dd8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c60d10e90e9643b6e5e2a3c4bff3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234269aa1c6f85df52b57b0aeb6ed89172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc226458e6873b0c69b03eff198d2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f0c8fb8b10f273da97e6d8375f2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81074272305c9697ce777e97bfd5ebd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b5424a0750d759fac2a6f69c71e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc980d1389ba3e3427cbfd83b70a8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f11f9c22e01bc6ec6cb4a5603038178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863dd5589b34fe7cf76c355876b603b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff18c830687f790f65c6ded2ab6ab8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b176813ba81d08f352c088df9d6b5f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc009a1a62422b3c63d36ab36ef45482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953fd52d6715fbd865aed1cbe73605883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c2adc505f19a6ddb62572c9ee80bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a31b0415300a1e95681af793ee072185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68389623e486b5fada5aa80ace9a3c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ca913bcdf639249252db7e08d6a9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f53bb067f8a9968aa170bfb5bb05d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed18c348fc85c4c0d9301c4c2cb4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e685127e7c2c03e9e39866691904e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894da2d19f71ad46682cd69519b0b9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5960b78a941cc47b666b11fc135b6f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba48a83362ea40007b1739b54ff0e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719078bd09ae370f17c3de736346eae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03acabfa6292a06ee43cd8567bc99895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b05265700ad17348fece88889e35e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454e20e31b14b427f0e0ca87a47b0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdadbe72879b5f32e7c0e426906829a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdbe74228a0494cb6b00188a125f8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428156a4b61ab9498d1bf3425b9df25b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20e6ac5b3f55a519598931a2e3ddb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f167201367e065f9ff6b0c689e059102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943642c788bcc5aa58a72fad6a6053b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89d67d814e086dfa559aea9e849da6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba709260991b21788e05dc5c6002229105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc748b74d4fd424036858cc9c0c2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb26e4e9e5996b89c7c09db12a59e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a819656cf870bd991b1db3150bbcc05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a7784ce4eba1537325fef03c44105109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127a833e105436dea3fcc9dc6036cee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070105bb6018374e96b89eaff82182a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51230cd83ccf53e858465b45e840ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffed6792ab461a24e2eee8cc4aa3266113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d87c41440644f22ec784a3fa3e29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84174cfa13cd36593989a877f9b6c684115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29101769af08663380e6a7c1fd46a571116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da112a76b9824146eea57fa310bd022117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c530a820b9a84f56afa7e03060a4d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126e32d25216df7bfc14a25c655002119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766c493f6e7ccf7f36fe4c163d2b310120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0204873111c2b6405e58b5a06118e34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a50fec4e2b770688397fdb2e902b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e36314a31e6ec9dabd284a6e8d32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae9bfa72298fa475e3d8ba8ba6e3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5933b1422a2247d5966d4de0d257e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0debbebabeae2c2b055c05182288126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e45f47d79fdff76f94dc1392b090f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6520e8a8488148cb8b12c6630b1c5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9c10edca6dc928a2e910513beb97a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78de4e1d886d8cb80017a5b16671cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a1d71cf682209a33a310fe1855a83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332bafeb754ba54135c1fd3ddeb19b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c708088a62f3169ff6824abe323cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e65aa0f3aa57fdb79c6b4e6d99a38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5a8654b44a6a9880dcaf4b8b6eba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556163552db831159b55eb44748989f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53c247512986bd801e50beb824fc37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197eee7e4c868b9e30d7ec696ca2920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a02e557aaddd2cb8caa3ccc3917fce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692573b3865f42f0e2af2872f294a818140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edca39ef304b4e46e6fe3936a69b83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e235bd040ef21ceeb3ccc05e4bf3ef7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06acf21b3524223f3359aec70e070143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af83fea9228c80864e46091c3f06fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f82f4ec7d7c430b4e3d65a65e401c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a377ea796f1ad7e16599017af2d36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82fef31f791a5801bca88aadba78a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bd162a928c421ab56ca9dc3fd0d45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d050fc68231affcf30d68c62279942e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a083c4745deb3797ed43742b0245150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be663a4f2a4a6a526f607d3a297aee28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66309c7579981fb51a5979f02508c8dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f48c92d0ab2fee90d8d5aa4a2a04c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556add4791936bed0d9eefc602a2781154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff5253f236f5d3a24875e0d953987155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62763a8e4649bf01d4a107661542c699156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641531df821ec1b80d0943948ab3c13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105707cf84735d110bd7885b452453da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f416951c1c69324f5936eff7575a15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeba98060db064e16bd896090c2cfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a015852d0037f2be0fd5d1746d735b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a438fcbe53a8aa822352947d56778162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a649cbac1997807432cbd015f7595163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b5da722208233849966a3debc06a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955d5fe61ee0f7cacf997d6521a961165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2fa5b400d7937e9e2b1ec6fe51ed1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53a944df3d207ce07ea3940f9b09c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eede82db125e12ac2c5ae0294f98b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65ee44915fff7377fd2f5b2632b6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8955cf5791815bd1a5fda590527881170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662132436eaf1ae4215f5c30de14b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c56c833b710b74a7535adf77cdeb7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59645d157f1c2c00656d507a53e863a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35dd60a4a642b1fd17e2c02e40eb4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbe082b5f057bbb1be394c8f5e07d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b72eac84e6680555961dc04a3286a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f4f3416d036bf6c293a53cc48a0f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90710aba958e57abfcc351ecb88a35d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726cfdc7320cb0121cc64461984c01a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44415e2fae0bb858ac7b1296fac5d93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2a6816797fd8f3a0b6269f3390816181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430975182bd350e98cb2e7ee2ff795cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e5e2aa350eed9ae9ccdccca0cbd4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c86880ce2b392866d747bb0f0cee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52790e4bb1b1c524f5b9956e892cde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b349df49880276c3bdc0b624df947186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7eb65c51e787c8acfeb9b7f668824187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93e86dd9c8a2daf357c4e46ee40be1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035130fe089ef1aeb4cda82316284471189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5619ac3c01caf3d33e6775790f49c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8f54726484d727fea2fb567402e4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ded2b3a4b2c705612c9947814e413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450abc83bd0b6edab407d52fbff25d37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaf15903bc431ada0a5663a43542e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcd1bd453081f7cf1a9618fe9724d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e62db4260eee9c0634ff2df529b7c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568020c47e5bdbe3da4c0cac58f7e3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ee207bb9cde16f04d44944e3040a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4439435cff4123810b4228c924686199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7471fb305d1eadf9997f2fcfff7c0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748457ee4ca226bc813c783494f75e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4e6cb6a9646a58a9c5928260687b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78457900089fa18cb90828c0cdf2ddcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c4b1d445c3db3083240ec6b2d5d5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c6c50574353ca292070b4e655614f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95c12ee146dcbe3586b086722c7f5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea9fa627d4d2c6da043d5b31e5ba9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a010ccf41b582bd51e99cfa906cc69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfce3244696b6c5f9fa10ce3b6a9e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719f4af92ed3abfeb301ed9f9bbd01c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fc78bd7a2710bc6a7f2cbdda81f2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654dfb8fe3e3b8e2134aea48b6fe8f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93959d6911bdf2652ea2775ea3d264f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09752c168909adcc7314e016bf99fea4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732d553765b5b7b4c430f48d4f4a930215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a02eb7e8f820f17df6156c8624d00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4559202fe2e25993c5ecc2a1e65d3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8f4de2543275f9c19a51b9a58151218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807db99be5a10059f9cc48746cc4573a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01636146b084fe5063d46ea65257a0f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba557590631fb830fbaece7124864f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf81e52f63afa096edaba71836ebb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c20799d85cc8474c494589e1d958d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5bf181ca651c4e66f9762060121f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f43f261b6a844cffb33adbe2e9f17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbadf49b2c6facef2fed97dfbe95e24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f286d3fc5d0f859906ab7640aed0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02592f956aae1ae5d31a7d43d2447c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b9f751d9750831d2e17a7c747aeb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34147b2ed2d8a0b164efe5be53f356230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddfae8dd72ff0f3972e0f2c07ed8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ff999ebcfec648aaea729ef429666232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007353c640a0edafd2c335cf4bfe427233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caec5a11d4ea32e73014a4f9fcefaab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba1d1cc2d3d97015b7864a48c04b7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c1abeb227982999dc490ce05611ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8387f1d6fc13d0c9c0ad3b8d13c12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6c2cd3218c459cb09e358813acc61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0ae61d7ca5389b23fa595fc83d17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a74ab430891d61141c5d067f97a1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe40743f9961a77f1517cbc89e805c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d074ae85be379375307e276c2529242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd9f8fa7bc0b93a14c66b9dc1f44a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2828d6e37f2d5be4c72b28d88e868244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3cd58976f108732db72fca6a5df75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a9b337942937f7f5a95c40a3d7a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aab4340db9d96c553ca3f316aae3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1a9b0c67740cd81f2666da1566d03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a5592d87a564beac1496c2410542249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75ad97f08eb93246d3dff00d2ed8df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c449b1528173de03738746edeae45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3506d1e7751d64863920febd8f37b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd198b7da721b7bd995081de889287253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c188ad9dfd6b73c41707a45ecae2dfc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f88d6de3c1399331ec5b03345971d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97ec299b2b75c836b7fd0555b047c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c773b76dd375df021f5f4266441326257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed88a0b43b38c455dabc5ba8183679258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaafa7cea9e5128097043d934b682c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b10ed563b47d1a2a8b940374ee2fa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa93c437f9ef18e4f978bd45e0ab0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a4ebf5f3f37f1a9f0e39c56971cec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e5271ad1869ac08df659297db79b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113ef253a5e78216382c9f26cf7f26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ba165d02f9f14992d1e4cc70146b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b0b553af5b30c342867c7617eddf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d6a9fb020a69290557c5cbe9c76af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35399e75b2ab30135ea72f9309011c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d00c2cbb5e6f85bc72b53a5177079269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366e3421a27fc617912ef8bdedf655270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872150e0cf2e1ab56ed771f353873d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6604c663e1f3d7ca4636faa6a2123a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c28891ab0a80c057c815bbf7a1ed6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a003651ab2d67f57480b0a8bc37944274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b24d331c218199ca0410958871948275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1996a52042843d4d45dddfe62aaae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337789a27d7905a4e9cb12c85e60b2a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d9f917fa435d487810cbaad38990b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903cad05927d13b33dfd9a99f9532c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201813169d0feea394c5b17fa7e30cc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3604e0b210b1e4ba796e7fd5963abf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef26079e551be3c7569baca666e95f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8badd5a18cabfd913d0dccc34232b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a424d6f60a18a6ddbd20345ad56c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813b146bfed31c98327a11dba733a7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c4ea9d1d57783b04863559acf093b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d3ce74678d25b41e7ee4b4f5429b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1bd1deae11b826c13462b9f19e9d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507e2ecc45a31dcbfe48cf3e0f4bf63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6679fc06e615763876b674072d6240a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c40e61ed307b08d04be0575394c5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f7e67633e8c7a46f0b8b72d32e1f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac300ac628d2d546c12a1fd1d21e729d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c6b068332025381d58e20dc3b00e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c757d1c2739d0347279fa3efedd3c8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d20337cfb1a22e602109531483466296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e315ede5a8fb5ee5dbcfea51f6ef10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8efb8e6544ac2e8aa18768021622e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540325f173a421387d6d669cd895e597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a724d08d0753d5eff978b750715b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cbba1de72bd2525d0d43d1b758ffc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc0451c8f75726a34f409154293137302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f515b2acd683dc75a2b0745715fa4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb127bd189d7ab0cdc5bbd8e3c81b144304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d14e8cf3a5719bb7f35e010d43131305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58215e15bce9a34f3a5b04ba71638fe1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d98e013d216d09b1a006dbb45ff3a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5549f083e7d6a9c0b77741335fe1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d0a9581f48fb154ad11188ed6b7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435de029c4aa859dd4f7fe03df61ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565d1470c975db13f364e41eefe67dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d746632aacafb7751ced04e5ce2378312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe3823a500898c57e08cd18f38508313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbcf647aef7a07acb93bcf1b2f09b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585d80bc3b60edfcf4c2bbd580df20b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb7cd219b623629d69e3bd9327809316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5700a75549c0d5a68f4bc4a6b889f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fdb891fa77e49c3c68284b308dea6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce661047dce61e309a9e30117b1c886c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7ec652ca2a29216e8b1876383945b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4b46822e28d3b760c5b1d138db612321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860d1d0dd0e2063b1443dae39e3df56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f377f25f058c9d3c6855d881cefb285323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40157c615952c81fd2921afb987754f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46570a66fce64fd6e940b8d315ff3f19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47f7941b600393a730a64f91a517d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d9c419a902b25ed7570a19746575e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe59ad785c3f361817c9b2384f967328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573178abfc0f0bbc5a8e12d4a635bfe8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab89fdd3d09ac53b5a8d5f8af2e8ee3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ab476de2b777530934b5fc73483b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5244c39bb033b8a15a22a4693f727f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f9b816ad0a9a6bb6e794a42aae37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d66a7eea9950b4954e54be305f4add334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253d69cbaa7f040d7a50979a6bdd5ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f461d7fcac91462da649b697b4d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa582cc63220583cdabae23b7213a3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc67536cc92e3a96204e100b2672b53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa2a9ae5702c08b2a9471ca00d8669339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf882308f1e31263fe581b1eb7b80fbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2de8272555184d423e7695736ecc76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6388e3add2c5235af40bed8c93ec22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f44acb3ede3d6572730510db60b23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e16fb4e1dfadac53e490ff087ccc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb9d2d306eae6c1ced1332c9646f41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c24e4ec0e86033e5d8b10a61c0ada1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1a50f7dd10b07a6cce2f2fa3bb33f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a14c369cde6b3aa8be3869b07d4f4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b9e9f36c321a0e2bfb374d80eb2f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00ae716d40081ddc96883ecbc7cc4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148fa73c2caf1f4917f26f554074990351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba90c3bc041f29573f123c8d4764057352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68271a9f44570d416e4a62c097f019d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0de137d1f8652dfa61336c391899ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91101ddc7758dbe831b79b5336adb62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790a0718bf9057415064be1ab90e95d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dfc2e85e73f8aa630dedae7b891d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016265b86a293b3b820caeff1df77c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0098d9ba4c1f2f637213d858d53e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0cbad19d3edcd5a5abe56ee84432360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297aacffad6447ef0c7613703a3dbdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a8e194f4682b2e218f8c5d5f06740362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb594aa595bf66bafa80df185bb88902363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a8d8101b19bffa1ad46374404e490364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b493b5103b53541fd3a15a9257c04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dc4ad1b95a42e6e8ada102e4f0cde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7e236d0e2722eadb70ffbc1b0b620367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b17c5792a6445d4b38b8fea65f632368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73db87dd46d404e6c403cc594ec265f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe70c7da5862a22128ccb2ba29db0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0df056b7907c18b256a2f97004627371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfdfb4bbef6f4dc435e277f107ab82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22c5774bcfbc08cfb9394cf51e2178373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e3ae815bafb79594077c0c01e77d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75462e9053807b46af047ae9482adbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8d7f03fb49d0f70ab3c2d30b4b44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ffd08b60de4b1f662f48c55d31f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a2e3ff95ec24003dc3ff7a7eb69fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60ea7fd95da4bd934a9c522d78dbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c14c4fc457ac84da2e0a3679f5471380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d105de18f8da9ff0ae7ce51995064381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b5b4f25ff3a8616c3666c36a1320382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d9ace037fc6c603812777ced89f3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad4103680dfc8813f77aac096bf7d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6578c7711bc7cfc96bfe17481edcc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c47f878799977978c6c1b3668039386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97ca31d2f3d5cef682d89a7d1b709387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7026fa07bff3535a7f2067fb623e7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc3c030876bd2f006401247116c2c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68178c1786a1f8f3fa77b760cbac7bb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec0520b88d8dd4713b65469b6f0129391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d858f953180bca9adc33f6c70f744f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc8ec65c9488c9f427fa6b9405dacf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9575c747d1737254db20da2727f36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a06022ca2d81363b299c9833c7d7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3a8de66eb53c9a005d02f945f2054396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc06dd916be738a7729a97409eeff6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684fb0ebc4d6058010a67acaa68bbd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7a51fb944cd34bde130e42975fec3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237a35b9a41ab4c55c969e33792671400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b751c2ad4b03688a78b3c76ab528401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594a8a55bfe41ba21a822addc034f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f9d6cb49fb55bf9574739f263cb3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828bbe2842a93567401c4e0116639a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe679c7e9ba872948a496ffd7ccc57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b3c814bfcfaeff80ef0a257dbf5b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12527c4cc253181bc56216f78427746407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a311233af69cfaa7a5a611c6ab6329408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a7f4a36db37d807a7ca24f7ba14fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f88e1898b825939a56ed34ab339322410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361722a73932aa4f224a75620711eb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccecab9a614c75070ed5f8159fda78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303a98298bbaa80971c644a45cb824413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef8bc2c7eff7c55022c930996bb48c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b840e26915a46e0a51a363cc8aa24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeabbed3cebe4feb5cdd683c9b15ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec45b507f092775eee13db6ac7b5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2099368d190947cd97b17aa8ce5c821418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe871c5f9f5bb7261d2d2a58288151f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8147e47b657cafd52da6d1ed068351420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84fec4cb8c9e679455a33f9b6159b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6d5e6a0517fc46ff9436f2a725c1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb50ccf798b6f1e0f48b5f47d865cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b4213528b3be64bef557e2716a968424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8474d6aa237fef48cfecd69b3205f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4a73be6cb2571ecabc2a1f313408426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c333716a7413c19179611c68d836427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ed755e3b2591e4271f182783806b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d966db36c731f06ecc30c7aba6886429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69708a80b189008d6a70b7c712b4a0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600929ae8f5e1acea59c6fa2b664f583431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54592cc2063d8eabbd3695dea8c4bb91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc350ab302049ae95fd1fa070d030433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35049e3dd8b288a09e538399683506434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c7c96d004dd2d9aca7584a3bb914435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e326d81e6fdacc654aee9db9370cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b375a49098233f9080a4ef2db574e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71801fe55669e7b858d33420b98a68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7df3aa44f231dd91ca6298b37b40b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5cde1deed4c05fff195650ab4bd96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d10209c854e1be5886930d3497600441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b52818b00c05ae9d8385ba96e402442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a98b9582a97dc22a6ef252fa0fc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a80e6366168e71034983b724bee9e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a745e9186f22751a989fe8904a86b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0892e3d38f3e9ab47211a366ac23640446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cd70d5197e59edbc2e4a301a72f55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae750b108f36dfb1f5fb873d8eabc64c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa253600d02552a2f50c3f4ac021d84c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cc07758796eb861a8efaa3753556450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957269e58bf1f38cc5d1b39ad9efd48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c7aec086d70c3f7b7d7303196c71a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809671403bc6869ba0a868d40c215df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de652cb3bc5bd2863eeb3f3016237454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc127ea8eb17c4ea9a1e889576d275455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988828455d88c1ef402cb7732697b772456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ea364b8f35d8437b98ee6c9e6fab1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b199a56cae9269f6d861a1718e514458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec35dad0dda2a5ea4bf51ce892c4223459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8f51a14d1d6eaee184164a180611f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c64d124e650916f8523d8a9f794bb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c481193f95dbc92dc90670c429322462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f2596fab04e0421fd077f92c6b609463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f55e0b37d8051ef67de610ef3fb7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af1eb59b72f5261dfcf28d2e5d95ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c06b48c24d438ea1b2a1f075ff36c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54815b6b25f72da9c4d4222f1d881a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607df1b91476491c455a986086eeeaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c5051e1f488268e275a5079acdf7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de4e8109baf76dbc43e5e9c72bd7ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70e144250631f39efb23151da2babb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427a26367a19e07f7beabaa956e998472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444877c6e710e283102161f923eb10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe48daea0a912b6ff727bee476adddf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d10354052dc4d0ea3edde1fc077a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb36daebcef33429818a72c95ec827476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f252b4533c29da385ff20dbb7a399b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3fa53fb5ddadab95f48f514fb99df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eb252b344481b7224d00d0a42aba7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deadeba09f0047f670d14ed6d10c014480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b0e2fb923484bfa8b50e18f853af7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c4881cb68f7015d0b4f8b311f7a9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c7eff233299fb0bd67e741a146855483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33364b8683d1480fd2725129e2ace34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f691e371cd2aafbbb910aa8284ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac3e21ff8421219a29e3d23154ec57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61e91073494fe9c6e335ef343bf839487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f4f4d42b518fe94f6c60f1532d0d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6826eceb21cf625cd9154767424042489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfb7de493ff7f0274563a15fd36c31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fcb6848a9d78fcce667395544de90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312774361805e02424d380ffa0202a2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4d7b9f6eacc248fad317d33237187493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2470d10c2a4e8ae7840c652aac214494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab548cc9b08513f50bdbe3ba0bd94b72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336851cb437d886508a2f61cb2edc9a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17f6532ab4c5c1990abdee8bd6caf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918bbea2f97759c8b638e44a32b5412498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce14452f93911d5aee5ef697cf82bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce8b8496cad3078105b2f7fcdbd3c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d72f660b0a4088905d2b9cf4c2a2a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89bff8c7933dfba8ed74e5a2db15b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b4f49b58662db0ff08b86357d2cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7bfe20e3e39cc2d2406003792010504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7250c82736f0a7e88cd415c563a2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b4ebd752225215acd92dd38073dcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8474c39f9c9818443d47e838567bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52909da5eaf76a596f1ca1ffb8e144aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8071619323b77e3ead955b07bf1c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99538302275f4059929268aadc8da2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbd2d8cd62f5d449d3618a370316ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5226957535cdad740e96ac75bc4e50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e6ee41c8cbe088033accc1730dcf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f318626b8af0794a1e4bb100c20c1f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ae4502edc39d3eded03db895998d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a86936b01ff5d984384d83299e58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cea67d70d822f87550c8ab67593a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535a1cf0e5efa0ec97df4913a733013518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff946d7b300457e31e74fb7ddbe98da5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113beb3e67dbdf716a5e86ec67aa84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439cf160136fc675859aac8504f6e18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71570bf632d2ead97b2489e13e0bcedc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259fa17c3b361b4612aba637c159dfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d645d62e64efde17442296aea2f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c0af7f826c5898b6d8e6be560040b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cec343690a8aa83f07d6fa1cbb7706526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac819f7c635f0a5eb93c4b31ec83f92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338af97043e6edd7b22cfb49567e25bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6d6d69764feb0765e54c9a56e402d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85439df827eb80895a9a12fbd0159fbb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14fe2397acd8a30effac893dfa73f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fdbfad81c74e5676f66f2720b8fb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d3a454bbbfd3beb638a44d2d803f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ef6675c91b9c911a9a6748d4c167534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967ba1189fde7e541e52318528f1f10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80a323132674ef3765d6959ff993d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b7c6fefee8acf9a8da45f04f356be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e2555f65c4d2e78e52c0505e9075538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624468f429acc6e6bf3fe549b8adfea7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf826a8437070bc16dc52768c6d4b5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47dc08962798cb7c89eed190371853541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678291d2679c85717c1f747661dadbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3fef24b256754074f67d710e80ad5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4bb6f70097fa32bda5163ad988d7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac756141da792f5186233b3711753af8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121293f311fbde6bd4ceddd461bed22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461492594bbd856f1a709b8fd8f102547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0da77ab6f289651ed21aead7178ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1885815b67dd7e1c50f63c8aa805917549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff79a9e70ea6397e1311e5b840611e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768107daede4147b68f0372f75a69b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002c30abf07590348bda80dd191de6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e96d1a0d95f0159f20d3fc812e114553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522eb0076cdfecbf9a12d09ebff413f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be61f021f4dabc1b3f4dd3b380f0dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2218b697c10a61ac43804b2a26a4755556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b9c587fb61db2038a862ba2b94ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47350f0071a00dfb7e59d91a6dc20a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155370448dab255f5f6e630514bd174559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706fac3dd086d30d77aec902359b9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd93e5de391e1d5dd42953212625a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544d423a52dce9f28ba658f69fc188562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05305d2aa58217a07b82a615c3872ace563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5162c31c66b598bb5cd1270643b969564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1ee363c474baed19c2d66e54d803b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0b8b3e6016fd914b749a4f8a2ea30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f887cf25dfe9ed566a43627402ca955567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff75fea485c5e1f52a396e5c3de05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab0cd2ab99e66081e84189af31db0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad2f440347319d724e68a5de8c10da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc24fd10fdf3d894fe9966b12aece571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af4310230e7382bc196bd6e509a749572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3669bc0f464f301400cf65d21fe3e82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a15ab1639244611928aaccaac75b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482353f059500861c475fa27dbd51b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b781a11d23c4c60228d193f466eca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa0896acff046b520642a37141aa4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27067b18810aebe94bfe031740aa91c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec75f9878d270e0a4df7645d3976b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ead8abbcbf4d836b4ea6300f1a730580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e2ede6b84716bfcba129042cce7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ec0dbf609bd33977c0de64212dd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f29d95b6ca40bc8bfbe4ff79e60d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98aa6894a5f96ad8ccf6a55d8aa936584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f2e0aa46e42f0205039bc59a7fb90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcda7c4ce7b546b3169aeae0414e25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef98edf0e7c210f3a9e15f480387c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eecb17adf91f89552476b9656ca907588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7b340958c4f2977f838aaf28a22de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989cdbb5be85cf6e0ca5ed6327b9ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb40b202a63319019450f27338856591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641c55defef71c83884dc171967642b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2270a087f43dc701aa4c5cb6a74f8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba6eabb547efe1f3b636b783e0945a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9926d80a272cd1ad8fb12f35e79c13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5ecd95010b95c8abcd145177d3567596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53602f587aa788a3b2f370c57b99757597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509f207440d146175a1c2470d6f6e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0142a6d822ae79e3a242e133d4fd73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16440b11a0f0232ba976b8f6842027600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088a0241a328b8ea4d00b4a8ca7a5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd763d4472cdcc13ea7b9be19fea27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c6cde6000de11c3caf77ccc0a135d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f6982436edcf6bf6d6cd939c67010604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef297d46c3cf8ca54aeeafe7b48bdf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760f9b8390e8ef3702a18efa90b7e81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d299a19961b78344c2b1d39ae9fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b546ef20083eb2fb16a67e71dfe05ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1bf5ee57ab5fc1d92dcedb164569c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab958949ab378430211fbac0b45a2126610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef00aace1a3b349b1d185cba01662f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e3e899dd4b12181dd3c095dc9e41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cf9d3c36b91f706081c384ee891ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925f4d02b91a09c9449d516b9fbe021614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043e2879c8aabcb4f675cb036d0296615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2d9813903667b92c769019b527955616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9deef55426d18db3a3c546d56c368617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5bc375996280550456ba8732009e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a3c07f68ecf8dfa83b28603521848619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c33d1281efe57a0a7d25d81c5339f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e4af2da41a686d416ad702bb3518621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb84f9e96fac6a4f965540657a8804a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10484ef2990a838068773aa033857bd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3d0f5210444fdc307e7ca84f3620624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c9bd8ed2656fb2e921ef9f9fb011e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b8ab10d84b09db7d5541d87c3405626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62ac02ebd92335c59e3e3b8c9c77d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d37081621ebc65e00e0a60737bc89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e8d1081cc1379f8f6af0f31096fa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aabe5ae516b25382eb055b39137e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186abce2555b66c5434294b3aea7e16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6d0876c8f65eb1fbac6862d09740d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60f9a746dec9ec049623a25912b7f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9a10af71cf71b542fe9acd0e279eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9df4732b36c6caa5dd8f959ce1d84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817b0c1812ecb55c9bb55a98450340b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917861d731662bf75dd1c420edc1799637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769524976fae0b56f8bebd795bba61f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e6ead37c8b0c50b5c400e1eb23806639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8d344fa95f1e2ca2ad9188ec4604b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90893517c24070e62240d8cd23e9b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57907a3cec0823d0518876ea51d583c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e518df514e15d8214f82196dd6010c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616f18301dc81bc63b3b523e2ab339644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cff388b0a8bf466f650e73793b15b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c2b3744361db88b382eb2442b4cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edd85f6bd9d4425d0fbfe4b572b52b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c21c0b9d4f7d52363074856afe01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c52b12b410482235549674033d8d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2588febe4e80b6769c9ad5c77c16b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b07ff93fc8faa3e06621fd2c2ad94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9489caddabb1655d5ae74498baf2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96933b5043504676c039948a59086ce3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89268d7ae053096eb8c08fa264e752654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69682abddd425f5349eb495f48d18eee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbb0757916f384036b6fe02433f845656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceaf604639c1d62cebf954d314542d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912f215d5fbfcde107622dc2f5248d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a06bafd063b5ed9cfee3b3c18b46f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d945dd74f9f81703615b8598ee39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c39180e6feebc18974a01f20933bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9c066156e769ea957d15d6a657f51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52119c1c63590ff7b22b2f19b5b00fa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635e36f5dc80102429397ada95b0d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d4e413aea704ec3478b526cc7bfd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc60f33b55b1d5c3c13ad004e2790666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31638cd6200ddb478c256ddea6e5002d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6a5998c4723a311d6546dc1f707ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc2a5042fa83e0f21cf9993cfb4208669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f57045e5056bd7a31c175dcaf283a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3ea80ab5e4ff87bc1f76edb3ccbde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba5f99db5d87824427275b74a2e51d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e6decbe5035a13f3dafdbfd9a1f47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71621501e6d527675a779d4b8f46f395674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2eaf63c9cf84f2db4bdd7aff0afd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7293cac8ae074e22d58f803854869e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ee7eea596e9138792786ca0b6897677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de3f8241b8159a9fb94cc0d286bafc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e5858c11bfd3a6cb64b827162b43c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfc264f0caa145dff07e479e911388680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdeac0184d421d16b80f457c086d82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f415173f37484384a31002fee476f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52069c505b5a45ec86e247d3a8c76b3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389c398afac687d8fe451191b3e4a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fabca66abe03c45922d7f7d4ba8071685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58369a871688750c7e6df5781a6ae698686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019d98fab8ce16fdbd07bac21bad16f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828d3906f276f0925256a3be6bd898688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac7a970d8accc01f9b8077220c3906689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685c23a4da2f019becb0828e743032690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d65e940940f42f278c77d487c8bd12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96fd10310688128a762e9c631479ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e05a0f98ef32fd3f459b2ac927ab3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9336ad982f9bc91d456f96e1fb52a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612f399832aa8122271229445512034695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c728bea1cd1808f0482ce040accc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156010b24fc7b5279813c78a964cd6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dddfc2e0b34fa3b22ba5cd3e23437698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a97c1b7c3e54a40e080d04aad46cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753fa0243d27031ca2c788230476a3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800149cfcf6cf967ee4868bbd5b9119701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd3183bac58f7863dad02d79dbbf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54129216123c2f87e722ec6ba9056d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df8bc79f0d14d38b051e304619c6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d03f483124126bf9e108395f63c4d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3db07a5b8906c1c076e1271ab06bea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b1c6200fe2efb1420635ea0ac5189707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9eb7a92a91da17a7f327c7745e156708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a604b38e5461bc06b22ba0e8fa4f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8b1a92e68425d5ab7dd1182e24e31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd6bb1712fc193909b7f1fe2594ff1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feeb392c3becad1fc6e9455cd4826c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c74022d35595b270c29721cc7d98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20689e102ce88a1f7ffa3a217932cdc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a0be1455e1fece38e5f2a1859d8b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b794cf13619db45dc107e54513fe3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477cfec427d635720fee22af2a1d36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d2fba42643009f30d164020955369718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3989ec8653282a73be1e0108dcb431719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5fa8ebc4d52e17d795139068fa8c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468d8bb40886206239795246f7d0bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4b084fa10b9c138be82b0cfc6702e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2329d41d0c099e6ccb91254dd2efe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee74cb187d905855c990527d7c299a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe799b5832f6ae2490d892927390509725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d137356a7463be5b35aea1406d6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b783a995193dd51ad06edb14b3dfb1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc417b460270ff76b9c1f1d07a03e2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0f2c3e4d19afe6cc33247c522955729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e152eb4ce75750219c3767d761eba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e50f41a0a039b117c39a99b0d1163731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e0b1afc058ce40d1b6614d53ef796732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12873d7d7e3aa5c4ac8b0ab3a2b6ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539323df850addec753667a9939c9727734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abd55da913282ea5e1ce7a68be39f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375eb84ca51a42ac7d23cdd61e0365f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c875af3166f971c64e4e0718ef7c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627273e8d37db47ebeeb86b400e658f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6456caca950a241b2f045cdcfb2380739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0832a0d5194ffcb2229cdbb1805ecfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318e3cfc6a19902ca7df3a814324e46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d95910b058042c8fae4b158c8e00e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef88bfe41bdf9af981abc0274cc643743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5658309545ca5995af443e5e138792744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9de13c965833b2ad5fa367afad2d9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5830ec625f80a3c61d082ffb28a7713746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4372a2bbbc5c445c8d12f555b11479747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157b7c416e862dfeef223e6a8684564748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dcb92e6bc445a8dbf9b33c4265974749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d8337c4858400e87f1b1fc5b46fbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d674a985a19477d4ec81481cd54e94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c780f7321d781e3f3fc923087dccd8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca728e46df476c0ce8f4b516b21c5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7f4458c6366a8a449717969ec29f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd0d47ffe69815ef4d07c3d7ce20b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3420db0b9ebcb62f26566c4af500c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61beb33cce0f4489ab48bf33994e6757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ebae5d2856a9858d5f5c3f7607581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e544c2d089266af8e7db72a64097a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27b68997fc9a6bbc5ea554bd3f79353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab384455fe5757ca240ccaebe973464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a75a5d44052047501d959d63d44605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861af28ef0bae014cd5e19011b9d7a7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac9c251e0cdeeecb1a8b41bf037767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d7eecd9ccc316f33a82476ed94cd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c2725e74457a6a4e193ba7d91c83e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8508f7553ebbcfcf96040ea553eb4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228c8a5169379b2716c469033437f0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516f85da14ff2bb63681f14b267a15712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e388abb8407731edae31faebdb71c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1b6cc902ad1d54de88d4fed9ddff714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5ad31f1daeb5edffb654bad2d0c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa061c4075255f0a41f327dffaf8be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac5089701b9812a73d04abfc7848617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c6f40e29b89bc2eb84c3c378006fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e0efd51d8e074025a379ed61205b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deb87773913ce6d5bd99018894c8bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd77d78d6b22a1a8974c6537698bd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690cc6413485949c99e6154cb7d56d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8488cb367bcf7872eeaf293cc1dc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd11a78012643d30972db83cf1d14f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4e1551e716bca7eb3466c24fd34c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9c1b3b7398c9d99968a23cceb1c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3441007a1cdc99f28e758001832cff927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de621544ff30995684212587776810728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd131b4fb043c6569ef2cb1125126029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565647609b6fce551f8136245fe6af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797cb6219e32923b890ff1558cdfcd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a8c53f981072cdf73aac3943cc5ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222357d97405b9d706511a2eface383733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b1d1038b16ba0745819f6dbc2d9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fd58fc94779348d53e6d6227441535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7a4f9b572184fde1397e9a7f7a06236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3bde2b4cad2a9c957a46096adbe5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb383060aeee638d0a1a283be273eacb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62586fd5a479748d7ad5a2dfc26b6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeb7a32049df3cf88317ee5d2bb7ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eaa7f6134dc3a66c0e926c9645b3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13f57ec9473d9ba531a4400320cf9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38683e3e2d9bf8550181e1932cd68a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307becef5ba8ef417366a831ff462db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abfe8704e157bdf9209ea7e250c78945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3dff4a718bd154c599ab58821a9ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd88728cffc2b20081edec77f4ef647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ace6e4c1b560238634a588e318c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ef89cea688259456384baceb000f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a05113257ef762f452f01d08615150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3ccf79be5cc68305c163c71280e9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bd5517d214c27770268a8a75446ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94974aa6a8b02f4a991091a7bbcd15153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef56d2f09103a4ce058e9bb43dcb9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa7cb6ba692a272b83c1389e6e81055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08316377a93f98e7cfe29da81be627956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82af8011806456bfbd8a4fb824202257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea07fa8b1f9a05accc92c6a6ba21b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d37bc3db1c2a7fd9637447751e21e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bff78d9317d273574fb045ee9db8ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623608d76f6c3c4b41f118141c3c94f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4283251a7e9d4a8a46f7529f8e84e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6cb4400956341f0a3a548fc4b791363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9066e07949e27ce01fa5d4ee4f07864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9efbf7777fd02c96f92cef53ebe7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40cfe0c94ae6c2c3196830e73dd8a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071b84a80bfd4740db7a99df6623ee267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5295d0e812574fc9bdf2b34f315d52168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f669419cd10f91516386edad0e8c0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f836a2e65349b53f96ef525cf66ebe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e4088073fe56f1a30636d465a3bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ebb7c702f9ed68fbb6a5511219e1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071a1e3923df749351dc6251e980d9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf79459b339edb6c479d74715de2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30f3b3e70481dc6b5a345b5aebba6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0cc1907e733737ca901536831670476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1ebd894fdd4d42d18db235c818f2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aa9c0f898e3d8dc9fdf2863da45e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d77cc98083404b5096f919fd08400d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130476cc60f7fda75b90a9a696fa5c0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e2321d205b523bead82a255b383ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172af8adb3f7e75d4ab24ba43ff0d5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01315658096a26cc0c9e73de82b6099283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236b6db9d8e245dd42b53dd465d7e1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec738d14a1936a7fe157ffc08729385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5774aa2b26ea0e0eba77ec705b42f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff22a0e5d8c7ad597c1ca7a721950e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1a2a86b5828f83c029deb4f3ccfef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f99d0c1ec1f32c73fdf8a1fb63f3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43845ac1626e5b29bfa0f733fd166e8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221d071dc29f25479bb844ed3c3fc1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ea184dcbd5f5c4ed3b2d5c0ebc59e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfe19d352f17866a5f069d34be593093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2077022634250714303a94331733094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a65cc60178771bea0f14dd38879c1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4d63c9619a033483d62cf5ecdd30296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8540f835162d7cfb5e87af64c19beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe560d58d0653522d1c4e00ce2adb1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832368f61ffaf866ee182dcc16f9d6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f0366178315f4c46a547177ff0058100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2ee07b7c255dbf52eb295822a59c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e0076b3b66eea3e57130cdd3a994a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeaa0b899d58aadf0241ca5516bffb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e5120045ab909f0a5a4e99fc773fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d769b749b1278d6d6433a57fb9d95ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ee93a49d82c46ad7c64cbf4e56fa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c832715145cf70f4b2b804ff12a905107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef32ae32e73ac148e948772f08203d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a68d84c5c8c01ac096c8948374134109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf96b179c92ac7745fa3eaba4a87e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994454ac278ee611cca7c0053b13576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421caced6606ac1d9b8416d579cb1ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce08a25401a2873907874b82d56b03d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b06908db37b7fa91c5b299b8a8ab0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e9dfbd90a9c8be9603bb2cd8b75a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0c07e5df8bd4f94fd87cfd93e7bd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5c18d1dfd70e0b61a20a67f5f68d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c8eae3a7682847cd21dc4abd52188118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e43921eb508c75475668ab97e9d10d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c361cf72b11ee1bd6c332ef0bd165120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec057c8870549ae62727f50de7ce153121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452985d71b59ae5bbab66d9636edacfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff19f0dff899fa6462cecc45269b8e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e823d73ace42089a48d7952ad87dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cbbc79f4e8ce79b0548e680962ba7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de607f0e639bb8d006cf4a5279bce704126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cbba8fb58d55bf5f05b54a3fdc8f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8bad39dddb25154bc85d57bfbee1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f37011d349adf8168e46ca98974d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736fd6847fe9cb3341e43c13e1ed0a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125f5e2afda16ec02f02f6a708be34f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e72bc22bd02bae7c0141bcd8ae7ba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe84aaf64a44af6b90571d8352089ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c9e33678a46fa9a8b18d83f5095b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0fd6887b76ad2e82f4c72dc541a2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4f7e147721c9f24b52c07c6d424b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836470128fe379c2524529e16d396fb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235a0f42898fcd35d3fccbd15ae4a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faece445d6d6634ffcc9927d435ba0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeff9670c9d69413bdbd7716d4fce9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884444871b1c07101e360944cc688db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b61f71f6969e7fa8e45a62a1ce4fe0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd710071f894f7ff62274b2501627e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b319e09f795a40a74bcde6be030ee1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f58c2ee93a95e156f6810c4bba74e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00b00790256f648ea59c608d912ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43657b467d19f4dc4166b1b6e1b4e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813f44ef1994baff33c4a5198e67d0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff87d6524dfd3a47652fc0796f683a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30790262f6602cbde63f741717042e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a15371cc04d7e9c891b26bff1e369151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa4da5524d297779e4bf705b2182c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633b957a0a9e0c531991e4e320f970153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fd57ece4cce2aecb27f03c82e46fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a74402555217f5dabb5429efa33245155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de506aed8ed7a264c16a7f407c4ba11b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b7d99f69b3c41e1991cb7cf4649d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9b603b83cdccab057590835efce8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dae077129742095cd33d08e9ee1a0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95015962830938f2261fbade3af5cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c9aba01017528fbadc59a3b69952161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e564ec2ef2a0247310c9b427f1a8c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94ea12c276f7eab2cca107e5ea9679163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5a00d88e7eb518ac2a63f0f8c164164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57538b1f9b68df2c6d36fd2e7dca77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b256ac2efe65c71b1315d15d77505166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791f790559b88e2c9c02dcf0df980cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50275dcfc3b816296078442a2a8b0654168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da679dab5a7c0d514b3c74d8ce21b74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b490786cad8be9147a3936c32890c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a3a6d063b285b8507314aa52ce617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb28ab06777bd59cd3ea4b0e8748e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86de450be24a9f7bc971834cc0165173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e010f138e1aecbff472ba6ff5bc26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752305fc7a14f0027e78cee675b4a04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f8ff7e2bb9c19ff277c98361b767176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85390cf81332c1f3c88774448060e777177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e7c38a82e35f8c9c02d3d11e875ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b025be868fe54e6e388a8f8d49ac11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b16153e65c2485891256ff9441c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154796b28d9bbddb2509bd741a21e3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089561fde762ac69b34106c51e47e1ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f3cdc330a0f7c7300319f593ac7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d312b705b7a272973fc4c8783940d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1917c07ae8aa95e9b87e5595d2fc58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c325263d8a5dad4ee4f2be80877f38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749a590880b7e4b0f55a5b81cf29aeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d669c71f9b92cc5cd2f59c9dcf940188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83eac1191035e6adbf2dc0f190645e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d34325c145c8869f3869746556d2ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2ad8195b529cb85386f466876c2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d909c96c94cd987d7411d80b48c06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703e0e9ac7dca077ed1c0cdecf42acf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62769b44f6d19058ec4718708b81d45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d04e2819c343961f81ec65b048cfa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f184ba5c4e05552d19cec89636631196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c778947fe498881445cad91e71476197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8cbf647883f54cd4695128d4f84a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3153865c4c6673942cce645b9686e70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a4dd10187716a685e4a383258a97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15404ed735f8ddc4614bb9fbb3c66d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a8b2b853342345410375ed5ca07e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f9f78546574b4171e8497ccab6e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11609eaa24d43560253586eb9f273d6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746590954ff3b6d8de92df125867775205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047d6067cd32bdbc46b0503f5b82d21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa6b9a39b985aff8f27ced333251c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d90d297f83393c5733a6e2d03a5c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e56d2cc408ef390f46d2551f16ab86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741eed3f6805b48cf55862ceab6e7b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573ab73025863cfc8a0c720feb0849c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039c7ccbeece527dab791035991e74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc043b342a764492c9eeb7a7acf9ad9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17a7147849f6d539d317027d1f2034214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019ac24f75158a2c72989d0dbfa612e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580464c94ac67ee7ccf952433cb6cabb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37be79b9f8bff5e0b954234b3bf3f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85af96ed1e26cb350323ed3a0d4a4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf68be98d5ccd35c3e6fb9a9f9cf042219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53e1b92ef2e1368be9d818de939db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aae7b46d4ee9727c7d02f764c6e74d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246036e5a2dc1d5c9f1e39c729c4fab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb33a40321aa43ed5197d06a1dc1cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f5b68adb498f17329940270b35fc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154658cdcb5903e5a19064d73aa5384225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ddb00dd47d49e502657d250fb84a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f0278b523ed63e53a7cae054b483d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71876abf304bbe6eead4db06b464f42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94457ebda685114536030d22eb70cf8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de8251c4040f1a7ae07eaef72c56b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536eb4fdde41f83657972cf7707292c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318540fab5689bdf4cc34421d1cf70e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f51d983c18e07c09449539ffc5945233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ff96c2932619f3a60bfe1b3044a87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b8b1ef2504c011c9455c9106c9a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc3de358c7fffa75c5678ac9d1bb01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea244d40c01ab40b08ae5f13eefccec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274e4c2c4a454e478bca93458312bd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a6f53d860359c955ab742d5505695239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd7ba3907d24ca73a8ff20f0b0c6ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b24b3e727657af3d7c45a38d71024241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538266f1af9ea760088146b90253c2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaa84ed0c27559648db67505bea363243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155731a6eabc404d936da51dfa05fee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceafcecf0ff97e1fd16e66d0284674245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111cc04e164bd379419d6fec4085af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee56dd44c08897ccd6a803a2631937247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4372ad35b2208fc840b53d2cf16d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e583af76619b8de5616d6fbeda219e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b5b6d36add27c7cf7fccdf70474cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e563a4689bb1394746f73ca3ebe857c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b7130a849fbd030203c2f8bfe37e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e061e659c30c2101765f5412026af6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519f3748d55aedda95c3d28d6d3482b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab19c553f3a91173d8b06849c7d59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d80ee2512ae4471f42e60711af0626256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c516d77b29b1ddc38a21d4cded27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5425fac9624329592c5eee5bc6fa59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab83b7da08e69707429b99c862bacd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a545e15126e64d8b5e6bf2718a63e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ff91e67fa243875fd08646657336261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f422a5fce00adfd2b75de2364d61ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bd4155e855c2b20bb160afda55f86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398931abffbf52cf29a58433fa132e4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47769ce46e2514462a1cba1330ab9384265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfd3060169d8bb95a0c6cb37233597266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b02db8f28dc48e7a32fe3431a4ce9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425fd1fd6ef50ec1999bae36d992b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547631fc359a30ef2b526d3a823e5f70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f764b6fb5d72e031b710edf9d62e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837cd986c3bc331d5a2a52de6287a69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb5a708565bd311afb793b4ed9ee77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caf2340cdc404abc98a86640ed90a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b97b57dcafb037614bb264d50f8f21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b44328e44c020574702e555438eadb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5895723d4093a85c56b7d714e881dfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367e30ccb25be46be412e7c35a796a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9fbab719c6a75abaddc73111e8e15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e740bdb0c96ff6c9a54e87d011415cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b4a4bbc2bed01c7b341e5363f7513280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8b44ae9544499591c230f128faf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ea75250ccebedc94528c1630fb20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406acb485e78705b12a4affbb21de63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6ab35cfc0e42e362793ff85c18b59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c8823650d3816c06305959824b553285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a5c1dc75858853a74f3b2f20dae2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32680ea25021ee2be8455bd9d813ed5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f498171e7c2f2cccc06993c8f21de9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd95879bb1c07e848b24df7b57d5448289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8fbb83828057ecd370bc847a79908290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8d2bcad31cc3a69e38cd451c94611291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f0236d8f416e74268f571686dbe53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999b63bf59d64f7cdbc56e93e218546293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd7fd03a4d9500daf0c4f37aa9eda5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53dbd885b4ef747c858aa0c112ac16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c345e227c0708d576c323b09883f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666f1ebc31ea9574470d9236c4cc3ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef939006dfec845394ebe5c3e3c0606298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a848b3bf324292de60a73396b51f2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54331bd381ffdb4fbb529c40654c1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f635dfe0957fb33626a8d50f323f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bd692a75495bb4c80b73f244b9864302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845406b333d163ca9e59bc2ae43d4f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6c90e3c6e5f6b6254478b4de513d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b5bb9326d2dd274a87bbc2ec13bf7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e6b761f8b7702587d8c21748ced7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d326d61b97577d3af21d6c198cfd35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6c1dd61207f1ddbfb3828b1168ef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb36d73f8ac28930945d06da110e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346d9aa1218f29b9ee4f5ccc24f762d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59fe0adeff7466f995e8dc0dd1dc05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973369ba9187b73d11fcf9872bcf17c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e335eeffb424aaa90dde19247787b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0554e07c1c39c946406eeab5c4459314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eb8c42fee4a113662c7235d28300e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677270abfb0882543ed82c945295cf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9026a0084851072a0309f4f779a17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f6892a070d40a08183699fbef48af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018a20798bc1b04a062fd5a3427e2cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda92494c9c0d42db4c19e6964df3c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794e34a223e912c770c61d3f364aa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98585a327e0c84bb0c3c8334d8ab5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56419d6c450b1c36a1a086d225f9e511323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a892b8db2ec4c2a394274902d87a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85fbd03d900d48ef4d0dfdb263df06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e058de4467ade73124a5931b1acda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5e7f6a97f34fcbf9886beb4dc28fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e054b0bc4c6c9a734feb3492a91c4ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55633e8ae402c21205480255809825b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfe569f9bc56beaa1b956894986b95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc039be22195191106efb7b612f7b978331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c397d38455c980cf1e235d380b46448332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f0a16dd9ba87fae63b217032bd24f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9015da754c44314d1352218f3f1e500334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de518f5c203eb5cb518207ddd5e01b10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e74ba198c2c8fe11d2f19399e20c37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf6462db492c7b85a7e4bc6a6d9f8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034e52c63ed452ea98dfe71d3f84c5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423c97b4d09fd256874ed70e24b285339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3a277ce2054b9e50d70e388318f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f0ef66393432f44dccecce053a42c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217b8212c614b18d883aac8554040bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda751cc8401e7db4065a64672326d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd35e6c2e398ecc1822de6088a4c296344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd811eaf2750e200b6d4393e92521d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d144ea306241275a47d70f5a96471346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e010d705052d2c6f5fd94238a057347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720163f0cc514d5fc37fab865042f1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c95cd7feb1a3bd26318fad496a611349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f1f009abbb7654ccabb4f52ba5fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ab5b9dbdd6e062a3113587c4e514a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2186ec08728af409b6ce7ea47ed815b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5e0674b6bd9daf5ef339a5884f30e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c52e84f46656f2d16b462f37c6d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f44f3b7140cae5bb55b7debecdf5a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22111da07e4511ed711ce20108a7f59e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db04647854141b4d083719605f9ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac6745a2021229d82d543258b401b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d723d9f999b396af9b3f2e09c9442f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2f2b9bf2c62c860ceb8570aa132f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc07fe83c0c02374e62712b7a89f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d6d75bf6bd191f043c026854a5ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f87c3432ac0ec4593dafef049e0f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380305ee4567c197fad6d18c11eb9d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87561b5d25d029550431bf223d0b547365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676d0d5c80c28478efe39da2c0de2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8f764b101e3f6764bcb6decabe56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a1044bad22f90e8a28814a62a97c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8666a340c2991017f802ce25729e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773979051cd65d4f6d663705b8e4b28d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16c500055042cbef30e36e978feecd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec8a4e79a74b9effdd546c7c8b5ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5894b1efba603554e7b5950561554d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e598752a81f8838d0ef546cd3be9e5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b86d21ae7cc429f1749c3d45c9dd5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad9f53de7c9146a462f36944296f35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a0e79a331704c91a564eaf9b1d130377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888581377bb9fb6d3cd5038a22ee1a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036b5385b30ee1d2ce8921f19a1f5e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf0cc838d8f8abe90b7aa37eeaaa11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be018a4cd4a4fc27ed92cd223cf4f73d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d2295f7d92299fce4fde1e636f35e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3decb4203923f6c3a4624420ebc8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d451a2038e838300d1a3330e7cab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fa2c87ef630707f6d55c2d063c859385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564dc6ee0b4594c1a394e3871718a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94261d9a92512bb19b98fa66525c47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f32a4d4280b0542f922c8378463923388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5b795fa96cc8c4681609a5dc834f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe98c4433b30624b01b7740ae8c5e6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8df611c26e51f7ad60f82ae545b49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb36fdac1ea40859834cd20b86ee3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c74571fc326586d97403fd6e242fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7487187a331bad330c8ffc6d50f14a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfe48ab7709c4f0b51cc691dbaff02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3e8fe29b272df6a825a0de0e7c415396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cee752b6c374bffd8a6045fa420be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67aa410b61b3188ab2cb71d81e5425398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59806b96aaa885a8c36064f1965153399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08819325077dcbf65e036f9dad27e419400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6b7586ed065df07942dc7f45c5c96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c9fb7fffc22dc216c1bb5f6eee74e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0b5ee87e7aee0addea7b30850d13e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c53c953627c88be5db93bf24db878d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83a909c58b4c796e022a86411c671c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba394a8e6fd244c2ef57d564fd6406e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a022a1f53276dd84e3ab2ddadd48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751cd79229a12e28c13d890e55c0672408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180820a7aacbcb5e0bd7e305d90406bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdb48ff7ffc8c54de20c52093cd280410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0c76c359f6a792086907e78318d9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc7f97a5926120f3efa0786051d1ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fc8ab1ea72d88496323a16990936d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ee7849621e0c11686d0a31bf13c89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429ce52c0d1d047f4235a74ef7dc5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a0ef7af1febe4211e1ed6adea45fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c0930f332ad671a7b3bbca0d13ec9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7b816274c74046c7e89f7cebb94e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc94c51a5ad254b9c182dba7175836e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87867cfe6f7962d868f9733eeca614420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b90975289318023dbe5a331e3462d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43e02167c7c2517be502d79a8a30a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7570ac7984c54c23d78ef14d20182e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448cccde5f53def534f230ae47ec10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc35febd0adf3d5d946e721ebda099425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0aa362bae692d59f2458a4f1408b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fec9f27b0c1e6274c0fbab0dae5c4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4bbfdcafbdfe8df217967bcea5f6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6cd348a61c645d20e4e31b409926429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da537e50aaecabb3aa450c48833228ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a69ad89d0fa8cd1e39e513dc0d6e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48a53b43f20fffd80c85a217136fa1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ba5e1759c683b8724b348f1327a39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789161f809de084529609da2283630e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc434d6b844dd095949d29ca07d838435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f0b19e62c2a32f6fb626872910cb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e2cecdbd6f69fc6938ad47a5cd2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06ed7899e28b690c9944a6583f8cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf53449a27e22ac0d9d11be885a726439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefdebb20480dc3969b684882e43b0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df178536f870fa1f94a3c342f1869012441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790cf4178cdb6ce93edb722d86ef477442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d26a33335316f511edbd798bb51c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2bb8c0a09bed830e58fcfccb434ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1999919118049d05efcdcbe3531dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de52b5250def7873f7475eb9fff71d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db31aee9a3a543142eef6ee4befbbe6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9638032ab3c74e97c6923294e763a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cae6861216e4ab9fa7251dfc5c0db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d898e62f2c4969ab79caf6e50d1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e3ba64cf078850778ee9421b4b416451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0451e3bc2095c546301f44c2bc3f6f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ebcc0647158dadba8158004295062453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd2ec31ecfa024c738ac051d3f56c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7593fa284ea9e302bbb51244168d98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315500053c12065cdf7ba095baeb14d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec82943f066d908efa0905cd1af6be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea56aa05c82280edf45033f106862458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc51170f9bf23fbd77c9c84a17a364d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2949b2cccb37f692e0f58a58c8163a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69139553f60e66a1db87e38b0ed002461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a80770aaaab364b5744878a17b4f07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb2ac72059f8c284250dea0875461463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329692fc617ea33b4d94862fbc78db5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40b18c813e9ff1ad5fb022a86b938465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab5276ece961898e9ff76b3a0be28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1471b7cc9789bf8a0427da2585325467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9293a07ac5bd533509ffff32f2f737468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8353a74c365f684859d6d6ec918ee7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59e591ebd1005bbef6e1f64eae051b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ade3316829391a0920f580db5676471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac16ffe96f9106b59411b907a112dd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b7a3d5018a236a8a08798ccf392ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8e2fee83608006dab53d3f0062fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e1a902fc889067345b9154ec85119475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5ccea0be8342f1e71e0361910d4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef60dc42c2cc3103f44232ef2c93096477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b5d27647f27fdf04d8346be920cd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec1c18ab80ab07027f7e1ecfcf835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf3a4342e9b26bb8875cab0f025dcd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550049a8284f316cbeaec834992674e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb3e8c62cfe13b10ca030ee2aafff8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb255ea9386e5d4650d45be91964aa2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84a88329ddf1cfee935f2e6619c8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248b0ad9b7e5020403293113b63fde9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015326019e754d3d3f1c8cf2846236b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a5f09e3e5fa7edbc2d8c97dd50f47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7730a869a857be25c8bdfc03c2110e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc43d9fed83d6fbecbbf2026b5236f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4234b0e393e497b5a5456769c7a3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253628a22b6b6d3225dbf758d830b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fbd68660343a6ca299e7363eea0f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e056bd8af52fdbc6731152f9cd856493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e77a84f00a5ec0d105bbe8f39e06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25029d7c480a8260af7a355d60b993495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872c41eb6418be8a748aa16a42d1a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75a025795ceb9ccea9938e8afb8d15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f0b03f6fb8fa544df088bd36b12a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e171aeb23e9fd128e445f6ec64fc7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657f9529bab3ad4319f967b3d63a555500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d7706cd63cf024784d346b9c993b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e58b8a65a114d6006dfdfaed2e6be3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c4dae3dd34623cd311747e0ab2b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532677b48fbb02c781f835db02d79d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc86e743778519c7431985afe7a5e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd23a3326dcb5a7297296325f824071506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25ca31a40aebda472392da0b6c3a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9d220968addc7d4369bc98b31420e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e723a36b8553de114f613402320c248509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a084c189c5a733fb0781096ce163a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf9dc2081da1808017a1a1f7ad9cff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65931b40f557061765cd53f8e37c43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61559d5cbeffd5ed97579c83f87ff0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7be6e3356debc20d81341303e770514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5f5aa07aaa3259486bc165ea3b4d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67967b7d2a32bf9828bc7f0da1a87622516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6189047f0fb142fc509419b5f01c708517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd466e7c25fdd2d53af3a6edeb26c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29562c14b7e5c2a8c55cf7c6672d7aeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcb0bb7db5dc3d987495c8b3dcbaec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbabc892899c9fcd83d32c61f6bac2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226db347c82211318c14cf7e8e6320522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97103e04f3093699117f73188ea4658b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb14b461ffeb5d28abb4baf4e43ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da6e613ad988ef377c697b17de56b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3a0fdda2574c67de673f0eda0b3d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc5bd220a0f93f5e40881acefe6236527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec2a7310f0f44e655b83a7f8b5a4cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9eafbdffb36b7e0f2af8ab5994428529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad36d616137c71b7ba3a8d4c11693e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c598bba08ef40941bc9ebf9ec95eb52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9fc1c5b101a6ad73cd018ff05047532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde90d314950d9dbe9447c3730d78b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddfbbf42da9bbfda247b05babc37ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95818edc024eedd50aeb61de801baf9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928939a575aff655bbe19daec3ca13d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf1b0ca3332d6b6651004b187da236537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af76bc0f50d29a8e1cdcf33e50829538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a47b1f1e80e118803723001f9f74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ba3349881e516175a77a0c724e67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4efa0e9b7470c1bfb07fc1df7f7e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69c2100cebe8a3021044454008234f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e7b0b0b8612928ff6ad5dde14104d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e97d5136582fee62ec655d773935d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cdcdb93d9bb00438520b7b2d875b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc9d8d843432709b4e8b6aa1e9985546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19529f86bf72ca188caa7c7ce66f41c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b474f19a7bf551858ec403f2c03b91e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568591f724f8b91aa4ce44ea0be8c95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49467843f27ca19c9cc0e0d9a5583501550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcd5f962b0ea242e156ba49eb2e9d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd258e85f23f6e71f6d8cbbff7842c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13842e0d60fc088a49ea5017c3b2284d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227817646d2d2bd4fecf15f596060e44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a7823d0c58d88602fd240337b782c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042639e596de25e8b13938546bc453b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520508c462a313d0264eae9acecbd8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752ca75924be8a2f09bb5ead55678d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dccdd6c32776c81dd10baf5535966559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d9d6cf1ead20fb742b1f3c6b9d87d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e97a0148a72cc7c2d467bc9740702561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9933c24121bdec45838e61015eb5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad513446cf456d166c2ef059ec457e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b8bb841fdc5e6555aa5fd2e363e00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c7f14eefbfbe58d7c15adf5a710d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627e053472a35d44404485bc0588438566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea6cba79f3cdd6db823d1913eb2bea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf14f557169069ed4f0093d89dd76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11990f13ef139002609c73f63a9852e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49fc6642ac46447f3ec21f95d436ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afbac9824fdbe81ba097768a4b31bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f61c75f045542cbd0c8a3c8397b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd004a49458577b291284ff278774573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef0b5a0377e54ffe878c1683056c62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea49ef1fdb91f5bb649a7b28e38162575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e7d4deb1e1ac327bf71ad202a1165576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b99873330218259085057ae664072e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5badeb74367d560566908e8c2486567578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b7c29f299d4c53e3113bef2f4bae3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b607929673b403aea90731cc7fc666580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0665b02ebbf61876176721a0fffbb58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e88bb147f4441cf528afd29b9c40c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb53ccb231be59225254aa4cba0082583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc871f90f1638e0b08acf8e7421d8a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66bfbcfb65674f6fedeaa466d73f5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e396c720daf9fc7aeb5163bed7ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24568aba7cb1fa46e607c4bbc9af7009587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b83f3272ee2c69d019d63cf9d60eeb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de72a977666b995dba18a23504480f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e769f2f070c75555c4962358a5e333590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39158b7b13eaa3823eb6edeae16a7a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db797d68bf9cccf5b9480ae9bc8a3b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a634e098fae824150b0fd9e31de39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d63d6ae7e93d2590a7375ec9c1efa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a2e9fb7e15835ac0816b5ca508ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b300fe5d67c4cc6d3e95b16cf4b32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcddfd2b6df7cbb7512a5cbe25f8735597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367b3f97337d5bbc5bd34d3f946d3fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99d00c6ea414c70d15b8c70c2818c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c1188e89dc7a4d3c7091ea50880b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e018cb4ee4b801f546cc7813590157601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da212d82d34bd30794cb5ffe97ee796602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c242d854aca5f1e9838d2c9e0f4f5c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1a2f08b51043752c583b20b09ee84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba98a571b58b64b7950e61bfb8cc1b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8eebfadea6e70fe9f61909ba216a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348840b71942bee8eb7be240d666108607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c54692790c1e5cdd7bf0c8f712552608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115746f9bb7f4fc21b95e0b95b82ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef8f8bdaeb55c740d9cb397284a248610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ee00dbe1f3aadd052b7fca8490df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa24cebfb8aa1f641723230dcd0be37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789bd87cb7130c3487f3d79399d9470613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0a66e266315c32ecf0ff095bee0bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f6c243cb4b951b37b6493ba9195f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e68a5a42959cade4fe87aea3925b29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f369865089ee4b9062b04688da9b3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ba59f2e6e6676a7789279936e8c49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede921559d09538e8936833ce1f2f19d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411aba88d663b25b7cbe05eb2b72048620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3293ef62eaf24c741bd910f04195d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fe27e426cce3de2bceaa75569dea6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee78072d80041dc18364121055279623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f40e1cd0384789f93ecb2a37c541624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2850d28b8dbb82aa5b5b57e28fe45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d182af445bf1a0ef0f1e6a9fb52800626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad85d3bbef1e0d4fbea5d3b60e327627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e59d5bda1a68eefe664e24f550a010628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ffcce0a65aa445f3548a7665b0f25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a0049042e367e3f6a3b0b303f803630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9abaf61b4da1f9eb65bf0d8c6dc89c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc197c1d51dafd967e3b07fc168fc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8211c2100ca4851134ace66fcd502a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d3c9a1c7d2bfca9f594b9d69502aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e7fce00970c02b79417a88620ea12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210550f4d829ec949c071374ee65aa83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972efc8e4ee00b13e4da4135dd4c13d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98ef034276947754a6ae8a3ddc528638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d976e71727450c9e705ad2b3a35698639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb74bbfc3b84304910cf17959ef3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636268784b46d88677c24d2aeb1e223641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50cbc2efeff3cc07c0ec461752d70e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370870483e8b3b3919b092ca569259bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c404fa816b4e04fde13becb15c5b1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb85a46fae571c001c5b544d36417b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd808a8d3976dde44882bbc54a845e98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d38497567b20c1ca743d66ed2883f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf50b8cb42e7462e4962cff3043c45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bea6e1c4a12dfc47b5e7fb7a137a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57633c48e3025a631284de94649d896650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e06ef6835689d430583a993967149e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d781836669c8bea977797dfd36dfb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339f8ddc444327d3c6d7df088589323653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bea8b8d5eaf91cda272cc105b6546654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5994530e8ab86d97c3be6903deb2476655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88769a54a78f43a779be7b92aada0233656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cad736f70e33a869c0ee1975c11af7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd917434e94895cd3fd72b473f41226658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ed04c346b0c148c29138752847b31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd90986a8b3821eb54d634172d288e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f97a9378a08a54f3ab111d56f84f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f91d5b1c169a326072f019301c1924662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118b5ac50d5b0d2a9cac9545ac09b1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ad8a5f3049f93d3f5cd535eef58d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b5ff4a1a22607c761ff55bd74c992665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba43c4001cedcce7155606ed463a4f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d8ba7018f40edc90e947ed06245f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de41af9fd9f9495d901fd71230a8cc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec80c4865c092b2215ff93f1222e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241392728f0b2ecf6f05b2d174fd1ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c010d6f2b3fe118f67a57c524acb39b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e74487c51a1f50c7afa9177a2c84f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283a5f90fb4a8b96adc328fe57705b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e52eba820c6cbcd1920ad898e2dfae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c47a8413983467361d8675ed3d0c3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bb18349433fb20689dc3708f958b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeebc961b3506a248d9c9be479e88d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306a7ebd41d3ced6765aeb3d742e860678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2054d644925fc3380a1229b3f978b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15dabf03324c6e9fbf8ee6d7844f51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3df947c4391bed60e3770be6a9df11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b006509c84c3c413e1bf7060945f8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd800383064b13c8e41c279e5602b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb7fd9099a446f42aeef1b17d3371f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374c11dd7d80a7d56bcf221fc12364685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a7ab370ea28d562b9733616635992686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05814fbf77c595d4f1f9c0a7579a1dd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11fe004d52be617b8d951eaf783bab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c725f975d20540c18b086fb396427c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734750ac481fe3971cee570399c4edc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b67af63549af52a3dc7ad5b7d2db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebc5038601309afc7816021f40eba3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d587165d8523aabf4ebfda93bdb8ba6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbdea382dbe9e48c03f8fad6a528b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d9dd2af038222a5705638d16b2af6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aabde5a64d338ea908095847a4966696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f22e61acbf1d263d8387396b4e814697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c455cc9ebcc54235b5f2b38826190698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f222a04489bb999f9c074e89cc6e38c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ccee9cc30c81afdcda1d0ef44762c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3933af7a37646563ce4f8e202a4d9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387e53d380e3637d54f8f3f2b5f2ed8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a040f01d34a20ea954908d61a3d91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaec5791787885b6f62ff0970060ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493b0e1faab6e8df2aa5e80fa53d015705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d94bf9859d850ce040bb6c58a51a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a002f1e0d60dc0a6c1fbb41bccd8ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a623018ca39270cf2fd004a60af0ef2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d216c8a5e08ce47ad547ab7bf462816709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e3b32c8dcb01bded39d1000a6071710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8b927b3eea87f140f401c6c949709711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a29a3e6b9a1804ca4cabbabe2841d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234cbc50a1661752c02cf9712dc7fdc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017de718870d2f7cc2951d35f3d371a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b88a115c758248047a896b88939fc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98a9671b45c1afe26a8be361e95310716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63b90225e829d46964b339a83cb4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b01ac78ba02e355862bc947b8a1b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b3b2b655eb42ea3771d93b410bb5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee881921ec08f0380f8baa4768448f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe9268dea9084cbfa279e4585e973e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849077cd3a22a3e9e7f33b78e65ca392722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b4f01f14ee6403508a3030d4b0c41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99bf0ea2c3c8d86c5cb6ac19449f0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158921588f9f4c8eb234d363edeaa0d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa610f5eb0904953f64dc135cc229b83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cdd8fd4027152b645f1cb7739c3b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6ad5dc25a9d2c7441e11e3ffe0481728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5234237b5cb3b187dbdd96b0511b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b749398f7f607c29b7641de31246c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccac37548ea95612587d1c10f3251d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a384696172826ff006a9a6d1ae3a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca1c0ffb7aae3160f4b771e50e5dee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8770ee1ed3bbdee4f1f0f1e6eff1d9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb6c31e31c517fa182ac455cf5dc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e64799406a91e731ecdcd5208c3d41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018bb56fae3d8d5927c55b9f854f2a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b75fe1c8db64c2b412998d8e56068738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4262ca091b37dacdf423a22b6dc16f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5198563f92cae30774412cd7fddf51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206796a9abfd1697534188a82180e89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64ac233499bda8a905bacc1ea6de9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14904e0f0d788e9ae9265e9171b4c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18322348d7ff707c45dcaaf142470dc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a68d4b6dec3d4145ccfb32668b976745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a001013565958e7a23f960df7702e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e76b375f7d447a5476b776c31560e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e625fa9eb8d8c472516118fc7de9902748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22b52bc69083a2faf54a5cfb204cab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8240af763596ec4955b3b1a76ff926750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9103f2bfaccc4422cbc9f7917031ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd15635108636380f8e31f723d22b95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2bb7d6e4d85cd4fc28bf9a75905a7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>