--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ca72054249d4eecb53aa623a70e0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c02e9bcddbbb91dfdd13cdbb9dec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d9feaae2f98895e0c6d256c7d794f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14294ae6bd6aa44382f7ca0b577d3994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce26da0a0b84df7fef3320c6703dd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac9b0e5fc262d0f6fbbd743365e8a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b88eb6fcb2f878023c585051c5e0527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23af78f0260cd8efb0420a3c1346488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e655b92570fb00a2698b17ce10049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc522ba32b44b843e55aa982665476b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db094de38ed3f6d45af943153cc1c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9254414587ecaf500b80d279e0e7a8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26bcc30f2679b54ac43e05262a01d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d1bd3c90ef2a0c28541a56f70f60614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd2bac92449eecf560763c8fac21ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862e8495435a61017aabd8f2c60713416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a06cd731af3a368b5a02c3e2bcefc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab04415b1b6911eeab61c2d49b5518a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a5d81ad5de43ffb8b1e908b96a13c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c29303950fb769e02f1d24f37f2fed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ecbd2b03be3b4a0bffed5a15c425721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4282ea8a6050812cc37b0dd345eed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb45c49cf62def8a5a6906c50fec06123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fa71fc726c220b315ae438f8a052a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebb4e705495b979cff1648cb68dc4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697911d72f2f06efa517b5a5e794b2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cacd0d28a575e4550c3572a3446c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b68128fef6137f16ad1b0ffd0cd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e87562a433e6e1dad967e4e73d5a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f28c7371f6a4ea75c118467d7d624f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc889d49cb2ae578c3f9db08000821831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b84adbd4010eec124158e316f998f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dee21633f36445afaae6f31c454fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2348b7e96ff80367f2552db01f1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c899f0e57861e2340326406f59e1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dd736838e0d535dae60554ba94c9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee5116c05a16688d81707efb02c70537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a141efaae67153dade33544b86cdabb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c9bb987eaf8fb7ba7425b54eab81a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ba5b241ea590d03a823535c09259540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa2eefffd5f4909889530266dfed041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcfd3257590875f2020f70dd1cd55742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40021eef17252b75cf06c19adb3816b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66f48d943fe0b8ab9319ce2e06114a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09c47903028c672617f87d86f327645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160861d53718284752eb2349dd02ce1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af3395d8e8683453d15fa9f6b8263547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df477cda29fa2c7eba529a6da39bbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf9f9e8c172e05ec18f970a3afde149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849697326f7291c74d313807ac9d0e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf476cbd24989527208fe1aed2ee66251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a90dd1f69bf82ab24fb5b9953c5b3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ad3ff08896e8a0191a0c31253ce853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e88e114c7015df792dce5b7f51d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cd322cf9c1645360783e92f5ba79c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b69c914964de3c5c51c6310952b5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a7e13b7009ae2c3e3743475fd19b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907c5b5330bbedb6ebab76de846c11658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91976cad745c336476719af3f25a8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28987adc55ad06681dd27da7d1da5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505659bd3a2a240ee882b3ea614d73361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ca730f5ff0df4d0f2ed5204b8eb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e503238cca8b69aedf0c8617c0ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed8ea007c8fa122360345da3af42f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267d5aef07175ad41e1a887f34ae00f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a9232a794a6cdfadea46b494b23766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf2de9ac55694aa23f7ccc748a3bc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db5490595f9c67287444233827211768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3ba839b58ede064da9f77226e684169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca86d4f3f7ffcf9cb887705d84774bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a42c8a6dd35e7df17f4c63dc1189b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb87645f6c6e647322ab31f9ac41d4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a21fa9b5728889203b0baf903804c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2e25b49aa41f1a31eb571af97f06374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dd9c48e77ee6e3159f7797262de5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9be024a9f4646274b240c1d2393e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29461142d1ff496c1d2b3d11837cee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe611a6b49fa45399d43b06ec40d3dae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaf81ebab756960710a70784a61ec179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3254677fa7cfc619dc90df8e007180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f508babb8f4a6577241b2ce2c7c320a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fb84edda6ed6b29c0b90bc213776f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac93e778a9e686d5b6320966aaa10883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6529b7d942b7a5895664f4caf5ded84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6092376786147bad4054d612be2f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ff825a70198072dbb379d0c2d4ecb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0e088ff69df106a104d5b67b31d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deb1ebac7483b7435276ac93f6df2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f779f4da5ee8e790866dc2e31c37c5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a3e8c85e830fc941206925d68676990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1412961e3dec64622ef6c604d63a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ee7e036499bdb361cfa6d630c687592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda428f6b34e8f367ca32306246999f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be98aea937e90a869758c6035cb2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60103ec58b464551083c75c1bbde7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025733b59b8327e5a9480b9f5f9bab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b64ca060a335d4f6be939d2fd5da997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1ba0d7b0aa1c6aee64d40b8a1a84398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c7a63d5ff15838494e9a3f49b4dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443f945ec9fc6d1b9bad0151c7d6960100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c0d2f7ffb4891b4f2c28f17289dad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b47460bcc3fb567f5aad7c428f8d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3592ac2cf9c00a6c56bbf0477ac0a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a032b894f4c97089c6981ef53e2a2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad802b89be82e2c2a6e2745814721511105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb272cb9241eb4e92186ce73ec469c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a8e7a7b33aea341cffb8fda51c475107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf558bf1480288e72d8d3c39774ca11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df151416aecd68f260f02a4d9b1dd97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ccd13e14c1aaa61558d9018779dba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f38045226c1bb6778189f55ccad17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f784913fd06c85d876a0159b0e4a44d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a539f48beab93fad41acb3dc61d6c17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bae05541d5a2fdcc679cde7566621114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971a4afba74b44c27d51e9c4abf030e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb09c3cae6bd50882effed030f7fa17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788acdc1b90215fdee48c029cf7d355117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b357843bc18e9b9b12cfa1f361558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143af9ec20ae04a58351ccd09a2b147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912515617db814f8ee2a2e34a536b8cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc8f68981628d103ee47e8bedb7e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57908c82067dfafa6719ddd17fdb9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656e72ccfc70d197ccaef8069c021ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca895bb89e3bf27bb3102bcab26ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e993879cffe8a1e4445eaf51d6616125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feec1396bd745a102e24e33e13ae25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6a87d0b7271cd22b61c01f6549e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6d375084882f9608de9bf4d1624c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e077409dcc38658ce41e41ee9bf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdba5d57bf121455438867d7881291130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7181880ec7dc00cc596cfd97c7fe3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468dbd5dac8bd978ddfb98413c33d11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c30356432829a792da4b31a2a55233133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99fdb982c2379e68889914d59790b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cc2e454c10b4268f81dbeed0562a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f142921c59afecfb83b7b33cca58ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac4fc8cbfed55edd94883a33ba4b58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09981f45aea43b6bd64577f21b6b35c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ff1d0170be922d01293f63b0bd362139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5858026939d3350a27767b255237d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a229a1f5c00a72cb1aaa5188d119a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3421e39b3e30ff18d381c8869237994142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09fb1531fb6de708121565c35ec28b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d434a1dd4ba2deaf1437ce291f463144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6b845a9f649bc646429f732fd638145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d3757f1865e0ca3b4b958a9f27410146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da2b331f769e5efc47d0719fef62c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7f4847f5cc7b3954e07126d0ebe3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747edd304a176e5582a85a647361faa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c954a94d7f43f11988f756d873808bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41379d5fef2830b0fb8e8d3ffe88fe4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8a4ee6876937ef24017a4eff87a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73dd50d79a2114baf7be6315c98d82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581b563653899b53fb77dcc84c934f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701c600a452e32b7d8532aafcf4edcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa38b9ff9a0a4f3da5e4000e48da23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf4f68991456f9c95e40163350a716157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1584a24cb05e67748e41a851b4a4cfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e6da002caf615902a5d6ee735e36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd126f36c94b29b57eb91122d0fd15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a1f552f991cae63755c70ac69609161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22cb2a8523b1d8b46ea6c3ba14fd52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab6d867f5c7d1e457bfa91fdb460e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd72322d9c0b8751770d8d1d4f029e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83413f988bc3e8c94217628db49ebf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd65a8571e57c54d55c3435ea88440166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ee26ca7df9653d317762ca943c58b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f5613f99913666adb701d94b60f13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d1d3ebb210f97822d33ee90cabd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e66b93d3718e77c20237734a4f0ae3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b5bce8c79f78b0b97973f332b4f0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69e4bc7a96325409821f43224b471172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159418ece2bfee3c8de15e6f1d23321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f2ba7a51f9dc40e3d1daaf5d1a15d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa4e798e557af3b4974f9ea71fecd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103088b9a6807fd420616b48b6b2517c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc2b9507234865a0fbecfad46d6491177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b340b302ca13674df218cc3ed1a728178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e448405b324b6492c8ba2858f5dad6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6cca8ef887cb2fb0620659b0bb54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a02d06c522d92846849e6513c31e98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea4f3003fe67083c5f64a7b19d8ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0c28ef1da4b330c8d24180b5af4dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d370d4eb2256cda70bbf60bdeb4f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e00e14879d2b0d5ffede73637cd02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a9fb7b7fc503dfaeaf29600b64e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52afc99c0e0a3cb178c5eb60f834a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a6102f10b3ef653b711b8cefa3be2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b08ff6a66d46e9b7daef131ca8f4b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e69a2711f083b7abf84fe5a4aa9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29be2c08d263fe3fddaad68d9c12cdf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb10239ad44a2552408305e93c4f02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d5e2c97e489972160418d1685c242193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ef2c90c0cb9474dff626cebfd67be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a60557200923568554c664d4c86a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ac4b98cc3d86c5bc4c323ad993c07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2a772cb10d046ab06f74b7a04663c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ae8752884c66d4eec9e9cca9dfee3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aca7d3efc7513080f4589f845da86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6475553ea7406ebcd0a0b867c97db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8558662d19eced1f291d39473507201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affff166b92a21cfad5d8b94ca98e61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ba5b3056f1e9e38ebdaf47774b73f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a791ab1049c84e7ff55948cd033d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb07c3aa0b7fafab2b380584b4d605205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d1409433f9ddd0a22b269dead4904206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9cca3ea723dd73b7a027ffce7137f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e0650012be0586b8115794ecb5dca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2cafabb9e8c32bea2c41e4467e477209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297484b3df6aa43cf3907d2cc4ca7fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e242849176eb78e7f6d89339b2ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0522d4dd12ac40b2826294dcc735c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6998a486d8e525740b320dc24c6b1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dec53abf78884d722c79b3cead393214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec4bab6377af28c3a4acc08a3e39e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b6ca79a5120693de9941a911f14a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf2f92232d76ac0c987ddaf01fe19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8d5c8530fa00ab79f061818a7110218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fcebb2bbad5c6cbae99d437ccc397219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb5f87277ce60468367f871316d3aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d28ee6ed55a75b0a95575ef8e5d868221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d451380dca3ad3074ef86bab805d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec545ffe166cc65d3b0f5062a1c1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30448463dd15961cd5c03075462e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f46d782169a08aed857afa63fabff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cecfab86c6359c3c0965d8953114c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051ce1656afaa8f1a12fef86e30948e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575e9af1c56b577b22b0ebb992c082228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79ad2b19c6f12f7c33a668abf70317229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d1a5f9186d6d4bdb72968dcf3c7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793091b238d52a42be31492afd04159231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a42d4b00804664ae1e685b8b1e60c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ba2a03a6acb6b462b04005d683f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe518a2138194323da7e0cc32f84385234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c5e82122a11a370bd2eb73853ebeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d0433c2fe678b18800f2531745bc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e2f76ac4a315fc87f57b9db71b022237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6924a36d28bab21e0743e0360bd5774238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb77bb67e3b4bc4ef708eb05f0a6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110adf24993c6a82b27b53211de23936240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b550e221e008723b4801521845d7c26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bd97b50e4c58605026abb7814db56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f08118e073675a85350695f9d77fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dc048d168590877bf83bf65ce6936244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feda51abff33a5c953a5e7f72a2f56b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eee8954c22c2a7a067a8f48cbd821246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc779a1ef10abf05f5ffea763882c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476a1e48332b085e9142b9e535f0641248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf282fe4a6734180a17394cca5f3bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125fcfaa07cce67513ae7e724c2ecb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e816716ba09792078722ddc50c832ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe02d769c33ccd86655d058a8210af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80dbad10a81a6931e24bd6ab9dfc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164ae2c27758caca0bcfa5403bab030254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30509122c4e77ba6b244a40b0f96a07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e9b0db299e265058b4f6f07c9d238256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a08364a02f7527cd96a6f386d42ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa972b966d267fa667f75cad8623f3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78073e01520910f4148792063898e85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da853cca7f637ce53056123cb0834260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b423355c46cc72383c3a23db3683493261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47c0bc0f571c3d75c7e1609a7c77a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9de9705219487e1d0c93e97dbacf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc5dd82adf2000cf03427363e8b15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1396e050dd3f49765a2de384a1ea3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86df63b94232050807911b3fb9962266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32165ef57612bafcc16c17691b3866267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd31c97c4377cf95010a25345cd83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed2459ccd75a0c0fb18a8ffd9bfd9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35347c789a49fbc803247570c1855270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe53cb5f240f78835c8a3d07fff4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e14e502adac7f12cca32b02b9286272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00721c5c7d15052361f2a15a38e2fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bc254f19354607d7250c44af61a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e90265177dd20271a949a1c9adca73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdb629571ff1d08b7afa400dc58533276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c963de43fbd01d8fa8e6ea4b0feb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd881c565e478382e52e95c65bf73b3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022505c5dd2bef79e2dd2e27653936a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0ad3cd04edb2a6642504392864e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc174ff08a95f1e5580804a08873ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf9776dd3d52ecc9ac1847528ca8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72762db1137c9b14675fd36401e9aac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f74c56dfa62cdacb1357b1eb435120284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f9daf71f7b0c0c5fa859b0ca4861a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a97802b8ee04d47b66be58ff7ca590286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a01c84ee1e2d912761eb4c41c1f82c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed57a4b295c0a973f2417fa0eccff13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076ee4868c128c959e1308e3ae79a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302d4c940a9777d7bc80639c600cf72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6ed573bd73b19634d82c3b5eddba1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14b5d45717385caf8e6d1953d1b58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409bb01de7c7630fbe6cab3e1054e22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769682c1a91730f0afd67321f68ebc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136678d13b9cf733803c699418bea08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e01a870f3bdf74573f74094a80d27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cdc121132bca88dc449cc8eb4247b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209609b243ae3e34beda4c97fd90732f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d8620dbdef9854290573ac582d06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5899ada699a408a6ec4c3c1e9519b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5634304b17fd5a957894107ab05f36b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79070c57968eaa20bd2c7b77b798d7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5379c4db3293efcb2291bdf4d2309303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc42fe4c7163d78860234b509441dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a56328cafa369d60c284d666a4558e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b3eac7549e59bb2650dcfcb2cf0d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d53733e70f00c4621e891ae0e2eab2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa00c664a059f08de8756950aa9860308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6665b54b7c055bbd429ac70189c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdc89de0405cb1fcfe9eca8bb30869310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c504b413d8e13e8a9a4ea55208ad0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfcd442b615b0496070a0ae295be92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba5c1a06f03f6082e960acb3a7718c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050901032327d3b898be503d297726314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839b7cfa6f154e8d8fc4664126bdf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7e5c7ab4d93dc87fe5865ad63f84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9bb65f8453a8c28a0fb3b0333486317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa6d05a778ad5f2184fa76616f713318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd38a780f086c1af12bad65ddec8a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f28ec77215c012213321de2d9f7af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ff4e0732a18385f0b4568def165c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74987bc6136f123a73c795e6c70f3759322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd90bf4ffbccde1344675d4c1b038a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc297f3657736d658c03fcbfdd265c80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f9a4b0cf157f5644d331625e5a910325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83e88ab01576c8fceed703affaf980326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e9300b0b7206edad018e1d7078eb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed31c36f21ece30f39996b0139187e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177cea6f3df044d95990d2fc6005fea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1057fe9ad0e80eb0f910bc3b3eadc96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d7c9836c731fa104c8034ef4cb393331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4074d04bea2f34201a1de259eaec561332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fc4ebd1327071eb7e9136f2807a53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386348d814ce788c1aeffef106c6c10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fad8abfde17621c2deb004e4141dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e2442975e0e28b79af836b7f7cc59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76fbed90f5f372dcf2cbaf293fe14a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ec32fd9a79924168cfb98149d8da4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d6c12e55583345b97255cc269f69d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0269bd5e904ffbbb6ae7f044d6fad68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2bdc004566a45da21c94e3aeaed41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f6eaee0dd268397acdc10a264ce26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85ff40efbcdad44380aa4f9cce0841343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8126f8365b1d9b6378f707d590145c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcfdf648ac1e25868fdc6657e55226345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b57c31c96d7dc2fd1890dbecfd07a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ef5728783ba7963c8af1c00c6923347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b17e33ab30c495c3ec9a79d9b5f45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788dda2d7ea20efa0e623a033dc32b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06456da2322b4dfe88aee9bf043ffc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05620beb66b4f6d47144435072b020351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7223c70de705038ba652071c635bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efddad284b9b52a6b28cea1ea221b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06be1c36fc515f51693e60fc9a6bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d3cb0ea68737f30cdfa50e3bef9f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dbf461a357e584bffb9fd04a644d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7f6e1437c6b6378713ac10bd97af9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e5cd0510fec9e388ad57cc1a34ca0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b84e959c8792776fdbaa3c583def2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a859336a369d6b1984afb28d2b2a9ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ddb4e776615209e4e64f46470a180361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd234a90233d0dbb20c10b5590c7b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119044225ebe2c722b2d74239185c2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2733c8cee59e14f6c78bda7365d26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49071eb7dcad6b9f5a67e44079e63a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a085a95345e155d8d6b868c50e74d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54dcb55dbbe7f62c4bc5a370b99f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae05106f253131f81fb66cfc1be340a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a97e1881c68cd8f06565ca1d463d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f1d774a4e6ab611d924becd505cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755f5f4177f0c216b4fffccda83a955371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b3d8cf3f9a1a36eb4f9177decba1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65019e96c6b3b37aa53432b31e9df66e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a6cc1a4895051c8c0311186e3717e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d50d833a6c174ead94852ac992e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b811e7b4177af936a230d7b73f95c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc411b94fefcd0ba866bf0483fdebae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103d1acd883b143f9f3f3a21a7d5950378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c00cbf574af95b8211bd47a8287b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b6b118d853717d7c401283f120ceb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc51c30ff38126f52cd805b4fd9c3f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae206380d48d001b5c98918535c504382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68663b1c5bd38f7d8fb033acb6551ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921d9d9a1a6beb8d328352e6b7ebd2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d42854e76f2beb8d05201603bc62e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870703ffb0fd3e5c7cd732184118283386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812031d0578660b433c7ed273c98b15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4f640a6125542bba72a210a46deb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2036b6a75fd08cb28b2dbd7571083389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7bd77b7851b565e1fb615e5b9f091390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252939dc5381687db2e1d2c6807fac2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e74ea11d0522bc74754edcffd6d041392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a59ab272e72e72b1f85d12f8890260393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca293fbe10dc3f387559b963d395607a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088801f7ba01dfe451dc6739d7bc85e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd3826cc4d6e11c293027727568e0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961591ed5aa9b9c075c8bed00e51d98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e14ec0ed68861eaa03f1b5242ea921398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8bc3ba1a6f7c65cf5d6936857c95d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1857378921083bcf6a10da5eebbe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f138a823b8e6533ad0cc639ba1e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67aa9751de3208bb4e4e497ef5e18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf164a1e7bd18c95e4027159ca68ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2d7a0171f93e671ed9cf34bd0e33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920dbf47d72b18fef69c98bb38841b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21658fba6d0647f7a11c55e9706fdc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729799bcb64b06ab3fe23c92a48c9f6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef34ba6c52003251e15476e344799408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13673ac78fc9341daa231196195e7052409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b7d4437cafdb830a81befd1f605c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed665477703bd5584e11857a22205a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a0a0ddff5d0bb34a35da534929a7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7fd1f1a6e6e297cf3783073d52ab9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238831ae3ee6c20bed60bc0eecd1169414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfac2ad29d4d4a9766fb879958426b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068c5cf18b0bab29d88db0111978eb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165068b879b87188a6282f840a708e0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f59ea07d09e866767d7402df40f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523720fa1186def0c8faca335351275419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26932af730ecbef0aedc4208d48bb09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5557ba4215c58562742901c9f9bc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95dac75cbbe085ca433aea7622d65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d352b0688f1ff2f136ae3f09173214423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8691aaf4707c832751b4bfd59f4b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87e2ae3b0db2116097c4965e8bbde8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a32e600efa5f1f58391ff756644b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd49198ceb22b993f0101e12e5e18dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c3f7792eb713b37ec91ed87c7365e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c645a7b19e0640a20cbe04a8c18c715429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b3f27566547d32561d108328d6ad0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7fb831d143ff56a04cc4d9548e772431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebb96391950f33d741fe0a93842df5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b493008a969587b0eb84e33ab50d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ff1f2391a8a1f74fc46c610a6cdf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c37197b5ce81a4bf02dbb470f4c923435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011397ffb26aabdb83858d2460d7b926436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd075b1075742e34d273416c3947f8d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe954776012627d9a51a1ce0876f5bd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ab628d9d01c9e9aeaab3e0b486c1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76bb84b91d60679f75df5316c1d066440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a82dc51c0602ac8417a82d8dd7802441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c10ba7a2b6e83d6fccadddfafb248d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967eee8189162575e3b6580dbc2138a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41e42432f2bd3c2d0d7fdc7a264ddc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f50d6ed9a53214204184f4811ed51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38667332c980020b437a6f512419a50b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe41dcb81ea2821c9d89fe19434fa6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205850d947acd66759b4719d772078b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a13e6d15bdb17febd77a9918315cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7686ffb39fd474bd2620c75dff563450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956c92d14aa6742beb900e3fc244f83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f63395dab7e4ae7628ae2e58a81c6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3a7fd2b9263b3f225657bc30dc0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299bd333d3b24c7bf55bf1cd709e408454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc820d4fc6c8af15062a5482a30f232455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d9b804dbb5b3c77919ca51940920456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536e1d190abb3524c46304ba6048177457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1eb9cf433fd6a70c2d7216cf911b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb93fc47d2cedd9a35c16e5339c42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e58c8c68c00ffa7307a7ecd7b80dbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc871c8a6aa807da742e5a2ab6ced8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8ab29506cfe274bf2b7432b586c28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979489e8a22861df9d48cef0b738e439463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a7456ec68753b7d5eef77a6a9eddf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8303b640cbbeab769821d16d030b55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3f1ede23ec72251bc09ce3238d54c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0284a2f376d3efb098dfa73c788ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086339955df4fa0cd77c3a46aeb96e69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7736d70d4b5b04997f2d300bc0d45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab14bc1dc8e52514a0171874d9f013470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634809af2e5eea4704713316f1669279471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b04b29371b58a20f56a3da895ca9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68b72bfd311a60368ca76e2af1ea7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9d7bcd52163660984b1d6d7c1f202474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e66530b672876c4c815ea7a190ee15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a0865752e381f3b18221755aedf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f1705c3f0249970b1f9b458ec76ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da52413e18d974230e62d2183e00e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ceb4e69a2261dc35077ed6943748e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d16e467ed6b97245f40e446b3b436480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ef38001955f0f81ea351033dfe8f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d66d2e05700210cc5dc0893326b0d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ffb1009c8b0c23661fcad90f2a42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a06646dbdabad1333882862bdfec0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc2635200d748c0dc6657722275fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a5a83ab0e42b91630552fcafd849486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144c79d23028c12272278dc0be25bbc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d0aade6e41891dd6bf72153ac76f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c347bf9bb6abf6b7dc902f73d101489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cb0ac2f4a902ba28590e663a8f425490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9875b603a95e41a6ed299cdc759f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dd02c55cad83d5ab9a1ee415f7ff6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6f4cec07c2ec06d1e530fafc90b90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff143db030d9ac94fb5183abf814c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0b49224434a509a80dd69eb9eb498495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd213d432a4f9ec47ef6b45fc1ab3035496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaf3e27c820c58a63eefeba655e6bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3043bf64b03b2562436842ba855896498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941aefec37abe2f7fa9613d8f973c36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d01a10b5798572cad25bd6cf07e774500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9f092b7af064f2bf7c2eeaa557429501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c5bc46d10fce94b0e80984065771502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7793e48ad502b7a6a8eb1d7838477503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcec6aef405409e002fffa45e45852504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e226b27e1060133e587e3042c16aa3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a237c16caa40f25a909fa7a5b640b1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eae13ae11f731e0d3b64f8ab0ceb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901ae4bf3ab59158cf79de3af23876508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56625609e016fa014c195b213e09ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e76d206dba4104d7b530baf21ddc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b9075b02eba9293c6d07ab3c7877a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fce5164b5ef463f92522b29492065e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208951a07972a503260f7c8a56b343f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899ff94a7f6a208150baea95753f0d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3c14b4c2f1194fa1c206d5ab4fbb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999987eeb40f01e6ac22ab07c651842516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e09be9cc09f0225d33118d4a92db1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab517f15dbffeab6b361897d8ee0483518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af3f78ffebf02a26cc8986d546c18d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691a9987d01e20b6d13eee16b779fea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1ffa45499dea947695429de7e1e8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c949517117579807e979c74e1c0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff980c6074c1bf58eb8f49c70dc6a66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f2454300eb529236040096569d6c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710a51a6da4d6f5068f8ccd003988e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157be42d72a91994fe3ef68204b6cc2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691dce883d88ec94d2dfb5767b02481527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38f8d023cfd5099d51f0c1cd3c4288528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ad8c079fa1f29c730abfd98fe94f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae595a827fa310420c65ffd9f9d93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154a5f2b6bb7a337b2ed09f12e3528d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e19b81783359ba2d54af71b821457b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9825ab5a743feaa41f210bd6709d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aadaf8ea1a2ecc67c5f0defd3f206534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c90ac7484a5cce87ce565d47858b81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f4c881d83da7011cb084a03ba412536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192bb9ba21d58895e8d30d4eb5e3a6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720543741d3d9431a11bcd7cf6cf4c02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc833ce6818533dac3b814586d72b5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d1d0080f8847c50337cc657d30ec8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d0120234fb8c0c554568679e22560541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ff352acae07223f054526ed86193a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7ae354c076814d7801d701896d393543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de35538680507d33421d9d28169ac3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa56ab8cf8ec1c7b28281f1e92a24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b839b06c0c5f34bca7b0533f332e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb56e84b64f902e2e8a517fcef0c1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14443b3dec922f350513a1b03e97dc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b1c9cfd561bb39697e4daf6d6365b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9065f186a86f103b8b4665b4b7f907550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbad39f580c67bebaca1bcc89f8367551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b286146c880bbd96ec95a2f156bd94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d735b8a663a508e248cf5b1ca08a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c9637fbab55007082478ca2f24a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb951bb639bdc645c77817dea6bfb8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de62947a42c6a873c9d45d1e95086ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dedd5d770b28a5d1c0c73c53dc3fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f626a078a0b66da48be9426eeefc12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5621fbdfd7646ac6a4b053edec7d81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956bc391c0537e23c5729d58050cb0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67437c7d41c790081c3e5271291616cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019e75b3bf9f108bec478fe164ad86a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e6871400dc16281bda36b5f58e0d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69db1dbe3121c5ed5b2021e61cda8fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e8a032378c609348d0d3ed7773c78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae858a696a16a4879c13ab31c7f980566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6cb2b6dc90eadf74b525cdf4a0d16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b396db8bdfa6c264f3fa8c9d1619568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d7bf84bc3d2f2c3cb57591ce843b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf48143dc74536208c17250fa6d6e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562e249d76195a2287ca120a1985b62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dba74645e1f24293f74b8c7e52fc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da923381b6e1c80d11736367c4f489573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e488d50d7a24d7bbe7549825bf0f3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778fb0c195cf6d7a149dee4a84ab61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a7f7bbfb3800519dda779431c0bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d5fb20a1f80e1592ebdf0e21e1e61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660552b60be37ccd5c8f490ad7724c6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bfd765fd29d5a92ae3ba6d66cfed3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20d8fad4ff37d558412de930e478f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90addc9cfbbe84c66ad53e683872d52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f14f09115b0f219ace27950a13638582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031afda1c201d62af9a763d233ca0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ccd087959e0a7a81c70ae3f62155584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7cdd80854b47eef4229b932b28cfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68a71f4d2c772b6fc2fd2d3c5c9df6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ce1a4b5189ef1966a027e708cb08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557adf2dc9fd1d4851d1aefc153e8d9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d7b072f09ebe42b73a2f663b0f8fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e701d7dd1843b454781fd463df1c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e317613cefafd07f62bfd4adb0d17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81607f3bdf8224179a36a4b7b93ce4eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b39e4980b1d5e07dcaf8daa7db61f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55c0f8d253ceac838c15fc946d77f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a69982bc412633307359036ae1253595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eaeb471644888904beea0e13b5596596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de410693a25a88220c58f4320b767bf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1df5a5315b1856d67f51d654906a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e545e20c476361f12701f9809c9fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98ce3e6a88d2e0074d3f8ff0f94672600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3d12f5c96f53c5bc18ab385d404c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a87c2f74b3780d31c9471db17b1b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d13d827ef85751358177a914b065ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d500de5f0afba121419c27f90d6dcf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418b159306baae78f556900f5c3676c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042ec1d4dccc0013c7cf0dd01778d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5ef771c8401d642d2d65ea3144aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49030bc7b26518163c7e7403fd59ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47637e937ea5405a7f5b3b7def81f052609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f58062cbbc817715469aa79e3693e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2853d1c4c27a0c827eb2107a3a6394611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d2821a8babb385a4f14058eebfadb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d9d31fdb72f7a04880d6cc025f97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878ede8bc672b3df3d728d0f8d52193614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7770ed1955c2f061230f39a63eeed8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b41d5136b991f8ddbdad7c228f0a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2353dedfcc7520c0011554565b299617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8160350070320c76bbe4565deaafb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e047551de1a3c27e79bf0031fd9e98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf08b41da5e32cbf794b2ead03bf796620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35951ff2d915adf751727541b924b034621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53053972aeb3fc5aa325eafdee0c697c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f61214a1d6df049ce59eee5fbd4f4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9009206a1d23a8dbbc5ed551353a4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1fac410a6758d0b4904ab6892301b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c3842786d0094788c083c2bb86b1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d47c3173c0f7752ace038b71a6de99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a2b60f80abe681b00e11531506f47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191ddd2ddf249499cc62f0ebd76f394629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a635f4e1e4109a26ebeb4fa0365d9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae096124024a8771f75ba21d57d056da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c211b944ca19b66e3359d3f3ac71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00bbda8fa112064ab29e3e572cc94d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e730cb19adc9beef3b7cf7510e34fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966d9118251376797efc0b7f54f60f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc88b24775b1675e95fcea3110cc32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed7f0f00518188a283cabb6d79098a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed68c421334ea7b5d8e178c1d58680f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c1a3d20bdd03dfd66889b36b07a6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61f43bb1f00f0890d29c0098a33d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd261d1d750647cd8330613171442f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e66d46f3b80e2c79e7a1f23cbe2f9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249950f0deacc91e34e450a23a2f208d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620cb212e540a1b971d7fbd278a9bca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954b1cc3388aac01d58f217844fc5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c05233f25b61106e3d13b997ba987646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837b007c1a022f27fc1cb13f22aa7cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2f1837699a11097744a289a28957648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942d3530747e6edb0d545a02bd83dbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223eed2c4d9842a1b8954d33ef37339650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6afd0e0b342de387a1d93bde7c89d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90309273f87ca93fa05b58fd551ca28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b80a258cbf95c035eefe69bb12147653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258e50fc8c1013fcf9aa8dd830f1aeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db1b49dfa4d6aefcfa9c5280104401655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d245595e300bd0225147c000130d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179b83853288daa2da75fbe9313267e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8dd6f6e51fd4c4d961692ceaae740658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05563e068fd8aefa2d944e4cec362c65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878f701a3dbd55e664b21bd61dc1de5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650599f9f18de7e81d9fb8508500597661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9edf4e5b7f1291758261920c74da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbb25118fcc679dac9b46c7ed80825663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046ca94583feb180e1beb00c3c2366664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412584c82472604c379536da0ec7dc6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5ef2a7aa91d787d223ed88a4961ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43987cf03d11666cf94ae763c2c1fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c12b83eb3efa9fb3af3c3a517d6b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95fc7b1bc185c907a5affb8fd2814669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be995ff1c7b361526cb26e9e0e71c72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2911a3425dcde7c6ab583e6df812d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450126faac6c1cdf114f9177ec68bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec04b7218a75fbb1f180d0156e386e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a890f4c59e05e30b99b8865b3e7d52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a4874cafeee52e30b40dc842847e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300074cd8acc039ce1efcc71f67e6674676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5263bdfdc7a4fc6cd0634cb2f4b761b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef54e6cfdd664ede1cfd691a7f3680678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4863d852ede2a29b8cfc04e46ae02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a9756aa906dda9e7cb048ae2e2857680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df2f45d26d02e0bb4878e2f389cb0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251358d861ae6d303a09c92ba7d3b666682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142385a13b4b8aa6ef8840cc94ce0a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb645983162d7c39b77588c67a19ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec37f9f45e4b82da3ad03e6b61fc6a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7149b4cc7881b5d0160b6ce6ba01cd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2987c01fc61f402be651786cb5dc1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ce7650ca2444dae2a3c2794526af5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61256904fee0ce411996bb1c6f6c1661689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8658fbea612e10fa9cc7a86168b4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8c186d8e5c5f61594f38bb071d5d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e84718f7ab14f4a3bfe04c529203f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e314dc9430c82665334f246a3d7fe1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cee243036120e296f6bd7f9d04d95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f112fc7dd4bb4e8a44c28a7e91ff668695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c618b66db634f21e63c08b9e3739b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aceb1ac5ec3cbbcc5d6c4c2f04481697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91060e2b420c229760706535994e083698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b5a9638b297ad34765a115f52df9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fc51b175cbed19ac6dfd71b0d2dc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45941ad04d992045b8e57024e6d8e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4ddb498c368b084e3888e29fe2a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4435407bab16dbfc5d13f4e7ff0696e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943c7fa9a8e2918f7fe1d21d038cefa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7b1d0978283b7e33f5c6e6b62aa31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1818a54f5edb6ff2007353fd5231e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a450b2fc8c2e95445039a884e7cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac52109ce1dfe319ed8e6abc30e993b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179a4dc1c1189282935190116060a13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2f5d0b0f5c20904ff2a2951236927710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd62d7face00011fcaf5e4e4bc029f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c59f1f798af3f17dd8276d71634c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff261806a1b1d6fbbbe2a893adb01f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ff4f85b4bf7cd38b6a753d2e94434714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ef11da9e532051b89b39e98444fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef8e336b7f0c9daed252dcab5ab71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710974cb609f173de113edf72833513f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f651ebe2d629170871cd6e6b5b1b48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fb1ec582783c512e426cdc5bf036b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af80041c74e44608e3ad658602cf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f34e277d49bcd142fc753bd0fc3d86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa3f77aa2e538c8be0278781f2c26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90044bba26d1c52200bc517102021078723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc4977a048b9cfb6de9bd636e37c0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb11b80df91c4a9c898526ed41a0bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca323db867592bd9c5500bdc10fc090726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c152f0aa52d7cc2f067adfe1572ef3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385c9c28d741c5152003fa8d7f4add7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e9c5b3591b95bf3ebaed7f19174b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c93af37021ef9b2583e9a7f81d323730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07d5ca6914f5b67c98ba3d3964b5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa2cc8e030cf98439292a113340c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c183e5da445ed5af756621219702ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5603fc7c90b1ba3e87ae08d2476c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e41792941e9d93e27d9d52b976a676735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b684ef400ff93629c0b3651de9e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf7bb94461a4d7b4c098d825e0b3f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c448d963cdb0191d369b73976a940738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528292dc0f5b779d4f1510060ab91b6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01633b691add3c7ee11484e7cc7d6f3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611a721e65b04f5e2b0caf9c424ad64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b395ae5288ea64718f360aa816edf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15037f8fd95edc753e8e67a141f5f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67034d6e65a122cc4f05591810e60887744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7139e47ecc29835f1ac33ddefd9ae92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a32e2bbc36c17306a06362cb5ea1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec9b20a3763a1a14143f312caa4b9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc715475b84b826582059a4bd690887748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f0344cbb9e008b7cba0d7b86121c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05c64506f5019e47607564ae57ed16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ae5754776a48b395e1718039e5fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa86f54ecef5569ced229d9598cb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11d5a4073f0282dbf6dd85ee91161753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9dc6addf68fe96c879cb332e03f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f8949fdf409dd8b2f766be7d0e922755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b46af7356b622ae27b69470ab84e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93114155efe75e2511d6cc3874df3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82589ca114595bb15a303fb088c88858758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161271945ddf9ea1a8fd8c01cc2023759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8d712b42ff607f7c34e2195c4c7421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dfd3f3dd0f2f97080892fe068b9b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd6c7486dbd71945703f1a32247d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efabf15cd39889283d63eafaa595374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cbe07ecdd85f449588c67fcc6b54f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41c851769b2e190a462d3849ecc4d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce3622d833f6b675a21c37e1ae2227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063da62bca4bb3d4cd6dcf7384fb3c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ef7e600e4108553b3841b9ff865b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a65dd44b4f50ce31913ae904537e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd60b024e8cc8a6bacdda735992581111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afad07031fb2edda8842c9c7e2a0dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c06ddd36d3a67449ef055ac01b7a9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23431940b85bd3857439a1c893ebe78314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c68c2ea61ec81ed12779a213fffde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3dc28e5b3feed821250e3bb48698516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a92435b36aecb5ee880c87690a73c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac78fff33927bd1a4f89f7099930e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ceb48a6c0efbd694b8e6c1bdb645019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14b1ddfb153fca873659fe2c49c4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6942ae7dadaf005e22d049255c3aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980164baeeca6032570360d0d577dfde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6613ccd4dbdba27291d2ee2e209adde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf165bc99c2b21505379f6a4333b02e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c9815752e7ed7919f92117fccc0cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158692a2765764847e133cbef080b5d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc5003b9e6f90ef447c0d81a0eb95827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f46c4783cdf0d6e8fdaf1aaf7335d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f381b35f4ca4d1ca3095048e0befd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75fd607aa99248a290b997aad3291430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379abfb783edf81965bcd390e9ce3f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb04eb4751d166d2c6c1591a49ef5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed085a64fd2932e7b810c1bcb4964f5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eca721d9724d68b150eea4a888a0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586a80aa206eabb0f0421181ee8c1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c17e415fe85c927353bce00fe960b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92dfd5a0c1b408376cc524b86fe22937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258942056d00b942638dc32b727919738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549084de7895535f7fc6ffd60dbd0b7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06465f4127af05567110c5fde20c73b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91b2e77da120ee97786d07fee3fe8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f303a457a5c74d3d1fabb5d89035a2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1f0c00b584ba6093cde072a10cb0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a5c9ba5453d177dceee3bb96731a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2566570b7ff19db7271294abc389445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287a71830b39ff66bbf3bf19991874846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852537a3597e82b2ab7ffdaf1a56cc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619789aac0509892b0a9f41fe2636fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2760b328d692a58426c1952951522de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f59aa94245854675c28c683827de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7ac5cda9f80908467e3227375f6ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3432681000bf7997989a41ebb14ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3de67072e28aba770a6b0634f887f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed2f987417d2ca13361cc6baf13bfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d0cfcea33c2890ed070509527f81855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be98d2ab9753a2fab04906d6f712156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3336ef268fb07ca5cadecbd630fa3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc9e2a29d6f40f107b5a65c7ae76758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592ee8dfc13485f0156f15296fe833159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b47a26e9e7b7933d0a2d617aa188c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65f31bbe1f55e59e52a0967ab24f9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76a27a3f2eaa3f0d9b7552020fe6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097e8723950a06e49c028a6a2976d4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2baa8c975314e8bb4de22885a84b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ca17bad6238180f4d74844de918965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689f0b49844be2278f64ed016f7ad8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8c632f751d0719fb9db5fba5c921e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10baa1ee02ff62dac39cc87625e67a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5102de8a2ff86c621c73f0032fbc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd988a8395d6e988cf5b7c9c5d21eebe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18350ee5a4dec05825f2e081e0673871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddfe582f2e24cf7fa6a6e73be1ad8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd80b3ee0fae207c4f4cfb4651a64873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6902b67f6bfb06cb37db0ee3784d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08a7ad84376435464e02641342920675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d28a33f340d85e480f37144e61718676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ded3a4f95efd9b5b719abdb5e828f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fe1a57fdee603bf805b3708cc8c2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41261771b746ed0be0e893964fc18c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda944e7eb5144c50cadd6bcf4f4d71280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f2b5e1a06d5c2ef304cc534f939c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8da7c42091594bf796b0bc74d04fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730599c917d846126c0e3934a9b393983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a61ecccdb7229c40d2534b35b027e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad706345aebf0185323ebefe7cbdd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a1c1e4987f4600424d282daf86c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79a3b231939cbea7712a82614fb1c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88620ac9aa50142997d9fc141ff9a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284777ffa7847e8bc6f06d2863ecc0dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85b9324425d326066739e1a580850190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826474510655c5d2f8b571ba60499ebd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05a386d40572dcb222504651886bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0f206d738db5d537ce4a58adeaaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17008bbea5c84de37afcd48b1402b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a202b93228bacacbfb147c2bc37d01995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf0ad12e4a2f9ecff9f8b9f0b1624496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9050a26a60f8df1e0cadd7c1125bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881f981eefe13a78eab969404842b8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d25bec2c91406b714c7a63af5330099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef5152099f0811e4997b94ca0002e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d434e63b73810db346e42011682eb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5274d73b253e0a25bb23f25123b032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26adc347a632b2654133b4fde2d769103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e5c8e44695d1119d885e26b0f6cc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0a7defa8f56b2e67194bee3925d84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e476466974b1abbab6814e11ca78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb255dd5927079259f112827bd17a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01506b1a6e3341ab7180bc5cdee7684c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c9e8f2d9c68be79b43b9fbe11c225109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd063c7c306a22b33fa964f17fb36f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b3066b31bd0fd1dfd682c2e0082cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e14ce1cc57433a36e37c6a7c349ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57a37bcd3dc404db75841bc07dfab3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbc5f82d091016d96b9797b4b1e076114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d5baa58bb8c6e7ac1c0890e1d6c7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd298873276d6d0d5d0f51c9a2deab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e981a8ca66ff2e04768b9dbccac4163117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff93d52fa9efe9cb0bed59c1fb977c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f780eebc279dc7c2f53a6f1c907b41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7a7fd9a708bb467bd16edfaf69ffa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7941f71052366474b81abf8c4d69e17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530203b012837156a6b12a7b94676ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1421a1a99293d9b3e541d52b8122360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3a5fdb9665507e41e8fd8e3b1e2c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179d640acaa716ba03a3f8a575e85fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bb4f1662d9a8de5176f8c45e3fb2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0074ef892deb30a08ad1a9d8483d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce12ca4e58dfbefcfe2a05aac2a28a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41966c2d499d6ece65dcc9f8ef88d15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c71f9dea262c2a808e3f6f3ba15d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593733e637e87e0db78ba47240d8d65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c7070e7f353ce65935c496800c3c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0960443808eeddfb56c24587022d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a237b7dd0b06c8698f28b45e9b249fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733f7d7507d9f7e162c9a90fa521067135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb14285f1a8176edb955fc604ad2017136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae539f5039171485ba6168b44210e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d64930a5e53709d146b1ca6e7965e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c767e6911cdd6a30069c9276c463e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898167f2952c3f9511e21baeda5bdd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42927e87c952baf904e929ef91412c56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5e1d86b9caa1bdf05a7738ea0eca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb8997840b8763776cc7bd55c03b11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e40e4f67db62ba61ca1f674fcb815144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7342708a0eb74c5c34d56722314af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7f1e38dc21d17aad9650c8d799262146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a98583ee40e71a2d716750b91b207147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e520eeb8653af257f050718fb6fe6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1242be4df3a1db333b767a72e0c13dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a55aa65159474fd6b0b9a599327c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a2f0be9a6bd4803fd1ed1230192b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127472a9d0875bd00d14f6c060c7c1ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca00d69a88e7a03ed6d4d6a8e2aaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965d30764a704ef0934986d357d49c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eecc6889ed8bef567d430f06abc9e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5008365f382678bfd3d076fa36f4a95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57648b6bcec093bf6f69f5e01e1da41f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b54534f01f0f1018a273e3f59fe2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e7fa96d551a8495e92374d32caba5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f8d462b2067fdf27d842f60201ecb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad78e0a45c71f5b2c1704a6021734161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174e0e3dff67eaa62ca99fbe50f4065162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd59f0172c30dcd9ac8fecb79dca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d4646196149a0c2a3db47c24d6e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b860c7ed74c3003adbebbf2b0c13853165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be51a2433ae821487b42d35ebbf84c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926cd976492d418cf1a23a35ef8e5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92babc95863bea3bbeac1f6973eec2e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdcd8929c8805a2cde38c347b9a526169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b983800d21fc4cdc9a2fe484b5c21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c26fb27a96cc312fd3fc2c199c9dca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139a59ddc98d786ee41702d86bfedac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b7510e818297c3a02687992d6445e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985110fd4f999116d7aa5012a5306d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9459aeee7a041394c1b2405380e4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212cf9f05f540ed80a3ada0dca1ee1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a8247661f873031875e7b5b08da4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa990b25f3456fa057cda8d9ee6014e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eb20cb4b0ed28025553c1074b2734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f89836b3e26dc8a55855e62ef84b97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8d79ac6068fc73214a201f549f695181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4052f4ab5c4a493b8975295e3b33a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fd7437076e7bd0a592d9c5c048058183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc62e8d3ae9c9b0b0b80ba53bcd994184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ea3477d2538fcfb8211b7b3b7d40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdb95a1555c1194d590ab1fba26b63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef3b44e9b805007db6d8eda5688f69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5c804f888804c0454a5e1eec4971c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e64ad313c60c2bf8411fbea0638ae8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80dcf24db90b2cadd2cada5ac3ccd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d1ad64246482f07d42ae99a8b45bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3177599f246df492807362991f9b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f18420c37d4b459d249f542ed3086193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab04be7448e3b8dde0413811601e46a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df036606d36d04dd8e1f56b7405f84ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a6a1ed64aceae8e264b1ea3e5cae2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d2f5552eb31620128a3761dc8f07a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e903e38de9b9b98b4bd7ae6aed174198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbab85e2868f0da2f253faf558b1af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b189463106f4f24717568627fbe6cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04619fc7badef59dc4abb14575175201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584f9b0fd3beccd809d362002a2dec4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410396b5a319486bc02576d2c90327203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35997f13a52ae7d13d5d0d3e10bf62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29945790ec829c4752a8f1ceba8dbcc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93293e931c328ff2e6870cfe99572e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79132a4462bdd6d2745c2997aaa1970207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af89d664b6605e4f33992f9c9262d21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdf7fb3422811ec9114821b51f1419209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dece92c91ac578ed43636a336d2c34c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470df2f4b16572d44aeff9b640787bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c6ee6cb014b718f1a5463e0a42df2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7822c37ee50eb922fa2962e3ba2a6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe845284cccc55ef5bacf0e95bb534214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1679141d6eb99971f589f45513790c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9758132abfc03368d3f4603523ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec68c8f6193b011686b86b95a7b5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d1aac2cce8e5d5bf996ea72a32272218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe012740134ae1b48b94fa5d6dade219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e4e60fa2c44d1efd5884f784963c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086416a9a3b45b0d32a0244ea0d220c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5452bbaf4a919daa2e82daebdf915222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2ecc3db70c864ccc441d020b478c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f4ca225a152954e6cb3aba25f9e42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62582b0a62d0effaea0e95cd879c11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9baffd60d3f3bca9648984b10a9df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a997d1837156a1fb94c68be9d965a04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950a167e3c7de54dd2f64242fd6a264228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c994c2424445712ca345bc5c32530b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f222b10c21935a85b3cce3671ab0827230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037f1f908011b65bc396d05dab59968231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c72b605b32ec7086f349a40de28a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf2e1ea5d4d0331d463098b809e07d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf9078422d7a7e64103aeb805cc016234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1524ee4860e036a6dff7e0f898c3bbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda847161b1e404a0256834bf3497acc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c955ba1e0ffee5c2a12c0cac663b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a33c6e96f1118aecb8f08e5d528858238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1db821fc405edeee095f7e34abee37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd7630342d5d99ca7588fa7fef30b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e69b6055a5fd22e64a893ee6c82b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee3d71baddf8ea6f4886748a649cac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df98999827723863cbecc09954116ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685add99305bfa06f89d255f92cada8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ed9d2b228e71aa7c9d50808ede8c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009e57a12c83f63bd6c3f5e9b1e6b1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c5a0a2ca4fcedf673fc9210f492e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e829ab283e94807bbfde826fb81c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a01db28bfa3f4245f085b365a24ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c7c6f8c799ddd2fd315c2d071ef11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba6e49dc1b1349d8024bde0301ea8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e6718e317faa8f8719ee7621c05a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b441b60eea57b33e4a521fe7cb3fc02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10472ded38e33132e65ced4d394ffe6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb227d9fe3d1eeaffb6aaed3c1d5a4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf20a2a92cc60a4febe3fca8581f9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a00022ed743e50aaa60993b4e0a3bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb931621535d53624768638d83c0cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a080e43419dad8c0814e80a32a51b23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781951e968214a0423204c9db8f3576260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd680b2568bd49c59b55d61d2be6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5a9e0181ad85a153cb53bc410593b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92429109f72b5922c764d0345ce6a76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979701c8d2893ed6330271c7dd5182bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b3010e698652b4fedc6898f936fc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254accdf91837d98702128d4ffede34c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891a89a8451708ddfd27d71aa7e0c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cb065c1f793fae8b36df45c775163268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa440cd7ee5d3be44f225d9da5450cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c262fce703c917146ae3a3cb0f7cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dda96dff6b8f0037e1729159e6fd8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f4ed2070572db6487b5defd733df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e30f99d1b92a4f3ffbf3b2bd5f6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9d76c541ff038b0d59251cbb41f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a329d5e47ba693c184cdc2565dd6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd551ad5daeae86a3bcb2a1f7b628b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830904be66a8e111a6ec47bec107aa43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345c1adce50e8b2ae5f39d7190da9a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1e71fff54d1286980eb0ed1714a86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a51fc9473fa3fac2152fc80fb9bd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33b9b07ae01d3bda9797be3419decc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750bfe6e429686278d47e701d4fba42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb7422b5683e418a68d5631345d1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aca2bafbb50017ab7172f35dae681284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db4f0f35cbe4077ed6e1a62db3f33c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf61ee247a3af275a94828775403ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe574882925269ce88d0b7c564e5da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45146b6b99f5bd320d235ea652506857288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8fae4d8800c1bc402d3b32787aa2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bbfbbdeea8b14a9686155b687cf6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a2cab72c2be7e0f4de3f6f65dac73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace6d80a02b945413907280d0ea1713292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d4fd6850d5101bf49895efcef7186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9fd7d4c62aa6fc14730b06a20b40c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b6b0588e0e218d7826b9514809ce9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed857ff9fc1a487ca68f4d4265523b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eae171d3edad3b4b0e0dee309b2b7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a4400b03cc8ff9301aba95609a59d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae62440f0c4f28568c7782e20770bf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945162384ef76631c3d27cda82727f9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900ce69065356e42ea5ac7c48c006fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209361f6bc2519a83d1acb8fbcd828e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf29e94ac95175bb9576ac35d288305303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40d1ed7acf100c97a30eb94d760612304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19440ad4bde03e80768f15fddf8bde13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ae2a6d173352cd388e8b41b2b54fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af418fabda220f725a1d66eb445257307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68e9eac70467aca1f469354bbd52ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48466f156e3a3b93260e5ac7943997f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d913585a736dc637a5093ed9b001d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aefe37251a5e616fed288fdc1cac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374df8e2e537c564341a8ad9d0bccd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc031ea07447536c354ee46d961b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df16ce81fdded95c48a81f526485c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50ec9cdaedbbcd7ff68f2a7b34edf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb398f150ef8d22bd4a6cdde0d7e7e75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55045c54e47d90bcebe622546d3ac8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a8916f771f5503864ae9e47f4c1e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9efea2f8a1db1683b23e909b93830319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b104ce54ad9132e38043777f6b392320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28665d6ca64f877ce2d758028cc5c5e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81a34dae63803c13d5832acad67e14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd7fef1f20aae6d176f50c22dfb59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb7544ef87eed46880f11ae5334c2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e4e0f636b2eba1a650341cc74d062325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae244f7c19c3a6f03b93e353b7412b6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118198d6caf7bdf3b60f84b4d37daed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6408d13d0239c7470c76d2a3e205b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76312d71f0c4bdbb01914863cbf8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e846fba0791b2467accf690d1a0627330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39025acbc0921ccd3c5f5530710ad7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536c79eb95aac17d1d32cc8720c5c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309b68285a5d4156a3ff0d6158d8eb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8487a7ac85eb45a91c46e317aa0f938334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84da9b8bf44dd7ec41940bbf4792fad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cce93ed069186d2a6f4fd123db756336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539b6c9ac0976b1a5337d1cd9f74bbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cff845291f45fc019e3982eca5af20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c4ab6fb91dbb74906a443e2fadd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9cd3417f659a30e0dd33e60da1047340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b32b2659464a32e6837133bea6a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798b12f007e14826661df20f87ecc8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280aed838484c3c375ce053213f7b91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c88ebf661c62522a364d71511d8519344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf14c5e31283abce304cecc94d37b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f051196023742652fa0ed3fc753d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a3680a7ed841fd8b8a92d30b75e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569e74ff3c57c7f24284ac591c3fb26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df50664fe5fe66f5183e0be1fc4806349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b832bf8d25be4828974b5d2469460350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c12a6427157ccbea10c10e4910380b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932407938da4433ca053585860d02603352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4a25934f3fe4fe62d0f1c35af20c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd577d930634eebbbd2a01a09910b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c81993030fe8e82ce1b9606faaf56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e54c4aa1ce3a6ad12c20cf92ab2cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5426f03807418ea4dbf79123af7429357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe1460496ac89964fc454ec52989f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82314d692898dcb3b4ccb5f9264dad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56f9419b38731288132e09a7f77134360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa6954cd229f2f6ddd32a0aae70187361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2646ae7f59c7616f177d7809f0f34e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1b75e15a11fa13d1ecbce26cc8a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eb035d486dbaa94c2db28625a16f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c606bdfba94deaf20ff864697e252dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea929a2e43d40939762d7583ec94b65d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed0096285e0c9ae98622fc6614bae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9646354267ab6910b78ae84e0850bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6d245909b73a3c8ff625c8730517a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee059dad29311b5667601ffde78dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902b7e20bd121369e502b3c29e1cefd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c3c57bc620be62c87be906e173878372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833fa251f7b02f2e2c7b3bba8ab89b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c881d8acd9e5a6c8b6068d3ae35cf9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43335ca97441c8bc29a0575b610e90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94fed9d917834771fc59d20fdf8ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e47ff83cae66c479e09df374292b3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528d0c4a98ce396af47f2c10b3c6e90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff895c8688bc38bd5c2848913da422e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6a58261b875638d879aa8cc9afc51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ec08b2bba31e4615d1799ee232576381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2c601f0cef3d48090ec4bedbe224382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd780aff5b9254c6430a757a5cb5ddcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e41ff443c35612d67533a99bc7a7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0800e3d7384d3277fbe7c167267fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166dd5739b13bc5e8f50dd7bd5ae11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf32aee48f99187d3c566a57c861c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0ef00b855e624e5030e6e64d8094e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab555ef8709a24f3de126a55360b23f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa119c7157d9617892bc3601f5545577390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5344eeeabe0436f3e1d5eee3a979e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6a943b0e8351e968c4cbc714cc0a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a27cf4181980aa217691fbef6688c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4728803f6aba4060b01b69d23c870394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ac1e2ea4ee28315d94ce24b964e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be665bf9b150e041b4178fc8d88ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4b72fe6b63e4367bf50c8fee6266397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48574392f5cb4495f04448a86870a94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0bb3feae0f9f51307477d07f731b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eebb07302e7015acef66991329f45d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1cd38d6544c5af5f4fff67f60b5a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e830d0f7879a21699b53d0341d1db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34877af06e7814171c62a3500147b231403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f8c9201f97073634319ca3d16b930404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e2512461ef0b2dae8f10a9a7d48ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ca06d64f00e7e2249f6ae46be008d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c265db1850896672b14fcdfc55b90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963ab04b5c2a11c546ee4f4045e2d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29b4a19de4f8e65727cca6df2fc46f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844052abaa674fa136c201b4f424c20f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1a5437e907cbf6fcb6806f33b91f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d7fbccfdd2d8282f1e5dfd9ae60c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ce18aa2b6bd99f1b3ff44880d5eb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ac87f29d7abd106ecf0a0458b3d0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1a058556af4df1761feb8b52b2e9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24486ab00891c81261db02a6e6a7221e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a88d2f1ac2db8094f11e51b55a090417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6723c90ab97b9c75ef48c57a9c2fe7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28549012bbea97c4b82f6f02ec9448e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521c12ddab1569157ceb914cc4e9b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2ee78974c43ac5a061ac10696fede421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44273b8ba4f99836e11f40fa7f359205422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51286a592cffc20f652764d61e46b0cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5088150083814cfd3e7b619ad79330424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2cda2da3697d81b0fd2bc37e1b65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c551cd0bbf702f658ee8ed02c5e01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562f51f11d5d7aec9bb56e190865c89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfd7682de84c3a6879618d144e55df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d75ea209013c2210a9205409fbf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56747096649dfc5dee563ef366878fa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed4a9c5215de4d73bf54ff519f0c44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07270f062a63643a92d350ddb311a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a176236a3374c3ecea8cb8431628ed0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caed0701656919689df08ab6558d0be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a6c927e48c65da0d2e5e730de14e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03650bc9e09dd22fc590edc69725c3f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2944bda8875ff97d7d3d0a54f69389b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3e2eb7b61883a404c64b3a7c31b96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060f91de812893adbdfae8837d6b246439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df155e199fa465946530c1404ac3912440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448701d1c617272447c0213587141078441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07934cace23ab121a6e8a25d27d34fd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c8af00ac8c7ab3ab6cbfec2b55b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0faa3c0566f698168b91f1e604c28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f0be1ff4399d3b7dbb8724a6a8e70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490c3067d6b0a8c885bb9468d457599446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d43698de1f2647d3c632db8190133447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab800e43908c59846fcffaf6caced7f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd2c70342fcd501703ee11bd34eca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0132033a1348556fcd1f6c0e0480088450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288d41e4ba69f80db144e1ab95b3837451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f75b689fa4ecebbd9655f8a5d0c79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616731928257de502a3c7ef747ad03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575299460dea1e702ba7cc6ab5d00630454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850901ce7a57ceed54c3710a6c7f6eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2e4025639d20552d98bde9f94c2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e646dd34e72eeb7205bf14b1320ba2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0719b6931fad05c18310ae3869a11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b63e5e28fa2c8188cc0d459001be5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777acf734a911d223891d3272c2a760460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc906e02cf00daef91f9a40e3a97e87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a52a9812c5ff0f3baf38f3beb1c0f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692faa4574d3ae8c4bb2a80b525303f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56c655c7a5363f9022aeb389dbbc0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47aae1ddc65223cfac4b516f72d01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2de30f968e879092339911a081277466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b183f642d05087007280cc1043a5ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7953221dfd4aa374750b0c9a3cb08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163704c6aa79680948480adb1b8aad26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46954398185b68c01fb45b8c5ec72b4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51838a3469f23acb4c3f818e11645548471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138090e94e5e970d24da0482e104d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4ce47edd93852c3fd4a4ee4605d5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082b432672b7af8c7a8e5a776c2b414474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50818f0562bd100f3fb777d7680f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786746efb7257c93fba527042a83172476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96939bdc3c26c72d8bb53f681d388fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de79c5d4e029e0cda4b6ef5b737052478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522abb41dd84c70cf01d6e2ca89849479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98775bfb1ea6faa47edd93d4375383b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678be320e6804a718b0a4bc7fe8210c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46cb8e2d4f602072f765731c0d0d0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2633d5a7e2a48fad31677c68f53542483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff942b76ee60b2f88251c977c0d892484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46506561eb31310001bdddb353ef4294485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75158da1996b35bcdf22906ad0534c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143f10f84274e4568339a09064aa0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4515de94b8dce64d55c59ea08d6baac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1c8fe968ec375269776e51233ce8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb0938374ba561cd515e90dc990476490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968603e4ff4e231f26286323e88f1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae01532ca29a9233040eeb2fb1e3c53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e026a23fe01a6b164e63a827e71a646493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491f6910f45ac0225586aed14a0adf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d6487e19ba2768eab7b51c4384cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a5571856a4af7220382d4753b200496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279ff4b006f57e76824eb32c05227be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4654dce5337e299e110f75314ad78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340436ddf46ae770667141131fe63487499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373cdb1c99d4ec2d454c6f2d313713500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10bebcb3a3ded676a7c932fa3d4d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5510f1fdf4c7201a30358628743c03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998964059298dab016677f9989b5db2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f979e649df815d76abeb1d64b200504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd524d2b7992cd6682610b922388e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d989e3fc00d7b322b357b0c0073e675506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c53f64caaaecceb795b3c63e867363507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c9852a9a1cd362a605a83907ac4a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d51fe49be655286c11055d38a8b42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac88453252e4131339e28e3e634b3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390324c303f4665ad876f019f702ae8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661bfde631e273eda7ec7d188f8aa2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47caba6794deb307f71f56753ba2647513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1c63626b8076fa0bcdb6b07a8e79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b72a5313c3fe4b8c12db6bcb2126f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f10a3959e2eea6cbcc3a2a518c518516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a5182abd18473a3e2d869f396511517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc93dd141d7f2cc1172d3a247375a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193836c7050fb8357a600dda6ee662c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e054815fb94a90774f3ae7a55893520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166cfad775d3a2fec13204e3a08a47f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba741fee70dfde97eb5913293e1f81c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c0d5a1b84e410a49cf45c42312db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae48862f3152013ebdc8df5eb68138524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23477bce35388c4f09e6d2e272b966a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa18ef3f550e0aaf8c1619d634f4bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0708ba30870a5fba3b9db6e98a6ccc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02759953ce250a54d881b9d7d472e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde2160f9b7333e4696d072599495fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a455985e368568cdc16ed18d1148530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5f6c26a96335079e96dfdb167058531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee4d3729da59786b598a51fa5ed521532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae1f28252b4c70d44dc933ffe8ef75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009dc981cad62a243b9dce7075d3068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162195728557de5a4fe44b9088f36a88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eed48bec4ca184f917a4c45d0ec02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18d19d19edaa5b0f40b240cbe3d3c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f670891e8af6c1a107ae7c95a5c00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612387de1435e8a49f0c3ffcb915e397539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51a1e2d985252077fdac99e9963d9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9a66fbdf295293384adfe86409c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14595798f612cdc3c8a5f73ea078a8db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59324eee5549cb11d3a7f0eaabaf52ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f9fcc7c576f11e4cb0f8e41a51efe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dcce948631d7d212985d323ca9add545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9284e21fa5a49f283ee316d7cbfd1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956681564c9e69fdb119357e330c2078547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34404db51299128b2982768110ab8b74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165963c181ebe4a14c28a1f58b01232c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e894ad83a912c0cf2355035fe55032a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e1de12c050479e0c370a15c8c9dd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1e1eb8314cb585c128d1f5cfe6664552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdcc02f9b8045e4d783b0e0bc9b903553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c3ad82a9bfe2ac090f04fcbf8a6e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07d648b7ff0541e249fd4fcea89ac3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656585ea0b3dba43354558365019f543556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2921e34796381c8f9927adafbf527557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc95aa327aa195b3725f80fbd35ce6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903902fdf3a979ed03cadcf01347d719559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9959002a38916c578e79b6c091cbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff46c65709154ac9e82134a928a6ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8844ea73bbb525cc72e75721e3cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300856595cee9a7376dacecf10ff9d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ac93c18867b772de77fd2c1eb612564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e52e6a17eee0ae48da1878334697e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b824c289bad6faadc874f6dc7908d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7d3861d68cce78a15f1e3f128f8c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd95fc97f196de52bde916ba0661cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea06ab91125fb9fc0df7bee877857c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a80c140d498682175c0259463fb48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855827136c67fef15816607275e3e7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9f3c7ff5bbf8295ff40a46f9cedba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade577ed4c18ccc29a7281e898c8c193573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24f961115180334bba8fc15e5a6f78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f94870f93d70eb8c918f2ccd75f5e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333d0708095d2f563371e6f91e121c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa89e0ebf958ae31ef795fba5e353577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf88b56883b4270eb0b9437933b9df1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d457fdc80def9e3b81bc0f7033a268579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad8fe4641844ac6c547b784ba9175c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b4f95867f840846ad50af32315dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75eb8cb077ec9ea91cb85dc482bb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3557017c287f973da32864a8884aac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0619bb5d202d082660592a5348040584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f056bac74ab5d638cce0c23d7f1503f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adbb060833e49e0890b55233eb6191586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb258cc06b860af5c2aa0571c5f6499587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8018b00a3c2b1cd0d1739188e079c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f694f8c1af4f2f0751ab19a2940e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd14b975db9b6fc7efcac24ac9a46d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5af6a6f630665ffb3be7c008ff3df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13196767e0c7a704abc8675e961737592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b890bbbe6bbd478d7801915527df9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc70bc1e7f74ba1f1617517e2781b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd10e2383f719286024e4191048802595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944c26678dea69812198253e00cc873596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de9df7aa22391974033ddccbb603d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208abd88f8ec0fdeefb42ff8e1f4078598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148cca6d8e919542bbb04e520cac3a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23402681faf22efd909e8661e4dfb13f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c780cb496393104aa4e9627a3f9ff2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d59e7d249672ece74585489ff0170602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ca812ed53ae9d3441bdf476655fe9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdae7736889495e961ffaea7f63a5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ec11b9ffa3c4dc42064423429ac15605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e5951dc3732591927ef879797d562606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74761c596bfba0e48fe3887eeba684c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f07ec896038ae529f0f22e4d9f83da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f90282ec9ec8260bdbabccb2a8217609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69de0450b793f10bed10407546936a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921614bd5c525c849b0f327aebdaa57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117224cc4067e756b9be64ab70902c05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36b035ce284396a43f8ef431e6768f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4d832db6b4acb6b23a8f638742e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fef9d7323c5c80cf4e87f6b5097155615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c811b1b649ed2c19813f2a1a940e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e5866baa4ea2763191f9e737742d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770796e9fef1547326549aeb23fc979618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d74eaaf7b9f6599e1a89ed0dabe87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30843f53b0f539f850e2b3e82666c16c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedbf98d25b441afbd24177c5fc99cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb072795dd47e53a9879fdb41eefc919622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c08ba08241fa37d3cd5b1b1ae1a633623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72854e2a4e7f6a9682609df5a5dd19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde102aa17f0579d9e850f8f41e613d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5274ca57552e9fcbed46edafa47c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c04a68033048306639aa31848e2f12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363b080d546bdf7a4cc808d381347d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d60bb3b67f1b564a2cd45b206d875629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3f2876f19af3d581d46a88d1b5d94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e961e66dc1aaf5e8f4ebe06d1bda3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08460b79b87ba07820fc393e4460a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d6dd463e80f91895cc60637550d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484b7052169c8669e422e89738391dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee4a96479d6a03f18627f8b648c96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24a246d62ed0ff9c7a62bb7095eea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95efeadb4664f9ec30fd30af741bc0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685492fc347b96f0dc4b0d80efbbf72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6f31b461b5c3024d7ff2bf8fdc96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb59826df561cb72d99d3619f4021b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5035e58bec506f43f4ba8b3ed8fdb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2d136784265f8bf54ce1163fb054642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035db61ec447c902aa6e4877c5a134643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7831886c86c65cc790444bd0d5a5cc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a864f2e06895e0dc0086c20a97d83e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506cb68cbacfe504de8b8775cac2592646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dd7c03b487b42b9e6bc0b13dab344647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414f15eed3fb8551a6e4e2cadeb414648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a978e33a8091d3f43c295843d8c9456649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5379021755c0ee637a225e5a2b727650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa8328ee7d138d35f8195e4be5e4d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641084410204f10a81c0c1090dc994652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507217b9d21ed98d901ba7ceb05a9e85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aafe6000d4670327fe720d6d5c936654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85261fa9e91a45003b5298c3a9196972655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c50df9829af6b1ec6e050697e5120f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f8250eb2a61d09d5a901c83739388657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35be0d322a26ae716b0ebab75504470658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d31e7ba6bd0a261e5f6192d99da8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f875fdab79dd9609f831d2d07f38a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08b0ad56a23274c0c1d7242103113b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416e2fa3227216ea81c2ece6b955805662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112c9679b23f9e01af8019c88671d26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e760f7ffac24ce58872b4abd6935b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c0ff5e088c622a539b8edd8404a71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f979c7410219dbf491ba1d7d0f07ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec051f8f0cc2beccc4c63d79e2304667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468083950b5057abd81ac20ebe6f5ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e18ba74b0ee9cb00f1befd2ffd3d54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea273dd24e7dae67ca79d118b90a0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81abcbe69d519f0564c607132eb05c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701aa90f9ecef62e080d8d0ff8cd3a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2aebb5152b18d5eea855701157637673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc0aeea43e64c41b33929645130313674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec89d274b2f20307c8429520b9535675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f31de9e6e97d4b5a86d6b5625138676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b62ffb8838c38c0a5ea08e4009479677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8118a9389b6970ef628309588b8de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565418440bb16fcc76829fb974428b7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435b50a6f8f9a6ec49c0166a980607a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ef24afdf7f4193c96ccf7cc5dfa0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a70e569eab8d6eb52f2c1a604c8244682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f74fc05a1b2c13a4fa3fb60ed07e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4637cad31d50de00fc020a6084dc20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf281266d67238b2e8fd88af036c3345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73383997e8f9694db0dca251a0408686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c26e2bee15d2b6c5bfef3ddb337a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89966f6be90b3fb9e382eec1e377b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9bc7ede1bd5890ea71aac432277a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9e2aa7c7a953b71d0263f4fc34cf2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b38d01787f39ae8e325aabdf462182691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c0cb0566b443a17e45b0d73a49262692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498476f52cc184ca1687c327d5cc9f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984df9fca657516694980b360616bc89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86891307d2cb7134b8dea0a3625e21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5978c3f204d3ff175890ea24e45ce17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c9100df2482c2ea22fb5e8a5ee49d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae51d687f18458056e61e3a29fc5ec5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e8e0bf756d41f1b29e4fd374bdb55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58414916b60d1a430ed7813a3222e7ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7f23755ce3c832488d14672aeb799701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cd0de8ac69aad859778bd882d53c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18e9ca1bfd80176924b4eda3ecfb69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3dd902c53117a8d7959290fec1f23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106913fda9e80801ffa63c76a53eee7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafd46c93c05f2c55a9631bb898b8e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6390642981288af19fee9d03c91bc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fdc2babcd4e40baf5562b550f25ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4d5c4a008df997853b94bf4ac8012709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d59921709bfbc7f8e7cd5d3d6cab9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81975e1baee85a03a9af421266ec079d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a0245792d11f144900b00f4e283f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8357c3ac2ca070959e3297670be49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a61320526357cc7420e24c5362a9f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd300c03346c1eff15ff69bf89df49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3baf5bbb687e1ff7936449b081e84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61fd1aa7e6de759c0b50d5cb0934e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c1e99aa78544462b33ec4f2dfbea9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520266b0690e317d1b469e74f8465105719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd5dd42ac2ccc197d60fa835d26135720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5034744f131c1945b117399ac434e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf9e64b62c8338664bc181aba52eed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054249e9426b258d462cc2ae2593e1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3655797ecebfe69961ade7e1d4f9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4ded062d75cf09ef07e0e2ba48f2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c2cc3b32510447c3c0c58d95df081726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a682d87973a6d710adda45d8c3c27da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c47005d4f35a5fd74f5ca5e8252627728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58caf200618e8568b224b44ed5ee467729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d151b0d4260dcef6d784f6ee658a57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c1f7f58318b954c06a1cd1b73926c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b38c6b28247e2c0d40e1639a64449f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdf6bee8a88557a8210f8c5713e83f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb666062ba56664c7dfa52d4bf1fc5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9bb1c9c801c47c658072ed324bbf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb00c66d9e2107952fc7407a803a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995c2c0470fdd35635ede3061b45002737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d8793b9a5f0af8a64e7e9809ca496738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af8e5809ee427e24f629568ca29ae7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8740437306e6b4c8e33f871dd73e9b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8b6f4f723370188e7b88a2f8a28ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf4ef8fcd0ecc0448f0959a51c0f4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ae5701d1b065653165eb563c293de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e370e3936ee04946eb5069621753f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db22945c6e5a3c90cf78faffeadb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5a83adcfe908f0cf88e305185e92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba435c07a01d6cef2a050362852aaad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a96668bbec0e8ac7817b8f8334b304748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a1ab8a2b4c1784a39e8059428c90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9995a9a58e81562062e0f219283d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feb9a8bacc1160dc473b88543d1dd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c9e9b62135d8fe59777756ef13e76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8905ecc36fc8e3211eaee8a4cb81e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d25abefc4385b32ae7fa7b41dbd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539dab03115f8b2e82721d0965b496d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e5a470380c71ed076cc23890c20e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de181afec6b41e5c7e39d8e65a75e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5035ce29836515d5322efdf173801758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b8d28d0e9e9ff0d63802e4ec682ec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>