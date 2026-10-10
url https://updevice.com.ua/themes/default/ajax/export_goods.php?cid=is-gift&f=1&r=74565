--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996507fa066903428948b2c8e5e92aa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f68079987a66dcc7f9c5df56505082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d98267a162b2fdc734944d6462163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a80ab3a2275e4b1d9317cff13e342c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34013e991ca57b581ae3581480db9c505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d905adb5494a66174f5096223a236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21677afa0a4144b43fc55f8d757947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff909b07caf2e89db6d3d809d3695858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64629aaa76f5f85ed32002c7599a4159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d5f27497eab1b75e751bfcaef0ee910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe23e9fc22973173e600683b63fd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7822c0feb89aebdbac0b12f21c66512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2babd505987fdfcd31ebdcd6b43c4de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92db10d6de8d8cbce71d8ca762c16114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342f08cc5ad0fedbbfcad4cc00bd07d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e89608f55ea2f7f8594f1b75ebb36b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475f6963fc4ffbb228ce9efe19078717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88f7e497a659c9d30579d96120204d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f7d13702c7473bac7e31317208f4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b1a2151a787128f5af65459ef09820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08a176bb74b51cba19e778f1edaa4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875d43e3a4d481509dc8aaaf4bb1f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecab00be863bf83962e4b9fc1add223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035670ab26e89497e0fe923d9326cfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1aa82fe0cf6ea6386338b07e1e7b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce52157d5770ac370f308cc9fde376926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce970f305e603fa08a179588e57495727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f624627cc85581c15c8d7348c930db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42860df34f6c308557b8e4505bdb0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e68547300d0d2ac268088d56e56df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60571d039bb930d32bf8ff21d8c8542c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175268fff4e719d46f71e8121e957c1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7777b9a79bc39b7ebe94dd002dfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae394d211f87ac122a7df372bbe0d9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8591e7f8e9de3607e043cb2ff865935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb34f060d5f50370cfa657b15d02d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d671312ef1e37a3a0f109042c92cd4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dfdaab36a5650d7438eee327a9c6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f10c066c2e02fcecbee3fcfc9a640539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2ec812e1f5b491acad6ce3c6fe8b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ca017345f7339d5878178fd62ea4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f752535cfdce6b69b7325f7b1311c6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1145f87e74dbae9ae1f4453f5740f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5594100667eeeb7fa7d1d9956f87ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852698d3804f32a8f888c6d748470c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f52f520399913e3ca0140e3853b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e74b3fe194ad9cb18a44a2e2749d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532264c730cf827d663a44a40aa4c4ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9819390c30755e368a18493c05066e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7555fd39e721e3dfd9a6f29d3d97950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52ee4ef47af8a435e8c353b6611a8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca0c720cf7da7f178beacd2aae31152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1409cd1ece64c1e1d09c8f15c8be253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccafabea5c114a40359b80589ea23554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994dfac12be5438a06b9b082c648b9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe273b0a0e72a7040d9b8a9d17736d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43229223e7653ca4de9b4c264317407c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bfb71fae3ac62c581ef7b557fbda358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6192f806caff173eb858aa81423618659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69ee9c3b2013b0571f00e4314cc03160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251111fd0e683da3242f9213a4dbe33a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2044daf6e4bab02f3d5ce0afafa1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f0602946dc82a71bc2fd147466de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3e03ee760bf026d142aff64c0324b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77a17e0804a0e433404e5072621ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72f9ba9c1b8abf533bc4c643de21d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693cd088377cd86b3597384b297f51f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc9a924fe23f1cc975ba31f16b654068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ddfb358adc5571de8cd3a1c10dd6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f2fe67b48bc8d506295c1563013f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a79ae630f76a9764c10ae4583e7ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe12310e92d3487bbea57bea27e711872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361c9e946a3fa102e0c672d673cd9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c8305933ea85f25fab1746b0724174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17c315a2cb0cf9d1296d3335ff8e1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf5e09b001a5dc3448ecc8890aacb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113168efa64835567e64faab725761877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cfa4e623363df36e3ce7968fa4e2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ab2ac42e059c342d2159c7ca9a28479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eec19cadbeec514c7673670e1dbc7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bac56204774d1b7850a2c10acd6e9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab44a6a6f611a523262a9e1158baf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb076b49e39272479e72400539c63883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23956f00f4ceab9fc415419ae1b3570f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb379b4f37e92fe3b247451d9519828085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f72153249929b68f0e02f0516e690886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b5fda5c11d12dbbe6f2c22397a62087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b7b4c62f2c777ce6cdc2b63c7b19c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c99ac2bf0fdd71cf35a53ad72acf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f3233bd7abcae1fdac85078d4993290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fbdb22612b8cebd6ea60f35bd53bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829f7588a1ad24bf8f001a9c504eac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d922903d62c74feca50150280d3f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ffe2fc990a3bcfdac26cec91ce7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e49a9d83b9311a4edfbc17d9e1f9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134acf70a44d43f342365ecf16278e4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348f566a48b7696ec4e41cd2d76781297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3be24de26ba2676cc5971c671257a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454ebc3d5fab54edd1c27d8447d96e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be16322f40534ec2eed41939cfb02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ffe234294838b8b2c90fd9949bf32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea708553b24f702ed5dc7a14c23a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3288b6f015ab54f5160a4e3ce3cae3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aab4a3de202a7ec4ba02993b1520a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4349c4c824efbbcdcc039855215ae3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613b84260de7dd84ddb58b31d457236106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43861607732b255d8444bdea2b87c7cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e1db3cfcb77fafd1505bc5e3cc30d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e766b9da187b05b7fe3e6fae06a9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcbd96e2b97affd5c7bc19978d0424110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e34e4968178067afc93330f9c8a0a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452587307d7e912b92df10ac0ee36a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f4477ff2e37989f8d2c382e572bd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc687afbfcbe26c2bdc32a85d0fad629114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a0db10cc8b03e71fb2b4a278b7e5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff8bb215559253f7a4895b0a99cc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c979eac0855ddcc57703c2e5ab45d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac97ae6b55a6d32a25c5d3303c970b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df2dea07744a8cdc9cbffbea184d52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7dda840c28bbf40b94a3e09f3da37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f33e266aafd04d3868e3a44e5493e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611406ba4d1f43900ec4b61b594c821122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737c499af4ad90fccedf604aeeedb17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e871d4ced715c428cbe3be727cb0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2f25656cc6fa6e8017686a77e4393125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09227cf6334c531198238a88dade9722126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ab79b709803707624db93875aca49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c438733e7330554ceac0e9ecbc5f13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309a2884caa73b42c137e449ab14577129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb35315b627e5602afcfc945d3767130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75370576e55c8ef71551c1a904771e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4697cea18d59bb3008da13f45d28e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef01cb341d1751c93745759f40f3b61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb06835d309804ee978a0954b13aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9837438c62cf72a0661b878af5f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f0b348df7f93c3882b049567c2561136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337512d7f7365060392976e8d3d79ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42279bf999e446a3b86eba73a1d0e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c617ce85d075be89f421b6d9f28101139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b2c6760adeaa50345371a9f698e7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a116b58a039861d2ea91f3de13e4e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf90bd8f9b004ae8a11bdcd3192b67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f025aaaf329f9031803618535021f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b979354773fe6cf62957a9ea28ba3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e559971636e1f0e979a164a4f1f2542145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1fb377b939b5ba1832506d4db8b81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11445f18b8c9f09d0ef8ca4c297323be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b49a672fd505f2d8831fcbd58a83c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f4c153d0088f64749ce296023db44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340488e665427398303f16d96ece90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5aa28f079d25b7d2cc6885b6de578151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db92d85b6651a8fdb1f29b77661f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ebbb0685aefa6fa314a0562f71525153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96d1b8cd3d40c282a3e261fed4179b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a1162a6d6f063830e0f4cd79bbd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ffeb198c478cf4ed3fc28f2b9bad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9c236e5beda8c04f0b74181bb6fe2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab33668f94a6ae6a1f137290d4efe0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb282031705d6d768123dd1b0c12a01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1431f155ccb92f56a0745dbfcdd7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c199e71ced18a847246cc3ad9ed0eed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb0a946aff159bca9ae24cffe518d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aa61595fabd20f5329b45ff7d7c2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac957089e8a0c70ceaf5a44ca7ead9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5cc328eb80b43cd91a3c01acdaf20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f836bdcbc6f95aa6e5de52cefd8c29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed077270f57b60df7d49c90d8f0e67fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ee3e2f04410c461b300bd68e15fa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d347e91cdd07b3e2855b649160d5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eeb96c89d49be0f293244b67ef015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507019985f5c28dafb8c7ce958e6818171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1daf7f566e5ff266e4a6f486a895d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c113baebdfd8c2d2f0ab61907f019173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ddafbdaa5e2d533ede137af230257174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2facbf7837b74510aaba86ac89a0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecd35da3119a52239a70451cd2ec3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6107165b21bbdb86aa7e1b09fc9c4f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46520f34e1b983a5dbcb318efc3f4fa7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d45c1e5e801bd80c149e560c70cbe2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf699e1b273dd4fb6106e4a6b432fd6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f196ebb72173857ac7011f6e5673181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe66c37bfadcece584774e019a72646182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d19114a441675c48e8424831e538b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca42b3b1c1ebbea552d827f88c050d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87fe8c83f174442202821875cb59d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f210d7ca5f406e9558386b0183675b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c21d252e9a8e2b7d369e4d9f6f0840187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ea875de83079930116a633d627b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a47b01d13f1715fafcfe21c27490e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf9b4a9962371970b3f74c254e5ae0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130dd55eeb9e70a98ec94bb106789d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b979000089c82850fc8ce138892ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e31904417bd5ec81be4f36d9aa6d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a008cc457198789188d6842cac325194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c9be900789525aa38d4b37df6ad7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d662886aa63475ef66974da4fd6097d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17c7a3dc573f17697768fbe3448694197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36696757c88e5a8a28bf06e5f083f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9302b35d936fae463bbab3bc69731199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434788f577e8679de704d81d8bc869fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d620b47c66a824111f1ba521d25f91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c025048bc3b74f5f1191342e90fcf80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7423d6fbbf9733c8afbb00f207815203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525b4f1735a7da30ddd74015a7820e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7529e478fe173ff0467b1216d5ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e724cb834ebad60ab06757d94e83a32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260dd6ae33786a6a5557d493f48e947207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45269c3c293d2091019c962bda354466208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133c46e2dd71fa511d81e4e6c51c9a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba4f3517e793ffe2e67f3a428b2fe0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537b64479146dfbd9f2be6311d8ca4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e4e559a114764ab13a76aa174a0a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb72e933cf7cfd9df6dd25f9729e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a747e221d49645739230459f7db4b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317989a58178e2d15d33cde788fce09d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f77e7eb7a9117588629fa874b3321f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f73a9ee33d83c4a6175f5111243d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0330b348795a336e2bcc75e8d90f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09730ada22017ad3d85e520d4dc84be6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b16783aa1db865069638700f5a8d84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c9a669a67e85495af9a479b3f5367221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991cde716ad4f7a58a628d5c5c994c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f75a10308d449e2f72ed38cf0cb34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1370abf49d881dbf34a7183a8cdd72a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e73404987b8b259e47ff3ea44125e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef594a46ce338af4f7873983e3dfb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1984fddf4252af54c95ae977a156d65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c235d3925155724a912e014943ff88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6331b679009b2830431e78359021e32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5547b18ba4c1fb755d566f47ed4b67e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da532c0788e37ebf5746189459a0f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef8b98b309f36a6d5de1978375c267232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3484f4f126c37e3d82c861122c3047e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec1a422e594fbc6b989226ecbe42f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0541402a6e1aa3d6e4799e8f1acfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944555fff2484e8f80e5d7dfda50b5b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1208f4b2924b9da23d5b3d3b1ce57f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f584cfdc6d1178c3ba5ae659c299238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c226848d20f7a7a8aafc320aa2a289a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ce56303c088718665102fbb08f82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef60acaf1e94f0807dbe679d085e5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7bdd17336ced82a56c408a9c4010c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028165cfbad56a5c04a97a64c963c08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e6f81ccfdc4aeba39989a29fcc422244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d914d9e63f31cf6428a989dbcf74de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c627bc2e5e9dea8b925fc6271fd19c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a6b9fa9abf2086be223cc4dfa771a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92240ce51538689ef06ed2145a9ddfe1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd51843500ab869e0e4c60181f9c6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07de651b67cf8429f3a34c0980e860250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f14ed167fafc0c976b737d43102ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab623cb44b876430b5b2b7b1c8792569252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea5438bf7a4b605f79926e8386f34d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461af4991a7f0d5db5fa36ae18b0e82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa835ffd053623bf8e66b7db0ad64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944b313ba3498c312bd80493158513256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b8a0de2d654791cdabf897aeee612257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa467c5d4fd750c901b1ea16b3343258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772a4991c430a1de705a5d0b49029b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486cb56052dc4e693cc1c34e9fd1a62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2d8bead4b4bd8039e9a46729e90d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780edbd50a2a0f6b3954ce59b80351a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd9ed9fdc6de0f462f81939c74ba73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210093b1b91da45385015775cdadb4a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b3a7b57b9f290c1470b6c0daca783265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d842388b1d3ee2a059232e00dab47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236bbb1803d86e9009cd2495720b46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf03459f883a552fd9b9da4bf6e7f0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ae38029041af35e3c7b7ff65193a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3e60d873f229eb3737919d58d2201270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd360fb80bca5bb1ac1ec91a536963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebf015834977c63cea520953c5f77e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f76a8ebe411703003897d70b9a3dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40dcb80267809b7618fa3888dd00c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f04be9a954871a3f093dca14382c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea891d3ce586a40bee6215ea4e153276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed389ad7f2411b7e7e711eec440fbf7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08592a276ccff795c9ba1e6ab27b016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce53e2187784fb3fc7512cab2c5867279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc6b041ec4b9d80b89103e77b09b5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc666c307c641d57560cd6b9149fbd65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f19e1900ccf608114259c8ed5e1e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144ee265ff7502b6c0643bcb3c567d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c55cc05e8bbb23699649a208f9229284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d658694bfd1f26356921561d0d0cea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e20cda81c9d7f6577060cc47befbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e94f9ce233f1b415dd26656f0059f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831fa22e496d88e656394c5c1cebeb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687412e6d99a9dea03afeddd311e4f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5733a2cc1b5f03908da1fba892ece8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef42a837a4332c872e2d269d335b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b8a7040d13bef8ffdbd72ab528988292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609157b585dafc81768194e3013a0d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94485071a29e9f22483d1ea284fd5001294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50b6bcae9f3534f02d2cbecbfb3a39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472892a2f95c2c6c498e01729ef5a71a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf156dc8237c8c6d002b2ee4c2854c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2075dab9b51b649af06108558805a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7abb4d148eb47389baf2bb72e63586299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53c91788659f810085cc238db77b9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b429fd2443f762eae2517b636cef5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75746f7fbf0e341b5ce1a5be91f4fcd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f036747a5c7cbb1d76f207d48ad96c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afe89261e4028f72511264ed38a7e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e3bbdfda82fbcf15690394b5d907b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3f1653f7716a7fc439f96dcda8ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d700decfa1b0c2dd616eae919962629307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac23ef95bfb605633e95ffdda860f08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb625ace8ca8d46b6df68cc2405fd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93531becac52a1ffeae9cfcedc9258d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158b6be2fca52a2da8057fe8088d74f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10215369db404950549dc52d97de1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf1bd49e8fa0f8e3b89d109e9baf28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca32198b55521f10487c886760c11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5be5f0d4f66fe8f1c08dc3d13abeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec6ea7a7597c125fc927c36ee7a1c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec14ada626894774eca17e8450d7992317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f084038297bee8416191a1b37df052d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcb872baeb093f5fd65801c92da0ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbf2a6b6aa4c84a414ba7a0213c5e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce958b2b9137065363125bdb631be2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe054e4bf0c6576a46b1b6d55ac9137322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07c52775a8dcd43746757dc427ba84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd7aeb94964d1b4ae1c2792ebe6567324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e47208192ee7d8676fb59a218ce4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b80dddc9bb4af4cb85f2d696ab10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ca1a6b786e0fb9f64006ce0ee1892327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df523b812061ae3e729cfa9abc52783d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aca4c47d1ac687819d402be6e71a01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc4df005a52812f6ceee4b8436120330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b783bb43135c9f8c89ac938dcf6f870331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9fc995c74b53ce56471a5c5ccdc9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c331f69a2dd643e13a3f5043df2f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf965a73a54525537b64e94fec63e510334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb7dccf71dec2ad4ced2f5af5f4ac4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b0640874844459e31a8f8a36f1626336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8999c8b11d2e1d836966ceae55b693d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b85c44246d6495bcc81741126f5602338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed4378e876cfbe919917197b62b54a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8588ebe33afffb4fefcad1d5a0f15c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1240d86947fb4da59a8268afb58c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3a3c599691501f1ccae65b35d0fb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77715c813435305fe89e96afa1d779343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286c5c8dad453b026c3080cc29054df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ffb06b0d169eda48a05814eb6d93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af67cca9cad5a99c3908f37686291346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054ec24ddfec684274f3f6eb219bf32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90590ce551fd48f54dc490276be0f93a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afb4053b6183b40ad5dc1e12ce5222349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817467858da95bb3220cf40ab856b933350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163d6f574f0c0a2e2f740e1c249ff5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0db96f4983a3c58298c59a62a4e59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9534f70155a65184f06e1b574fb7849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9cca7a2091f81deedb1ae1fbb1e99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62398197664f7eabc9cecceeff3d1bff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e459975afd558ebf2c9817fab32623356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39e959b6788dff7d3360f58c83743f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56680f31afc30bca60efb19ef19308358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35b64e2ddcf2dff8a3c9915b41cdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9d44dd778286fbcd1909d9360c38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b29fb7161b59d855fe00e0c5c2c74e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b6ba07396fc4dc9eeedfdf7c96123362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fca83a1f9cad6161160047b865f55b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5196992081c1704844d0eb44a5aa4df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e2d8d31f121a01a9596ba40c00fc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754888a00823b265cb19e567079d306366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565113ef8d378a7e76d3ec1c1f790e5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5176c8067dc068fa7b2556ef1bc27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cafd4bc0d4d3c48c0959ce35f6e86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39124aea9bdf675c11caefa6e7c0eb52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e427c7215c4607128572ac263758a3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c36788f85ab58c65356d625cbd9f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7d607b54dcadca5494eaf51b6afdc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c5f17dcbe977258e1b1426972931b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27ea6cd86ef478526760372ab72903375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7372b2de79d2973a8f61b30928a38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860ffb4e6b4160837216be2bfbb7b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3149bc762a090c8e703ec3be83b33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e5b1e3d9ee7012052a9767ee98b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28095718e01f13e16ce81c6cf29760e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6289fcb4262f07ee8760beac1c6f52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467ce3ccce2afbbfd02fcfa9494dce3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d98b9510b1aa3eb71d6f88f3a44e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43018cd56370edd8f39e10b391a28d9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c8a81ae72f97395d1ddaf3878ac08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b4c6f1b7872c54ddb2e794ba354b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374706e0cda6aaa8e994001011d83c76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a93d31ed5c2617b57941ac68563341388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7049f9dbdaeacc3e4e5f7911f653d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977bd2793b713af96b54504d2fffe9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950858de0ec9c37b82b62361c78a386a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4bd0f99e1459f0648352aba5e6dbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988123260ae8ab2d45dc29e5309de177393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba1d25335501d041c21fb43081ba7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5aee2dab9efbec202c8161d884ca1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db85616a5af40a326c52e52f5bff98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cfae7e3f6fdda0370c0e53fbf28bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267dba87e9d2b2c68c5965c9ecadc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc1cfd4a8672ad0a97da258fe8288399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb2faa309f34134d0267faa5caf600400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeb9920987aea59a9fc52d2089bbb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87da314d1e6d971c0a1ae608aaa76f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea097d671ca000ffaa021a08e54c2ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6d3f5388e3e8e506f50ef38edb3a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ff1517fb2597c56583f20a6a50ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b95778753ead84da6120766e01823406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9bdec1d6408276b8f88e1bdf77a3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13d5d2f224583c187c60b5ddf9f2ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862535a3b8abfed054f94c0f05187b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ee2d9b8b457990a220116491027d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7cfd1ff5d8078c0d63b6c3ad2785e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb916df8a2288d4f0b8a0bb89837c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf461170b25f3efa10c3e5532f3f7d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76293e2f7b05db8a119f4d6d536aeabf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da14f9eebcd9ddeb5d1c346c23545f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9acd38e8bb62f2e88b3c16f9ad2c3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad96bfbecd0c2fa5b7cf92756a1962f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a56c2fdbb0d64c5ab3c7b23f5fd94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739abfbd67c0d40e9edea67fc9b4a94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5680232742070622d1513ee5803c54c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cb4906a4a2b68f3c03f114b3e812f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f99ffe1fe5999ffcf7fe1a8180e960422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129e759ca19c6a86d3c534fd606ce9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8b2f5fb7cbef58e72146d01555af5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e76dd1417e961604010953a87b65ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd6a7c7af4acd641181ae1ae63b140426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670bc1c7d33aa06670865412f3b73e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be820417b754201ab440f9585d4712a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4c754d8e971434b51dbb448a46500429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215270088f8bf843e0e1bb55ea6e9595430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e4f18b4437be9bfc2f54fbd27ee3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53052eca920030e2757835d104b0e6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388355786f1e7757c12721439800d3cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db5dbff49faaed20a94f2ae1d98d30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ac3a14d4b782c3b666f64a2a95545435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbb4f66a7a9890fd53a3b915d6f245436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365059aa986a5fbe5c07c86794ed897437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c59b838b88795a331a9aac1437ef84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21cc0db65ac8e286a9baa7cf0f6829439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca108b849bb4dfd4c3a037a73b983a4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02362c01e1b94cad8b0c4d5aa6ea088441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80624137fdf6fa60f7aad3e0f5eed00e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e815753818639ae7ded8eb19c3b614443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47eb8f1748aa04bcec5660be3294cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec3d1df7c4445ca9d909b9affd60f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0b4af806548b37969e58375c3f89a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaf10878b5d8a0da78ef3adabd1d28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c28164f399b911f8aa2bdabb2f72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef7a7d1598ba74aeacaa9b992b27c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ce728ceec3ef19752cdbeba946ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcc01def054011d671cbfaf372a87c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1ebe420254742ca93534779221e1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aadcf4bd39eb13f82ea89ebc7d32a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d401e085793a0bef0af1bc06b474df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbca4a7b7477bd5192c7c1c8c541752455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e69c4a85b5bbcbca5dab07d40f21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f52da90cbb13929711254f3cb38be5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d14720bf4caef6335cb2507817ce89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372fc82df09f71cd3433e038c6f991d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcb85298ba72d7aea2e2c481dfe085460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b5ff5324902747ad73682d078ed9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d62c1276c08a72b28c448dd7a2e41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93ee60f68f12942d7edb9da0d73bc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d346a6c415b9e3d96def3dfc679662464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b4bf3639035949163920de35e448f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1796581b8518bb62d57a8a0e21b92a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5c9cd8710c12ee4dc3a7f4d795c8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6431cbd95f15ee18ec4f9eb3149e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43c0bd545fd61490bca6661cd133fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b10aaedd7e8f741f8c263f5cc4d65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc60012da0d59a09d6bdd7603832356471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e223fc04b5d4b94bb09d30589aa50a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214434c71fe584191ba97dce38f04bd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6416e48e043eb498aaabf6309bbd93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3281d6c9dd95a026358c1f67b47451475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0161563af8baeaa9b81498fecd1ff5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43783508cff0b6bcc6f03afecd61d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2abdca904283e9a8a1e40df09206a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132c966d511d598cdaf0e6e1bcd47ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194e5e314f9d43b56ff00e2d5bfada480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88822d09aa191011e226a8842cfaae16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d532c8ccc6304f8682896fb634855482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e2e73e6953a34958eec75d8814b6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d39644f7330c0e08bc27dcb9e991b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132049a73cf4c9829c91196e9d629ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbacc97dc7baf5f58c3c73a07cf00b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d5ef6d0c3a8c9dfd81035ef35a1a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb56382df9c0c6b86caaf250964a86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0225ed240235d572a339bce6a81378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec2e4471bfad4ff00dfd144d37c4db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8c0811e303946d9994caa10d9184491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fce5694f5d1bbdac1227fbbce9d88d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44497d1ef668b87a8dd09410bee4b0fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef67863caffcfdbd2ca346e6fc2c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a444a97fe5cb622d9510b1a67c06e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67590e8e4b6259b7b0c1e0ec1012a5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1f1dd718d28d0f3a117aa730a95b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3386ddd60498f2360177c74f06cb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5e9b86818aa5bb01c4c40aaf711ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62259c7f17031c74c52f0ab6d7e116de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cd70f17b2f1e36cc702c0fdefdebd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc80a67b6f0d0e680aa83676291b7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a856bf5def04f287a61ee159a68aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edcf1ae82a0c785adfff809a09543c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0c609566fc1df3daf6cb10fb5d388505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3ee1113e5906704a5d856b653473f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a687886a7ec6ec54f26f7033fd2e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f964514b1c4d2030634fa14994318508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd9523c1e88fc64f5a753a9a0c214e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c967d8d45d725243ee97c442938854510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a723fcab229366a1758c806480f5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b235ce86d03b28f0b405e368788d0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dd85931a31316b31d044daef60740513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cf377060603a494dfc815ed46655b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38a5bd7a0b8489715249cc5141157a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addda6e53b7bd3f714403318c479508516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df41adab126656a77bc3b94465448b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59a20bb96379bc383bf9dfbf5fb49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f648d525fefb8071885675b04d8c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bb59a42fb115670c7c9cab3458e62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92322c6ca7a862b7e9b45a88f9eeedd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823559811db2b24c1fa27c8db9a27cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3faea8e955ef479ce48d4cf5f3739523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ad033f349feee11ebed45fe90048524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63eff983eeddf363e2abe3095c41c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3bf023ca88cc7d7ecbadfdc21cae5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6501722799a5547cdf123dce42775527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa74f095f38b5b116c41648a07dbf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488b5ed9900f48700076f736b6f59a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7d22819555e4b53cda4e03cb61464530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bda0309d9df225878b7b6eda9b4322531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48119aee57456162bc58c3c3c3c0b62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db25a3f5eb8736be914275ed06ce0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d48942b4be411864686d9269b1ede534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbb17d852ef404d124bde2d60f59cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b175bea92b65260eab3b9a538299ed8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a0321cd9a4410f030a91f5a1bf3ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432053c06e0e6f86d2ae93712b2fe962538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a073211b1d0b8d42261c584af9d8195539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b2e8a410b245eda436d1e044a3d31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866ccf45d903e1206ae69954ef8c610541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd735e94228232fd031be1522d7bb697542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96420985c9b33d0d25f94451e0846543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097b26724c7980519bce529b8b6f610544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248abf8500ea8862cca71ef77a5a9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8811e61eb9aedb6695419cffe51cf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f144316b4715ccea3b7841658ffcbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b90190133357af5622a2daba509c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2857618652f127bf598490e7f1af4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98decf5e65b00a575a33402f444e74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d7345a7242cb6ee3114dd610c5085551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ae440826e57b72af0bc24722dc5b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b7c169f19028a8e4aeb38b646c41f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387002cb1d99dfa1815469de657c202554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c01fb0d42c9125e9e8f0aecded91d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b534415b22444886373b6f54ad6badc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e360a99f8d26870f2a08e9df8925763557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d04e98d8acb017491d83c31fb53d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b61ec15bb761319d5a658c19bf2d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85722bb313f96f276142d0fb66eee45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2190d9b8650689ccd8b0702d10fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bf34ed4569721b85434f857c311cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90adf32b10f8432c50217e47d096e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c827f22ca962de69e85c56d19e643c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80655108c4b3bbcd4c077f601df6c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7459de4afd339285790a3156d1e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488254744d04c91f4ba193194ceb6de6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3141c61f895a25e75d7d5e28b15588568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a134f9f52c5e514407e0282c51aee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac403147ed0a1d4db34a5dfab0c81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39840f611cd02e99f751df7066a24387571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f0e0c30c52d416b9387186829f7cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3345ef18686cc45a5ea96c51222624a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de51a735aaa78116f49eac115ecabd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404cefefde3a31ef3cb8f8634f9e7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb23062b965565994331cbd48aa7bec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f305b172110b2a0cb42d2a75741cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a588d8cbcb6efb17468829625f4b95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56434bbe9192dfc8025559010df5bf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e775437a0fe8738254e292a733d7d03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f76399b66dbde520e50c994e04e2f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8f1ff8dab84ea3441ab3f50cf571b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd4bcc6f873f5650dae6f217b21e72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe1682e03082bd2a1daa35c11c0b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22285e139622ed7a14e3e56e1341cc67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7e0453bb15a80673f9a0927a9d2e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bab16b59e91f4a76ba88bdb6773c94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8cc938c1335df133504c5b63bbeec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c9fc56f645a437428087a73bcf0e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5524f95383f2a7774c8e2f91d58cb50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622bbc5c9211aa0102adf3339bc9fb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb513d59af4396c2fdc2f77c548987592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941b9dfc7c6ed7381a82ad500bd27ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60c3649ec22eb0d53354964ad1c8e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61e974720a11aa83e57fb0ccc4809a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d81258f0fcd3714528f34697b768d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acc9596280a776ef0346e122a99d6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b45e15573548b17dd2474df1d3d19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac6dcc40fccc9d808fa27673ceb32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188d427aa020056ac36f99e1ad3aa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db0276d89a2f8a52476b1554fa6aa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13657232a77b152a10ac7ff05546ba1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30477efdf4568a49f4b8bef3ed50d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739403e5036822266c3afdda10dde78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c90aa6af6367804c5cb38c919e39f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d76d3a03ff86ad04539817853bfb8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38c65487a47734f22842571b52461e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d43f2fc5aa677e1a1248c4e028531f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6046b243353ae97086571d8e2272609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf20aeaacef67e0d8b38dc4af6b989610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e3e4286a6fd1c9022f2f268a68520611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3183031672b9ddcea39bfc1d813345f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55258d3f63a17c25acdada92535fc447613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048b125779af7321375ece00eb3103614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3201273a736f0a318930eee6b8f8e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93362036cd89a2c64f8d951998872cc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dfacc19c4b82876ab15d89fcd482c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4b33d60e6ecbd589a529909228f81618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733407c3a84b6ffc72c17816bc0d704d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226969b21ffc0da3f8e05f9759fb18d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c9070a02b1f78a5c3019f7f0e7afa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28c7aad3bbe25b672c2d1c20ffe42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217fe06d1c1d2fd895e3653e9817da9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa13d204856dac2fdb8bbe02d26da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372592fa8f4429de288b11733dbe45f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539df92961285e7b683350d85bab39c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d19212a1868283b179e60cc0929c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999274e1453762ac049e0c61da4ef3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1f946151b006e4215f129eafd764629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c527efc859d2abfe4aba31be04271d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2976d9795b7feae4e792893467f1df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf5b4c0ad361f5b186d5cd4a7ec43d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55786bb00590008956a73491fadb44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1476ecd843a4e592bdbf101e115c95f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a8bf507307db42f192e014a97480a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179442dc59e4b330f3606c75133b06d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc8864745e79026264d1ca2e570c34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37a0f4e174023319d9b89d416a3b8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1cae871df1e5403b6f12c40c5c711639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4974e5e35679184f9b9176f56d077d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f90ae6c7e055726c55ba0bc01eb79e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350e10c3fd47cf792891587868bf69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e8a1b9f6d9c4adc17e1735b1a90b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe67a8df28b13b1f0645cf40016857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7afa3120c17fa4f2c64bbc447da861645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0e6e32fa000311398546ef8f478bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7e2b9b7181ec4d7d13b49f1939066647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5df55803b746ba5b9d8ec47f0f8a40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f316f1b4e58710e2ed65ffe9f9b909649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea2df82c0b04184545ad405bcfc11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2831363cc6628d775ff87767d372c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea40cf79ee78af86c93758ef080eece652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473622f323269d7fe04ae77d99f359b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739924e8b97520810f9c96c5e7ee8beb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b73a1f9f01fa70818ecef30b99668655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151012fda3c93651f0044704991cc131656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43389aada578f908356246f1724b7a9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233381048a8f1f8526d8e5cd87a6f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d028b41332f8c6cec2d678592cac13a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e357330b658bbeb2274271f90ca45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ad3f35a520e5be02207a8f301699c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8de89fb8c38e8200214203c3f35461662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8cddaa703cc03f160897b04da28d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a1e72f42b0e1986aa3c3dbae51047664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bfe5101699aa62227b52e3ae474d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e92d149dc0b2a624cd28912841baa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb96a37ff9b87b09f9c15f75c0d922667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8621a21350ab16259f993ec6ca526a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69684a618da410e17320391c0c20943b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d92595fa41af9c74f762fc96e2001670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c38e929abe58586c780f0f6f5df9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3090a65102eea94aec044508c8889672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f8bde6ad8ad6383a031976378a982673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d5c8bf8746bae4b38d1b0ea895ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3a472c1248e2afb10a36ec4b3ac31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8576962196c3f3a2681ce87521e044676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708dca24a4306066282ca1fa77e2525677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1e6028ceaf76501b1686c9cde1c22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7669aca19f4c4e0cf986a76591aa2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105728e528b20996bafe09d50e663a53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5336410e6404ef6bb4518d3f78280681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d95f03b95a67be00c7331d09d8df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500df886616363aabe6aaf91cc3f457683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3641cfd00a8d86bb2eb3ab32e6f1588684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413e164dbbebddcdc898cbeaedede71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc971b4b3040753f00868b8bb6441d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7f946687a2fbb656dd0bb4ed62aed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757a7c418b6250fa35948dadd20db3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6fd884a30d7e89ef93d6d8f000f7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c175618376bfde98a07ab2f5d5a38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d0abaeb83e33f8731493c76310ca9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8aed6c37e018ac6b303562f3ad1f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b4a7561b758f21109a9b91b853281693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d4930ea9c2939e36832fa875a8e6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70eb74a3877477361e55be9f403f05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3ac8781c62ab49a9f2b47965a5fec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68660b0e8bce6eb54e46e6094310fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfc834b6ed65a9d0e6e57e05239e80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe04a488bbc6cfb0dae756b5b5802f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6cb26562e03f2596e15f5dd08bfb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996302f6282723d29959db88907d72a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b381a011844eab7c38f4b371e37a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f856eeffc63e07e07b994d564961df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8204560325477c8604593608804505704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a2476d3539d35f9aba8ad97cad4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21772502f242a4d413a57300ffe096b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336aaa4b9ea84a28dc1f9d68703c7f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69a31feeae383930fa88219b6e8a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05276cfc5ffa44764aef5d1bd2a715709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d8adb55b811b81b7359039d8aa02e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d818ac59ddb89aa8300df30ea9f4a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68543d418ce20a49e7c442b8ddf799712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114408e9f43bce1c72de1fb9b729f5d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e933cd87e4dabcd8fc14e39aaa5d64b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da203f8879381abd7ea6982a09fdaf40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633076d41ac72675b64180322a6f968c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bf4619b6791f7a3f02644cd8fc676717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861efb94e89f50380e9c87241841acce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc0ba143651a7fc671d13704dcfea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c533eacc95725aac7b2c1dd55eae908720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e220af6ed446cc31619c2acb49fd8fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ed78b04bc66f928ec40093c523cd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51be706639bcde92cf0e563f1ec860723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028f934daf7e3394b2bcd875b450cae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a875061591047434a2d78572310fec8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef6070620b97f5825d923696dbbba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79720380b8e9ad17db426a35eba34a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e332cf99b69fb88529f53909e53c3d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d557b9a75226d89fe1e4c64cf652729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5950c4c336bc93d44c84304a5bb9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552c597fce897de4d82892bea5ab0df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1279f7d8ce615528a5d6f76f7204dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186482e5ab034b67a948fb5b859409f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b6997b5fa9d26493b9500ce54365734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9090592f33d0a6d3d8799d1f5ac0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44fc3ffe77fea47bce52aa2269057b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3ae51d9a4974b4bba4eff6eb2b14a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21058638b989f7ac869080c613b8cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452120178d46cc329f5056e96bd7e87d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b41a3f8c62d66b9005cc3a751d6eeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc001b09ed69cf6d220433d9f78a1ab5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38331749e7f050ebf6028fa6efd57e61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf46b58f61c24b7e7a92bae8939b062743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82889fd0de655049ab49435a352ed56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23059f9c3c635e6658559bff6bb4a050745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50766771e7b3ba5e835b5e75cb8893c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef26435e4989f5e74a5e4b4d9db90c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63167f858bb8ad1a1670c837ea3d67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4b32e46a69e75479a9c8de14cdf3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433d9bebb472596dc1fdfe137d14774750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d71dd7f9850cfa052bffe5c485c6d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b484238db3c1eee8e4d948b599cb433752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc927c5946cd2bcd679d6fe4bef92334753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691c4111b7e91567d26bc3ed669ea9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67883c901a0dc225cfc7a0ff182ccc6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99342364a019476ac728117dd81acf5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b2dc8cff0675c52d6589260d0741b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2bd10ba367404a2fa5251d97a2e75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e969fe2588bebd7d17117e6428270e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d96a8a3ab4cac1a7fc98baf2ec23e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd81bbc5fc93ab238177ffd106d23da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705a633c71eeb1b37d01d154093a0b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da8526b34f0a955a316ab3d5c924794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb281da3db4a38804ec0f7fc4855da35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec1fe0ec435a5ef93f077a771451b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac969938878f76a305485cd1c235979c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ec77b84a98998768284968d9681568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b34f4c948bac88a0a45096e69891159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c99f1836b662dbd28915d3b5e835210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade181a1026b9c5fce69d3d1f3b767c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c31e86a80c52e062c54ca5312ebcbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6b1e2d5af7505fbb7f5bd11ca129a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb1cea354f1438ae4353af205b39a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840b1bedcc11381af87be487b2a19615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26174676e0102d27a4952037ea38eeac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b08839635b5ff53d3aeb6928201117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94bc0afa658805fbbb5c1bf197f4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf3686b02498b07c9bd0f49d7f367319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c07ffa944b3dcd603952939c1e01b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c1e7ba3f1a458d26e9bffc810d6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933b4646307b95a9be98e311293d56122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d58827742fb2a50cb9a5f7e5b5334a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe121573f2891c93fc5cf8badf7db824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be02730e99e8dbee67fbfbb3fe3b3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99243128ec508158b5cf808255e48f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670799f474fce8c715facb08ffd6826d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab7064155d403fd7aaea8bb2550e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefca141c1ecf8277351f08b98b0f2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb4ba152fca264801efa29f118dfda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332b883b9702b6d8041a722cb35679e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a5d7dbf5e76d850af08d398af47e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889bab270bc345d7280a85f38e0838433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaa88c3b39c84241b19c175d524b3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaddc959da51307c3b033d0ac23f7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72266dcc6e6c1729294d07c812a25d0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e01ee63b0e77f3f07ac5eb97eed937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4f2f36f5e9856da6decf8ae95227a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f6509097543bfcb55a944c521475839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d448bc48bc383e65c845792d0a5e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8192e73e8032a3f9a1280f7cb2f726341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c93ad0b179fe72a2fea4b629321f8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e22bae4a317e02657fafe1351435c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2fbcec5b6b2aa2dfe156879c1b53944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b222c0e57297b5a52ab1530dd39beda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd4e73c0c92bd66d136aec25c4fe3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737f2543095c704db62ecd913851b9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a80f9505607b6422790189980169a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8f154bb59d8932f6cab6e7754937849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f31b76021089693f14800cd9c2d8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce5ed409e4dd0a39416d101fea34b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f8a84a86d6082e2edc7495a7486152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd9f7c37f0ee87c86bfc1b461c5a2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab8b9354bf96ef766efbac64e105354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9306900b9faa8f79335dc725662e6e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd34bb14aac716e8dffcc523c6274aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634256cb0da86e54631d740caea3ceb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab47aae0fd36dd7f74dffc0e0761d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b808d0be315a527f2411d71f04cb4e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9fe75cd99be86bbf5732d5251a0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51c85c4a0a8e059cade81b8cf3ee0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aad238cd9be48fdef67fefca6f06062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4344a715990a8417f5b87c3d42f0d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b597a66bc61be9ec257199429bd63364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88ed7a113a63f05162a4d78a73691e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22957d7c8322bbe2004e20e2aa364b1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43861cebe327afac47343d910165526a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b023d612d6345fcf542d5624bbb9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2f086f053970e859515073aefed8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2aff84216d25455c6f4cfd0009e8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33008fbbf54eae90d6d50c05add3f1b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f30df11ed184ca11b0682f05884e0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e422ddb9afab48a6197a57987e647d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9993cb74b6e3b162101ede7f3e8d2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6aa693be910de22b32d44f7d1cfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca21ef5211f9e6e7e78e778e5ea1a2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d0a5599298440cf3d17f037e98f5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e26abcc5d8bc11a974cc2696b1b9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19ac3811f8ea5e798a7e585ded2d2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aef63d520fa5272a882938ccef4e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dfc733a6b94670953ff5eaf47640d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b52cf0c892cd70404e9e1cb61daf8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409f62eb2d071f0e538c7202982ba7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ae1e71834684aa5dbeb2667a2258284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257436b24497f6057509bbf9455776ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8f4c3a4c94fb58ce9e95f2048414486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b58380cf97de721b1a071fe6adf7f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c9d1682417efa171cfb0bf75286f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678977f9dc61eadd682b7df73551a2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846734c3bebb3235eee4a106d0a22c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847a5c68b0fa7dda7a63f13d90b854691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f1efc7043ea06729cc06e92be836992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006f68403ed69b279c0d553b89f929493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f57427f3e5aa149b4732033b850394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b291cfa827b9e29244dd7fab8980b0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511bb0ea1040ce7097ee59e06d347a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601aac1e48baf42f3648ea0c216b5af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba37bdb1e344d78fb28fda846613698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897915c7bd347189e4affd7369b612399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1816e82db8e4c379ad7b9621ede90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa227d0f509dacec2e3043933190a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad530217acbdeaef02193ca758448ef0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f2b3ee175037eb5c6ebe0f1e88ddc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf9133c51a23a73c1ea39cc2204fa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b02e7c05ae4130fced07f5d9dc0b97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e700c4d3f9263efb0f5e995530a92c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9462ad0656b2aef0f76f275f8bcb76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c9ae6ac1c49b3242b80c42d511968108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d625686889971c11cf03abf64fc28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948fa58e74989485ffcfad9eb57773e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a668941e79b3382549e9a6d21cb24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e63e36a4ddd1a26f0498518eb5bd05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a48d5e587359679e1aacf35198d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473fc2f5e0f11bb945297a3143a91d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85eba3d4b500eef61190040edb3edc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8bee5d5db339bffc7d5e709bf557e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc8a034bcf598e17ce2157acde4671117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d581a9a73bf1cbe12dd74e82ae427b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cf460e8a06fec4a6f42effd958c32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602eed5a742aa778df9587d602ee2a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36e438bb45199fd875730f9ff19108121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c874ce2fdaa033fdc95e1b5cbaf365122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abade602a215f754ba9d16c49566f68c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50237358a19cb72211fa002f60283425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d8eab471d5676666e0424788b9f18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63806d0db21c7b08d9650d47a3cd33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f90c1ec82693babf08967983a84821127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8143d6c41c6f891acca44c6ce243609128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9b0abc4d65ea1131b50304ded4e4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c698a3f0ac22156bd4cb30c0868f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf3e6c9c99b13c390603b3a4c48e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b724678bc8b61c24131024759e92ba5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66f2ff999cc1b4d3187d6709a28740133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ed94534eac763f7251a59d7b7901a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044273ac5070d2f7f8659a46e38536b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be5dbab2ff880461e0a389e998836e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4a0fd5223c53b85a4ad3d02ddc23a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dcecc57c839fbb87c4a3fdc20b508138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026f5b3ab0d1042a1117b77bb0d371f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aee1e4acdf2c8ab175eb11a9f0aa02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546dcaf2582d9b24ebd94381359a67c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5604b2dba94f2fb22dd014117a57003142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd31b597d0cafe81d1503321c377ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2401c0f36d9d0828efedf62e3356144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de1fe0ab4d9c5e82ec679912c293da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889508f0375f9c7c369052b70a95cdec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866ff8640f86ef69afd2d6c8c9a673147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b73a24e12655e2f8fc4585f35feb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c42010b399d55caf27adce76b8b7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3f445681211b2c05e09b6725d963f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f421189a3dad1507976f0b5b803a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dbd107076863fb8effc71e9e5323c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d7701c39d04ecb46e9158c63c4f75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69938880e51848dd023fa9f2e1c309e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd29d07aa6a5ccab6119b3393f6c3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbebf3d486a6caa822478f21575f9d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8066c1e1a7e451b5b606c8826e91b6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05c97f1c9f1ea3d92e412c8c2d0c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c5935384525e4590eea91bc7d1983159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d711b60e374798e80a571ae3f3d6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9d910968ba661ef3f0b0f91371681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c900fd320d25f868abf88384b574ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc565b85eb0127e524b27efbf0a8c3f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09f72b4fda6eec8e0d6abad67b599164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53512756bd602f033b0485912fdc952c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4368f7406210038a6e67e296dbfccc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb0e13ddac207441f92060c5120d3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0d1521a99b0db085fd4fa84d6df17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091c70431115984775b9d63b36ff8d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca601e6507c2df3bfc386e05414d9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759506df38d66f90d46b3588957522171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf90a905251ea96233f35869ccf8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414e000eca3e80c8716ac7d55f682c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89133ce518b09547f5ad2f05216952a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84585b3b247575efddef8aa71d6a31cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25c39653514e4cea132a34bed5bda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e15ad850535d19ca63ac2a880cfcdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4f7bfb12a76825137b24b65746807178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a250058e885cc0da3c7e1f1801a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5762bddfe8ff662a53afa2adb7c92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f84cc78ab305c308488d0875d87d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47068ebfb5cf12b746b1eae515301ffc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379ee728eb776622ca2693f639543c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61251b6653729d4bb9ea84e4b343f1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c151a25a7e4138b8a5442c335f432e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f37a94a04922b140e5a31f272f3e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d21e8e7999fae197608a02b16c6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21849bed44dd52feb9eab80eb6f1106e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c339d8a96b50020c17063ced4545b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a557681545d6dd107d36cea2a3a5d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037f71fcd5d18c40d1ba99a866904a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a996022c6903667f0f87a9738592adf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f9afdf0e6cf64c429ce59f094ba72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905789f966869e7b4c415251839f368194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186766496c4126d547a1591b3889e78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b292bc04fc46ee3a69c34e9cd8aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3804a901051a9a609dd112475e134197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b1dcb341f19bd2ab285b3ebad74e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299153baf61577944dca4e84685fe64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc38cc84d8079167f81474a7bf7d0a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c73fe79aee7d8ef76954cf393be36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55189f94784a28b50257118e3372ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a3fd606598b2872cfb29dc3a05da6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fe200331af5045f6156571bcd6a06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f403700fb2a26e05b47ac9226733b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766455bb8494f0961c9064ef9a0793f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f033ccff32747f2a21ca056477e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120e2a49ba324f50f381f32f3f51689208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc5b75768146006040b96cdd89797e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847bd28ea1d87afb2f465ae52d0ea1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eb9e470eb199049776a83558a3907211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb5fb06b6803c5c0ce06944b9762e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4e3e7f44b3eb07a227607520a20b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486cc953ccc8c99caa31909ccc86a19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcedd7f2593ce9dc05f9837044a3fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247690e2909d4e69ad53295c46561743216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c896d568db7d19a1598c5d50310e36b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de532725ce68427d199e362cef8cf240218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc2af68995530f8ac8231eb3c3e997219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c4b1480e4ae7ec5698ccae5276bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac914a9c4570f2e25cb1ed4ad694cc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875217ca46f433c1b074a8838eb18bb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295d690b348bedc9abe11e7589827b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb33f453d9289fefec694e443e9d80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24633771997f09c86cb7dcab1b01d9a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b673d2a160984068565d8814e31edb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b995f0f5ad17d4c27381f2cdae38e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adbf4a4e15f62961d35f00dfc81ac1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd888189dc924ae1976d0261aa21cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4fd419574c2e7e14fe5d948cdad93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb6709cc0b9bb5b96550da040c531f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951cfd1748af0e7a8558b9316359a8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b83a634ea6f89d1a783ae55ab58343233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ac7d839b3508fefa7edca6474e3ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2892c9ef0676fe8a62702b69840ebd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2af7771e783a67f70b471adfd54aa2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729746a057e16b87d34e6b8742b98c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b162af670ba9f48743d12d6ff07af32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a09b1bd7ba6950cd65ee58b402978239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f560c0f217294893c49b0f00ad01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6077df26252c088872eac4cdd1ee3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801aa339c0fdc2bd50e5aa69114394242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b65372bd69349b8fbf3d813eb80b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b855b2ed1b8a9a5ffe21e79e68d6154244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092331ee933da01bf11f04f6fdd1339245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ae5a220512ce20e9ab80bc641f4e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1ab29f6cb0808a766d1b72a26ed1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb8898feca82f7dbda8c8c54733f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dd54fab67e0928a94d3b66e4ede47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf21374086f05be8249e761353692f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c79bed2005a1e7fff8f6e662efcfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460505259e6546b8b5b6c3528e248d48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28aeb6f6354d89cbb9b1257d1c048253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c5dc37b9c5a3587c528f708c69970254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea8602ed9a8e2821fb5813d7db1d61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489ce2e7d12a3792ea0542ac47c1169256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab538e679aab69b53628e9a395f2e91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96d22173ce4a482646e9a8cd8bd11f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320cb3654bdf57699435f3f22e63673259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d1142b930a1aba9d3441e1b4c478260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a945475f3bfce04664f14bcc1ede0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf582b3e634d9ca0b672db50e672af3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6b1be5d078a70d0f25f477b9c7db4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22c198eb8ac974e7d0d1d341128c6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b6b68398f50a3083527bfa52399aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92180d5b5adb2ec6a13541bd9963e51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e17157f10ae109a35b118ed2a9f8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273f9d9d5acbc575ed50414dd80cd15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9215bcbaf786109d2348c0f5427d74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e283e5ae14c80cc7d6b6d4f437a56d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52c9ba0ac05b445b21194018dcfdab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eabd0140bdc84ed50149315a6d3f2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f6d0f383daca097ab2a3581d15fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af223826c952a76bc56a833f8ca6ef68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99085d5665172f716695c1ede23dbce8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ddb393ba22e257a29f4f24849a259276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea0a252d6322f136add040b02c4050277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86724736488a77e5162bee7f51035a22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578af9ec5f1fcd2f8ccd36e3d6872e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed19e57fbc3c840d6eaa5f495e9bfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bf5ccb1d6ca8bcd621c819e0ed581281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8357a3ba066b55f7d16c7e4ee6913282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cd2616066c41cd910be34cdc1bb21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97686f03b52c939100ca6c6473061e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592e65833e8617dab8850606d082bd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2c8d49fbefd883902a68e62a2ed43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59856a1f9e50712bf994e5d12c132ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a8e2e7484f95ac226ad923dbcffe5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106e2a1855b719c60f8db6140930c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9884854f2c64951aaa1439dc41c3c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4eb3b5a64dafc4b1eb10c54ff3894291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27f8fd0d5d10414f4f61b3a89f7a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180bac3d51c460618d447bb65dc1e31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb9c0555ac3183bcc467c72d04399294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b78897dfb00d95657659dd78eebc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc34c32bcb1c0cdde3767fdfb3c2a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c534dcea03388b17b3d265cf74dfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12679f95eeaea01b2c7062a4f44307298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b82f4ca2408872887e2f2354eaca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987489a6aab8e182866c9c34615120d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a29694a0e99279cef0a0e3b11614301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6015fef5380ce194d99395a414d004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f4c242fcded6079bf0fa13c84ae4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a43a93b88870c631256afbe5694a7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75030a8f18cbc3617c8b6267b76343af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5fad1796eb27ffb65b8cc1cff9782306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e45cdc4e63d0bf773b4fdf677edce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fb630d176ad5189883ca208f1ca02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247c3084fc78272253bde0d6aca1a46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f79bbd8d80216de0e9bf848d47aaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c74c7a4258267c5151273113fbf922311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6165cf0d3dc1605cd999a1205818e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569db1574ae1fb73ea6454595c03b29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a6369c9d917c01ac525f145fceb4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87735fec013d623cdddcdd4cbe486843315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c753bf4d852a5f3acc101b2685122316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db739a211e891f756bb395cb9bfef8db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246bbe520f2899b7c7b458224cdacc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324e55e04f97d1af552b5b29e5d7cd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d484dba586765065b150dbf8e89cb7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf00cccc888ecdb5d1fdc730725dfa7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838da504f2bdb4a44b75297a9e153b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa7e2b9ee007b0daddd4113de9cd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de69fecee3db756eca2e89f3dc44493324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6bcad3a47c1e9c61ba0952f1b7521325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68fb50616581e475cce6fe4cf605b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3126b4b3e7d056dbf883f1ad34aa3c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a681ef97ef50bc945386eb90408c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fb7aab4e865276ce2187de445cc66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced50ce887781e4c4ae937edf738b52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e5f1a2c267445cfe1350e922015c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776cc84f1f73497cabca54c979ed6e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501d03b44c1265010d142d7751dcec8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da467619101ec95eb8f003b8e76c007334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b478f19085b8d5d2b1dc9459128f82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c55480e9abfa1d46d3798f7fcc1ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c9284b77a09c7df2d2f8aef7d430a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f7a6da32930544b1571e074925c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c713032dfd94ccff38d0c9372e399339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7864582ecccbfaef38978576039e09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5df9e53e77f18822de25f50226a49c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0da02dff74c522b7acbd012dc00c9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f73c6a706e2cc46ec03169c2eaedc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac5cd718b8348bb8a1d291f1e80ea9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f989f90b576eeecfe23a573d2c5984345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab3c86a97098f00785783d7b7d8589346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7514211afb2ef7f9ecbbd8d279d48e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760bd44f5935368767cfa6970df76ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655f24049f943f74a9fbbdf6c34ec93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4715dafc6621c569f9a85b2ab469eca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0aa8b222c1adc36296d9296c0394f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242187c303c43f85455f17406286e554352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085f26100497a17085d9f8b88efc432353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ef6ea494cac5c8be5570c537afe7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405342c98a0ba4e858a9ce229396da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b4ba8b6d8916dd8e1b5b4e74b466356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dba5ca2a95fe2b755d9ae0cbbb4f8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72d4b15a89fecf7b09a7c179eac686358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49dbe5c15973bdbfbcdab8c4225a57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52421601630b3b269857e05680c65784360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc1e493dea3009c474223532dd682361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd349accae05edad7a8628a091ce38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42220ade00828a3f5675f3ad46a7633b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482bde05521a6d1500884091d334d9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf600b2429cbc9b87b20a64144bf49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d822eb4df4f8e868521e8370837a8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd15030e9c1550e4b8fb72821b9fe1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe3a4cf619d8d1a04f826fbf50a0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a1903e88af1be978151bc52d3ac4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1bca0d4c162bbefebb35f52384840370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865817ad311495cafb9c90d26f0371371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544df812f76a06aabe3fbc08b436d3cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac3d9b92ae2ee99e660f3b5ab01431373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b893882d5a9ffbcb29ff593bca528374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ab99ca72a8311c95eb8cd9366072e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538782cdfedb9fe27345589b2c6d0c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78fd63ceceffc8a94d7ca63bc94515377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9c43c4d7358b41211b7475f3a691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c29b3d2b6e486e63c439d36ede36b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deb57a69b33eca5dd4c8ccbcb88236380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b978c97442940594fd1f7b7294e0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b808db8107f7de9db2dc596bf1d6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf8dedce12e1d1ed3922ffe95d2327383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a9850642666d62be1a7fade68c1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9b0c90a6c04e045a4cacc98adb467385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42f88fb2e4d0ef3d449946ae137916386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc7a618e1374cffb4abaadb943d75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a65f4587582c5162ac9778d0adf7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c74c3e827be3c23706bbf1f0c4ac47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94412e6c9fbff72e63a718eb0318f2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9785ddbc6e66895f0ed699f757a910d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577be762bdc433e3e4f7bf4a62f3623392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f146ec4d00c9331a2fa8cd006cd0000393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c35903155212744159f7bfd3feec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff1a7568eea92a548ac7a2bf84a63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded3d5320fb450b1df42d23f90a10c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a28e989c73edbe4642126eb77ea8df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0c5f5c40a20aaafc02490daf34dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afdfaec40af1421c3b1293c159b67b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cbdbea1fa17b3c982a363c7c1b780400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecfa5ce6dbe7ee84609e0d67a0b3a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b432f7dd6669b94a1f8d70a14b26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d892bbdbf4a2409e34b7fd8c271e58d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a700bc7a05066901755a3ce6733deaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa81ff33c6b3a10e4b37a164b888a82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a547144528178672d8b60391b21793406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b84881aa135de1352458b5e2f66f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070f24305fe54ec08114120c4904cb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e640eb578e28b1e15804c91e7d00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec75e165af44ac840c64bcffdb17d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d6ee0c91b45b90c43edf58e606a04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c10799cf3fde3fe7f135a037010fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10234ce4a47d4d8e840a88f7d8a13df0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc8bfcf72ff3d8b480e449c1e1e4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b7e30f5e66735c78232bdeaf31a48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034253111e69333a313576d17afbf4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803531e1e826e151e2c774784f9d6f5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35938d2ba5bba50bec26a7cd9e6e309a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0520f3d4a8a37a9715dd6b2bd1ab6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1173922320b584c5aab107f2c3ada420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1e7f1693e33ba0e38c6826c6a4f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0ab490feaec3263618a1ea40d873a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7669e558780fd9d6c93720eb6bb4bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4035a8882083ab9d38b6e8b276318d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add15829340586b26b53ff3ef16f9f77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b4ab79ec38db712d27c89ae2ef779426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17616fa61b6dce2bf984b389f46a55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416932a72d262fcb31eb9a9fda20149428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5b7d526e266d9c401a0f926f8898429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63da0d952cedd3805f4105b64824d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6a2c740b3a780f9f34bf9e82a5d4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8265c1cf3372b66ee06d64b202e83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58017e7786a0e2fa0b8909a49c7c2abe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704583f4919bfc3e27f8a5c722ea683434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677a2d0c641ecc8177e0cf774b6524c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801fd8bebf29cc6f3b8a00deab5a252436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629936f32265319e20a7d748a70abe1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d669e428f323a3868bece317264a5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465f900bfc17ad9248b135a544735e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a610679fe19027b16d12f4ab6d0d8c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458079621ac98327421e4546d53712e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c772060305ffc8e23ab57569dae963442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7109eb4689a00562c215f5be1c05ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a3b8a1daf586c548bec2b9b55334c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e1e09a5004deaeebfbce5c82e5e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b358e195fee27ef32609c99ca58fb34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c5e078b5a937c405534883ceb358447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a763812a890160bd5d1fe323d7bbe0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0fa74aaabb4c45d62e2d93c227330449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f066cc981f0a7f217800431e77e3a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8ded355f249bf0904932c285e9e55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d450f7ec2613a409c49ec0f711bfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be910ff3efdf9ff9ac47df08679e8374453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5376910766eaa1eaa4e2bda1f0b951454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ecba6cb1d86202569eb8394899f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44368c93c565e2254b35e4ed828509e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd49206fde6addcd348be844ca3166a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147670750fa46ec8ab8d45e77db80b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0cea1cbcd63d3f9de29da38f87290459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b092e006e7a95ec3578ac2e7be320460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b69c9137344686c4f3421028490de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8618358b7eba3e1a0125923bc6a2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007edb16d75569aa5ef5a67b94ab639463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d928285e2dbf5fb300427a66eb30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a57c7d5e3d54403061236d6840052465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff881a8e699ff0d6df44391d1dcc3978466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c8da7ebb1fb41ca911cbe9d6982e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3cdd8dc8331d8846beaf14c8955de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a141ac3e80f46693f798a09720577469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964767c113ec812f489c1028a1f0ee8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada18526e7f61982bc3285941d4cac7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f2211e4e95fcda22f157aa3541819472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26add55021129c85095b41454cb7e1ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20a621dbeb6e422dce918dc13fad45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657c513e01f4ad3c7a857035cb37c77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ae4b5e19ac8dbbe6458323fe00af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3278ea5684f4463f9f8e2c562467e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58175cefa4fd224fd93065432ed9da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be76f87d9a1d1e416adef56432724c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47052cdceba1f7dd9810d9c22e333fee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec759fc84df6f833e446b603c45976a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87a82e6540398c8dc18fc04f2841c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bfa7fa773dfe85cd2e5d9bc7e44a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d71a8b2cf402c5de6838842a8450d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b17aeab6c7e748260159fb2a7f4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7b35a4f3f03c988b26185afc9ac31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52f3a60301e4ec57f1913fc4db5f54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7cac07da7752f7918d524b02ebb7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db098e77c10bf10e0643b106e94f6b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74e90ba99911491f483b6448807818490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f1d36cb8828d6b77614bb88319b9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a378b57b03e41e743560d998e651492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1efc058d3eda9bfceefbc3c26818d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70b3799d24975a1490c9d75f4e0566494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e45d54280d49dd891396fcdfa52b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65218eb854924d1332f25ba7e767666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0ee26d8f8f5489272be3f51c05ff7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7050f020b4fb17413fe2e1471c8f1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36dfc01f2c6897fddeaf37c646c87c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774df363f953e9a179e7c9f10a25ee7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7784959722a585c2e5ccdda12665ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfa8ae515ea63c77099a3295f4040f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439efbc566a70674c4eedc4b5dfbf0b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4606bb03487abd2f4b254570c841e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fce92767e696063eb20ada77c4c08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d2b4434fd585f4cec9473e225239a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf8bf53487cd360e3d3cdcc40295dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5842eb455eb6b2a720407da28193c22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75588da903a68f02ecf24ffd2595d9c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e3916dc6a90e1ff5c510f64e7e68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd520f18d72515acb81020f94d45f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca6159cfb3e1df57234b216b3ee20d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6161f71db5e5c1138336a9ba305a1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317aac0fafea47130a92a66d8ee6ec0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65175798847f474fb92174351cef5cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4d1a9360766a4a07c4b87e6e1e3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e178e6276eca24dd7a71bd4240f5a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c867d6536048a3130b2b50419e941518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c96762881cbbc2d15dd65a7d483346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a62a716e53816fdb958b05f83ca16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccc6772c67bc1ae6a5dcb510b9e880521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59289af283a383c8969001be3b4e145c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2cda48c0fc8b3101ea2110f02ddc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff14a4ae0f33860baed3ab9cd79521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08588917f83f4bb109320327de500673525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416495bfe94a5b4a9eada123974d1dd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8804f63796047866e6a867012c96d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a919a1b8d303b56ffae0d0ecc944c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ec52ca6c24f70056a55b2d00d32c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ab4b99cca1789371b94068c27c586530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852068ab512de7300821c9c818d8e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caed63fb18382be898f4b125f75c18b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b05014f61809adb45abafda0af220533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ce61121b735cea483656045f01de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347bf73bdf55d11ff9f975a2f8dc5cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb979693ba091ead5d3f97a4a5b78f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffdffdfc3327bf7910904ab3b2a9ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88158b35e0d93e4e2865356ba11fb35f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91da2ba255838ecdaf42cb4faaa6d5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81da20b25653e0bcb8017183270351540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a966cd748dcf1f71a4db9652892cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab026514c57ced846db2ba36f53841d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58042fe46b140f5665390bc1da7c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7dff4f36f260f28bf66fca0235e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a5406db50ccfe347f6d05eb10d35b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5481166f953c3a8c78c8af4fda8ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b88b468118be1939ee0adbea6cdee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e76f925e4fcec9d7ed6720b9fc42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348660af3632e78c955925a6595673f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061b1af571dc97ca3e9977c1e6ad077550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a4543ef1659a816f7dc7901f00ee4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82258a797a970448ffe1c5627b603c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495369c83373f9d564d03231703b7c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb514e97b6e89963d32304e358d7deb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed1b8de093e56a0d6952c35a640086555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de65896ab29d259905f282b86d3bb0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54a5ab5214de223a781c6f86f30683557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c11e31be614208306744902692fda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb2a92a01784c97ce8af4e1c51c92a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69c4a15b0c8bf9e66b1d4217c41502560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4cbc7dbe0d494dfbd011822907a3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98697123fced19ae7469227eba197562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f46a607e543fe82c4f585a365e39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90678496333f6112ab8539b4e45888564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331e43e3ee129f030339b705e99ebff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4602050fa2b7583c8172aea3d8754566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79917476132f47d5e64d5ad1b19b575c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47182c3513314363428714a92274eff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab9cd266c30d82a09f4c70a48d1d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bfaf80c74f141888f3ae291371abe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558dc977e3050d4a37c57846af516a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9f9c112a43f166a3ff2ddea4bd19f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ab53da0672ef39ffa9292c0c74ce5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad40acb3701f28d514c6ddba2e8de54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f2658de920e9804a0febf6ee6ede575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a4e4aebfaab1126e597426c4763bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed618d63b33901104206fcde1ab3a54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bcc2dfe75ccb1075f3c494cd8b589578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b5d51e1fcaa421e7ec05f9087fb64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56aababa1940148e929b9ae1f489ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b02c28b5d9ad7d9a5cd2f5b305677581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3289ac900a722478407b666a7e3c50f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a36fd2724f1f6e34e69330651cb2c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aba32346daf5326e9893fb64905f72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45b96ba1f490a50b40bba64a4111b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f80d2189eba5e4728c0a0dd855ea6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a61035afd8c6fa39b9dccf6f4b2288587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b17072a9190e4388cdc08631f7d8dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ccec9117396449a1d40955c95933589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee7f42a013d8d50e179bc762f7a2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea099bd45104ca2660b873b23b8ef68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cf00c38ca746045b53f8939784b62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3ccce0e17351c629ce41b07610961593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe12746911ca8a69ec264510a2099594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23537d340de61d20cd13e723655af21a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843779e7c053a784ceb2d58e80d5bddc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac39186d0f8efbf77c633433b7ab9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ffd291af69ab7aeb0afe8211f5638598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be726a8c7774131ebdb1f5a8e742f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca7945d25eac7aeb6cce004ca95f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af37e588d2159349332be6d5217d1b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0efb7341ae2b49688f4277426a728602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf0ea825947aa26579565cf81c8b95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719a6715c0e79854a755663a68d88da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2977f4cd6f65cb4edf18103eb3d1f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea7bf969fb65b5624d8a93f606a47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a0366e81ab2e3c33ef6f7499a526607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bf0b9c5a6df24213cc65bc7826bb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dd03ff04c3024fa8d46add21a98cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7ab9f0ca5322ddd89d0cd0de9ca23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409a1f2776b44527eade14b2391e0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba923ccfd72356a9761393a583149c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28f5d5e37f7520b210a9d55adaab4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135f7ec6bb508f36f9b1cbfbae02548614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c29244041f791a0ef842a847f7bd37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351c11ea5a78805258928743506ea0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905c81cfc4d6948733417814be0404f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6658fe4d9880d04e45eb5241a502c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb8659a6a81416f883c0b9869dd846619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ddb57b7aaf70352d3708d9a8a8d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c156c114be0b8bf66a9cef576d16c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1d2c7e342130ff1c7bdf968138b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2399a5d096998ba593c88fae2f0766623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065ce8641fd055abf9e66eba4b6080b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0a8c1c5f3631fe4622ff1d6576ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b72e89c88a1ab5d47c1a22df735c14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b2cd5c847ae5092b24099a9544e87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f8a2303951304ca0238e12308f939628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a6b35ab05a02e272adfef003d1ea0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668206d92937dabea120233833204f34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac27dbe0845a3dfde72b11d7b8b9ebb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaefec3ea7a5d6eeb869fa5601e2645632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b10061300c22f21677eb510e602cd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d91382f1ca9a9d405690691ca6194634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebc56674625adc44313656d52b94a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3cd5ff88df51b19b7b5529e2d710636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33842f2c939dc2bbe7074d6aca7e0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726da5bd55e5e5c17de23dcba4f1db6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da475ac72ac8153a12e180870b6b08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295271b91d7738acec8af2f9f1b2405640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebba395db3978d1efc0a04635f89c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d7fba9fe1db7d55cfac012dc45dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3a4fdff6318629c318f3ac68b5d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec36e0101249befc62f5742c34f2c42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114e718a2c8a33668bf9edba74c7ffb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0586808f0c831c38f2d8963585a30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c654525622b0136fabe3e84be05a0dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796e4017541697a4c462c6667925106648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c6e8d2c02d924ebaaac74b248317b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b88210838e531053c418bf3383f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d64bfeaec4ea316f28850f7668ccb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87597de6a760bfbcb2e1e0108bf171d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2226e3905d7d7817e3a161f74d80a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f182dc5c8ff06a79301142cf573811654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102662b826b3a96e60bd1b3e7ab941f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a6bae244583213bed352a8e32176656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3259529dbf91dc99e9df28235d9b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d71c1ffe2b41b8941c258270b73c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b498440bf2f95d5eb1420264c86ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e12aee1181553ac8ea947ac644cbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5265ad2d3f136cd6dc6184390cf7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55400003fd603fb4a763e81839cdd1ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155a6a2ad2f9dcf824fbd7d8577ffb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215e1fda89b24b9b1cc5999304e2d7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95369c6c451ab4ca53cb383e3b768e35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0327916a8f242658dd343d0dc2394666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e3d3b7de49786e1650dc25e4802a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492db908670ddbd49e29abe10bc3bad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f2f0ba36a6e994b9ad394680d0fa0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28fc702b5452993f79ba6c4374f0b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e695315b040fc43fe5973924eaa1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25dd16035aa876ef157620d8265830672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26f2767d84f78e04cbe7e8a71e235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c97ec228d90a3f517bd532f91dd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b92e0bf6313c71bac7c5f8202837aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7e301c9b6141c58e1c885cf0bc3a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7238830b3b1090e842ccca0e2d38145677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b70a0c386646d1bc4005bee25cd9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3371620a147fc5a14d18f32bfbac77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b208296e7d3e5b95dad66c023ff61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee219661e4fe24222af139f8d69f8d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c591cdd0ff1c7855187d95df7e219682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2c1159e50399b45a95792ae5a7c4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0711f2c98afebbe664f066ec723747684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5242a9b39a29ef7311319113018e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510e985859b620d8b977f8db5c24fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7378345a65fac5a86790498381eaa8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff028b66243e5a8bfde220fd78b0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da1508fdff1f8d9fc348a6ed561719689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16133d5cf7c834b4964de59f3e7e867690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a34038398eb58019d18eee90a7100691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76a7935600ab51ffb7ac1b802c889c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157d0d75e2b6f964c407ad406767ce3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd11983585df9b8835398c884b3019a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a5617afc3a702eaf6b0ab36933539695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c41fe04a545e0088decf931d30ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899d5689b3d85db0a17cf5edef53ac1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9903e5fd605c6146c1f970d83cb90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b0f3a79d72bfb9718f7c64519db2f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255232a236fd0c89b70e73925651338700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37b04d875c9c0b17e2d855f3e88a14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f792b6a15c70612d567ba5512527474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2e6b12954ebb26be8b2e28d5e735b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac518b9303ec902d63509d1b17593a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937270c703f398f37fd4fd9f77c3f776705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a724d6ff50f618593ca3406f505c2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad108da7e042809e2bd7bf5e3a0eece6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ffcc0da5aec33fa57d120749eb13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e34382885536c398120837682f6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b150c5c5da895814ee203463f2287b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045778d29b4141f855f7c4370d70ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c9fc231b272c3e16c63dd1213a17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d9aa043f8901e9213549c7c341ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e0572cdd36d24d1cee3a81e2cc63a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4ac1d32da2d99ce818231255b56be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be5bb693e302a28b34dab2609f9a96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e7b9a489e048b0c83c33b89615fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd19b22a1731beaebf8530a3490e939718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a19bda5e24cdda29cfc8467977f806719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5047969d31890ff1d0b4686a0014b01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c486ab1d45b1b284373ee74446fe8bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61accba5536d610b6c80e525e68d7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baadf712900464fcaf540269580702723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cb6bf2b18ea4298a85471c0e6f027724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21a1e9792a15e71b056d32e3a9cc3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe58c7b65688ef64d60da9d38619c36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38eed32ea9c625c117a6a9107eaf07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2504fe06b2a46dfa9be4621316da613728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73160e4fd8f8e5c500cdb102adf7066e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1fac0cdb1fdfe83a2fecce25c18d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c6e00f1b288eb2bf85cb5d8b2e45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc35d6e236fdf4696e9bbf3ccc1df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758b8775f3fd4dc7c40216b8bea16b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2d1bfdfbc4b5eecbd7e80d6a062b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e25115dc7b3c9ac0d5874b0972fd7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b4ec4bfc3920db522f2e2170af5c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f5dfad6bfc86fc4e7c371bf111f48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44978165ded4b3f1fd3a0baf5f63e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6e8f050c16e0b751b07c3f1f3a7d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c7ed31dc247d67b0f70ad3171e9d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee216002a2de77a4141be3f051cfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135479f61563d144c756609e7fb9d01b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3487ca31f1ced6ded6340e433b86a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426fe622ce76ce96f45eb5033aa48b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8688ff5501c8314b607ee395dd286745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2f56c53532ba448253b2a52b7849e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946bcaad0cce15343c23b944a31c9eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be35dc6c64e9e08032c86bf5504eeee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f73fc74e4f2cc06c3c30973119ebd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f0896cdc38f70c0e03afaaa111ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de82c5eff2bfaa0701d7a94f5429c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fa349ca5144af4a520df2395b45e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eacef36ab037038531e8609094d4dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478da38a939691fa29adacc9f39a33a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1486079a3e39f6e3928f28163759fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc983e104a45779d965c059f9342a67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a3c48bda19e2af01e36e3483084c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c653cc4e8ec6a659f75c05f720e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb025b73b726e8fe0c5152e32be29b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>