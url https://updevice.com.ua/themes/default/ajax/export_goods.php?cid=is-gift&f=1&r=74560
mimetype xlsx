--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38658b67c77eb75b8584bb60f37bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b97beceafa6e3aa24bca782517bc582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375aba7d136e3cffe5ca6c4c6aa0f9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd068215de5e606500c245f76d0e617f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976b29ce2b436b6d2d0bf1efd9e27325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012240a2b80e8251e4d1539f2cab29356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a84cdd03df32cde478c78050ded477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf4fae3bcf1740e881b6144b41aba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af7a7c22212a0441bd94032e6acaaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaf1bf069440d3bbd687b89f18e96f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed734cfafdac06616e6bf72af6cd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c924e43249be90811d676bbf7d5ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6afe08734c0fbbfc543b0b9dd3d4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c351fccbec468cd551e0335e99a0f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed510674922b7e8aedcacb98be2948315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062e5254857bc38401d3d64b00cfbf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9537fe9e9248bd65cb04046698a21d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f050d12be1f1a4349da6e23567c3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499455f6f0690e6433de96b0795288919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a190ca6e36ada3a317bf8661172ac520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce22242992cebffb1933568bda7781721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51823563ff23a046f1f69d50fda92022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fabde2972062a1fd855e7fb638dafa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f621c74ab16528d04889500fd2d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5afcbbb872b571315834751cb01b8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2514e524083d03051e40b0a48bc3b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e712131bb9e92c6ab658ea2510f25b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee11885ce8a2ff2565ce8c0af1cf9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e98943afe0f9b0c6d60b9f1394d7d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd758b88c65165a239e2b82c1ced4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae548f3d80c9a58d3b22c4c6e6d132331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce73673c2079efa41bb05d6048533832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4430aff9c13179b14adf5cb5c562c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b363dd433cd10c9a64af2b2fee8c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d4a689bd85c720369c3cfc020f32935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e2122a30bcba249ed1af1fecdc30736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b4e076916dcd753bde9debc67321d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fe7b62e2dab38f8200274e5f228ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a4a5ee49af563eea9021f05370d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07285dba42947c36160adf1132bbe3a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127d365b11f179d5afc6d13a2a7b73f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de880e48e13619cdd82e835f5718be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb08cb69ae399046ebbdd670b0e2a4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9fdcc647aeb11db63eb346e3e82c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e49ab8f9d5e2c2bade79031fd6ef045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624623637ad6bdb73e4b0df38ffd803546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87281821bc78799193334ce9c021b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f3556e3c0d3e40dac27df4055278f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199d090d02943cfeeee15418872296349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbddd67bcf87c952231af1cbb07981250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d0be72e774bea2205be1d338b87e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56329d664d68fe4d3c34ca851da17c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a71a0783bad5305c679b50a1d0c7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b2656426c29627951d75fe6df635e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c9672379a3a2b17c01ac0855436c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca73630fbf0c39acbf83724344080e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aedf01b69cf5ee5e3d90879da70bf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe929d48f4cd0150497239c1249d62858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7a8c9376664b9372057c86389d57959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace1c2f32067b422d5252f4d806346860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180caa823740ccd578243d345c90198961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f917ff84fa8dd66410702536aba40c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d110894076f2926c4ca93493886e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac08e1c9177ed022d255e4cbbf051864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80428c469c57c7ebb1cb1c390350b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1f16353635325936cda678fa5831366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465b91bfa012dc1580211cbbe09079867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7752c18485ca8ba1e6f67b232407068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a2428eca0ccab4dd2b61b1259087e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5171b43061f4e7059bbcb5a0bebc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb5e3f5c007728019a31f997f1f8e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a29c33604bbe5a3841f412130251172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a951202978d1434554095b1526f8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a2995667c6a5435e4ede1475b50af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05545e4936e80394605e84c1154a2b2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265b02f2e0b5647f454a05748591a1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554319975d9bd017fd8e5485e0ee113e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0174af326f923ee4eddebcc409f19e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d52ec96b3f7e3424c5bfe267c03a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b024a7a3832cb666c4eb66e6ebc1a8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a7664b277ad541142b5396461892281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49f511cde10c6bdc81153cc86f4b9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1572136f3af191d79ae8e994254d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8412191132b668e7b3a8767e68c9f9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4c44dadf97ea598dbfb4bcceb9a5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab0fe04eda6cdb57466d39a16061e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284ac78e3070888da1432f43298668787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27d34e2b614c9098bfb7c48880516988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623c1b422231d5e998f91f97752e40189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd98953b0b720f29e33cc43dadd6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6571071897c922c58432cb07af0e1f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312409a0b5b0435b3b88acc111afee292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931113fbe0a050142a9e3d17aad016c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc57208ee7ec6fb267d2fca1d8947c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd36a6295c88985ea5a413ab32f973895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e80f3daf65f8d96a21f786b7c527896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0f07be5f1cce4a08e94619cb3ee6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437cb7a7025bdccf9686a8769a3a1fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b4d94205f71a82b8609e10e0170e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca625ad6807ad9fdd8aba19bfc64fb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70472cada916fb046de4ab7d078ae4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f30c9891b64e9502751c489b9573c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8892fbcbde5d0ca127fd22789687af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a15bf198b6817098de9198af61ef4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18954378a0f6256672c9410d380b0d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7161804cb65c4f9f5a2fe097050d49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52c6808dc6f195831e1d5c8d74a2ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5b3cc42318c83aed5e049e928d39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21b4b19385e2b0591cc034755be40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5724fc121f08026f36b1cda526b61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a136b0b3913809146800baf9ae3ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1540d426af5aee140c49e93b9ca2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6119ea04011e471e8aa3548c31a9fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e74a2d911dc1a0d13255d38116ce6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e671f210f62592da0c7a4cdf74d3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dcdf3f20fa65407074407aef9f2b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369db3536761771e337a61316572b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed087979938c8b1cfaf8773f805c44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdde1c158f9fd8729f7aa3e4c04d0f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a15f026ef62516ec0a6d687666daef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1cf8b3212a1f8d3dbcace3b9ae6f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca4d05bdaa57d658ca3ccd8cfb351122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631e73933e61e99cd72a1a4fc1a2bee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d63f504b3641274ae833eb9188a3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7a911f6348f65cead81740c480d1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d98350dedc430f8aaa57281c9f318e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627372a7e6bb1da8cd94eb8f588dee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10867c30985bcd13f96e877c8700f7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41860b3ac0148e086ef58ecc7a9999d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e078fafd6ed7de2a2c4da6c6f206b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304995707a50f7ed69dbb34b864cdc2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da27ad1239b197d368c5080830c57c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b98f777a24a4c00af2ead1de79ed1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f767ec8bc67e44a4afeeef4001f07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18f29afc26cebd826995e3da216692135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4db11fd560c3d88d7d0e940c6f74e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76135da06f453b2386cdc00a2920eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086a0074eb61a5509555c25417f6564138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923c4cce6d111350bbda604ca6847f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84cbc4fd8237acf0b8b30044eedd4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78415537e21011e4fa0f41088055e4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96c27875a23a31ede645995704e628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f70eee550f0108c0f881c83d7954143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8614717db4374dfd62da7e3232d4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fe746ceb7280667e326bac1c85240145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a386ab4ebcff531a45492c148141c92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb96ada3f29a3370c41b803cc91bf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572cc8635775277db492a05747b6f73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d67a43b02065a255dd53a0242832c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cab76442db67942a81f6a412e1921150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db315f08baf910f4a6294e7fe046c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210be324aa4168558c8ed79ee3ab4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775374e19fab33accf8e80c61224e371153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412f8f23f92ef0c4883e842bdcbbc5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee0d0998064ebfc6003b10b64a143a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1811ca8cdf00ce51f9a186b3325c53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba3acf6702a9ace8dda337da4098df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725077e270dd735f4ae79fb5314f6bad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06341b88a648e31c490a5ca943cffee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e2604fc3e81372c0f0f38e143cf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb437276960a484146ed055f7e098d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6ed03e7459f1bc2753e643dfefb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112ab2242bdb3603c49d77176d7a93c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af559d342003d5e5fae36f21bcd07cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ab1b1d87ce215fc4c49c71122369d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387edb36bad95722f48c4ac7500bdea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267db0b8c8dc1e9a2bc848599bd9ab4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddae8e07dfde1f444e18e83aee2bb04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9501bbb845982e5feb518c20a02f37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7eab4097904a5d2ff441ef377181a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2669be5b3543f96c5cd12f23c53b9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ac38dddbcfca47f27f13e53d971e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c4ef382a8478c1a9d351bc0c56871173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f9c026938e922b9d3cae508ab8050174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02473515b29c34ee2dea8a8661924a9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4bbd181ef6b432b6c316772bda82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d21d659bccb1b95ab1d54838052234177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4cfb24036cf39c3414751fc62abfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1f7e32440a3adf2bf3e5bfae0feda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00256e539911f47ec665740584b9af04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76573d4e31dd002b9d8ec85627e69287181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d4c8098ddfa009f632139e9143e08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48bd8c327c49defc59c2ac24bd0d7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b540f4cb3d6326a6d46fe5377711a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0983de1fb6b2a8d98135f92f22782c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0753f2dceff0d40442ae2838b771e3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daab3048152b2282dcb39d652f8684187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b42dcfa6eeb57c6d0ae630feb8bf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73f7cee2487acfb7305422400f1a40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503241d269bd031c23f4651a01959b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8b791d892b02185b65522cfcd2525191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e5207c352d880241e0757a76f0efc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8227e0091078e69b3f09bb6a99e9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a92a46dc17400e1b51c28f0010ba2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1411babb20544cd63f976437964e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5e3b70279edb0fef920ff2071141c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eb6cbc087f5357bab675bb47183ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f675803748c447632149aeceb27ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ed3325a41db588d5021df91959f6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b24971bcc08b6225c66b098cd6ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc150e002bec869b87282731d07f57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2290f230464bd620f7e9fcf94de803c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b0c1b688201959e116fcb3541c41a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c580c8e159bab904f3ecf3f89e92946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28ebe7a8491acac05eef9fc78be5cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c008a50552baf5d49e1dd4b36089f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b96550e894d791f1975c919f7f6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422329e567794a3d7bf853e2f7d9289208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee299e78a803ed50b8f6b184fe028f2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee91f4948d021817561818962802dc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e410e1ec0d80eede7a1851fa769d73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048dc505e33849fa25398922d097b34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319b594bc4ad53b5c88bdf8a1d091a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b450dd827c367880cfffdecd1228c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06bab9f394cc4a8b8330b03f7476bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ec1662c5a0fd9b11682e3357dccf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc96bb47bb202339e991045720e90da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6e47e042f4471ab50e23764d88aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf724f09be8f6ac13e5095b6359edf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ddafe6cb7aa1eb618e0b390b77571220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e84f1ec4d1464d9a14957263538867221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1077cfe57c5b8a11eb1e0f577f4ed6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f051d79736bc75c394958b5925c4aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c21a4e765cef013eba8832ab8da9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887e23b28c458bc9f1288a8fee2d340225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e75246b6d9ccce5ae79b6916efff7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31b0c403c919cd4e9be9b2231eb97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d146df694c027f46eb19d4b81229ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ba22ca93adcca5230bd1fc8f2cf36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776074e0cba075b6780f5c477a8c47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6372ec85bd3220da58fcd53f8f07076231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27398712e34c89ded61a89a6335907232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dd7fa2753de01b309bc7a97b02896233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c778c7a072e137614f1c6d0f832ff05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771448a5ed57759ce68b27e0b80d799235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffac36dfdcbeda29a2847b8e58def2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1960f83b42d7ee7eb4475819faa65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068230d883a6271b5da95f6dc80611238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b304db0a0f2bfb50003ff168413761d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc755d7df14dbdc86c247f3aaf51b43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301979659d5db3ba2ee7bf3ad67c8f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f22eca7ffbc8ae95f3b27acb880266242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd9f04f9b6274df683fad8ad68dd0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42d7cabd8ae5c6d4bebb9e94bd4ab7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600dbb999773efd43a1781d5d72382f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da620e55c1bcf79a74de748f4ac2d684246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8cb80805f7ed81536f476a2302fd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97b78dd54965c5516d9eb6c888b3dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b81cfc2127381632c9a51d0c64a16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba8817cc62ce27c3b50d43c3654018250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c723547787e328a028fa6dc14a42b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8a60ecfd9bffc0dd4f0639348c6b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2fee26de58315dedb761b305972ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0471ab2b44e689fc917d22622d104b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbd52bab572dfed3cbef778d74f173255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9620c18847df26bda0afa5b2f3369c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823417650c82f6299946082cbde0a8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6beb78e9c6acc33f529286cbf505258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de03912ee19a7735b60b4ea0db932c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9df37887be337c10d7eeb33ca350d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceff3596bb01f77d6ac9dbb5a89e93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9eaaf23d48fc973b77e4cca7984f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ced2bbfe156209fb94adb9f78601263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a3a4a798f711c12a00bf371a72b68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0fad6e2764a4670bfd4d1cb76d5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567f6eee6054af787abfc78af13cbe0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319943345fd4f72737dff7e3ba66a2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaf6208db4e9874821a7979277aa87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c797d8c1d59be8fa1b1d975cd7db7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ade4f59270c65e95717df8ea0c2d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f5f14fa7f0cb91eab4ca30f24db33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d09bef5777fcc6e5a1de9a2c301c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dacecc1e3496d1a81a4cb66547e37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4121e247166491c0cf9130dedb60a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a318b727ae0ebe0e8beb2fc0d363f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347d3bc7a98c728490f66bc3c88523276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243a9b6a166b31ffab1c8fcb59a6372277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b1a7721ea8b0fe994353d66c1c265278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce1c80ae28f01be40e4eecbf710958279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd739d28f18c1246c11fd8094c9e31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33771d077eb4fb8b21555b56cb6bf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919836e001cbaf8055c4ac43596d9aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5c86768c90cbf1b28aeeffc7834cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f928be56fac5fd4ab793d5fd21e741284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6546203ced7804a8ffafb336491a3bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b02cd7745e14087d825b52d6d6c9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868cf986ac4f8b703b36f37183aaab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb0ae4f080dab32df139b6a8ef38c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57991c4cd6da5092059e99f842d190f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35542737d01279e9ee49899313d3a10d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07129f0a2c555d9b86070afbf3b59900291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7c3f4eb2f0fe4b4ddcdf7ac1ef9c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd7357c6b2324d4ad6c2de3692533293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc4592d79019f984394071ffba9439294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ac60f043898829413334acbfa6c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8a0f8f57d175483ac46bdc95dbb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486602cae7ba2e18f2a2b35489aa4b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6723b596a9940db397a3ef328fa48d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7513bea3ccfe7ab42facf31baea6c17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b530ad712b279e6c8bcb99cd70056300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e323987bff6dfa601aaf18f40aeab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157db91cc34204e3dea5ca85258086b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad868e7b7ece2a138b7fb7163679ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b3798fcd73658eebb1bc33a224591304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130df95d95684cef509e9f8a85056d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa175400b4686d9859a994ab3bd00ed2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ebbd14106a36a4e91070d65df9060307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb219f335f7c2a8d778c2e08ea317e29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db815ce80031979a27173d470d18db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d3f7756951394ec54cda28cd80614310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f83a5a9da2870ab2df8921b2bfb956311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32766106f342799147ad48d7f1b596312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2abef5b1659b15ec5cd45817e482f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29d57318a38c7c6149285394a46242314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cec1d9b92bc3f51c6be88bc4c8430315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2dd37bba2843b42b540e5925731f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7a59951977293e5cfc1957bec612317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94173578cb4140e31557e550c54090318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2188d1c314206acdfe0c51c388fe82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422004a021eb2d5c9e8cae85fb5d01a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed281d5cbea67d912f920c6019828ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a213b92c57ac749fdf41884baa673a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8115c1c986f21aed0c0e0e987c6f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9682585dc9e4f71297fb91facb32a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492caddd51dded1b30e0b88b685e7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf5e4dfa42f63babed58e63cbde3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12b853e2c33bc855a004f9b5b93382327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f7e7246297a39c8f10ecdd4335922328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165b28c76797b7774f1b58a3e2fa12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba071755776fe4b69f131db9c815fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1608af26fd978d3d9fd3eaf3e91218331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0e625b227b2197353da3218973bc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d18794aa6774ba4abee4b458bdcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ba5949302852065dcb18460e7aa19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde692013377a07ed1c72882850eb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa456858000fa17a6b09f06dda7444336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3340690816f2a15780506fd4b4429a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6344cb3113b0ea87e74ec02bf9786338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245550b8043518d064c56a6dc1d0057339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47165b751f9d7da31d283f72fafd845340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ef7400931fa31937e56bc4683592f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31027f134e9bbb1a130ec1a97be7ffd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9d7d07cd490cb05503876178cb715343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889463ef420ed710d2c8c6a505efb95b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ace498f2bcf72ea4aa389820f31612345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578647a01a7cbe7967366dd2cfe65c70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230fc27c377b0bf506c17cfe5be1e93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e5fe7ffe9f07effc32c32099def8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3c72c40bc535083f2fdeed577b5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb637c7e941bd721d233432ce60a7f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b718846d045780f68492c51deee91e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aab840cbcd1d1417392aaa9ec79bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d22dcb2cb87bf0f31090c7cf170eff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1aedad83c5ec0b2e3985a04ecd4cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2873394843a9cba140e2a02b78f5e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07812e3ffcb30790317f9d10924112a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b9b934a2df3e129e8a713577e86b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4334ac414fef695a7c5c374bacd9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ab899173043be116b9680b0488888359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8745deb2f248b9c58b64e675a76c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd3c1a765283475e1c5558dd5ad9ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca0c68a758fbc84a919b757ef2156362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a165b68d2ce34fd50a3451feae4561363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd4c055e7e2b588de5d27a36e0d611364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a1ad7ed94a6617319b654ea9d3242365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aa7940284471046cfc28653df2ecc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f959f40b271c69262b82a09d149c0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77cde530dc13a8be27d0ab9b3600bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616ba2a775f6d49cb9f18a3e2482683369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77270b0ff78232906129fcdd7aeb75d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a4e4c33f251e57ca1254a09bff7b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda10da501e17063f2a2d3e7c50a398372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf6310ad712c89eb42471ac0b2452e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02498e8edf086a82f211e70334fc8366374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e10fa7c852fc899dd26b291ed3fdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122bd7be38cb611dd590aa2adef3629376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eaa697fde6b66eeb58639b73fdaf3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046af7e4e50cb9dfdade187f6ed9f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7de05041ec4a99b5736eb2e644113d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd99f4993580a935d3abb2c358cdcf1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda11f546983e1cbf52bdfcca64095381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f0fc96558d5122fe97ff977efba65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc7d90999cb055ce4b0f917beca268383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5232f7921c02bd7c224dd8a532f8a30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dda0b9eafb7ee819a08e0143d660a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0229228cb1917f3338453f54e89f6f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b321a658099284a7d43c4c65bc1ce9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0ef04a33ddf1d32be7a3f579b230c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1ae05cb6b28a41d75d7b3a6197e0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b0392933d398e940bc6ba4922d16c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6d248138c7d9ebcd92d6142e5ec78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48417b0cb7af3c1c394587e8301c27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d5ff66b5a7d4589dda8c5d20957f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a459d5e304a9dcea2e46e6dbb29e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e064edbf7d99f48e42f232fdb7342ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bababeb3dcb9bd5584bd399440282953396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd90a9aa06ac18182ec2db04a55f0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baa75b8af155281da4468ab227a848398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58ac4bbb06afe66ac6ab61aabc0f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa9ae8f5e035cc1d1118c76926a9ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0c97b2a2e4f901e6029e71dc29e7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea50cfda3f15d31d2f68a58048a8b93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7dc2848d28514cc31d75d872ae306403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9e5e98ceca17e097ec16dc0517474404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b6e8dd9e1acb737c275f4ff606a45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ca02a0e785633ff04da5ca0edcc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592722eea9a0a56b02be2ec1b348419407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637476e0c14f885e802a2bc9e08bd1c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f49ad52a4947bb8c9afa5e68ef1882409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997561eeb7337b06dd709ba696973cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d63d6c8baa79bcb82c360ec9b2eac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816158b994198c425904fe6e720e4d3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5e401f234e472cb8be5a82a037c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b573b0755a53dfdb33b06325be22a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c286842f2403a785e5c041c1b5a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40ab67d4290062550c25994bbe527c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514e4d5ca325b286168294a397b5df0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a136cba35fa9b53ffc2a13c1af229418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38341bd7dec93d9ff22ec71b5c53a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798958cab3ede9dec7fcfaf7d59d85f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6f6d449dd1feacb688b23d742c7ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e851fefe3bd9645e07e1f87e1c682d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d700089f9ac1e7ee428f0aa3047ba9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455b6fdfed0127b67d2c5eea2e2bad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f7f3bc7ec3d53e31b3d2cb040a84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086003b27c1e20a5227274f2eb3f80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aa53d80da87de5c80294609d3a4b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7046fee10d65bacc75ed127413ceb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085df8c7220ad5dc30fa3f8ebefebec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cd6a94da177cf0d57f47f9d5f6e3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a241ffe299d58251e0183568dd0e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cfb5cfe469b04f64043c1ec041402432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4e53c0f01158311f052678057d438433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafcf08865eed1b993439a5e58cf479434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1ff4c1e492a6c16255131d23ac796435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3497457b5b42ed645f4d5f7443c88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c06a9f5bb89556e9d3189f5cdc93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7626d87a4154034804e47c58a96b79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cb6586a63dabb09a3372bfc845eab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3d51179823ccaa105205c6eaefc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac14911761da517f8870db42236260e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c750d66b336f7e2b1a971f42948e883442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4c8ddf3b4ac9c1c1ae6a6291d93a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc1c808aed9ecddea6a7c769dfaaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00959ed5264b30762cca83227e16ed8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2c84ae2a598ecc7eaed1ff6cbfefa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c48ce67a87b9e65b73015468c2ad3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0864d83a17098773051d822c7c8418448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cc3b7ce842e3d6faf0744a6f7c039449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5432633c3717d12a7681123fbfee88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731843f612eba94d4a00d8f3972c5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad375cfe4a6ccda608598cc3e40e1064452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc86cd62c428f078f4833afe77c77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d73c8aebbffee77903f6b95d29c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a233f5c08026073b9077778424722455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7c6a7c6379ca8f0ac07c5dec37779456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d432bf4e74ad44f89c4039f697bbce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458563da77c923a86a11f1ba96aef9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f20ef20675fd9fcec67853bb9db6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbccef3458957b4cc24b7f7ab1b04b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5547e4c6e6e4cf36fb9bb45aab2d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eb5c172ce2182d138c39b30a43f67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6027d343d985372800787c276c44c97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6919053a1a68b974da8cbea4db8e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf949b528c4d81f34aa243b8ecfb55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446aee53320ba9a67301947deeba13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dbe65455b45f264fab5b8a455bc20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c491ff00c32b934d7eb35d8f929020e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5857124bb0b3b0cc647156f83590469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b56d138730f9176f05a80f60b8719470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093dbfd35a93d6516d856971838f60a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f221d544837b693f14ed8a1317f1da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621a05c79278d5434a782027dbcda0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ffcb8549a9fc83603125150d56f11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c076f64fe7f959904702d5ee76e90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11391dbb613231d2abdf5d98e82b1ed4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f8fcfa32dc45aea7c700ff889a800477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875304cc8c40029d8cd859f57f480949478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e39470b4d36bccdc513506471e989479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f3ba089098c2faa224eb459f44ae8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31203be3dbb3ea4e68e6887096883439481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afedc6e93bedb47bece41ad4705961c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362739a6629a204f8c83532e79695ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70147bb53367fe026530defb6efd95a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca7903093e9210a501ba538942913485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0da3be66bfa034db5f8370108ef84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d95bdac56edbf3d9a0dacc97edd045487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1116a054c147c736b23a81028026c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d1524c6f09f325d20c8feee7f98aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd448398bdb4b8433246d32fd6b8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a7d5a319f1c51b06efcf7f353bade491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32a12530af78c49b081d3a4e3fbb95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37ec171555d01a01cfc7102f0ffe20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7392d9a8bce955215ee4e3a027511494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510942265aba963d3d3bb191829044b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d1fb473cde52415b0f7a8cbd78ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1af2875922c2cf351109638a8296d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c176fbf04d4bd7e9393fe30d332dd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392147b9198dd1184802a69bbde548c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f8dcd25c7485f5f039f209a9422cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46454b2934741e205b7acfa92b7c7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1e04766386e8579d7c5addceb3f36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8635821b08a49305ecc96d226abf24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b75919fe113551c8030158b1f1ca6e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77745f701122736142cf6a7fe59af5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558c185570bad0463aa63fc946a7395506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ace6ddc5f4da072a969de89b263c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8a64a3cf6a40786fd15a35d384ca2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef0eb6c423adad170f4bf212a37ca1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d6c19a8274e2981ddf6a20227c7e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d5d8836182eed63e78ba587639cf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467089eee24e640743afc91f9e599877512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb00c38146423991673ceef508b1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b7a5e52a9018ac3edb2025069ccf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dd162f9713feb5ae8a59e629f0e6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acf6ee7e9d252d20f2a9c0bd573626516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f5e6bbf93a89d45cba93775dd7290517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983dd4512a737b0a0f17387ca8729e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96980d698da9bf9c60883b644b3c03b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f036c180787c90119b723adc9a1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93352fcc4dff738f02d608caddda81ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215215b2002155eee459df516370f59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb740ff6d63ea3be5913fc75d4bf486523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099c758eb9dd10718bf076e063f3b3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49dae75bfefd57113b8c3cda234fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed986a32e7e02ccc105ed113b3f15840526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5335e7d6247cba93c928661fda9cc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693d5a3e00796689b66cf7bdd077e77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a14415b104698b5d1c9b1d7711fec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ee743e7d36de59776b831b76a8430530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566f5f5938f92b9e6201b32dba981c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d881d37ea53a9aea41256bfd8b71f73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e805959aca4590b1b5f2f793e53fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19fea80223bf524585f7cb550b730f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e19138454a55e104c3c80729b27f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5af4ea63d7fecc716b2508dd16136536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8f0a7b3f9189a0241bee2912195e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448607db6b5a6933b1ee0cd777f98a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dccee36e9c6cde51cdd569d795038539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffc5f268b999747f25fde66f4b9752540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a148d7fc46e72898f7cffbcd004df5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86a0e4f56eeb06cb6e13af8f94e37d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b010b7d1094791100323242434996ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83889b2742ee71fe081e8d34ad6583c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cad34b0a8a82bd7f6b616a42ca9a4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec4914ef8490c6b8f135a3458ee0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c07035ce5e7eb52b466621dcbb89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e912f6fcab8f9a21b3de03514b3dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e512a27cf0b0fdf74fc0d4ed47baf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfcd84f3634863d4ed74616b40c46a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a7d70f7c8d1a019c7c5c2ff4aedad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022421f2e01736d554b2dcec2347c7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab462f3001fa05199bdcd9930fc447553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fae6a0b4a90a9f98f0be15d4ef4dbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234934c7450d035e49d00923c96a9d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6807672b6df57645636aa7b46554c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef176d8db61957c9a2e4b8e8cd96f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082991c7507ee7d61bd6b05a6bc618b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9527a0d38908c12c899c2cf89fb5bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378f4f5d19854b958ad47ad47baa9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35e0a0c05f773357426aee9370dbea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6d02021a4b170d69cae09736fcc97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aba62dac2a69d41bef03cabb3e5c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ac6bce755f6d3160d7c72b52e879564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6593004ebdee0efe36db9b6664d195d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691f4db20876b59898604f4f9ad65a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e6dbf58da95403829dc7d559e5bbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555202330ba6b1c72a7c8e5a06a7f8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a236eed2485fa5b04e5b8a3b009be0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c925eeae0ebef8027b9f6215a3349cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16574d19d66ce3065367c16476ab08f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e41f0689002cf1543e7c1b6ceda0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82c62211ec3f8ca60fcdd279be4103573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d7cc87baed2efcceeded3529fd2e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81183ddc90601c1ba8ea531051cfb9bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ebb8c59565955c5ff2d08bbf4df8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b10d02160cb07a8e11c535c3dd1f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91430a993a5f37661a933b2d54177578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e22b78f6c0c113710865a39b5de493579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12378754bd67a26cc2f49a8e23cf30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a79fabf4fc52d709e8fbccd0506d83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5668645b2f6ab2894897ee9cf547d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f594ca90eb00b05a8498bb54b530e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ba46c0a2edf346c3b6fa69c347fe8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e637c6646a14265c84e8f7e2ce0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692de58ca18f2e7be96e38e1bdd7f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561b24ba88928ae66a2f1e58b7452c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b0ef617867296fdde32f9633981df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773546754f1137de3cc26c1237246e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5997168816eae7e3e8e7a52b5c705e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8028924fed186f510ceb655b4a1a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f65e1c85575fe25b6e321f92c6e90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7f25ce4f0b6ad0e3009d207bc6d27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb960e619662001ed0fb55ee5fd8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40cc0a1547961444201180f11d92b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaffecc3f9e252b37939c89a0c0cbe3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78525586140ebbc02e5cbff63d5168597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d517876174b56c980001327d769305598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755d3b33e356cf3ccd5b5e911bf42a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe33d2bd1ffd25b204196d819c3b0f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b842173a21a98271480b3d9a6996e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344da24b5130c582f9532592efcbd1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889679ec467aac7547489332bac18421603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370993e9627f413129270c25cb718a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374326601056b244fb7154b22bee347605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b9991fb93de26067fa6b845b4c5ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0cff080a7b2d895c7e4cf9db93b2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d14d1916e89cb826a069133a1067e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4af81de8803aac5f55f6f974670d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094def67d42caf934c530c8058053bd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337be57a7e22df2d8517f1e9d34d270611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb791f501dbd1133512947695f2c50e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714848706ab47593f5597e40b50bf894613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108f4de902d64c1da65ea8d027b7db8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396c46f9f873a7dbfe433f36cf9d23a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3706fa8bd338037a86cda46f355c738616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04809ad5d7508495a5853b96a9b69a7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeab548d899b43af5f6d8d5eeb5367618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f54b0ea5ed53b232fd14e76699ea03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4f6d0002d388a7f1a2ed640a2103620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6381dd90449df17326c198a17eb9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd19cc7d55b8ebc5a52104eabf4881c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99216e4d209f2886f98a7d5a64953fcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb816fe42cbb22316e0894d070bcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cfa6ec160bd44398588b73eaa7f27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239967a7367ea56a14eae5532fe9637626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb158c35477cb46944a0d4701b6eca1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6d92f7190ead76f5c5b74bd4c4a39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76354d2e2b8db55bd360b5237399e28a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68457526eadc43213b1e82c6debda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce046fc05d842e28af0f27bd7e42cd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e950b638a15b2c59e671ae7109613632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0bc24cdf963045173cb23575b38d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fcbbaca5d92939db49be950b13f14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9dd010b52457c0efca405a507a68b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453142cf649d777fa0b3842185c9ece636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84acd47bb3f414af0c6ef0c22ca71c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b114025376ad19392dbbe8ed8c0a34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78646f56d7463620076e2f4fb67aa8c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400235013961aae52333bbedd3df1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5ba91fcce0ca8b94cb265baebf8bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8573a786729bc9e9b2dddd2cc828642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bed64ff0c8c1ca77b5c5db087b054643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060791a1fec8b61248fe386b32e12c71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f40bcc7fb0a5567966f9f3106a691645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7cdb8d729b9b440de338adfa43b26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72899dec866a2acfaee0acc7bdde69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b493ebcb8536db8415486f31d5d6684648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df15afd228255a96de199788b0a2d0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb0214480c7b51e2b932d24e2f6bb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2f2375aa0b2964f899f7a8b78e32b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d6d0ce7f3e80ce062f44d6acfdfbc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb32e0d3e4770575b677567217c3a4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac55cdc441b6cb9267fc6bb608cede8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4863d7ec76bbba4043c60a8bfccdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e52710d1524be4a0d59b98d5eecd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feea5914b57a7eb972653316463971657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b61b5277201eecf66933c17dcaba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb895f9af60efe6b5aa8c80ea2111a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56642201c9ac2723c959dde20c5b9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f14558e8c163f3ce7c278e93e9a603661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de45491a3df3fa67f96c13984d5509b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eed74bc39bd4233c5aac261116f45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f16dba80461eb93fe27dbb56b31872664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ffd8d97e4b4da449e6e7e39dd5ae2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7348458abcff31123d50e83e509b6b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a897d038eb34eb52dcaa5b60b6827cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62716d61fe66c16abfaed6f0dea100c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d48340cec907d9233630af52b6450669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88288e89108102547448a97b66aaa19c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2018de4b5ff0c3c2c7977cf27cae1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108c5b9e88268b3331dfd7e4d64b6ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fbfae8aaebde8fb94633f9bfefe29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241d312cc172cb6ba8bd33b4b4344b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490c276445061fdabf7ac1ed916c18b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530533b3cfd921c4022a42911dad259f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29253408311ea1a6d85f466a77f6ac3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41e64784c5a7a82a880f482eeb5eae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ba994618a036af241074898b91d00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc8bddc2a27993867f3899ca22778680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0760189fafcbf679b629c1fecb5607681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cfa3a664a29a4d36a98d7b8479432682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b33d8044ab5f8d7ff14ad3655e0001683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a64ec11390ff960b35d39af80548684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496b7718acb5e4f5bd41b097eb9623e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c267e0674374d82100c5a27fa87aa5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173475db281281fe4ff5ffa5f5c5312687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996450e123095bee69f48798b980b362688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1551cfd00284e1c1bebd7baf17e776689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f92f179fe22e11f1383dd040a0b683690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77df4721759dbb5433eae3d70c7065691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255af1958ec98b8bc8260d11ab8e1f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d26b119598ce2ac690544f395ddd71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cc7960a75c46bd7a69b349722321c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1861482b5514feba6711d4e82fcbe5f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e5dcdcee0f485eed3446da3b8481c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc59232ed8a001ff2f0d5758d8e7e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6a1c0c7752daedd4f74be8524672698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6a9177afea4e362ac90d7b9abdff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f7b5a0331a79cc2e9284df91be83d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fda027b2530a74b7db9ae86521851701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961d8e0f1bb10d4e65c7ca445d1b30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6676c744d2df6c5f3f8519f2d6375703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012edfe17612b2b76a97690e97da8cb3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677acdcb99b77e6c0ed87a3192ae2cc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eeb632973eed1136c83a6e7f1f2af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1950ac5b22311c5385b29f2f1724a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba09ea237a69be936974526aae33e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae79f34ce45591f24885dd68efdd162709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d24ad1cb7201bb75bbbca2fe48d69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66298743eabeef932de0063635390ebe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222bf8f3383c7bb89199791de84015a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbedc816b03c1bb202bf89909acfbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69867f4220359f22b6f6824bc8d7a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253471c06aa858eefe3bbb885004094715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c293dd08d324a5bf8e1e7ad940b44f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73424099a8b5e49618a246ff6c9068717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3057a025dd10bafce0a98b7ffad26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118bf8be9c8e94dda54338a09801b80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9e69e19523e84775bcdc80f9cc89a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8943695ae9cfc301a9e96a793a9de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192bc83396f4964d7f0855b29b83274722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeddcf37a9c87921c48bcb104c3eb1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fbc96b595e6743146c0fa507299b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d26f6bbd4e8aef1ad20f0f3bcea084725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98277e595d649a6a5768a7c3894c5fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166d62e5737d70326d7663dca400e73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6cc08aa0519cf3d51016084b7ba1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679962f56a2d717fb73a1e151e75199729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b626f624f3b6d2a5eb20b7bb0031455730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ab987fd472a171d152927e94d578731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852949e5ecbe949e98c5d3f472f4f84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07891e743fafd077baf4b1093f0f4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b20962052181a19d23faf597e592b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b83a5904b02e1e26a872c4b3bdbba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05c049e2b858ae425a900a4dd7cca9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5113b6344152e617ee02355aa74f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a059c1c5afee26204e3eed388122e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84cb859dc61132e048eafc21856a0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb7755ff591ac008a65d253ac7564740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fce779bd288d1ef3b75b29b9edfdbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9881dafa7e35c540e541d14fe2a1d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b28a211deb8173d20a7955be73f419743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8808b84224c642ba80f6e5da459af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b4b2f1cd0db21b802c8be950fc3f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2edcba05e6f006377a5597054707d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626184ada61f709b43027a561ccbcb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd26d7f422f5d5e0e5c26ba282f6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af2f05d4934982147a8265a3613344749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f81c9885912bee617b38cfea9fb51c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0d116f3cd5f52bee2149efe42b293751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd5749a19f7f15486e5eb289183b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3aa017451af11515acdebb9ef52dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0441200d673f0d108568025c6be8ace754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4c3188e437ff0a7325ffdd8adfea5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9afa8747166722d71484b4f9551b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd5bc60561519edaebefbe554d5cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e1c6f03eb6bcacfc08578101b143758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9b1d1cedbd059b305406a4dbe28e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03f14504b76abfd1afaf0e7984994a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1313afd7fa706bb7438e72d6ab3b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e5a356f533d18670053aae9517f383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e98826f2198849159c3f3a04a37774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f758cb2d8fce50610d85e7340650085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86377730acd30388f35a9ff478fc3b8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b53f623f4e54aca81889481d913857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f46b35b274a330e7afeaf3b352d9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1eb7fbe23e84e1efc904365e409f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a242e3ee8781af00b488287736aea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1150cb5f2d68ce40bf0b4e3f2556fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a49f87415049fe25e5e31dc17cd1f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60450fc7b5003728663b7389094c8ea413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8d7b61781b8a534e98812224af43a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cecdf68c7a2336933e10e81ceedad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c8eaf36e2b49e749c0cfd370f17516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a244ba829f6f92033b8aca6774a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be628b8babe60f97d3a6d21ad9437bbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6842cf4677cce95ff3da07ee182b26e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598fcdbe069d8dfae2f57c52668a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54741b8a4fa50e2e9da223e2f010ead21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb68bce2704241e8379d54765c68f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c21f9b3ff47d83bea8499cf5fc3dfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9237f7fd60da2a54deb315053b045c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea10b9f9c4da59ac9622e74b2498fec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d020e359caaa7be28914d909824226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acf81e6e992f04f2773a62282d544c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b2a1efec81a2c8c883d4b5872a0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48504402503f56a56c044d37ee2ccf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80dd77c08a886393a81f6a0cc1f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac22264627dfc6c971f68069fbbd1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4e6c4be574a82420f87d1098980ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20289dd3bbf4b5ab84c29708e4d741df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1fad327183b8a192f3bc61ae2f67a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa5c9dcc725a87b4ae2b58f627f31335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d3f405840786012c61e5071c5b41e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dd7de84b834b563931311d2f081ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621592fae23dbbb4bd3c4f91f9f6ff3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88d935dcee97f7da02f7fa63faab8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66cb2c0386134ddf25bcbd25f8f1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95884f560955c81375d1ad31b7d6c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d02c18f01011eac2f784da501f57d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a9cf3e98014b83fdc834ba58a0e3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dca6e2d8f46f443b1b243ac07c9fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18303512a1c38bbf72e3880dee3b4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dab16fa4fdf9b0718fd4304edd097f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4317e8ba94a90c7a84311809792644547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ff1f3d1e805e22c6027850bca7a0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399be5d33e03d6057c6590f98a4cdf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654441f68b68f1e03f1145bfd60d3baa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fba8f9c563c72d7868ba1e4e1d2d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3fc2ce50f7764a6b1deb187e069aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29b0a70847e884d4ab97ed0642b5af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628957c0f6b19cecc33b63e77a4329d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb902d2e294612a5cfebce6cb8acb5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc4863dc8a41b1df768d593255451456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae5ed940cf1de100bb4f146842cef957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241e6c51e98305678f5b6cd9bd17cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1521fd888c00f81e5b8fa660c5173559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a8f418d8827bcb4fc8745983584a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b31321e7a3fc9ac3aba778342302fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d54194c60bc0407626b5f97caf57f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8adf229d0ff68b1a52dead57bef3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2902abf65c528d1ab80c1bde5cdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8067da59f011381308f7a74fb247e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feba43c710bf03fe363517ebd0131666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6004e5d2deb096ee4a2a0f85fb148767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468cfc6389ff0b176d8fdc4ec20005c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bbf549ded89128b3f54cb755b8b0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe579ede0b27f9ab15368b3d05047f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c189f3d1a77d9feaba633e57bef7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c7931dd873ae8cc3d987d69b729e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb6c2742bc9d0700b64f4f6984f7fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37304d726816240545936c1603318f1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2bbe9420cc1695c9db3c02a3b027975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7b852044fe6f55a953e298fee2cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58000717421c8853ff7ca82b8e0230d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a6f0ede5e1a6531c166c864662a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5789ce8074a4f099e9012587d645d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552611826482b6868d7466d9622d87d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ee4c1efd8fc175431e6f90425d6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393720759b5fc490beafe16cdba77bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb16172624c31cd22b1c703c52d9be483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5db6e5c14a929bd9601fbfc776e2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a083769fd9ca1cea4f0862499ba3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44d45d8dfe2d031cb78a7f31a867686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c06dbd4b211a1382719a418afd128f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa09a29f0ea59a7bd546d9f794d47788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0bef8d23afd21b112757664b7e7ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470222851f9f04d3e16499c03aaf60a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d3bd82f03af91344a2c0836582b8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20491b981f1aaf51d4d17ff990dffc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08cfe741f45b8c45380c38ef2d02193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89ed4ea60453ce7222384b06d62ed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ea4cdc89a28fd5ae4e2597881344595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898a6384c3847ea178f472e271c324396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7e25ba3d65016f8b9f65392a8d57097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbe5106588fb116b2970e2d9d5daca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500652a684cc5ceda0892cb07cb21b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd527529d7b7bb2f43798aad7143a07a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ab8be96265554ede629b05e5e1a92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bcfdd2a0b3eb035d45d4d25953ab4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f0e24101f56d97d08de753fddca1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055c00ef4e3b377c04da1b77b80c101104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83983de384c358d5b30c09d85cb822105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17002d3de4946f65df63067f150d050e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e195531c4e2d6c51d944bc1680bc58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e2c77e2fbc29f2b4ee4df5d6b47a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920b70a6ddff198063ead1ab796100b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677862d1c7f9630cfa7903a94f156473110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa693d714120b33c4cf25b325d75c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244237bfccde76da77ca352d1d208f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c769c209cd1ed35b624ddd5fef5ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50702f71b6c8bc188af90b05155f6c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d37656bd922b8be12c93ba1f1b51c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7dad149f7b00a86dd57185bf6ec4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af00f1276fa67bfe944adb6de0a7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad953e8f6b22ff054d9c6970000c7632118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24cb6549a64a94b6e0bab899f5ce38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c90de144df2d9b459c6081a4a662120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf472809aed6873e7bfdf2f0aa6b7e80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed7fe0e9a68872f740b80404166ba3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923302028dd817fa3b33c949b1ec9a37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c98b572550622dde9eff50c18a742124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b8b053a4f2e5a0b3174f566acc2ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf36fcc008db5b275d9c82616aa2cd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b21312745664aea1961a4dbf5295127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104af2840357e6a0400e3d4b8018311c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69754fd14c1026ed53eda035cb35f04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c84d53a96476f37246e2714a22179e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e47420b5b973a99c70df81b4ee41a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d5f8d1af32640caa009a1b42c9fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde38b17f02a14e27983022c1af63874133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cede56472868fbb66ae6f86ba3e79d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c1e6fc6e87a3802c69d74da58b4f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13a54d5decfa078e9486de2834d8a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b10cdf31faa6cb67f380737b893810137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317faf078d9b158634d76c7505c5f7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd2623c8c33d45d94d1658c353ed0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41ab9f075f06851691744c22fe537b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23accf1a74f91b82f6cf57aadd981b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0f5acf4a9d9c00784af78a9977c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3d3c3b03d9cce1188a65bf1aafaa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f9f7ce4a06a377d3f616507815ff0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae2b542e625dbdc21129f8dbd70f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e193fc9b5e4cbed52c0687c7538177f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510679ab5a630f7b5459964c66fa9657147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19af25b2cc1f6165d1bfb368a04b1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e34ba0a2020c1ea410762fb553a286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094a048d15a8e52eca6a491c89bf7fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b97ec78084bd018bdb94bb0384617c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b987e4cf44f40f1e041fc4de969225b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337e5bbd00d9f6886f5b54c2a790855153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8a03086e8fd598329fa635db7645e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cc236e5cdf7cc23b917a7b569aaa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620fb07d8f4156aa113521867ed9170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4aa02012f9a7769187b7ceabb9070157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ca49c856d4383446c0279f7c00e1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005b85c08f37ea870e0cdd5a93d5b07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62ad02645f1a11fe91a90692c14b31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ace98c0ac28202d8c3b235d87f2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29079839bc36df9e7e2e23f58836e0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd632eff806854666a55adc30b1e5e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fded77ea9520948dd7aa331338f51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ebf00321a0648def7ec62d5342003165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3734830cca124405f8a404c2de7f5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499e550e44ae1c8db2ebf6b408d1de0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56ee2c9dd11bb6ec26ba34962173e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaede26ad3e9996a70002aa9447958169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce438c3d57f7e678a8fb3f55a8b17ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b96c494426b2f06eabdc06ee289e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c414fafa7a74f9679e99160856e60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36176df15eb930c13b32efdc3e56b79a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34040c622b85218574aa610162c37c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f2a9c0875f844766508f13c1b7535175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d22dc92153fe6da7853a08cea2bfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb428e65e7f904da7ca9b7db6ca0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cccf94323075097209ec912e179a71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601feb302d4ad2dcf0e370247bd3d24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46075420a2a77be4a7a6285c0e977845180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaed9a8d1586145e5af5e4c0954ff1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c599e583c1ef28e99dd4289cba787182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a67f9906df0baf4671e24691277b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aa9e08115f9c40185e648cc7f091e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a9a68881484aa53e28f423b57e63f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f5fbda61ccb80f98d696c62167d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb079aea6a2767c22a49c94595c7f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d22ed947b6800a07803170ff4066f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6cc26c51988a1d13a2b4248e0f57d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e62988b26483a9fe590524c99608190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e8cc2665516f6d52ecd4827e94f93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d335ed4014d459cdc4d3a4e7e6236a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90863f7ffbf1e7edb6716773f3574d19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03186c3e86f60ec32f5d8e6db1cf7a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4decf9605f0a6d1338341f172098390195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04f88564f4348b97f459d1c41def17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cffe082d3ac07d37b262e8bc9935197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767d8b7a2b3460c3647cbc1cf4a1960198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f219938a2b090007cbb4a3befff7e36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f345db951c75d3f64d2f9708c86a49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a268c6228fcbd8c9135506dff1e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0dbbc0ce7bf2d1e0c3cf723d6a66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304325c744b295b1e5293c4d235d49d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d9482cce9ef3d187e349094f4add6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31cc03e5154295e6ea45193a0ed653205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946d4184e4ede409d308beabd569fa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb65bdf74d67e98e2773884d2e6f7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f54df3943c13c47b1496facc03a21a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bac7e51f70a2c9ab6368d639e06e69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a395094f4e80772f30b187c7bd686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfac4187d0cc723cc6c535adf061e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5383b2d0d471fe5af0528c5b7d5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d64ba8f029595a246a81456100316f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95213346da13cd6f1e9f42d0db1ec2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5181aded2ba3cefa141bbfbada916d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e26489a6ccca0d40e2ceba545a8b96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c96d9d2420120f70d49998138de631217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6d95d2efdd43b6ecd64b1b33da47e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7c0e54e668012643e632b12473a4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2379ae1149f305b121624464cef49c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe56d3607ddf5573f3d737cb239adb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d2cb641330b38697834443f6a1ce7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0946596a5212f1435abb9e24d3474223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe64d80452e8f66d58abcc5c9fa232224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ef811a20a9b62aadf1678c56834f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0086f36b239215fa80a44bef9d28fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31f06a20f1dad736f451988196fa76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbb1a79270493b989e36a1312df911228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37259b224377368ce0640cfe22fa4c15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25088704bef86d8680e3387e5213ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a3d08022de9ebae6483e394512bde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096e6070dc068d5b13d680bf4220f0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f8e4f6e7b63381461a86a066a14a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda408cd98f75a7d5fc6bf532eab07cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2a0d45ac20e689e294d70d8ae4df4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03965421cc4a1627657739f20571769b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86251b2768670ca3435fabf445eff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd52bd8357dd8d2d477678d2b4d02a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aecac4a11a1086382037aa9699a65e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d6f223067a2b7d260bd9d5a120b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54297c38d701495f3ca0c79cffbbac15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f0fb33583460f0b57d2b370eb223242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e583036f474a0b2070fc21936112f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b32b01b7ffeeb8e0a3f54fdf1fbc11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c2db32f61b3d4b0ee00c4ee8a21d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b2d2a2d17a2bb61d51fa9f2faec5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c22983e0e96f7c9c06c3df94e7fff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d45a1342d3b043a967223a97d7a03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029bdc042b8a762ce08d4061b00561f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac092d5da6f4c32df941110c395f0bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b0da808cb765c0f1fa9ffa5132e69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ab44f252d45f91529c59298105867252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8b6f37a5f3af30c2be02a19039c5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b32b7751d79b3723294a8c547d7ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197de657e8c2a9f33d6fe5b9f8615b61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23647fe6ee1fb0a638a34d140b5f6cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323ed77fb1e8ae16fb3390dfadcd6da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446ac6c63fd80e69a647a776150cd1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d04b91ddf4b8c2e8e2b3718d02d951259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd7f1aa11056a8d71fe99cec146336260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048358b4d399ea1d96e398c7ecfac7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ace5f90f5c6c332e0e9ff33fe4cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675f635d572c0722044a32e30ec7b6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f9cc69b4dc850cc5c24aa3b99db55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913357725cd710698e39daec2bb9490265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814939e7ee31a70f0114f1360b91d672266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174a4ee0df9ae4d407b9688a4e20fe1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48c8e18b13bfbe1d15e785ba1044e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc59935730f10987d555482841673269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38771cd18005401f9df08acb0f69b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4c7c07051c2450ee54d7531b09bdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f92eeec140cac4c840a98a93458502272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7806dd25c178a5690c4bbef20757b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082f9b40ba57610181befcdae273434274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edb16ceeac7c8b8f7c0d60cd8a4a83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3295824390c4023a60f06c12f978b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603df32d229ed7f570ccda32b343dc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae624beed4193ed97ed6297104686003278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200714293581703247c96524b3302a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b465567f7f2bd64b82ae3a3e6a5f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a164be6992a7683e3c5d6ab1d7d3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d039cf90a4d290e4df7dc7326c1e826282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984e33008dd0082f8692a3762b1b6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd51e20286b1c01f86c9ab877950e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4fe8678d8bd6b1e3e04149bb70879285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68181d17583cd6a664c31a69c5ca2e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5c8181a64abe8ca7e360ea5d8f3a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba6928f466fa9761d6f19d2689a60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908f764eff39d8a47c6aedea965e12d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfaedca047dcdbca814202108c8a5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e82f092e63f8a25e646a24601a02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3610f1ee07421959473416a5e99b1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01382e025446109aa76e6444fc8166293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89463affb783728eabd7b7d8579c883e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839d7497c16da2da4f4910c35250af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a9a52689df80751f39ef28387b1af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478376b4608a6ef4481e932efea2164297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376765146fe87a4cc7fb51dd07e1d76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff0224a84f64403060d76d442b500a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dda710c0a35a9b1c2bf487d13489d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42dc449ace2bbc37d9213de8a29a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14778d05a601b130f0828f03cb97553c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f9525bf149398dbfd4c8d015f56d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f2323cdf0dbb8b9a8f8a8a409c975304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d74e8ded393fe775e2b0d0fe93cfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1418d79ec47832d721a4592ed5daf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ce0fa535b6541e54f2bf728e4bec7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d58add6627bd2f9451138c7739b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ea2ec69e4429dbe0cb2f7d7228fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63ec9784e95d79574023c10d0904ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acc13a9053fe7ff89f30f48161c95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d333c58d1cef301bfa9b6c423e74ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0b5820622f158d924d3fb64ee4f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c00461d32d42df55c66ab0fce27ef0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976641be16ead51c9aa634be7c4b4f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e05349785c8927d4d919e6a56e384316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24301de40138b0ad7d72a102dbd5e5f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a8b4f410bd53696fadd22c1a7109318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2793b21c0735e073b51d8ebfd841a8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dbc2eae8760fbaa2e568c3d442603320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397b7058e82f3b6eabe0a2232a326c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af7330439835be981de1150c114ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73334ab3236ec735cd286a71bf95f93f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86e2594135c67cb67111912d51e19b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eb438330bd07ce30c637112284c49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab4d94f8b71741c7311cebb854b21b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77494eb03fc652db1cc336f60d6bf306327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a9ca39a131f9cba4cc479df78404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169c161098634a6372f13ded4b0707f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0d02a3de09686157b359d41f0fdd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844f95e09cf1efc3a74ac3219766098331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca38f6fe6dff600b51ba4c9c43f1cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149efba1c22627c81c0db7ca678567ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac54edc398b60cce6e8309062a5f3be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356582a30744540d3c93da0af75e9d09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ecd214fdaad4f3e18de25473777fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd75dcf600adeb2fceb85dadc0314337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be6fd605ccaf15bf99230c0b49a90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a90b7f29be6bd2b3b322c5b35bc28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf20dbb3a126bf2f61ed2883cc26c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee0032abb5ffbdf02674cf6b1d8617341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73b101842fbfcad9ae98d696883437342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43721dbb2bc250ff8f9d63ad3cd1615343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dff316e974e896285c9eb9477a860344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb4f3bc344c4d4a2f72ef1d7ef7bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a63610d093f3c4982765a939fe8d12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9a9fb643c3359fe575d53ca1a271347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89450ea81515fcd534b0033c31da6df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d4cfee714cabfac6b50855eaf2d2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b02a278aa667e1d382ea86ff8cec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee14f59e83846b5347f34d7e5037449351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa0a09e671fbbf2b0e83884791203352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8501aeb178b99b8d717999eda42fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1523e65ed88faae4d20f4b75a3037354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd152e834690d8e3636861b5054781e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4461155c6a5f787fe6d0d6310a7f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea48a70956763a0e53eed70c210c90d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e306dadcfc01b48393ac909e0dc0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fec22fb5a824f132c77d9792ee49f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b763c98482554f0b3d1f9b734d8bee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a4890e652018efd2c6ac29b5ae4e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deba5d9020f651219502ca6f208a0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157c77fa5830a62ae548263dc6d4966363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6abc4f58017e884c32175733bb042a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e0ccf1b32d0b6fbeb4c8086f15b26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f30b5df5fb2185bea499d2af9b815366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2be31947104e99227b4e69a0e2d5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab15e2cde5bbcca76659cbcfd854f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432a001f31ff117d3e1b8028cf8e8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa5760eda8700b0b9d0772b29cc7e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f9e4ecd42c30abc826f19c2a00d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ff91c0f89061302ced5590172624372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ea3d32ff0a3f76551702c8bd4b834373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac59001b87ffb53fe5a6e3f8ffb1703374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882f0fb18cb4ca24b63ec2fc5d38ce1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b7bb9a54b95fb9bdaaee373a6c05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacc9667602f5c4155a12c40f28aa43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674518628a3bfbd2306c3d1ddbd2d08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caf442e084876db03a84e8c0289b48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60029d33c44820a556937f36ad4c26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca361f26573f77e93b2ed0c7048cb18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50337c927d93d27ed4fce1c76b3b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718892209e695d1e1ffcb95bfd870d99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5486ee1fbbc8ffb65f4fadec2483445384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec44225da5259d10129d4146a387b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bddcd7cda6925ff03f848e1e2bca8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee60dfba6e94af690f30171ec86a544387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0cc6ec970861c0160dda80f9d8a12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c78214a200f983d08cb9adb933c2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee93fd03c8963d3f82120bdec1bc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8725f6f5ce610a681571b3c4dd14ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3b3bacd1f2800434d57cda2c48949392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d85b3eb265757dc1f5f64ae9d6999393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc92bc97254b31e23837560be2a4a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96526d8a3d1f407ba86100f903345aa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf198d2f220595e26a56a30f72da30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0da641024276a60a34c6d99730b65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c3d1ad2868a9548465dc5f115d771398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697c7a109f705af35382f0dc0af8471399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b4a85a0fa94a1d5b9a002a33ccb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92884f13986e6c4a32fcfc24e66e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb39a5b5e4d9e29312230fb802ad3a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcfc1638bb063386bd6fed9a31fa52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d7dbd5e618d421ca05e7f3545c1d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789d93dc683946c76690e0319c942e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf6303ff0e57243e52cd4c3dd33ed2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9efc76e55bec7be7d79b689c5a1b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af253ce21f80245365032a1feea11c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896912325114149ef80b6e0ae03f1c9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2131ce28d1ac36cb08e40597de512410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca174cad166471ca17b0ade2a5686b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edca997e3366156b2bf496ba503637412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4aaed6dc7ba72dd861e8366e20219413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d1c36b525b2ee84189885e9b48271414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f42321dbef273b21ce675265d466a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da5aa4cadf145f5fd1693594b17179416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f609716411ca0677365b2e35dd54c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43ad5ad170cf5f7cf1178fff939048418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb10d18419861fd12d018fb597c39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b82ed7a6b0ed176fed33cc62712b6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5b72947c3905889a570010bbf6f51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c19f420aa0c88b2aeab3c232c1c6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b55bf9938892347a7f00bc958c8b25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022242ca34c435cf20b76e2e016d415424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e03804982607290e50ea32decb9f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e2d8c2326b4de87e767a9310195d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953248391be0be533f16648fd165279427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b807af8e72525750c8694f3b40cb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288283d050ff244fb0270ae126d4da4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cba288f85f4479fb3b4fe94f2293e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea7327fa9b80dfb5b4d28cf455bba6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a64d70d8b6859fd2be3b06ee33fe21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e49b275f3979173d663e52893e06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdf636555bf57e68e2554758baebf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7db171cd6bdcfbabd18a813ec8794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff77143fe2e23a0e903d4ee91c99935436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5372ae917cece367efa4bb56fabb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ccf97b2b9515650850504604db2f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773c17503121d6531dc47d45f8da023439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d18f399508fddfa0de7f47cf04034a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dbd4bb1aff9c6283f4547a92b0366441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391f4ed4c1a00e630f687c745d2ec0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbfe24a99a616ce8f44b7493f2e879443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c00e5eec9d386da05ffd97ed3151b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adeeafda684a82b936b1ddb68edf8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b42c5301f75ee40e36efe471038817446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112dfafd27d5553a7a40f27247af17d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac18a754698b2411c10f702537b525e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f26de94989a0555440e33ba4077d50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aec9c796e993d462233a4567f9866450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d8d6cc431004bb1c0fe73495bcff0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835511ecb3db9fb8732a6028b7110a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9aa6cfaad164c33a8024065199605453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b105d70d69a3a393d0bb81b7ef3899454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc3388403810d643413dc05af2b019455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d8fbb74081270eaf379929e9a5d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1a6c1f6b8e30f9c3ad271cc9876f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e4bb53a4e144dc0053ed05b9139d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12088b83bddef88c3c1b7136f0ecc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb01f072ab5fd831093206538f285d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd9e5cabe7c84306539036b00bccc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630a178b5534cd3d594f1d5705c24e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec20f122ac5f9a8150bb590b762e92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29db0af4a728e254fa8392ca784a014464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926865a2cd626a01d42cee00fddac0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a3c9beaff064e3f5b251210fb59a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64aef3ad42d92bb60dd29f9af19e6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba7fdaa99e45d696d90c5268591b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd5c580ad6127fe0f0ba7e116a13f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6c9e1fcd6fdb1c360ef74ef06b784470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27f180e553af68537356f024ae99b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1129ace6f93eb15ce46ac782445945472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7bc161b465a60aa932715513a74c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf337bda796f10f3a80c7b30d0b7bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a65ac87de3f96269de4d9875b1a753475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21fc9129c20e425de84d5b3e28ac46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee61a755888cc084618f45cd4e6975a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0e0c3b74c3255e19781b9746f73e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e215dcbc53a2789a764691e0bbb6c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1bb93eafc8aa39f76a5bad89ec541480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba2adef372b53983b26325e37f8767481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6d0cdd1ab85b5995ae0fd043054b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672ee79ecfacd01781cfe49cf30bc6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36346fb35c0882ef4798c92c3e499c79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947b18a124879987836fa9a79ea7cf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e9d48d483ce2285e7f394210d870d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352568d7598be5ee263f2b66d29c3f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc002f8ee5e1ff1fd17f212b9f4bad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f0dd9625e55c8cda36608851e2921489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5cad25b006c78525cc55ad52701a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88298c38aa9aa2dc0cd652e1e8b52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a66df630374afd1fe50ffeebc7cf2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9234efd03aeb72a9f6f1e9d3836ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab546c3bdd1c36c7e28d2fb7b2039be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b0b9ec1640cf4a140cc9410d9b58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b3b35fa5e761bd6ba43a42d31b86e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f4d739213ef85c088e416ed46bff6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce5f195a10feda5b60dbb8a92e72b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d55053b8870b647e897b55525cf9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ca05235dd259f197177921290b25c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75310bb049f2b8b0db259cd3f56f27c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b705b33367e91c6ca019db2641f08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab91a702342a817a4664db104d45426503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29ccbcf97a3940631db2ef3b37f2aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fb79fe675e56257b39858817a75c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4feb9ffb9aa0493bb3169df3a4454d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9166f524b32b05937ab3d908fd4c5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b79444e22c053f67b96d7cb9e903508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea28db5ad739c9943664a17bb22f096509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ef49971040387017559e9708db92f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802419f103d21ec49956948b371f944511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c58813ecc900541476d00159b3ce7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503747120c1548865645a27acc4e1f20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f16df896c41837831e43786aae190514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a68c002d300cb868e33859be87f328515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221c88196a7efd537b0c03992bc417516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fedaeaa8a406532b33ffd5c597666517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0e166a4b4422e56dc6b6b7b1fdd26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec105edeb7069a79aacbf7f268c5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241572d781412b7fa1eca8dbae6397b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29812180f0da8f20dea83a012c2a54d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411a7b500b09cb99f03b6736e32f3f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b2baca6f64f660d95bcc0a13d7620523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e873b8241afb18badac0e0a6ea938524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdb4bebe07b22c32795b0ef08b1b8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5b93c5d936887ec7132c873df8611526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc3c69c036d39cabe6d28474e3399527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9629bdc9e6ba6ac780c392cd4a26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c57b5164fc6b82ee895cdbdc6f397529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d628be2be2aee8c42bd0b4bf4fc46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa075299102b4afa81614dd5ab036c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e819d01c60d74701792437c5ef485532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5e96972ced7ca35fdafdc6020cad5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f81723c33ee3c51e4bb3d983d9fd31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19618fefd87efc9110d8b337de9d0c19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d20992c52a95c379ae96cb61819c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200456e46960534a9f854d8a96683dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021256404fdf05c4f8d6fd535218994538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995682d7d95be7d9925fcf1008375ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c17471bc3b22de45046780b40cdaf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937ce6f6acbec89e703fe9c6a662b40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632209105bf246e3b5a9969602c3c83c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bae6b79affec5675450b8d20948e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac4b4ba04003065192de064df29f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91283f6961f03d43675577b391a8002545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68ca5ab185394efbccd07f50ec7ced546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec977d9025e01ccb112386d6ebb1ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a81afd28e8617e62bff9dc3c4b86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee19cf1f52228a8e77f97a474508a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449214b63dad64a4081cd0ce4517331f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021efd68ffcdf74cf0a805cab52fb10a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efbe6dbeaad554457de833d7314ef0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14f909df28b8b73c69a4ea1e832947553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22a0c6bc5cf921e62eced983806acd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10e834f8d55604eafaf266e84cdba8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b1b45f5276479836626fabd2d99b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29456c3df0bba712c9f57286baee9128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac073223a056ecf0bcee4419738a6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07b6ef1bf9dc4ca366783e86665f9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf4c47697afa131ca452a6e69166d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018c01f37aac94908b95440376df19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccf02a4d8ecf3035839ebc105f4d2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e433f8ba55fd49c0fd3ef7766699ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb420a2f81da8f881fba79a81df2a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df63e961c82ab25de4baaaaf02706a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76226005ed823738b7877d8ac51ffc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8a6da84ea938254b9dae25dc89c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f5c2a00926d4b582f219c5c3fd0a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624cdb7aeeab3590c9e3e48a35c552569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cfcbef98a37a74900df56f6d7cdcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c0e63ea54180de0ed9e1496d6794a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad6d61a902754b4bfb8d3c266fcd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c6acce7e09aa0cc177759c71d2317573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12743bdc348b52bd60fbc6f124ca42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133cf4c9ffe6db2a1d0011814dd7f00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029b07a5500953b487861bb08e96b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52464061b0f19b31745762ad217de8f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c738141a45a073d60d9b86bada4b239578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f587bc4491a17910afd73c9c2daf75a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec857adcbe2ee3deb5c9a54b05f7a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619c8c998a0e63936f3190b25b64af7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6587b3def81fdc20c6266905586601582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb63eb7a2cd2be35b56697f2ae43d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7755ee17869feafe3aee48f7ad3a808584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d156676635cc5f34f79f76fb55f98c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab52e4bda82f1676bb610b54dbb2ff9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0886403c8f026911da4cdf4210b10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a6e3648b2fbb9ee2fa60d8ddd608588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635314fbd47ed81102dd5558b13d2a57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2ea912afcc46a240d17f00f7d0e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d03ec9e2df793fbce0e64de0cb663591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fde7f139c331f1e76b10e00f3af38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d93c0cc04d05b9185def0f78d7c391593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077c88016eef462e61299497aca78c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56258bc6e8814f34d58740ac7aec9e70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1a604a65731ffde0e03996bd81968596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f455d972fc310215fcc8666436342b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af82ba7e03125d92867cf187c539cb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ef36b21c9fb03ad2e12f4257a73e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02b1cfba8ef8e7fb0ecde170b50e22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851085ae209a2b094c4c5132889e6cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6316066c57ea3bf06b52d355df96e97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162564d9b5c354ea3fa38e86dd2d5a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bdd89dc5ac6a77b125eb6f0c003db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65245ede454b2a9b9b366369544ca0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc08281d9c7b9700032986de4182a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169d5a258e5a06cd0911896ae784e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a647a90616d562766a6a0820ac2b37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c85712d49372607a7eaf6b0c62e403609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8006be0962aac21471fc76582e3407610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eb49427e25a284123bbf080035971611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a10965baf09fa8d5499483a2dc9a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9539d20dd96cc03d689dd089acfdc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ed47f9926b86eb7e4b5a6c1ddf50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d06a4c517b5364de7a2fa2e9cbdbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e5aad0a4e298eac9cf22d40c3a6fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2968d5bc7b1b1f7075d04f7fedd5bd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a05987b63405f3324e046390b43a0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c819bae57b4de742a296c09d1d3d40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdbdc7958ca6a15bb335d5731ba5e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550187f24289f57ddcd3ee8e8dc73dbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d47850cfb5423b109a10f9e88a175c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18db7792d6bbb2a31d6f5cd7a17e54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2974ccabcf3ec1021f6c3570905d086624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f55066b6160a02524710bec54d40b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb40613c14353fdd76ef65fb9bed8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874ff19dcd6d08533bb1e01381cfa7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a88e8c0f1eb9a348574ffd194d6c69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab573a3922d31eb0e9f8ae2311d9f18c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c503baafef1520ddf4fa7f305faae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b695fc64e4962c8476a51c4e712ce3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653fa7e30d30151714a859f5cd1f44f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee75581eed0f8630850e9d1f4248cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5998237ba88e88e60c436296809bca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c949e5cf71403352140dd2c295ddcf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c037e98dad1b57a5d9b690b98c76bb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d07d8842bf7e7077df6bec2e249617637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206fa7374534a0a106ce02f2f63075b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be620e8a72a75c0e3564329595fe7ebf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e787bf9c7595cb9aa8d632fc65fe9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13a3c9be6f4014b5cbca914bad98f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d827875b35d38656ba3db27c11dcc3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007169dce3ff53dc4540c69ab071e3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a890b0fad126cbb51619c34ce2ddc98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659d99540ba4565aa853e9befceab43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7925178ef813f4202a5ee82e1defbf9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f1a3ef2067344a03948bb953b4641647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4452817ca0451cd805eb3577ae6b062648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b73ace5fbcf9c188ab5d664f3329d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c4af97280e4054ecb76c088b8adc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d6b9fe58c083896c65fbf5e9c9e09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384401356844131ebfa7ef36b2815a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264855260526b204de6814b35996aea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead5e4d5090c4e01cbbd735301482bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788de1cf1ee941e2482bdf9d1ba30ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa39cdae9e40657a1db01733735431e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75734565a591d604e521b60db2683a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e0a33d7d2189c68b0754a4eda49e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b7893ba57b41c4112643f34316021659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd651e9e8e296780298c449d5dbd3cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809f4c12f1b99ff07b5677f074ce83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67277c310fae4d6b9ccd37bf307459662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbb1021668f58e2a1b643c35f70af3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a21159e64763a1fd44b6a2c7c0e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44acff151617fc384a635e0b849de87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62a314b2fb56388ea3990f8e90ef99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c47538b6604ca80b7004fd7edba1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fdb9f25db453e45138db7b1adaca6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde51797fdca11ac96f3a7b0ab1a0d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d30d2d738864ec8c9aa2313e5796670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3b2730decea0ecac30805696055b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb52a04e103bea54caa3915b2b3cf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a361068a68a3fe36634861d3d50a74c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde3d7f3f7a52959d5f4625d1c5eb22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb3325161738a4b9ef410dc3207e54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aea6fa16d1b35cd757a55a09885c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb7f98b3a8a895988654fbd15b2b2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9a3d5d419ddad97053b1a9fda1aa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dcd8a1be3c008a65821788e749704679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9f589115d24dc34f7c86f2c6382da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cfdb10faaf847b267159bfaf51ecc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b2de12d2cbd09fbee8c3783e3676f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b98e9234d91e9ea24fd85276fa387683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb72f07876422cad9ebe881d5003f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52648e4d670375afa1b517162fdc96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c30e019805e7b544f85dbbe0a76e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1138ab53357afd326e185393e0a393687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685aeaf38b4d898af2b6aaed2ef9666688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23962ccc3a99510af7b47067154426b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a902760ffe0a4562f56103573ce31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc6c68b9b9d0bfdbd43fca09041df1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc00faf046cf9ac7784c3e96bf41de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c79043df0ae5576c1f7cd50b423a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77865c7962b819fff64f413de9b5bf80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b839e06d6d68c0166599991687761695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78508556c990c23e9457c25f3e365ee1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396940635d48f97d01bded1c1b46ccc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca648c80ffebc7cf73937b4fc2d957698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f069f572a93deb6db7577369631b599699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc170a89f295ff16c1c5a6d0ca9f2a6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2407aa03cf3ae46da5767ec3e4114a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54082c9833efd2211363b8116d5aac2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084d75abcf017e10a57a155a5b8445703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b33183be045b0a48a6e4b93e3a13c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe2f63beedd1c866a40ad07adc61ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7567a51e546ce2074e8aa941bcc7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ef0f31f0cd5b61299403ce5f47b06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0502392ba66276beae122aa42d8c28f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10405e0ab93333d245e8920fc36ab30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbfd230bbc84e8b03affc460da913f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe816b2e82aebfbf9ef2d305f49ff25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bcd14540b12bb1fc2a65b1a4fd16b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bfe1a98fb8b59ba39c8cfba4781e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25b3972991077efa045f15e7b38215714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b5c613b5979d26c6cdf070d182e82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa9df5c05dc4c6e7b146ceafdaf92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e10fa5c7c835f99cd3dfa8f592a8bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a726c7dcb955872cae3e79c12010718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc613efd9345f8c20e107a5c744d8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc08332d9d9253a7b2f87244ca3e91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08722bb79b823640efc1121217a25843721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a214d70d2abfb8b18b05be96a877ed9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f62f4087805c168148fe76be135402723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3516337e5e07f2bf6637fc92c8ba66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec37c632732b141a72c28a1d8d5abe7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750418f67ade4c10c70ee5878cf2743726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7185a1d4859fa49af63b31e04fcf94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917b33680535daa9467e74b7f23405b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1764eefc173f1a8ffe14d0168e6d1af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b393dccf682f69110967d021dd57e5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f921ff0581969e83758e6dbf7c1aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00be13baec5fac94024e93a413380732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddad7bfd856d2852d16c6a05453ce3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec9a5b7a888dcca2a1c85e8bcaf4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8314ca5091b814b545e5ebc08fa0741735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113747826fdd8c5bffee410c20847596736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0903552bc551cebbd66c495acd46e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda9604304aa764149fa84a6f41c82c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232be5bbcc83e814419a70f6e9d64f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e41473addffebe5f381f9139309b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd552fd6f1fabe72c9b9bc2524c559c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d12f880da5043a2a7379e19dcd283742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b1d48347af53973da15259d4deb2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff9c33a44eb05a83983c3b5df720d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b812b9b40fc5a85c7d5d3687151e03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e183a33b25dd98a97da033d3467d4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cc5cb91f7b58d91df1c35206d74e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c762e0df8d34ef518e3c4d9f933e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38092a46ee663311ee5f0dcf9d0cf60a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9109573e5153f27382847e07970f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156c667eab397e883a9cbb54328fd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069561801c73fe2eb15258f0ebd9699a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e18a8a50e17446e12dc1c0df4dfb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac0d1546b0edd439056d4dfb37901754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374dde75a002dbe59a80f0952722516755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ca46d0b1224592399c16d74f84a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97e9e0c849e5c01cc83d8a3a6021f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ea1305dfec730378799d699fc43bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8ca3e49ea263e936ae5f5b1dba66759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>