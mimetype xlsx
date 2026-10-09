--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721cabf8615e5271b23e5d701ae21dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7ba2b192e673b9de52729be531e362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4298cb676657d2444b63b7923ef3f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65081190786890d7b7d889f7e93b024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe549321908c23538c2149f028dd2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cb7d0c3dabbc29c1eb644e7826e0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2394cb528e08b2868e66853bd057dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae932cb867ed52283903c00ff06e708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922023647dab0e4582aa776b68807f749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf697f0e5bed36121751965af9fce910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d98905ba8dfb9a88a2c124864d62911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f7f3e4869675f7044d49da48b30012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293acfb2ce5a3e306279653781a5d32813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9363751249fe7f73899f2608e02994d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1e0b9b2420ebe6c2ef1b1e289f8b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ada173788702b1f6ea45b929352f0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003d852d9e1d09d10a1a35c4f203dbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bf6aaf1ccc70e474b923c0328b2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964c52469fd230363f7e4e5d7bda5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f930cfc389735edf26c19f06ab935a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa852da37e77d63919fb62a44ab4be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c2d81dde44c5e33f5bcaac7705a4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2d0a44dc7cda29faa7a9569b3d9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458126eff060f196300995a87aa55cbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdb2f4b7c39e0c766c9d0186b12aef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9bcbb35a26185077411eafb4fd3d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f23eb6eb761440de1ef5ad01f30b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896e03163c1e5a06836ea7da6345c7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e30f9213cbfa3c55051dd8be9e28829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349e9332bbc09953d0d052b9bf437db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95de4cde45b2d68a7340540a76a1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d7f49048a110fc156179c44d23c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4ef92b23f6f40a837852acc84ba4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf410e16a205a56a5f2145742fef9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89689433576fc8c94c3786e8da75893335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba842ee3605cbe261c7150f05751e63a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216bd097f9a5e4cbc36635966b529e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0cba43607616b73b71def3d9e04f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963cb1ee1ce9c6ec4fdd5d42b6a4a2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc10c7ebfa10aebc555ad72c3499c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd85021cb5ef44894448aedba4b88041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198713c9754e9e4d8bc35cdc3717fb6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad3a0303cee0b4f4d1834a4b71432043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e69d4267f66e6cae7d060620fe644e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb21b12278ec20677a8dc6f0be1eff045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285263e8da1f633c242957321627d9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c9e8b271be5ff2af8649bf61a0b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff24c94f0ff67ce337c9642c6524cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7d77f078b75adfb6327f6e43951cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51e3c60713311f695dd911db2e78a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7caa814b72a88bafdf1a818949629e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eeaaf0785aa4e37883724adeba75352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac078bc2711d3c16248afe5d8216240c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fa885f86e4ed30372b5b3f4cbcf7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7473d0867c36d331993d69ad194e0f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f2b193dc150fdb87d3859191d8ca556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de706ecdf0eacf7a37f390509d3b1a2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345b922fdbcde119c09ea4356685ec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b804619c98da649b49816afa92da559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3f5a081d4c9d83c0dad57dba11d4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfb07122354f1cf3ad7a93a9dab94561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad8501c6aa5d2b4db4a56734f8f4d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf577c5bd1be29ae70a678677d8fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885536c2e5d8067484926848800cc5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99d98d5ffe578d15ea27abb91720d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd58f9ab4bb2fddc36149f55c65b9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6ce2d7435ffeb5fb161841bd6920767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788d88c902ed87702014f903f66c4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209bb08777e8e5e1cb0bd0f733965cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe6dbfd244a22b1e9879d831c831eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf66f1a21e59f49733e30d6352afa6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfed95fc434cd8baa0252035cd4555f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2708147fc0b17b503c3383035c20b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c041b7e350f82caf67ea33cc10651a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42bdd9f0492802d6027e976a95389d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ade271578cca11e8294856e4f51a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ff660a61e6ff0f433b952774dd59477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367049618d01f462a5837f87c0d82a8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70a252964797fa7543ccf851acb26879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5078799d27def69ced0d9243531ad9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d8bd314d860859188a8c0236cf37881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef223a1aa968d46dd8ee4f23071c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c0211ae5e5d96c3ee664dfb6a01083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cf350c515175c23412685b44d7c3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259096df965786dd0d63510bf8d257385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f596dc7034caf1b1dea6fa85cf9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a63e8918f0f49baf7fd7f418dd8b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19245e3de2b995634d0f6366d240e43188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f827f994c400c2f10c9243b6e765a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b5e5cd6d94e7720394e3361a772b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833776bca27b37c1cd06c7ba31cff3eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04946fa92a79cc0fc2cf7e4dc80d296f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0b164c5dcf86ccd13fe85c332b64893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6ac11225c7bc2e753beb41d5d9d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072bfaffe6eee4fa09858e23d99ee3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569039b10a7e13783055450633c2cde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1439d40a74663361fe5806e0fcceeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8bb45afb9d58c6ae2285f86bdf07698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4525a61d4668010938be0feea03f0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e64faf8d5ee2903845c9986ff745f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a920b355a268d2e83e6edb6fb1cf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f263700d4bfcb97800fd4a9f1223eb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b939d946d575947d0ab9bd4e2147ad1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39b6699012cb72aee821ff75f3c258104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731f3a1554afb581fb7e0489e341c03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c3cbb353959591a69ee12e044bfdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a166fcf7f857471ba6bde0838ad409107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327f4de5c4ad9943142cca3533b665108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb9d0351c7d72203cb8064880bf73f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71c8b94205dcc5c653d3eb73cf7386110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e12b3af37e3afa28646839edff9347111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1edd426e6e60230f35d53de399e0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11204162fbf1cac34f30af76167d638113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076725e2b9f415315eb72043ed44d448114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032cf5700a20a85dd6846513b8a5737115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adaa6c483c767ee7dfa7b69e308abd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8808bc9720121b5841b11c6af9186117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90f6e478eef7b98eef63f888b138ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b348a2ec4627cbcb118c28fd445f7c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d234b9ea0c4693de9ba6ea8f6aa1e66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f56157dc692cf4d3c8481e1ea53536121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35e51b845c22901bd5b04e89feb324122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2999d3f7d62dec1d1f4aa696ad551123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf97198e727beb0d65e1b0c5be440b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f2e3b94fe26470d65f2d8713aaef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e035320ae5155162eed6d11ef207126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f73b566566b8b8f3bb576d083c157a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22a86c1e661abeca571bd39e1b7a5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf22810b3a09bae5166142bc9a0c39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb3e9a88d700a4d5e79cf844700d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4fa9feb132828cdb8a5c5d362a0bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f4eb431504fd2b59526792c498970132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dfb2f1eac30b823e9da55d96287d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798fb278440715ab3f884ce68d5a2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d77a85e6dc8405a2d8a5269145652b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed73c72ad23298bc1ea05bac06aab3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c0fa3b4660bcfecc74a947320d3ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7e67224dd14f6212914bfea1465a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae295573b23e8607e92f0f1e7673ee7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bd88e50b7641ccf797c447a96cfc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c3b13ccd6ecdb619046ce72815d4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e4b747199bf2ee06772128365b35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045ba4084e30619aab18f275b684572143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5cb19f9c5b2b656e0069fdbac71f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71ef8250cc69c33f2e7783272a9df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de40bc7b84d407ae7952cdcf791233146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85977dbd3ac63e6bbccd4238a1cc01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2e0d7650de04e66250e806a0afb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbe2902d52813a6cfc981f9c3e595f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb626adb7ee22799a8bfda31555fc58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e88da37e5b6295087371352cc5353151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aa388a6e4939710aac5afea3e9c2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864d33fc1d5e3fb8692a9766df4756a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb1139647d1726ca3fb3316b14ff6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2993362c0f6c80d5207c6e57a6408155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6931ce8065fb313b0bfd6a1227d70f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fe16a5d6995637e0b4201862a1ef5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c058453b672e45fabfec01f2da31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a93c12b3b08ff3e6afc29c6e440ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db921f0393433fb1b6537ef30e01aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271b8a18e6cdd84194c4823cac4a80c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f8f3fbc2e5dc218f73c959cb4ca7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb75b3dee99c38366f5fe96963a4fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f7fdab572b087c4b4044f4c0fc0d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107e961a37efd690e5b25b2929a8525165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9105c73dd921c807881070eefc7e7d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9436bbf47e667c84e7ee9a321f3133e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5a52edaf8350851df469fff03c1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffed6640ed69e80f2b7cc8ce75c0a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec23021107522cb19f5ef00dcfd62e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bf11aa15f1b82808010fd453e9845171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb53bfaeaa9eb538c3eef448a06341172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5280e560e7751ab1fb92c0dbfc1f4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d77e69e67f5069695998b73075c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc95cb583209901ddcbaa90b23d8150175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e1c140fde9e4c282b34d142142560176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627278342ccac73586e3598aa5b7a96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eba7f4afe257f0bd736e356f8f8e8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa92cf08e290c380b08fd0eceaec99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81139a453644d976f6d408fe3b67f05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4acaaa283fa29f7e41af045977bdda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31134f61267a71e1f1c9a5b39bf6fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843bf50e9f8146f858fe7ff17f361e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b972c7dbc1933fc9ffda3deb38966d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b28f04c520accb1d25301aef05519185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b844b8b54f2078e290ae435e38fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b0c013d74bdc9d51079acc2c15012187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05db3d0b9724017476d9e18a85d3be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef8bba6ed67b52e0a84d20e5ebc4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8c9fcf5bed98cc7a351ead3cd79cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6442825dd31a6fb8b8feb5dce11c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fc69ad93ab4e6bd19ff3dc97e240e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60911034bbfc6a0407bf7544e7c281d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9667ccceee44bafc60934f4ea8d2a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcbc1884f7ea2bef3e2b601bb1e94c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58540044354e08815029ff57a3e311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd3d21dc50a32b3e2c3a15ff0f8b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace41686c05093dd358a57bdeebbdf77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0b1dee1cbbd8be3844d309d877240199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7076cc490ef40cb9bcc94aefb1c1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9091353c66ee55a18068332fb1f1c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0885c1c39696d9269bcf85dfc45e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e58c0fedf1c2931977d0925b78d95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6461a04abf7321e7e37f7c2c05f53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d885cef75aa5b8a573289b058683afa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e1c57cadb175f302d46690e43dff5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a14788a6aa890af9f2ddf6152b4865207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427752641e42c5d65873c555f50509c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff5cd45cd82c5766ba58d85a5b078b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7608600b258d8f493a54d066f3faac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4b7610eec4559b4980381676fc94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb084a4f0068e58f9307cb177095c65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb06a53dc0e0a024e0fd362d702fcb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6848c697b4a89c0a2478263d923857214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670039411810f461e930b227abc05f24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55189138a34c9085bcb88795254ec989216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823eb6770e382c57b91889ac1977d5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe42d1c7db3b4e5dbb2de433c66659218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1accccce23251b093d951d6ffecd59e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed8d6b4f5236f974f6b4ce7bee75c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e36bbc5e49d68b9028a0af69008ae5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0a81bc1e476815ebadb9bf26ee813222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2b3e78068c20316e2208880e2663223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18f59127d5e747c145638eb3448bcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e15184c0a128f9e07805d6d3459cd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17270e40bf0369ca69923be1ef0f93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228454e3e3bec3e6e51ecf52931eff7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48729bd3fef0c5de4b40899dd555c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c117a71bce7b1c98a46829c936126229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efbe4859e0c8dd2229dcc7f70bd2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c666b23ade02b1fa316bf1db1521231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1ac6694c86647bc32cfea615ced4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cb1e0d63ce56ea2122c6a7dff66cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92891d9c3f52244d133257961b50ed92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f634b8964feb535407d8ff4d2407b65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc666efdea82c162d616a2288f6c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679881fe765f024d4c56159986b0fb47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691debcd095f2b06fcee5fdfd3dc5770238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926d1619990e6149d79a042869bf1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc84b6052e79b74bc9f10ec62afe26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a108e261b7d69873f7cb9edcf8bf839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499acb56baf6c62f410eb7b8477162e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d67b14b4920cbcf14f4e6526ba7218243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8de3f19c37d90bfa8465fee348884244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6107f7ed7a4699d8a29228d4664e555245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8690343d2d6fce4cc2211323d6267246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d3b2375fc1411692d2cff9f51747247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd00dbdf6139b8c7dc03515edb84a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2385f80e71f9bc6f4027555efa31138249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01871d1b9c930938454c7c4d902cf11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c9a49d87762008e0602f43a7e008251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe03e791b7852c397fa9899a35463252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e7118187e070e2f309a38b219d880253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b4f97ecc6711a6651aab791d0c248254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c6160fc21f13486ec630e3c7cab1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a6e6bf11c610b3d6bbf8c006922a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41de26b9fe499a03f5c13f1d2abe9f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd02b75d403da7b4205fdfb2214da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4db8b31352b431c312b28c216866d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574fb0471899dfbf41f5baea081ee37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e725cd08654db2ffb64b5c545c370b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388761ac7cc1cb72c6e43bed38ca1a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818615ab27350fe3b4b380e18d386204263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbe95c77513b2fce729986645ff9ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0f6b902048567ceaee7045ee13e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f67dff9c0bc81fcc701da28b4c6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f2339d6fff0e6132160c7183aa27f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ebe92b82e5fc6c38a19c58c612ad7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31ebf1ba1666ab9841099103d2f163269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f54398c5f31c5483dc208468c7b17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045cbf6fe4139addba6f7b4c067ef56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c144d2aced719288580696f215811272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8dc0d877ee506c2b9964de8088697273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f79da47630b0d7014dc494e08d9d8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67288c0cde443ed7c05b0553ed5aa63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e165071f87ecdaa6f8f895a5c4694276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2291ae1ecde1ccf9a1360ab30cf24da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850739ac7629a4f8e3fc1215d06a5f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e3f3b39e3fac609413b11e8396fe6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21654b821a83ae45bd6b32bf2357c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf4ab94a974dbbf18cd6356f2ef9d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e7043cab1eafec42a1fca347af7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68767d7120f5b9198b5bd38a7db52477283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174ff637179db5b6f4bee625823e99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d04ee5c6bfc7067d266676f737ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b1eced1ca7789f981ba233a62446286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4790dd48b10baf443d906526a509d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b98cd24c1b978f1789fca549536997288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57682d6561c2dcec5dca5e038622406c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6d7ac8065c925b2ad0709fa32f996290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12facd15d62bee9ff4026e341b26f5ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36cacb7b7ae9eb3ad34e609ac2a2c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087e001159e88c01bf362d6ed69efd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171e2c47da78fb705320d1f3b53a981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f6837cdc61bf8a17f56199f17d4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd4668b78f96280549920793f2d1f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ceb727b36f5688914a3bda1916a55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cab44ff9a4862ce456ca9dc442c3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f77e70527e018a162e4572962a9f3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8b612dfd2e8a8411b8ff140363e95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b17c60dcfda07864df1e63df7a3e9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c9dfcb50a74fc30642eea5586b37b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db07f9ead515eebc1971e14dd1b3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dc1a38bd957d279a4bd0d2fd86a39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acf931792d383fd9bc6822bcb6218b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ae2cb3fc502fbc07f543276cea7e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb571197c13c6b3fffca1439a71aff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681b7cf31d937a890f113ad63e6d8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69580af80b390765c8524a1c358004d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e0c23d007e87150341558b18521f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fabdeaeb4a5c67f04b5ffe306cfd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c41638c87b1ac08dbfcb6583989359312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75287fe3b575dd8067be4e2a3a79b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762083113ba85f924c069ab018b2d674314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9c0ea8b0c035bfa4c3979bd64f646315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb1d3926bc1fff5bf9bd66fb02a828316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ec9c3b2fd681eefd41d278318ff22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c26d696798c8d116f4129cefe5481b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50034f587211779f160b42b23891ed09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b7217df530809c8b648d775b4db4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96624ce42a29008e616dfd7d58cc43e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc5a2bb1b9ba56465132a1d09aa382322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20eaa31ea0ba09257f57cbee19cc78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1758ef12a89dc3bf3c212385f87755324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb87ec1fb530dc2f2fcebd3c2592b26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb54a2d401a5a99cd87f4c6f000e5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c63cacf2fcbd52f1990a1d659dd7b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d06e68d73230558d4df9212d8eb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eddcfdf64f7dec60fc67b6b1a202ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f237dfe65336251893fde96fc8265330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4392658405470934bcfb6cd544224b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b126d99fabb537b688729554372d4bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc74a2e384c40841db2e6ff9d476cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b0997b9c1fbaee4f0b8222f89d4f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d0b0422d4bb7c137523b30e84a147335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874c57f52ca242fafd723fe2f90cafe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d07959d5afe6fe111caad53a4405e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008384ed307c2e6bdd4fc3e3a574988338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb758e664209203f83475a96cf5daf8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3d7730284b4e17ec3ad8eea262498340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30a6635ca766b85e042c8d07f68ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566f5dc786f0568e754a20b876ffa1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214c503a4f3e6d3f13ef9206e006e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcaaef94b561d8ba0372d40f0d528b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af817ff7c30ac430998b5b12837ece95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c62adb96a3c85b22a023a4ec66537346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221289329bd0dab9da2cfb8beebf20f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56ea0a290700e347ede904a51f01a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44dc762bde6c11cdfa02928590b1c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdae757458d3d156077febacacbece350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c9a70d5299b0be597b39e51e5f42a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a1d4ab84599eb13462e7e40538e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1375b6329f7cbe40c62155bd9edce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74225854746a18d57df9849c0e7e52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd3a24783a82c25350decd43a9705a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef8057a6ffd4cc2c5f50b592ecb0a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ff331e09f64ddb5af670ecf222c21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebfa15883d29b31149487d60d32c01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6dcc73cb34c9c830ab97b18ae1d99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62b869cadc2a7fa8c24ee238bbd8c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd5cb604c65eb6504c3dbc3cbc4ace361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0619824ea50f622dbf44c6891ae7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507949208c6bfd21e24ed690e7e8bb19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e216b39a16a2cd6ad295a8ca74f001e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5c15bfde00dd6fc489aea64c26bb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319a0fc5202c3c1e3a3f6c1645baaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d162025534cd01678986d87b13b4dbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6447ce12c1e393f1be1f35cb6967a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a51754a53bb215554bfb4e704bf870369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469b1ab3c043ccba05e7c3106962a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43808e4276d76c118147af9271620668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310204a76c77c9fd38d6d53105835a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc591784dfbbc5d91ba608f8c2a5e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d3bf60be0920bbde53b2584671638374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf41764b66bcfdcf84aea2ca1ad8e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ded3040fe6811bb70105e2b88e1b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c672c617525f5eae6fc32bd0fed72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffb6f505a3b45ea8bc23c24e6baa5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe649573733c1d751b3e7b042211a7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fb552a47f612367c931049ee6d247380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf95287172ccabe1b73c7677c9a91c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a948273ee64b54cd92515e896e1699382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412707712d7694473b65a359f872ede3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac783446bcacec519739194aaf552f3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a65fb5a2115eec98dbd18a3d052ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f4ba22f6cce348a6cc3d4e803f8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db394397398d5efba4d0a3b1da100ea2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2b1723083680f5a31cb67ec28f237388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f935020df76d8189a73572c3d2e9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ad7afe81334beda6b9b5299739b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579394d7dac83526b5452c989bee40d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b243724c66ab576e616ca95974c3fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05961de7349af75c829276e23fcbab6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff118485822d8a4de1a8a02efe0473394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce661c194859c358ae30668b6b4a2c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069c07c1fe98f45ac6a8f6829a9a205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb5b21397a85541a47f922376def13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6063190de9047d8d45a5de2c1ca26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f1b1b4b151a3d98e5fb5b04d77af0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d3d564d1e67c902a7b6568448dc23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758584c171269704e13382773266ca3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e4c47551a4b5e8d128e29ad0ac7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7119f86761c508532d437f9c2364001403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8bd4375faab192a49a34c702da855404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a904cf4a1d4d3d30f4e09b4221e68a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233470d8fceec497d8ef6f20cd39af7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374a1eca58feec869208e35a4538066407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f464e67ee920a18ba658b3dee393e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66a4cc10a62dcc3a3e427fdba96ea0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343a4f77c8d2aed0fe408d7fb5087e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868321c92e68c135647aa3d0d9105fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6792b6f431bf62c3b59af51f9bb83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a635e746f0d2189223a985d6be90ec2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad958a2db7f356f3887f5ec363529e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b48883f756c6c617c7d794c91805a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c59f9b18706f6eb6d7ef2134c89549416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14760057bc9dcfc723e518c8df286229417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f625c6251e9803934b7e6b680300c30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c899b138defb6993c3780e0bebb9e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264b0f9d0e2e40e1d1fdaf3f311ba0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aadbe8b9f36ba3b13b725cf61d1762421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9a44678ba102be1000879a16ae67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ba0f48826842a2218c4434fc30b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c6313b2db62d1a614701aa7a5480b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ea6913507bc85b2640f734a203ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115c0138e2c623cc95b75aa5d32c2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e1ef8a6dbd3cced60fa5de5b6fad6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e9e3e034848098f94888aaf0ce25c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c2f4f02f28805ceaf4f85cee9088a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723cd3dc4baf3aaf508f5da0264bbad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601730f34b094b86fa07846136e6bd44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e6985f987d91bd71eaf0795af2ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf264dd6ff688920ebc90ab2e20e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d316a7e50ded3bad20e90a79ae118434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434013af78e9cf0317b9dae3a6492759435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2a3a714ad31abb6243f62813ed136436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b6519623406564d2a18b5eb7781b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb86dbb60fdfc0ee2b7cf262a6800ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b36d5da8478e02a7d355f53ccb86b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a5ae2f77ab1d09099c3766520bb96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aaaa2b19fbe4c6629f362e7f7e4ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d837a3cbc5b2174a9db519916ecf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09496b1909de39439ab14285c0d8c40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b35b3b5ededdf6192c9649e511de8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f299873e317c2999d78d31e3fc340e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7588f6d6b0a73467addcddb0b97029f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c28ed623623d8f596419cf4fd2278447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffe0de048fa213e53d0978da697a86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda332b65dc0fbd35f30437da8760d9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062faf394a568b322473e6ae9f7c9b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9c4dc68b84f93ca6d7ce766ad529f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532cf0f41e257c1e503eaee6d5a0825452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda443066387183881f67ef375a90d49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc0f2f9b180cbb42204160e19bae8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78244961f07261b9ce62a90843c4d07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac79e8e5b906ddcb155b9d107f40337456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f02ce3eb9dec4fa63c43aadad5b5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f93c767c2942f0b0953cff63bb2b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f8a9f0badf71a8423796f909ab8b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce945dfd310158b939a54f0b8cbf0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27115de23c5fd240d56056848c789461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d67771ac3b239193bd80c1b83d15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b67e5c3c6e66e14f89eeadbe25ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ab733778b86ab43f26360114550d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b221e8ffa5e8d55d6de1e14a68b8a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed4735bb104f02b19774ee57423034466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f419ba597cef7bbe792b1a28ab5303467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016c7f3cd1cae396aabafd720085b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881f80db28820c59216ecca3eef62c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f2c4c9b6d330cc481c43584fedd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c663eefe4ae66a8522190f1a6db501471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fb5031ad8c386688ce33cd19c3886472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e21deecc05d6bf692ecbd709d4c51c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e62edb660a200b40fd9a6cd6e8c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869a96a979f6ad33a7c76837b394470475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f34bc21441f1127bfe30e83f422a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf952b831544c98a69bb333a733cae0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857f7585880a235fce834681ab22f83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5481fada823e52626f3da7b2274ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a46d1cab4d6c0c357d0ec66983b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e41b9f94d4db4f62aae88979a9fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32a8320c626402d9b3684a836772a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30b401cf0310faee44ef6ee2b8374d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235d31da7368118b2f89137461af7d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc3383790a0052178f4d9acdc2235d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b60d42f06394d1086955a7f8c094d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d8db20e873345da803e784d28cf75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932304619539fb39f50d4726796cde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8274dcdc416f9b5e4694ef1ec6a0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6ef52b9176751cc3aeade1d5cd2d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a4d4b8805c371fbbc8a1457dea2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55647f961cb35a44373a8273c35887492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf6b623da8a6c1e2622d719b21054493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a012a9d06d21e16b94ab3aada6ac1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07092de1a41f753b7f87943161b12c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2e702bab8cb2980405ccc5b2d265496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d55634e6cb62d3eb45ed789b8c12f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefccd0c7eb1c269b2a90624d58e744498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db553d9be7e815173dd0178d0145760499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb106bf738a973cb6a2340056ffcdf36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc990bc3c1214d67d047fdc8086fa82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6a7f04c5a15a24bb45d1916117a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c55bb8e077e822b8d553789fe77b7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbfc896c95addb657120964fd3ad58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecd1073edd91ef63e87bdde12135f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b95e4ce5f6212148ed1a7198f0cf93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19533ae9b556977f9ade954b9094e9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d047c7c96c3f30b276dfa6969c14f18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62dda3887c39638f1155490140163c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba60177bb762cd5ed2dfbd80318ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133f8f4d720aaf65599a29bfa037332511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445a2cbed8acf89182e6df499f21a2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df397f457cb8d02559e08ade05eabc37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e49dbb02965b2291e21ef85470627514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4f5e59506fed0a6350ecaae96c7b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d1f7e21c74391e3f9b968ccdebff0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270524de3b95f29f09238b23e9fa0530517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188f5b5f64c39bf6752fc1b732587e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f9d37abb296cebebf0943ab09e3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ecaa4584556c0563f34337a28327e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e3c5ded8b5612cd3f9b0925ec2420521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d8d086a316b242e0ed4aa946df4a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d0a9f7de00337d42f7452c4517c42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560002abc77fd136e29614c2cec2e08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b589acd594c07cd9b80ffdc45fbf138525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54620f0640698e2f1841c8a36ef89e32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc30f92282794e2e1185ad07c05e03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30b0cc603f07af2b1968ab223fc802528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529306ab40ae0d014a165afce9d93cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f4d8d637f2cb3056189f686ac331530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f96123ec961adcaf6176cc289be5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37fa036092ab98816fabdb8123a4cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d04d3818336d0ac4c2921f0a8a85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0f3c94e2c64e0f4d17ab7aa9fba3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e96e4fddb921358966472fbd92795f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b906298e486297e663addbd1752165536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519fcc5ffa38e3d70c0c90ae07619d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a575050f9f63ae5d3815248fa288b05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace781ce19bbb734fc202e6f7ecd41d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365802ce7729f8546f0871c75f1906aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e5741ca5b5a5a19ba66317f94020541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd4f562d206668c32b4c35ae37327542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999ce2cda9b6aeb2fe20ae8fb3dd8f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c6cb15ad6b5577547e808b37a6b1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6abc6bdb73ca391261456925efa6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d66acfc3e7eb0bce09114058c12a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89f1f1321ae3736a4080702720ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d318ff4c086a94630f547601b3b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c7877d67e63f571147caf498afa8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e698d34450c6cc94809ef8c53a667550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7fddcb3eb9be278bf59bf3e758285551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6966a94abd6b1fe0cb36acb5bde81a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bbd201c9c6d8f8bcb2532a3651f6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650bbb712f651a5e67f1d4a231de9ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574fc41a00f79e85e82ec1cce92d2eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5a2a3545857096bd718390a325d8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac1f74c5ea66be73b47d011fc977c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9c7feb088c70bb351da56637ff02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143730d1efe98f06f54f83b0a03027c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8525937c1687bac42f5701264f6995560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8262620e8bad05ce85da6399404de1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d1b085c561977cc917e2c694b9657562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee566bf8e18cb303538d0afa35299ae0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8cd3f79d4d70c21261e88c6a5b4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea4a0b64933a1fa292b2b8372cca10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5a881e50d3a2320aa6290227f9e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98692a32acc53919d14f17e7ebe898567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344274bb8b12eae3b6d654c6b262d236568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b16ecec6eeda01068b9198a2ab8363569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431351b1667010846d70e331941821e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb9e6085b3d57936b02fb4511d763571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab9688ea1cfe59d4ecd9ea02e0a8f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85dfd25d87646848a73fc94c0d2d11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c037fd09d412233fc2c78448db0505574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f26bf83cda9211e5bdbaeebcae408575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f438d9f8e52c9f6ce9618d0527821c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba6a9537d648adc5940250de97ad1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e68b9356edd1af48c3882915f8d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd483e04554ee7fcea160d884074ec3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2fd66faa6c2aca31a7c7441cb92b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28665eb12f3fe2c979fa8096831e7d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de7f2e3c8f73630cd177380c24830a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908e63774df3dddff2fb5f66f812de4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2325a2943cc32f6a1f40ecc858d92ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fc80fd7147ec0605cdc69c59469f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31a3e0787fca02936c686101eb9388586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2659fe23e4c31f6c3f2a243bbd35920587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795d7a9dabaae9f5ba64f013f4fd9b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dba34b98e0ffea96f4f196e716535589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91558a249b108dd1bba9620c1184987590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe311b937e7e3559bc2b24b202ebb379591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb2a303c76bcf88e14576e586747a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be185a8192cd718633286c5d1659ded0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1615cfa52f45c018dbf929a45690ad5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a002306d53dc96cfc682a8936b3c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98625849a701b404ab516abaa791e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2ae1e752935b1fc42a7d3a32b340c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7bf60047c45b89f1971f721c09cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268c0a1ec0816add0a361fcc710ff6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4530aafd4ff94febd4fa88fb5f473a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642cfe94655477b179064027e3d5d8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f363cc6160a9d18a10098c40a7b02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29916a39ef42ad4c80f0c4076b2ac5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef35493f3b20ead4a35d505bb15540604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86111b7e566c48f0337b8e3fca0707c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884de06ab2112d9d082b05cf57c0f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614efaf6b0217504ec396a0640ae5bb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f3cade777fc3805644317d48a1257608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d710c5aded7f60da00d6f7d9552d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa64d01f8341fc17b839a728b680650610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c5093375f2599c9fd5cbfa322cfed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa839055ee2255062ae3b5077cb422612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec19d8df22d04d6b9faadaa8ce0e9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79dba35a90ecd6ca6a7ff28e78f4a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc04ce6314345c0ff2e09e37b0a73c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149fcae80817ac2976a7b880ca4c877616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594aecf81ce1e551b6d37467cd1643e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0611b2e78e670f9e2035aebf18f7d18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870bdde770b40a0437b4b485b05ae2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbeba42f080ab05b1a90fe3e4d8b02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e897b59690c211243057de7ff5272ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a9ddfccfa81729d1f48aca5f14029622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc02ac5721161c5a4f31d46d038fc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d9b840714cf5f1a05a40d7e94bd7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697d319df757fad50f6019dcef55a2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00f7c5dc84bdbd065c8cb83181deaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66df1371d6d797ab0527ff4a4aa758627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6271766af13cf839fdc342783eed4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e47496c0f4ce432ee7d04ad2802be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fa3dcda31ff885f3f9c3be11e95d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae98fe69576e8b4c2496a8f59490e0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc652636d18af4d0d1cb55e3944f059632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b84358ea27ab160be99bdc78b9e4aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c7e2d7534014154f808a681e7b99b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d556a74adca6c962b5ef9e2c8c8aa85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499c3d1b07f30ca1563582becc1cd7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6455b601f5b9c60017487ed0ebe0cad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2be4f6c0096fc100c608b6255b11b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84dc6b973d0a15ab56c1131b3e6131639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20a11326106ce5a8f839b75b15842c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c93b8b403c0e1f98facc5ef81d4b7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41936fe238e2b62fd4c1f8419e45cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e6de610fd88ffa0415b0f19bc2aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0783d7920ee695420736b8f644484644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3b9365fea1512fbc6d772ba3c4959645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e52af90ea275837a3724b5ec56700646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6c28a6a8c6627e0167e22148bf033647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd125bdeaae56b031440406e50feb00a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bfef2604133b3f4eee55e7a56b775649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ccb6a786c2480f204a8b76a3617ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c0dd93842fde58048ae6a0051994651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad3fbe6a13d0048d7eee912a0894b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad86669c3c871d7c20ee0efc89941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fb37fcc3d863dca577f996e5dd7cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679159e964b97f7c16182bcae0433e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401332107c8165dd4129335fb9ef8d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2bbbefb45c5a7b7f4486eca14fedf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8a3e46bcd2f1cccdd49ae05f7be6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077d5d6ed8ec0501c1508645a00e59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539361915c9597de9435245d2002cd4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ae28893bde512531ee283b399b3b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53772bab6c6393005462d878e7bb6a9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52ed180e9c7336fe87c66994f8756c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398d36cd941ea06220a37814e50006a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820c9a935a0ee96b295168c0c14b50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4add4557a830e6913b93815f6abcb50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8cc4649669d11faa8e778fc73df10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb49caa1190ea95034d34612bb153af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d42ed6a8c3316a83e3fd8953b2ea41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357b0d42c0c24b9f1f2fbfbc0ac4419670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817700be79de2b673d5a53b136ee360671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378fc79b3822157abb874c43001961c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723689c59387a098be0516ada65a2cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a66569d2cbf6e849f492d5f6cda944674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81ba9c2699ec00447b2c1db7b5436675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c42b5a71b78a9542da7592cc73cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c81b13acddc0ad47e26a00d69cc395677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ee069479c77b6c1ac62a91529f70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273eac1e97e576ea3eb40188c5791b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc161dd6658a655af614512e94191816680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa340b64442b2f3c670f03efabfac611681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d91858ae4b42f85afdb0859c06b86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928d31a6ff9bbb459995531e2ae5c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbc89728635ea89d2efd7d45add000684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1fc99ee668f963eb6094dd8ba7c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd547e90b8779edda3cfad22a2869d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434153045454b24c5db8c3a4542d245f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5accea3123dee6658fb042bb70239688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae177244fb96766710f2f46d898180a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501b1aa64961cf4ed5039c2cc56cea5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee111c7d86b7b2c5c32df4d5cc7b7aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a46d7047797c854cfe3747a731d85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb151f10969c5c1be53e7b6e6819b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff3e34f7d10f8a16d3e5a76745e452694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1fb4cdd8d3a3ebdb22b3b63874323695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1eb2327ad6e88965b0180a2c16b1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b46496bb8267bc514d8f80a9e3dbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1fac5f803d357fd916f40dc217c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059800246abb738ac61fe2dcd959abb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7adaaa4336c9d20f99cd2f332bb206700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea69ae8bc39288523d1414c28084b20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7886bd456000d53e79545e9af584b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c350c2acf0544498f08d79f483fc81b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce2ddd46124ed6f25b060040fb8956704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87505b5c7ddf039b64f6e639e8a22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b856effaf0730137741a1cde4552706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fed7b45f88aebe834a3b50314b5a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c5f919034a4acddcad130c72451a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd5dbaa8f41eeb159722fb4578df2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbe449bc76d9008d5a9ea77761a8dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cdc338ca40352c9dba817a91977ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187b4ba141c815f345303d9251c2c57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f02d7ccf7a8d79c13adbc503a09f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4633812b971121b0d1d2a996ce29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17156aa88075291dc1612816cc7fe9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f768a1a356a6965064188a7263e6cec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3594c4bdca59ef06b6b98db24c102717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c66435c5c405a9e03472ef649ccac0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e51aa1ee05cd9a7751434b3d75e02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deec0816b26fc06a2506d48abf5667a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9598076bd9a63a8a7058a4e43d134721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a01fa6a376a8be33af289a1c9a398722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40a94c19369c0b410af01d5bd1c025723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c44e5fd2dcce2e43b21c4ea87e7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28751285af2077ac7bd9143000a75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916bb2e91ff407403ddf53aecd4810726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4a2c54d959c6de707f89e27f2762727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7617d61517ec91153a4fc24b914efa5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eef2aa8290e798e6a87b129ea811b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96487870514360ffe9b1ced6bb024942730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec55045bdb644467eba0a3e4f8181e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285ea98329adbd87621a16821bdc7b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed259c9c3e5ede5e382f80dbcb684e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853be072e80244b08047670dcd96a6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a4c4e9ab1daba2a6ec85d07f90ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff476a616116dac07dd7f5e0d83549736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44162260a0bcaa05e5167e4ee581cd16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d396acdafb2c03d06d894eab680e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62883f82529254e7e3fc1369f2eaa6db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e503ddd3952cae747183fd0edce259740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19612a447c9c064de49fcea4e3aff6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa4d7b514947c71cf2b4a2bf171989742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c1763d027a65a93a35d3a92153136743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384a23d83b1dcbe956c734ae40ce296744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a87e3dc7dd3adc6c5cec6bd92647f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848b15a858705257364bfb25d3dff5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd72206e6ed565a7e1cbdec11ce1c80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740117f018f062cd9714faa375743dd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3da4d68368a1102a35136cdb47b292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4647996d2b16f87bdbd91ea122e776f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad10a5b15c1ea7c09843d741bb6499751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011b16bfe5ae0d2610c5fcc32e4577752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7f544a68d8c894de3746c60359162753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b81b555d5592855952f73049369d79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba62be1e54c4408f7d91373d01fd17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1432555b4e48dadd15e9e679e685583756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778565a2296e4c09151734f7f1de0a97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523a639c4bd911db3d5001bf009056c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a998463969b3a429ab5a8247f6cac7d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d69850bb7487137e42f1eca1e18541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1754d494133220bc16847f170fb2722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab84f2074ea3239e6f1be77dc8198c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd404a125bb006f62e3c9cc1647386194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e561d88e9e921ee4e8897c2a4720e4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b8a887e3237e309e117036bbeca026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000e1e1ee368e22d456de61c5f7406f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae99a641f7fd34f1955e2140dabf2d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31472a457dcf965091d4eb7f31014919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63162ab3bd1ecd253e911c00d13bff9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150137ab62d919b73a0b97b11678935811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a17386caddaff4dc4800c93683ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d7b266835d4214e455565b3fec40e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f525aa0a17770a63e4ae981aede414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64f12626545ad353c9e5a72fe09f4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd533e30be4aa6a058b95317774ca0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef997f48edfb1eb0b350e20862773d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a7df035b64d8d4c4a81e093ae28718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cb0bf4e77426f7078b97e1993715f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643df9bd19df82cac57a0d51749675120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdadad4e4fce77bd94c3942fcd2c3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b981aef3622b3c57230e786e0572c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950839a263245adf10e8a7cec14c3b8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a98222f4ea4b9392f6de350c138e6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e769550ad867023bae1dc9991b7556925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f489fc82377473c8acc5d7c0fbfeb8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791def5260fddde31d7983c0d6cffed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8412a32d00edbb00598880cbdf6f1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151678286d0f77e730d4a8020b643c8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bcda075a3b19d3986fa46a341ae5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea29cedc5d166a04f8420890323a3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825640002ffee00373bcda208e53514b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea78bf5efc516e4aa782486333bb5a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060304c2acee8102eab4306340844b7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2fc19ef42653c1ae155895c7d481f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550962e94d1d020e72e3f692da2d45736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bec7ec0e118bdb2ad7d33743d5e5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421cb944af71166d423e1d9b99bbeb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001918ca72b46cbb67eb9eb19afb5e2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ad41f1dcd499f4e7d9a7be394db4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff406bb2774e676894af2eae25f6a5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4edc09acd4814c63f8fc231669906542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aae18a3d2903c2dfe4292b659097543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa43e17802f8996946ed0264f970544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799abdd0c763be6b6c788b64bbcad3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f01baaa3c6944027c26af61a11ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10607ef1092e17968181baff8979a20947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f52d4ab9e6faf7eb54a58ee3404848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca46349e74775d8a77aae0ba1796049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403216cfc6ccd205f41d012ebe7798950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765947b13d712c9061f65f496cf841951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56873d351f841915c3cebb9e48c4690952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98c136a51d7d2990428aaaf7b585253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea429e6e0cb6b4edbd267a1b466ae20f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddfdc7db009cdbbbfb4c019f16b5e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11fc4df9adb3e7c0d76c41ba7c269256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8de3c1b1ddc8637d6b4683904b29557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bbfebdf7363d9db94adbfc9ccd7cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb164772903b45ce22d7665936faa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a631621770f54c5035324dcc7e4e2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43032ca959facd8810e9b819c8c983b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a807c2093c686832e445b0a1b40146562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11964ba78f852d585754431faebde363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22c19bf5215fdb1af77e54141b6d0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e86a434132c6453a6fe590b002648065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6237798ba0820503b79c6f89d5098366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf5a74458ff88290c028d9964eacf467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46341ea91ba2a259a95b94c0dd7134368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c637484ef2fe9ba8072187173f42169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a818d91b58507103a7521d1bd02ebd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec85c56589939b010039bf21f8128fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a2276cf31f71a3f80deff9492190572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcbccf79e33ae166242b107171c51973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bcd47b209201816f0909e8629da1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8465407e61ae12d96ac19cb59f96775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97aa7755c5b33bfdd0c5cf30ebd56a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c57f48220766108c22d418d1b59077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7587e11977de1664094b32742aa433078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a28f3ed92022c33bef8cc550dc9b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c68f3a0cde420312050c0ec5494ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cd4791ecfb8a0fc56548636fdc11181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d534a165e74011508a310b5810ca3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a40ab01203ad70c7d5a1d210bc9da983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c5e3e4baa5e6990abcb05f9efcb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba502a574f67a836710477a03ae709e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf583d5473bd02d8b356f1d6f9357686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb27b1591f8c734ddbe0566ce56cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba5ca6830db794447589569f78c8c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45e34892d34d74892bee2ae1b83c7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49fbfa267aa08d9d4e39291b608feb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b419ae9c11fb4412a8b83509922f6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e31c8c29ce5d61947b3277aeb0df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f833a3fec12a3e482fa80dfaac9da693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d257cbcb6cc0788542672b9a52a5e2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc4f1e89cfdd3e1858e304482bc95195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9f77e315ee762f5fadf12e5b3c52596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750b9e1ddad2fd370a346d65c1cfdbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e340eb6ac7773f0da9fa78af13acc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db322225cb1bc5376b1a0a71b5d53e5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ca80190e48103036b46e337ed19c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df9373ab38f1151891791c9b21b085101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3171b147e5e7b0075ffe0320b6171a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ca482c08bdee79041b1238ca887dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb828b86274ef6d6d81b555abd080104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882cbe4c3314c20a66d7923bd4ad75f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3e5c1615368cebd0097165d98c89d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c6836ddbc3c8124b67994bd0b4f70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3f0cbf42daf082fe93d7631cbdb99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0b1e000900178ab2214c4dc98948d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a656af5db7dc1e7a97dfecdc4c66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05df13e7b084cbfea45d818a440b16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a4f832b3d2e985f0e667c8ce06c14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759970c07dc017c49344ffe3374a048113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964fad7ee76d4af736663d2ff41902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3570d233ff5341e6cd91bdf9467b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742ddc3d030b4ee3b2e07a5d99b8c7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354ae49f68a14d28407b2d29ac0608d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13511984590a9befd984877a24b882c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0512e5fe9c550dcbadf0493825b09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc45b98acd525c9f6809178e81df44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678aadb6684e746a33a0e6b60090a7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252c7ce8293b42f22f87c0d912c7739122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061b0f40d9c789d940402d82c00449123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5cc37f446db71c49c91f312376c89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae2fcbb61ca8b0a372f6115971f1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafbc96a31529f3492721d8f6e37888126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c32f641430cfb658c368012d372d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21f0f10b6035dbfda8e5df6248f1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31f3fdefa502d06a4251565a8c45d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4314dfa5191c4ae5f85859a2df791b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88841a246452c2e380b329426f043e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae14ebdb32a37e55d98713c1f5805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bc9ca69620c2408bebd67a5e2b8c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ef8250cd60dd7843011ca91d6dc75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eb147c17791ed16e52ec6092ac61f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc45cc728400a0b292352cb62153b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b536e059004935c28e78dfa1e4e1342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faede7cb2bcb11dcd85c664800d51160138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695660473e8a070585f2fc608f590e05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5ef97d4e1bbf4dbe9a0ca294a101b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ddab199197b9c90be452df8540363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40357bc7e1458924a9e1dd8ebae6dc2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696305395cee3cc636e5ebe5086cbbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c463327df72a8a2ef8f0e55b0e900f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe03b05642ccce9a82de7c4f70f7839145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be81d7409e3bb3cf7d0d3ee64bf9d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1213eb323c5aed3f54da841295b563147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe346292674c9cf2873b8fa4d0c3c192148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474c31ddd55c2194a912df807babd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b46b16865a9fa3643a7c9de3dc5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b66be57ec094ae8786cfc0251144151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d65e0ceaf50845d24baefab14414f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5437046acaf4a516751007962e553153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834a98908a10cc6013a097a0bb6cf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651557294ad90bf0a9fa4824469f8052155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89e24a6b701ed41fd31d7123290a16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d702980c5fe66963af354d0ef251ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f9d6746223e3029b2bf7ce106114158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3820e6bf075cdf698673ab6421a54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d198c80afc2db2c2d5a8ea9bb949d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95104f978ca70fe81ea8b9997e3b6408161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17fa80a142e2a2dd39d5849aa2aba4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe258d7e7f639bb4f5e25314d25ddc34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bee8ffce5660636e67e22513ac6be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0a2827b39d62c4825a9befb41ad28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b9d50920b3a617b505840f8aae4ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1261b056a66807b37ce3f370725c9fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf005a5de0be19ac2fef73f515fda19b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94c85ea033c842ec17ee999ecc554c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711b8d45fdfaf657befc0004fec869170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db458ba1703c1603fa2e67ffabe3187171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f0f7fdf7383f351fadee5ddcc513b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d25cb9577270e1f0b5d5d2a78deb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b474d6a4cd573f587b2bccb109960174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab98efb398c4b525c60d77ffef0b42e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e49d93b3c647a80295d627a0c02a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad3cef98dd81e385a8e4fb035270c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030398b78c591ad97ffde58860e3bc4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90bb20b98ac4b576a4d608dc04fcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0371183af51e82d60d815a4e5b0265d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a50873134a63e9ab5670738dd5d68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97896072f715bd988db107ae9a61f3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92001ade9adca4e09c9901397fc025183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42b8d07d0b4ed7f705365be8632c8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb246db38b83a0e57d8ed013b0e564d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c92db00d9eb2e90b7846e28fd545b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7a606d7eaee6ee356d83c8d4e4aa9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c9cc8e63da12314c34bd88f6f971188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e974e1674c7bb59643b1396f6d7d9a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0a31da6e57f1222c39e0bd57e9e64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc19bdb530e0e0c23e830f6ff439e86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa4e2a6f688af92031899ddc4b51d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e59489423f8cb59048c88edba93e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650408d09e0fd70943b27263154eb4bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf052131833db19d217848109167c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e789bbbc42c1db308e668bbecf908196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8a64b5b53301cc35b3294b2ddcb99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be0732574369ee4bf4914479aba7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41b2dc847e57c0f60118a787d9cb89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31cea14f4d8b0326613488f0a3fa10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdeb7f1cdfa524047b93538ab11c31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76830ccef3a16fc0ca8bc7e1c861c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef2ae4e7817ab1728775bac111166203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a66652f7b3bbe57241dae886b443ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5336fec5d9b180846a3556b66a3ccb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a33582011ec90c447df1c3b0a55fb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f973d566776eb1ff664038ca955885207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441769a8c782cf1330e5cdefa31ba79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51675a8fae03e64b168b39221c60074b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b2ea628c2d56ee8bfc23e131cb8ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188090aa2635ddac7ed08698fe905af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c56584a7f6ed383447530ab1a081c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92462ef4fd2cae60453b2617a8e3d9a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2552058b0a227f100f55c35da7f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21cd92cec441709dfe3358d2addb13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994dbebdee31eec965f7ce445d1e340216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681edf50c2df994493eaf120c0515ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d563e380e89f2c61fa616ebc4bbd2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1de6e43d053a91df0c6a658dcda57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ec68683666c50a4f60ca174b0cf32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9c8eadeb3e4959151e3d907f7f864221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3fca9bef5bab3f813748133722a75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78835fdcb732dfc2b132018b786dc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cfd52d857108657c02e475b7d9bb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e76b86532dcef25b34a9bc66c2e6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b2c5e5a6e02f3a5710f664c1dd1b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ee179dd8d5bc6a366d99eef8bf09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68faee69b9ea24f6cdadec791a14c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010557a358b9ae1cd3ce15e6fa77c2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626c38d07a3fca57b6c56c0e59537be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f46eb88b73be42e2b0de6b65a6725231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e1f3a4d069bf741ab30a29a67d536232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e0ccd266b17bf3269e74a6a644ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919a3e050f90b8d4bb1313f1426a2ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0046789cc57ddac1443c65068d1e82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aa147d19812aa3dae5254f090c296236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca5a7aaeaac58dfeeb6621aa91e42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b84df2af1d5eb3ed3952b1a6ce64f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c5a206f09b1d9ed29fa10ae9c5b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df10a0943a7752443b725875f4201e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e71e615873116eccb2894894d3a97d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f60efa8d89b8306557709130455d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fac75e716502196b47b40605383e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e73c921a0f1795ff6b951ba3ad349244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf679775180f7033ecbab89524ad97fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78068466a5f4285df6393be18617999246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f1e82dad709c257e795bed3efaf07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7270757c784eca4807a115be13b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e7d5e434ee0f5441ad221969103c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378955afaeb9708e10ff346e1d2720d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e697c3cd2f0d89973b5aad4082ebe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a60cd675dc4a98be1aeed426d20fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c7c2527c948efba9e86b6f63d565c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b292bd1b153f3106339dccda8e8aac2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76f9ee67f72b0095b43d44ab8d51f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f60cee6a57362260094b68b7dfd45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91225d098f81dab436e0095a92404ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0d45217c48156aa3ff4f6e8823389258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629f02cd5de2729f17841ee8d72eea6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06247146db259147cd7abf6d779cef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0dd22261c103284a416d414c3a297261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571b3fb7d777043c5ef234ab075faf2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f951528c424ebb8bc56c5a6c8be21d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b042e24c5ab368016b48452b6028c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b87c027dfa7f987dbb9cdd1fdb1cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d5a4d1f269f127f24aeb4b6c4f4c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813877886d501e82eb80f33e6f45983267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3daa7157f8b7a802ed0694150ea6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888580d742cc7a44c00bec65e861030269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12f9fb4339d299de3ca0515f67a7cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c3b76be7ca8ba181ed713a8c5a2dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb748a92812bc3b6bb07c293b37c2e71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82e6c74f87ee5424c40f6f28f233ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5989a27f1c56e26e8e0f52ae3dcb87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dad5d0e0aa275fad27525a0315655275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfdf5d5a788c426f8d361cc7cb3a9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314a2f39e07a4b41de938bc54ad56de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e002f84ffb1c162d6481118f6215eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857ce24018300996a7c215e4c348597279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0e7502deb329d47253bbdf2eca815280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b222408055c44f8474913aede4a79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47211555f35ba8cddffdde173eba26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c347da795469e0f723a69159d1663a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4927ab29e189bded75625ffe6d93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84115102c5eac49e9df1ff51fef1bc9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8feda937420b75b9537bd2cc22dca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0724616a11edd08ad5a504e002e8a67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c031440f60c9f3843e2305ab8327cb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe7e08a121012f5468273647cfc08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb60094f4564b421767ba21be52f8d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1227bc272f2064b72cf7670079a0254291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0c3405e4bbc69a8a5ba8e8e074d46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d569589e80bcb5a35d5779065d9ed8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fce26876f6387fa89bfb1c34476a95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa903d6fe999b687c8d2fd19656252295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e936515e2cd69d890dbfcb8c07cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04fe9788bf5811b485b149c8e4c11b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd80a34a9cefa887a6f3ba92198294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031597dc6eae5fc639cdf987f65bdfd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab332b61ad7f3bbc5d3a4a86957a300300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761acca9cb6678cac8a14dbf794aeca7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0c82579ef262f256fc5ea7dfeced2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9c60a7c8a10f71257cc57ce380b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f383eb383db55354adbc5465d803c92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7261893f2612c80970fb91e082d9ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911cf1e27e6d2693e17296fee801dfd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6931baad214a522d86a7590bd41a5be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b6a7b7853f46570f0d834ead88293308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538474857683e2428512aff10b499e59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb192193a035f2979ee7d78abf9bd9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f35e604fc1c3fd0bfaad7e0a58ffd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9d2d2530523c9a0794abb4d65ddaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d07db5a75fdd2bd76af44fa4bbde1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed32a4a742e3675a8c9df618469dfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41be37b6ae82fd33956d7be684aedf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27567fcf94555a7db4c17e8376bef76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0dcfa7a37abedb7b914abcd3ac53d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226687cc01f890cb8531b582e1c516e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd058bee6fc1c559494b1a33259b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5bc270e0300a25ca5bdc1a4f37970320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e150ba8aaf821e26ccb6e61485c4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672a762460ab8fa6f32b6ba0109bc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ae25966af934f3b20664c1376046323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e1edcdc11b13bdf993e45205ea9a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d4a7b1cbbfad135904684db468150325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327887a9f94ef94b1497b79ec2a69196326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07d43da656c82fae892ced49e17aec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cba8052e0dc0f2840d3f87dc83dde3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a1a74afc3ae13f6114c6370dbe43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e2d945808403f902677d796d1efa4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979f56913af9432836d6bd4eb4b7092331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b226df2b6e2aa5373f86b357fd83c1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b56c1c9e60d3f8110ecac912351f24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354afe438ee53b24d18ebd27f609d26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ac2046ef57e5696db8dbb099974c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2f1acecd6d929c369f93e4e18d23f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba1b4e7eba834f3eff391641db612337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1c7e1169420c82a2cc25dbd876301338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21095671198d9af87934b367d268ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36916f1ce677e4841540b636e74f98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3665bea6555ad526979213a0a1d5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1634a666449abe6fcc0777d3994d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75ac676f9e045095e075be60bd3bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7500d91579c4263d1cd9e18dac616344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fd7a400e7c9ee8afccbb96d85d862345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669058283dd8fa60e63d623f88bbe0ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71894d107def2227c1fe0ff251d6ab3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc365d925961f32b70b3a972e4f9bce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a97f5979aa9a73a47c6c26dc6f450349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e81826959c7a2224589ba27b395fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562653217be5719c980a537df72429e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b81ae0a64597f1168c6915ea3468352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501b8f9a29ee02c8a5aeb9fd72d1a6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce16a358ac75275b92df0ba9f9d9e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6941a1a912453b2cb3b98628fbcc9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dc9d45742ea6132c78a259bfd91f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8310092d4024a35e2a3a1761b2667e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0c118f13287807f1da66ecfec0809358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531a52232ab0d1aac81700fe406e767359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b794b3877b6667b22a9a98e05a3c891360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6de7a4cc07e1829d13bb1127be24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a2195c05c935be45e4c21c5f1c04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1df689ea1f0106686729e6f1bfc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665cb09cfbd2f5af7c4c4ff95bcba1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd6b86b1843b809ce0b5a2a050027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ff16ac05871dc6611675863c0f0a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77c7b61b1e3fbfac796942681c1b90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0df2d63a53b49e995168c4f3a43036368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71895bf6d5b0d4e453778d2329c76df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e968b085e511f1a75876d1379076c90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36666394e03ccda3597b91f80ad4e21d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30024ee3248239c0118b69dd68567372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55dfbd4059699832ce06a874dfec38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934619b3dac8c26a72fed5bfd13e34b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80856eb106d748502c02bf71c6a12b43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa9c8c69d1d3923ae2e86d4b36ee6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e03e318c6c6fe1e040fac2029a00a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658fcd8b6659a8a651b9a4c16bcf270378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b85ab2522014d9664f96fbb9bd818f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d69c9ee68f128443b8a887515848380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37debc21e72e08113e5aa09fb9c9492a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52bcd1f5cd34c3e4fd84d8c33323c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64809a3196b9fb256c2d040a5778b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b842540f59210b3ad6dd1a7a8b1414384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a4ca3e624dcb06ad13b3848735774385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec339bc60faea88ce600362f42dfce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b764c7c0ab0e5e49f2680ab059fae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412970c56780ca6befb74d070adf05e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea1d5aef76c546e7b7b4756e80e97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6607b8c7f72d08a8533f4ce6a3818390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb14b5190dd725cf2478d32d9d8e93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec59094550620a7546db82d551791392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7ae232e0079da4b62ebf87a7e302c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d71e55fbaf3d81731eb1488b257a0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e27d413fcb3584c616312c9042d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa221f0f7a1070a044a51334522e61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504dd4e86bf7ea70c7d9f8c04a3350b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259206a272078eb819f3aaf97a95c87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70223756f952e1e82e771e598790b324399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a0e9227b3f28bcf37a6795700b351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d497775a8ba72c7f645ad445bd5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb829d65b61f848dda75b366e9558087402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fd33666167c33eac9556bbb5489ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8f45e7e3104168bb7fb9b978ce983404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc6ea97aede1a78465375d85e356fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99494166961308581d3c18c0c4c011e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3c6bea61715c5034bf6ea43c0820c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf9ad2529cd9ae0d0426b41744f8a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eb832f82f3c6168aea38636a646bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a8671a5093e239858e9a5d7fc1e8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1111ec00da65c42aed6a3f51c6c30cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385434ce0b3041a6256a947bce5632f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a2268cee4a5872e34b9f1d75666e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3cb744a2281dd9c701aa704c56be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea3324a8c2234aaec54da6ef849df0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491e4095aa3420e25494f6b6d834aea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837f826ce2cda9a85a64ffccb42794417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5557d27bbd6a88b7f7a66ac027f86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954771b83244777a802897302f4b223419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d3fc1fcd29217ca8bf7d7a19d4b53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfab937a3807a2cc2cc82dae2a646d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62726f0f1d0bf6118550f67cd194e77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e4fe64d162a2cc7b888fb56842df4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f49463317205132fb55ce7d90875424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929c0f0b3ccd971d69991cfe6337d5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcae02b621ea54a13717df9e7b9a338426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b756033cdbc03b1da67ca98c60291ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d023eea38c7fb4a61f47199627996428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e70c56b088c1429e6b5d6a1b0d427429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccdc8d92ac8a71f20471d2c27a51cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9ee0e5c076eebc94f4c1937acc6f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba38d253a60404d7ebbd1b4596ff756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82a370eec23b9404c91c05607864a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b7fd62562a98484b8f862c1110279434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb1e045e03a031ce3f971cd662a553435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e5561b58b7ab34fb42588405a69b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e6927bb997524903432fadcda21f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178fc59b5b249fbf5cf1dd1e5cc5959438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c204ceeaaf1ae02836e320b247c96c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbac30f98192f6c658410b9f28fb817440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a8f507bbfe7024f1b14f9091b904441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f876d825df7d82c38de8253aa7dae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b5b7381a52c6bbfa7035ec7367b0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0755acfebf4173f62103548bab1c33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3faf8168aab11ebbfd0e1b848bd95f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1104fdb4f352b64500e530983ede8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b7d1c7edae490b70563c8b2dc6815447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391e5ef99e1df8d1f5ab986a24b6679448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d9116d4d90a39d3e3924ef5ca823449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213286a0e37bef956d89b01c54c28c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff938366be0e272ff64378148a13cf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dece8b220ffc2e2f08ba955d12888452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282c892ac9776f7312549131537ecbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c900f0c10f5bcdbd4e49f3a31e5aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a66344edd8d8451fdf14796535414455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c7258cbab1e962992b5cc9a9934c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8087930fb25a3816ab4b93a9db1a3fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27189e2c094f3af4e921796702fc32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636a81f9e99348da07a89576dff59d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f52508b3969cf600a00191cc967704460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9670e87823e31eedf2f3e117fe20c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a350036c87afa9cd304f12f9e80934462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46715a0e3514a3e649604e259caf52b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3d23a62833da190516370b4b43928464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cb0beb4f696cfbece04318000f782465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa58dd2545e805065e763e11b276a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0877fd4b0e287441e1731579e643c9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69821a6e3fd95337e15ae330a7d97e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5124160adfefdd1bba300e7158722b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1866ad76c5b7b51065c79ba9e6caf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84dd4aae236634e6ce554c1945a19a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae1b4009ede57aecfd40815b8b4878472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193212a83b9e23434d29555dcc2f167473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac269b934c3e24bd3ca53a253451ce4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6ff8c00ffb8077ac0afa78a1903b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01866a8fc7af42ec311e458784a6e5b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586e18efaa9ad4d4769ea004ec478f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b870284a58b993ede4870592bdbe8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70c7a424ab5e9f451f83143214d66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5e1dd53df69760d9331bc9e73d2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed89f0b8a5e8c11367da0eae3d64bdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559050050a5882f7279933adc3c95bab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5694422ae1bf66ae50c0b7434c72b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361092b835c0ad863ff3063340263860484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f01dc6d067ef3f8fc4b53b0aa7b19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458173e22c0d134010b8865bb17382486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5d83b0834473bcfcd5b45d7fc473e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59823e7deb9d4935f03b003bfa3844488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd18139d36865dd25af13fe690b6c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f16fb47715bfbf9ac58a1d7622ef2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8c4005ed0ee225a53fc9d213a821491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad49a74cb8763d9a1fccc074fd2e080492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925991d61ad53bd0512a6083481fafb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50290be4b27e4dcccdae5a3727077660494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0611d50c797759ca548fe8d6b37969495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2cac2948ed5807aadda50f7107602496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4211e0f1b022ce97a7359470e878c62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcdccff46a039f24709892bb4fcf50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac91c480c8254ac0e6d4ccae26dc988499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7b8f79b523e39af56c99117e4cf36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87b605e595b5b3d4814566bc426a9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d5509a231a8ef0fdbe153015756b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf28e745d6947b136b908c6ed1d28e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4e24b844d175cb8fb3cfd34a88574504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979be42fefb24b20f697fd9ac03c36d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d4ff38f07eb946756eb3289f1e788506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa024ae1d352c3966b8d605cf7c5dcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0b623f4021e08eb3b01dd4efcfb00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fcb18510e2c4042d2c19cd5ef9c56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70dd02c3b39d9d321cc1247c988cb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d4b91563f5ac36f646f08e0f3529e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291da1c8fe0503d05d4d100b37311a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a199d81e41d5a89a2db1df2604e4934513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea3a6db7d39df88d9751a6fcead0d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a416b224cafc3ba094281ceb87d82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419404cdbb5ea0f5be7096fc56cacf38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6411f58ac55fc85a403e664a03d100b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee744b4b11775e50243ee9f7af1ad65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cded5089583c72d9721eaddbacc87b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2946df4641610e13ccbb4e963bef684520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a7d0d266c9fb9d368909f1114e82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a2819033e2e17e9fc3e4c48873c51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87532705d822119a3a6550e62638ada2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec93a252ef47ab831d9fc813118b1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ba94ecb853ccd0899c720a1930f41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e41d444fee11d86e24d5c7267cb05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914be7438dc37e9a57a4e8d089a428527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc902e6eb64181db2c0e1b5c6b2695528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae992ac039e8d9f43751473b8082780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed5f8a4df25f534741aeacf4f9dae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf641d0ad37ecd39986cc452089c344531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4f1ce42839bf11c5f1c051c5350ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2d6ec4818039ea2599afcd069f3dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f99866d3b2404e1219178b988574534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6076ddb9555a594b12a6699f787f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be453e7783e004187ffe4d7ad641177536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a06b19436cb43cf0bbf5bb6fb1d513537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb85519c2188b31325b74f3cdd2ae4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa872e6733f1004c97866c79a2c72fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae240fe8b8d848233f93563a4439a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceea87d6973c026cba9ba901f12d8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189b15c7691a9801e49cd1be87e3446542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351ee9f696e033d2cedf17a2cc18212543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f2785a209232afe5751f00f4d22c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809020ee7fb586296ed81afbb26cd4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55599a984301f3c82927e048f6a4085e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a110aaafe951f9844704c00159f89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4f3f4d93b3f9a96fc7c5117db1458548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42ac8c2df11cef0cbe391ee933a247549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957a83b31be32299a4b6b089ca6782c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3f0ff30388f04ee3db61c9ed591ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156afa887902e716cd20bb680237ae2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c1da374fe519d62873617573954b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead77d754d8c546d7755df4cd8feea9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547566feec624db1b4b32dd69822c3f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e781113321db30d83200aa3e9891556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34874d3e9637d9ea959dcc727104040d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34e271b3de851f2a8bf17fd2a797bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe4f26a370f31dd57e8a939b2bb739559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b878680af28d0bf2b44f47d9f9e210560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f50e1789a3c0156f0680c55cd2f086561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bff9891d9cfcd03bb4d05942eb84d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71137ed3313c263cf51fcc0f46fcf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8db8872028766a3234ea5a61aa6c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8815b3ff4373e2f1964122e14fba8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d94a0f6975ef7890c9b4a281cb088c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2bdeb3aecb76dedc6c55039bbfa2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5720c03f01f8eb7d9474db5f478cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866112f10a5fcfad3682672134b31e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12fdedc77d6e505ad48ca7ccb23dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e2079f817c43c3f50022bea6ee8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e890ac7ee1652722810a8d6ab46a953572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3403d46c24c501b6a5e79b738552c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeab89fcbf4da6eba17b48eeec14a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9c5ce04773ef31e65414588619b38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d936a049bb429a7ec018f8c7a28527576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf79ce8ae2db668bd72ee033f7ebf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6afa5aa9f06ffe96891719d1f162a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245ecf1e01dcc55f2380297451cdb47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041d732fda74c17bc97d95723ccb56b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044836ca8c883d96d139ef2d33e44f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8409ce9e59efd5e63da2d0ae1de12d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfef1534202d6f3954e5c1c296c2936583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40878563ab1f47fcd02f860b4576b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907f53728da1fcb55a808de66b6a474585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb25d6a2f2b042b0a315296fc950c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25211105dc21d427089c4cd3c2903bc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ef0ae081c95ddb51e231fbfecd4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0baf68ab1c70206573a44a476d07b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d66b473948f643f69d6e463414b90d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e91033ed3cb088f258895e4ee1abc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f6d64085d2e8d6ef68c4fca572814592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e52cb907b9d5b169eaf2c6c051dc0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e7fea531d9e27ce5224d841793e7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d24ebe1848254bef255e83315cfd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7d9ad417d835e433d09e73a2e3136596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834963ce03086f2273882db804dde359597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368407f0b197ae63c5ac0b115f8f38a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e581357c2e123a38b33854e0c0a83cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ad89e5a6a92c8e9c0464b6cb3a373600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95349b0f099d33d815abb2b68f230601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f794f37242a3f7c7070f2c82a622b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1e3b925da41dc8c32b5c74a15dfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dff6fb39b8f85d60c8b71a4c2ceab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8d8bc3fb1d671531eb2afaee99987605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f8b4f79263b9a2b4aeb038d77d79e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015cbe5dbaacdcb7ae703d743836935607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c67849612ce3d0d8000da8982f9322608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec0647be3725670a7807f95c08b055609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb03b8ccc75404e961df07428be82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4c43fde1f10b39b36729ecbd7b32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbbc69ee9611c050614f04ebc61f86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259d40fa625c737a70fe4c5c073266c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cc8df9a12c2da0c1dfc8de59521f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b0999c5a92f4756f6af5499c2d580615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff78dad0bbeb64664f171f8f503bfbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1df58dacee2fac247f4274679e81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb499477c6208bc6c3f0e32ca502759618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee452d5aeed7beff11504b9b3a4efe60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e610d9f0b375cdf92aebb421a015d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5863f85e31f5cb07e45aa45008516621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47ec5fcf2d870c1ce910943be48737622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32162acb320b7daaf14274b6b927489b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce3917a7447204c36d05c49337d47e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203a1985a363cd9ee7334b5e5096c59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f24bdb907e7795eba7273f2e3976f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a9b1ba70e7c2869e08f7403522bd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7146f104d979517410fedfa602675628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c496cf7b83d06363fc31d861a29e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b79d4ff54c2368b94a3fa13363c81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336f241589f94756c42e23bd757cde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb07bdd2f278ef96e99415c84b4ca5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8554885cf43bc62a520e19e6b1740633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dac9ee8955efabcc42ee8b0af9eb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d4378738e2abb3b05645a1008344f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b245d2e10e0c158d2485ebb72f95dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9edc33530f8ce3caf6386a31d36fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291c6917e785eeccb8341240c94c76b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998a779d5c0589948ab7d6b9012fac4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea82c0419f28982fdc18fb0d5391c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6d3e579ecb82b45598e4104ed621641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af35f70acd0d002f3be42a133ddb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b2030d25b904dad8331b470ef2c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7e337e93edc463095cf54146ee83e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a472fa526b0d8f471b53e81356d03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f4ebff7e10554aa0d77ae8690a84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbae5eed728a389b92017d2e00a775647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3241be46211a5e5a8f21b598e3fbb59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dbe57d8f3849227e2d654ff1c87a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d9366a0abb4e14940be0135175ed0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee34983c2b3172ae9fb30e6f7365ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd870a615d816dd82ee2e271ff7187652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157402ec2097686d8f3488c56aaa7fb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1de3da362e1daf5bd997e478a858bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c443e58027eef67b3d4c6758894d2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2938a8b659d045e1e2deedb3fde9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89217652e930e094883b0eb1b19ba7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9b5d3b0392f56480fdf4110b38dd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444886d9cf3f5c091e13723045889f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805ec29a1931b31edc94e52a2b6b54a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb22b2d77508802402209724e358f80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544969215db06aa6224cc3cc16c880a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3983f8c3a988528df87f8a9b0373c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5563a98791f143f7b4745cf57377e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc4694f39326468196a6b3e88b7c08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a25e6d1c0f1044238ae7c6b07a8dae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1dbd91d3f7331f1f66443010ad065667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e3738ff885d9f10584aff0e008bd3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95a2aa77ab0be9a772af470abe451c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620048a2499d2614211b40b21848dd50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173e7c0376bc031585d83d0ba492025671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e766c8e602498bf66dd1cd80dce2771672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3bacfdc5f993ccc0939e0ec0391de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44fdae9989d6e6b4bd9c2db6ca79c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58af60b7deb1c16c5d86318a5dfbd8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba882de1f372c6720a3a33a862d0946676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0da99ed5afba20deab030ba064e9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0d060f1381c33df3c0444fd68166678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e42e637f86b875859ae8024b3b2345679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c041f18aa16b7870d4eeaa8e2ca009680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c886cce89f2c97e165b6db832e95c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f40ecf0b01908db10687f7b44545a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b754cb1818a958952b60177ac444a52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8a378726492bb2362dc443d03e7bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee757371672f7b9746c204d3e1fd182685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbf671788cfbf214e43fa82147c0ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed290e595161d9cc0891e1d342bd02fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a12b4ddae48b16472460bae1cbc2ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1179d2a3ee083b33b970051b3766cb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb65729cc752bf87b765fbb6ffd3b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3e18ae93f1f7feaebb6123d0cefeb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7609d5741796ed4a893897f3e692e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402cb658678ba42c7778440fb8bfaef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4dc1348c0b9a8b1c8833c6801dde5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077130ff5cb14425c9d1519ce387123695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472a8897d1a0ef47e1a1ba5b6cf09cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb23d45d3bf5ba568ae1357bba6de2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9fcf0c26b73a2d2cf9dd7766efb2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402ba6368802f1b1f90af8e4e51091b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda97be992532a14886996ad391aac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dfbd40cfc6072cef1e35efec58b67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942f513260baef862c8a89e43812609702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11485322278b985f2ac400ec65955172703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa8ceec785998133fa68f466ff985704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e7cbabf2a2f955d123e9646dc7b68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a9d6f6945f9aa4abd0a304d8ec8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd6004c5c5b8ad9dcfa99a26505d71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d4b7d80976bb44f43dd377ad406be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60d41b59533fd48071f475a1d0a358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91748682d036743e23d272cb27461c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef68a567262164a1d2c8a79ef7fba77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1511f250aa57d7d4f372a85117c7c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed555af18e9bdaa9a009d5cd27ffcb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70913983c3dd945a898c7b13148ec6a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ac48a54c3e8c3a77277621e801aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4d700c621dba81953787a39fe5fda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce7723c831ae7f59c44fb3e3c702c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bca257214719f0d0a2fc59766deb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98d09ed396b94c70d07f619a29110e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba1391f72d7344bc94158c44cd4cd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a70756298dcc44c6af74b4405a2dcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ea866dc3ae6103398411c3b5f54c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d805c3d8365c92beb0bca41a11d88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beb6edb7a5ab3a9c28c4b3c455a3ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904510eac231a36c5a54d40690877edf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f55e568ba032e2768a88f5d494e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f69856e7fadc05ab14027fb04d05b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409e345e1771d23b7e903d968f60722728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c2c2fab97ef0285f5aec03a73b36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d20c9dae19797522094c70ae9a3087730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2b4415d020800ee76023c98faa4b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a675ccff7501014c36e0542dcbb0927732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca59b2acb0a5bbd6b5c49d8c5cee82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403257355e2974c8d4ced0d0a01fe24a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b5a74b5940da9d7c8ff80ec1e3c14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298b59bdb26b84cf57735cfd8c88480736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e3780a42d6e25eaeecdf679b1a0db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7541e09f61c19d0009f259403b563738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388da771b959bc7bec01e4f0349032a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276a5a4ad64556252d14a98f4fac55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47ece855a46b88b722361eb8162c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8317a925f282e79921b08c84f9476742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7e7c274fb31ef731dc068a23e83ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda994ea64574e7956a80236d9d4780d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc959d7581589cf67e24ce97951094a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f980ec6f1dceba734d6d669f678ffb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303b26ccfab24451233ae3242ebec7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb014bd34f3be24312b473e3ad328b34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb6a21dabb8bf088fcc44469dc01c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b0eee4b9f5eebc6710a2a6e1fa9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4d1c3f32ee070584ea54a3a8d5a6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aadb1342b9532e5a5324b93a98924752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca6a30877be08b41414d4d618ceb93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567df1154d1efb0f9e93c2eafe8ec53b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969895ba8ae6c8a047e1c277d59369a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc145200410d56660e901b1c7f3927f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1682035544cc34ab8de36a5881ec4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb6947004348dbbeabf7b2aff6778758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8366a0b1ef381694e47bc793092aad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>