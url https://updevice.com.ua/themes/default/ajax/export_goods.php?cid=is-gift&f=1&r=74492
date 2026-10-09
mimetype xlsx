--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fa0b330c576eb75a1bb9b60a4485d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3d1f98654bd57f7d2cbb3b8da3e9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3256fe77d3994738e087d84997fb9683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeff7ee1dab8a44b54b9deed38c8724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceefd484e93b57c7720f259ced5bba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2707aa38976bd3ecd77f512310e936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7285307196a362889acb67b628d2c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1242383afb1a375bb02324cbc2593818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61133ed48642942bc2fa5a6258382f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c22679df039e07522df1405231fe510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8edd7941c8d76395f44e5fcb749b2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434299ebdf4befbc2f5e8de72296aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f87a8303227aa503e8141e3ae9c0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c4fcb0ca35f2fbfc9fd053650aa3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e8cad4e16460111543182a409a7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3beeacb57f740c0b9eb297a5be16c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadbb40b0c7d4173ec5cedf45e4f34e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b9a602e5a854d822d31e9caeb367718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2595bbb9895500a9ec87944f225f2ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ca0658b4ca9c869ced362708e401120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717b73c33a84cdb2f9e920cb916024821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa93b4c6cb2bf46b1122b42653004a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89996c79245fdcc72fa8525235a5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dc832d11d51c4de3e86a8277ac90b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebdbd2496cb42673c00ca115146d5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb9202810845b925e38be9c332714326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7ef97b0bb890c5d717db4f31f84db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68b64bc693ba8756b7d8c11dbe79d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a283650f3b1cda44f23220fda503b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9d95a037a9139bfbebe19a495e9ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b185199a358632a31e05fc00a21922f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96246aa510def7cd7fc78b896a6072c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279625472dcffbbedc2bfd64a84ee8a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2994029915e70b20214ae0c8a0e97634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda50ca5c21028d0a20f963aa5d28735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5160ef9a92e57bc80bf9218ba13b66b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24822aa6a185e080088b8323e786c1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd33b1e01c35596df21504bace28ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751b148e895c8ee8429f7727062ef0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429b2b31c50a8bdb6aa89b8ffd7a59b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d9d6884b1490b373d078213f512fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2527b4dac9c202e8e4745cad548abd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a496b4521a5906bb393943bccdf2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e5157f08b41946a0b4adb7e8cb6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d79ea6b42b2d24286c45a917e991b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c2bb2c8cdba50ea325e96654c678546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d384662eaf4dd43ff15c7b99bc08de647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7edec3cd950b98cf4c9e016726e8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfad7f3cc991c6fa24264d9ebe0821049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cda6849bb94f516283ba0f9019c9d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2101dba404d48f9201b2d23216dbdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02124679318f362073753a690be1fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc06e2109a480832a0f39aadf1459f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fabed2e223158a8c86bc35fa6b7b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f7c068c883806dbe70df62d1ab6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d216f89d0fe41639626c5857aa5996c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d3b7c7c3904ddb49d0213612e70857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6c29684ff0c4d58fb2419bd450bd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231a6e266ae18746bb2a26d89bd266259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eab3c116f74c6bc6cb3add635a20360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb18f992380dbb8dc7dc77afc911a6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d224dd8b67b5ae18d774212c361662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f5735eb467963ceb86350b037d46863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8115f73a440d19f3568fed1af800ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3b62c5a73365bef1361732786c7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea5eb81d70c169eed0aa970b53485b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a14da3ac6b0260548535fba9c185a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5af4e67867a18a250690872c25d9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962c5bc520d321b9e15741f168b425c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b636b9d621c68a6cbcf71eda81df4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c3306b15153043f9eba90cae75e7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7d8b9a824a8949918dd5ab92df82472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12fc39d43a8dbb4398963519ea405473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314787c33a6d3c487bafa86d2c2a4bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ead058d0961f0a1b609cc7a7339ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170feba049741c2c1f79cac90fd16c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ebb8a37fd92dbb1b71a8e755ad47377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791469307a4e6ba47c787a3c101e8d3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba68785f7a261fdb31dfd1986f27579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93406066ca5268e0c0ad6734eb7df5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d4192cf53d6d11e521ca9e985cc1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3e9b46ad856f12184c6c554ea1e0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf9d62ebe30de7f8e4bb20ec38e7c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4fdd44c67d06bdaa33eafda18b7c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc550a05c075123da063368d38c474a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f20435aaec08476430e0d2b007481c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d4bef4e4722ef4fccadbe9b2f7ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d138003c199f73e56ec0209092f48e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee74618ca3bc502047520d47e3907bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6a2b6fbf70f6e315a8741f93bf82b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefc0e885005a62817e168ace5b31ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc3a30d12973844d9c91633b01dbbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ca4caae00302fbee3400588fc3e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3469992c815bc1bc418a89e57d2c9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaca45075e5fd2fe8479409085272c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd1e849d36929ee3afc8684bd89d8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587adf25898a8d521e2a94032c63db8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc69eea300521ce726460ba631beeb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135f4a9e10ab838fa7da7f22bc947e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a175b15ab04bf49c1844af9dbb0bf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4828bdfb74da579a4b32feeba4d8e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945bd6bef2618224326037805c8f57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245705036eeb4e08d26caac2e4ac3f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636218bfbc5f40c5684735fecbdfff8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c54dbacc337e78030ea97b837b34a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb863ef871cf6567e7b36f5f1acf20e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b714f7d0ef2d1095f8abed91a5a9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e4551be033897d5825e435c50836b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8b2d0808d13febb9d6933b86dd09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef19acb832aeb743b677523fbf8327e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bbad6412b0f45bba4d37952cb21b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c468581002db8d693d880f502ac5783112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8633a3ffb070a98cb2b44b07dd5e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8063f598083536c48bef89097239de6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088e2c35041d6c48fe1d102da152c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e590705cad8b4e5fab50ff20fb847116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b080f1ee620c4dfd0b59df06d4c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c95c517c6930641247c297ad67b8d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903308a67e84ada13d40df0bbe76c759119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974fc5e986b426af18d21deff89584b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b45e71648e82af2c4c6902f114acc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59080ae7324c20d6d302e36d235262b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e50e78a59c983b8aeb2e4b0cb569b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca53b8048072e740f9fb7b6c76c9ac5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211d20dd7243a6c9ba932d3e1f6ff20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9cb6d67db7eea0760f1453a85454b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655649db092f32873e91923500ea56f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e278f41e6acceed848d59230eed874128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd6206cb8a7276b93ba54bbc8e952129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783dd47374b478921720e3ee066dbf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40818e78c7126640151339b78edc65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a53a8fd05a564404be53f8bbad42c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea1fca6645113f6144b280a0cd6e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172051e892f5b75825c69fed00ac92d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426ffb748fd37234c5539fafe87370135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09be9e3be0b219e1ab72fff16826fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad76966f72e690f58aa833566765d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9af7fb6eea5d0f3c5d1fe8a085a37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319656a0cac47cfdbad34e25d0d376c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195de7d645328f75c6a31b68c4c1bd22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bfa98741f9915b606495e933deb76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95b512b43d9820f8d67afe52e7d0dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89809d22bc7aa5ed98328966dbc614143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de39aadc2ce1deac46b7acc33ba5b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4be298857635ef64b5583001ffb5b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb714bbb911fa81d843fd71bf2dfd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f4974cd4323173a813bc3d23eafee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e54e454f4076cd9fd56e162ab5683148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9dd14deaea9854d081e9e9f05ce46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276af373c7d79369f93e5c2df3c5fe86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccd8fa5d3d84ee7644f6851723effd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436da88ee86e189e773bb27ef16f672152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053664189afcef4397ab7767a21a8a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054aff939c172397133678c4224b0f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8724ddc2668b494e8167f35da0df7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bb743c9330ca238f50749b5eccf6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ea83209296d0ff8b123ad7edc871c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c360f6f070bf4ad44f97daccfd72bc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814e090d46e36f318f2abd307304ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ea9bf2c0c94c3a9a770a3a036eb97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2214eaca68fa8e1313f94b285af9da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac871a145b66d7c246447df2889f03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4de436f92baf579bfc5e784a6a28f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d0dc61137f1c0a4cdf8e7811d54d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0ea6a5799bd32aa61842a6fedf7ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9afebd890e57a8122e747861e3bf8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c2efb03ea3f922991cf85949210e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72e34db48557714d6cb4e51acaf7d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370d7abea0cc5ed81a0fd6217119854169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fc6615da35936e30f5a79caf50ac6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486f5d27df39f9cc4e165e38c3e1d91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df314af7fc01c94b393f8f22c885d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1991c7f487bd5415c73fa748213ffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c556f997185c2adb3c98e7b4d10a624174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df573ff73da9c64abcdba7547c08855175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73495fb4a59116e92e630c61c8c7953f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2636268cbdf791ea6993db61632d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1a0baea4236994b42f39ade49e59d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92c1540cfaa46b47a6f0c4da597451179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a09865375ff882c50f2bcee3fda17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abb1c272b28c32ce264849a6e663fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b638e859d88cffba767b821f6b161182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3532ee98922bdd16db7df65b8ac6710183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6784ad6d5f07c1d760cb47d37e9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72cf7ef151873f99553be6d1405715185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b816e72eaa4086786cdbde87f0fe9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6078bed54c8ae5842fb501167b888187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c77ec694a024f6dca4c11aa3b4a0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683cf746af04d50f0b03577a84d1b55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a632144555ae2ae44468b1e426f66ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4e785ce8a788b66e1279b22f694b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb66c6c922f141a81e5d6e89c6eb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a74ebf56f84107647dd81c3548e91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97d00e5e650020d207769b6637d74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cb7e23f2f9570d02be3fcf437b3a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74c23ffaf6b0fbd635c9fb547cf278196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709545c2af7a71507911a06850bd6cf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fdb166f8d3b23f725e6b72b6dc6a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d53d0320cb467eb81439bb99b6607199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864077cb30a7081ccb2f85e7cb0fffec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58184efa04285c7831a465f8be20847201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb42077e77cfee9e1815b826e5bfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b3fd6b40c5ddc8ccf195bafbca59b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746da8e591b4b0f2d86cc82903348f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c613a5b94d77d5361eabfb288975205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d3404c6282781534778093713c00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461ca377419e00f1069bdf7e96a7a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccccb164dec1d1a501f569cfa7f26c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72090746d649693fc3e006bd90cc25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb52be49ace86c9ce4be6ad0bda862210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e205e26d32f58a49f12e331947470211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78db88e48d4ec2e380ba1f9e2d130212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8ada40f4db96d8e34129c24cff438213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb116d16544a7695360b50f301cbc4d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0aba606a0b80ad05340fec756c946215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218d2d350f91bfd65548b2f40c3dac6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec8698dbf55a6926b0f3a7c6f7fc1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e1c7850694da781b4f835ef56271218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c9fcb005915e1888de5ccb07bee42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292c524d2740b55c823f9c1091dad3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe5a71a56d3b3aebee3c4af4a9053221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fe0ffe612512064a2cd44ac0e0ed2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a86ddb7ec84ceb12ac7b614bdda66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd851cb836ff4dd206ff21c193f498224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998c995c7683361fd80c2ffbd0a35d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e399573438915c17e411e7924860a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073fa025f88c1ad50f0432eb19f165227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f7c56a655a36507d04061195119e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2e7bed7a17a9f5a657abc005627a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aaa3b331ce8c982dfe448e57c7c7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921bd17e3bbddd7e7c633860077a575231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d403635a6f6a1d3276d55ed814ea552232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711ed84c448a4399b5ca71a664c021233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfc2173dfaf2215e5474b5fe1e35a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341c4e0cfe7431682a961f080c8dbb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeddd988db40d835b808c5bc077eebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad0e9c333f2f47ad1ebca259a840f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d4d6a1ec02838b27c7e9411ea4ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f10d3617ffe416621f6be07358b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963757f7766c696615c451345fd1c180240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f306896553fdf6751a1a706921403241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b81700f5312c9aa4b19a5b46fba8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcbfbc5b143038a6dcb5c261a3b331243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887918ba8b60657dd517c33f9eff4ad4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6f6211c4e202b388d0019daa86e3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a157ba1e8d0577910e8100dc7c8169246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efd22a0abac986b374047e19bdcb8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cba0e6ba4ae4b5ac0b94260d36bd99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d679db58f95359364739b0fb1b514a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617b5d3d7bffbc80426236d209eea04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825510378cf108a2f1d60ffd7eabfe1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c539526761589b319acb87aa2ce6a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4433919187d4dc56741426621beb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928798369f9c0f346eb9792e01eea05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82afe2e95a6fa15bb3368fbf2fafe9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3882598658007b38e81d6c6b3dc9d8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5052851059362a3c43bdf72e39b53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8632a247c2fa60d6bb941c5193b91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6a24c87a6684e0ce45f6005bd3730259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da542f4fa43845dd9f630dd902fa1cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906583d7034346e65871723720f971f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea6e9b76553eb77ffe23b79bffbc39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e85f8918ef0f92d9a72988f0f6d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894360656cd28bc92ae3347d95f7edb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d89b76a0823d70e2b1c85d5d37113e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddba705d8f934e13d9af9392e1f3901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f9a49ba325744bef9cf2e2731068267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7feb41a09a2cd4e2b75e762d25cbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde636a2895de1fc041161b3a963e72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f261880c3b5d4c92da1a2e0959d7ca8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8b0d8deb810f8ca2c0c170419f47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e1566463c6d29ec3ccd6c5e672508272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd71db548a0b684124cf42954dec097273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda6307093e0ba92c1393038f3d4599274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d497768a8526603b449d4446617a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa8eb4fcb5d43fcf69ba88350c36b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b1b8e938d3fa5c5da9d52ea405c6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f348434615f2f76cddf916f5bfee3d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d470696351cec46d3aa7d526d461279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb41180155be3c33e0b8d14916072b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb4b78773cd3e1960de77061fa0dbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4c3c88e4b7570407cfb5bb8b571da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2fb0ef005e5380c230a7605e0d629283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e0930b8a303506975a553b39167da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14b0e3be291b987bc569c796fdeee7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec26c1ae04b88d0058ec4d44538326286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c011d8f7fef1444a9eb65b6ddc75039287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0d6fc4d93088dc689303688d281dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6397cbdd75a4a65d8a8b92b7ca48a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c798a9d5bb59158dafae34f32c103290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e4c0125d3062d6734621bdba69df0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebce25fa10e479b3da1b52d6b346ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b8eba7915076e6941188594e657a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92b98cd9a41a52388335b2d0be5f9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d4b00ca4a3f21accd55676b011aa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84109fe9b2e90df1a5d0539725cd1887296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e90b46197a3ec4be760f25ecf2793297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a37a5a202ace1f8e8698767b41b4bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7815a989839b61cc87c51f03d27971299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcda3b677540fbdd1833b5c4a9b8f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d134cb86c60d946f92976d1a13c47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3efc76781d14c790d341f44ff4d29a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431040da75e807d76ec8c606bc35a87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a0a2ebc2dca4bb23816d120e5d2f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9e0f55fd81d23d41be3de52a8b88a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe42cc0b3a906fe6ed98dc10cc151306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc71ef3875b267115e406ae948b5a60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb718549bb66cc886e176e6595914ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff299ab27c2a19e091f7d6bc18590133309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa390e1001cfd55d615fb884711007f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00114af59cdfcedbf51c87eceec79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6556d3ddc03897a27e09d0faacef67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39124039cb547b86d592b517788532f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc605ac7df51239c1d2eb3b65e29a7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ed76dc9b23b7e416446ad42a6d77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7006deed6b9b1f1af9afad0bf93a0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130610d3546fe909679d602bb99f5507317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25461e3bbe065b3cd0d68262b381a5d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14969e8483937c6652ff5c7788c9c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f7d7c559a0f10ddfac0570a56692a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f10d22c97f72a5b9f7197980047889321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a59df0e1f6e655dad3e4e9760abc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155cf4906fcf80541974021f4fda6e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05166d08abe1737f34ed673f7c31c8f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7071e8c03fe2594973b05ef26b6a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374426a8e602102ccafd295e722f0322326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597aae6dfc9b68149d83ae1bd73982b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eae061fbddc1270af1905c94c408b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5ec31385af9bd808f11b1ae4b937329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576fcbdc00e69873144b31043dbe7b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e866815373e5926e34e101859445b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09922807ccdd861fcef8a4130f26e5af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc01c6c2eb522ceb3855a18afe6e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540166f5892194f4d79036d97253a357334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d04b685945dec535c91a189dd57215335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3c07797f283ceb1ff99f697bdd686336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047d26b33bce554dbca86cde9a37e6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0508c7c0b6ca3619cbd62e2364f8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77cc33af7ea2e2d0815b1947091280339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec6eed5b8f0024d3f206557e4129f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8718399214e09979c35b6752ab512b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430755ca2a568b0978f6655643b4017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ead986048bdd7c7afb597aacdbbad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e198063a780de56d006a5930decb20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac2c34043562e72192a890037f2417345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51417200f38ccff0462cc48995bfda87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e9984c18132a7da7772a90c670969347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef743c284bf44bd7e95eaee5764966348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81f5c1ec81d037e07650da741d5c93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8337e38c54d4ddae0f10d012183fe0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a57af8a4a43828dcb1c667728198351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47656aa88a45d9875eaab4a3914010e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e866dead41e6be5aca31876a1bb2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ffcde7b883e21992419fe817528a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1345674077c6418b423d188ebf80db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177db3e973d3206d41470099fda41b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d962d3286c1124a63c5fe8cc096bba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069e80912babb9a221bffdc6650daf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bfc468bf347c7db572e31c40c3714359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff816eb52c03cf7f6c3629f49fb365360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7711b2fe7a2bc4f0e461682379d5270361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b118eb8f75a7970d55b6dbd3f0e135a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6326023954defa80cb28b0f187fe809363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2528b03fa165595c5e53fd327576dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023c30aa35b234f2a135c2dd7f44dfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b8bb3e597f1f78d37e405142ebac5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a52df4e9600f3771b94e9e20fe5785367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb63a7c74f95f83a6504476454ce226368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f9fe560b56e2430b223ffb2402199369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b5064076d8bb4f6142fe008d4951f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d48c7df7d0306f33e4557ceaa1f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f7d09bf208d1ae6d75200b82d584a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53c279af50c2674eb0979638fd8df0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b5fc2b6826e506b35aa8756655f7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe53bed3a4697d292def12c8367afa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a76bc8d0af2fe500b7a8583d133699376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fd1e756e3d877da195c2c71f10226377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda4b433d7b28d6cbac5c0c5ed92a74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b3eaa2c1dbed6b8a6e3fb7c95e53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a03736bc89dd3243391e5057562292380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5958d72c3d38b19dea0123ca146efe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8db123ccf5ced0c8882f02b7b37c11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75729fc605b301176ff1e7216ed050383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a700d73964b0219756bfb86a8baa8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97fef3c0d4ea5e88b354c3a1cc59f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda602de82b8a0fe64efb882503477e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe83b6aa3601274ddc1092b9db40b56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7cbefbb4024f80d7866a7aff84d03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ee393e8057b09452779c8c0f7b9bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c877d5c733b24d4bead2d657b1905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049d230fc10f84295432cf03ac713aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d38c55bfe654f02bbf43897115db8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad42353ab2b80bbb4ce32a0f067ce6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7b91e1e3b5ac95e27a441df1961a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bed8d35675847b2a93b2b1be532b10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b78585870dfdbfcd86a0a444d6c72d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69f84b80738210b8920ee8d1662a93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11365acb5ded40d84cb025445707f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0278bc5482b6567942226f622740c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce0808eb937bacf9385a2e37619ae2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479ac67039d8a635bd17bb322428d6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f5cabff96c35708a64a15e860d0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d086c30f30e364be4f4ca4cee8f4b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465663c19576e93eaf6bf6f68ca850404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7c62731fff9bfc6537c08f082ad05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20ed3484ab3b900eb264e6d84b43b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c0f484b129feb723ab65a13ab0583407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff573dd4e5a116540b0d4e188588f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f64d2af4facb4c2770f857a5d3a32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c81cad6febe0ab30e5344d753966c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da7b6f80d1eabbdad08f7c27f9119b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f9bb44e0563d6734c5ebdb415ddab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e592cce0f440430ce608f67a344259413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59f108e1faf2198ffe0bf470285e06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5db7f21bc156fac09bf18186f16007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c79f905b9c7f0f5fd8386049c0d03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85e2542d8070e067778b75d993620e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c7700e102fc226120244a7533bbc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b1a9c2f7095208ca4a4c9c68c79b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eec2079469ff9b02f0f7f4aba62ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8bec5d9578c6261b7a801852f3868421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f37adac64a5370a8ebae99c746e53c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb0c64cfc7a8a174565637da2a0297423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a84c7a5942e8ea89935a7b7a0099b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebec5c17e29cd0270bb757c8ebbba07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68dffa0d840cb806f9a5b90c79edcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641a033381136f48d46d5f47327a1ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aac6f69375bc94d9fb1c261268ac7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab566acdc9d14c6d0b9dee1ce9c64da3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e696452a677bda3da74b6f2d7d830430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c628608c1da234b5711d52ed9622e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caa39a309fcc844887848e5701c9a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057511d30067a5f2a774acfe382ae80b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0397542c640bf6bd9d730bbbfcf23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be89e7e7201162fc361a05d4b3b9e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91b730338bb431691d16074697b38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f1e12437e1c1a3de7cfb8505ed35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef476ec2e5217a747161cd3a4e39b29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ec5eb42568e2c78f6e7dcd9d174c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8eb735007490ba3c8c9c681310564440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4481dc96a74fb170673a85e046ab90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741374fe10f9b40f6dc7ad95d498c8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc9701a09774b8d23f436498d097c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a90a7b5ec871aa778c13df5ba762d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908863ac2a48789100560a62dcbb821445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3982d1dc54611d2b0371e880b1fee4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ba02fdd6daddd1edb5bdb6cc8341447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5344c43472441ca8378d35198e1b6bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62ac48ab0e334396924af07708056a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d5e865574c6ce137638f8f3435f3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bcdcc4ab8c9a722d9cdee3e5a71e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e66402cb21d6956c08c38fb431c5df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b0a8c01caea3121dc8302cc8e450453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03719bbea03bd1172a85800c4c011454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743eec6e221ff5f27d373354da62fcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45f81e844ac00bbc63769a500c7338456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c977a7c9d24cae18b93a67ba2e28b2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e07ea9b85bd3d2b26f4c96d772181458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aaceae1a90aabb9a9a05472a2f8af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407ea4a1e504cc6a14a95068494c73b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87679e2bbe9511f5f0f03e24f0bff732461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e39f21cd4e401d63fb83a02c854d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cfaeb037a00beeeafcc7fc3e9c44f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04fe1d51ea04700d00c5cbff973f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d77fff19230711c7156bba19aee4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0a03fea21dcd0fadb4d1c099bf75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315af97f7cc4f6b5bed93c900c2f601b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4ef7566eeff01d746fe370aed7d3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f8cc46e2d918ca83376f23e4aeb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c49ea2af23993ba9cf95bdc3278f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309adfa0ccc3b2cd69cead62a805b628471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbbce958d127a61475c57e3342c15b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfb268752fbd23f599a2b90df081db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a336d5d26c6708f3ca87851a05d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32680e805ac296d020541cb61b468e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ff2e1d4b590d6772febd4dcf31f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da904c8f2487fba622db2673478b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33628f4b9d89f1ff0adf27ccd2e472ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da263560a6623fc32394c06c375f38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7a21dc814731000178d0c4f18084480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332d1bde3391cb9090ad7c46b28def481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7be76924a2f33f014db0a7cfef9ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bc5b154508f73e6dcd707c8c5cea3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188951fb7209403d4da84b84a6abc6c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23ae42e5bdc7d350c2ae6a6288b42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03163db3f5fde0d5f3d689577e120d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c2a6e9279a5fece542f1624f4bb3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6190a2c3b028d18b792ed46258d99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc5fba860283abe0884e3c7e957ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7105364ef6da9195ca678b656c425f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114392aea694e4da0a52679c90ebcf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154e15ba30715cbe7c3c6add7a5a1bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121ecf9eb3fc604cc2e1d657f58d82c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad0ef19bf9bc5a1b8e3b7b9396d9ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5bc84a41bdf08d29f07ba8fa29e73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a4b92ced5e3cedc938b465c860170496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85850b48fee6c08822f11b165e1d3c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b114da8bb4daf105f158265d47d75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db932662c658b41391a2a3bcb7ea00e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81947dea655bdedfaac77f3074e2bf93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad34d46773e0c3893f00f2418b7371c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642b0cf7e09bbb1f28c017edfbfb8d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fefb50be3d2a7df33b3fef6c073fb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c2cd93efae2d60c6e2af49de92342504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8829da37e28f0435dfe8f20fa9921e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d789068e39912a4da8f929c8dd0258506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349661fae495cc1d6774fa42d1664a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebf0f62e8105ee7286c08c0e8fd205508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe5683251fadacad479cf21f3c960a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fad6f602a65a03fef6f0ad8cb0a396510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe77e46bd07cb4bdd5472ad840a816511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ecf70c48a4f41061b2bd2f155de29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e6dc7ea063cd302f8e3cdd19de756513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8b7762a0fc167aff1dc75f3ef32e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a421271f61c3c302cf4a859f78a4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c3c29ff8e4b5b4f9d066a5b7342ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d097c9404f7ecac9a383ec19923dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd202c85698fb8ee08090eda2c38160518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dc1b4bb3e1801998e061c0ac4ca4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d226654c23729faf6b1b27fcfbff4c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7938dccfd69f80ae024be1d4854cc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b7b45aa077c1ce6400fbc61560b78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa24241e951dd651a2b75256270308523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ef4baedafcd12104b6de0ff97261524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0da8f60828fce08a407542f8ac6f13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da9e711f42e0f482542295f5e085b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd234a16af7ac86169dfc16d418a3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1673eba2f644356a77bc754d7792356528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e8dd057e2b8c202807802e2245c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fd4414e1e0cb4465b13ebc2d9126e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9585360679c2265a080176eec7360c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69302256e6063b3df81c09eb5a077134532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600a248a440be8a761fc7697d03265533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db912d86a14cc8ddc496c7d51042e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700db5abd4aaec524c19c31ea1f3890535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf39cee9dbcdc3f90b3c49900efbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0b4eaedf885e9d5346689a98242e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf0a9d0617a5a1edd792009aeb53d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2edc925384f502491d9ce7412b79a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667459d04f9836d1ddfbfc46f9ce9dcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8d2f94c652d0f7cd53cef39cbc5fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dee6ee8b21b8c4b454264315d1cc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a58c5b80b0084f6bba252750a54a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff43278d2ff1b7a16488e8a3b6d50b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b120014a334aa56a04aecc023e41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed93ea478ea979a4debf276897cb4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3caaa166b3aaab6fb1391ccb111ce6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89bbd9f07ca8a02e567524674758b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52184bf05b084fb0dd7ea4b6daf1df17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c301dfa3cd3463bbfd7ebc7c89d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5600c0da013511c6f7759741b088b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa20ccd0e9e4bc32dbf19d00f52597552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a85cf7770b49407ec9d6961408110c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60002eaf3c4fc836d3ca6824ed45e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c612f13be43eeb310edb9aa11af6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afe8b2615a29f8617c7ecd0334b606556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893031139f5ae1922fe7b6567abbaf67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2ec8b060d0fbce7f9b270b613520558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b8e74a42cbae0ca25af6d3d09ea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b1bcc275a60e93a29b26eb1f7ee6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211503403165fdf7a9b04d04d4b4a07a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605fa4fd315d75384714c169a92a724562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218682ee3e89145ec45bd82e56a57a89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d95ec84b63e46b26e5cfd6005b26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416a5275cb2a4e9954045a1817a1ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f1c6cd78fdb6edf1db753e3052091566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e7ad253b65f3f36e01e82be76f4fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fc7f352ef626117a795dd529665c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84924d0104f52ad56f0e9eca44eb02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da4ae117ba636f3dfb1b3d3793560570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9501f27de927927d095d877ee96943571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8dadb20a49885c6af54b2f2abd649572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a354520cdb92b36deff153c696f41e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cff28b8efbeeed422c08e0d26a9e75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469400b0938701f6b989bc7eff305fd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d9ffd65a64ee3b0bd8727bb2a9e78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50c2d7fb3940f62284cadfa5c57b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2703f85523582ca4bb524625cef6f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c165858a9959df2929aed7217a87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100698cbf224457ab27cc2eecdff6fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f5ebd90cc39f6d42f3eb8de4e9c73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7bc95d09ef066ba2e07a85e05cb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeede16f4800aef8dec79b213119e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80199d17b03999eaaa1f08c174ac9c66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb32b8b8c0d6d5ba0a504f17ffd953585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcdfe04c5445930bed5d8078b3b85a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac4cf423e960821ed4b51e229dc89b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49d7a9e45ebddbe17e399aca9d375a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668485bd33b5695bc9dbd6c2da08fdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9183c35e448dc7062b61b61e237d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969828e1c29feec1630bb0b520ca7331591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520c84d4102a0ee84fbe47b94afe25d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefffa6f41c0afb7a7e9715d1434af86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732cbe916463da998c101854224c789594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf24a34a9e5763ec1b9485addda4ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0889c614fdbdccd126a9a1feceefc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd79a7afa5e8167f39df93a3b3d860597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130aa17c0f2e66e11c38de541c86d67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f8788469754a8ea65c955086fa6e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ccdb214bd911985a83f0ae597dac2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736338b756bff60b53579a72a8ed07df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a784be1ed28b47a1ff61f5fe446eef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5624dae2141820e2b68651097a30f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2f43ea901a9f0e49592679090c113604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221632cb97bda17730ddab88d4a112b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bbfd91f0ab92ff74ea15aed6c7786606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15016dfe337717cc5c4e695ba4c78b06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e09779c8a4cf64500e6c7ce719496608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5886321ebc9830277aa89bb971d7ac7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f6cd398865e0fbb5c08104bddb8d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c48a3f5216092dd68d8a91e0db82b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cc4cee71916f9e26ed0e5fda69cf9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4ef8724f99d8de0f45ac0219e6116613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3179a3c253ea2009e7471215ef299614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ebe1e0ed242cf8d42007292401016615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689c535a729333233f2fb5bbd05eb25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ff947ebee093b865783c8e4019628617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809a939b0a8f8817456c9360e4772c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a43225862fee108f01a3058ea3df1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af7329551bd8baf98239dfa50285e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b18046f858b08728cf28f9c5d229f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e09d171397dce0deebc7e97dbf4994622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2098cc61861b93cf3219ad1f35cf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836df9ae94e7e7a0e7c821fc2d610da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa2ad0b56a9769eb0c0faee94dc6c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3786ee9ceb77b56686efdc7d302888626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a2644bf87d0541352d8dcbda29956627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca528b26b1dbc7868afd38d8269541f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320b1490fdc0206eb6d7f4ed97a2811629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc3387739ab0169f7a29dd3b0aed5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe6a6095609d36c05f16b4acf7f793631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6cbb9865bbb3c271caa5890a47dd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ae75e41e0222f24357821d619e87b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a69f683f8c8849e065e2f6315aba8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ad6e5863eedacb4ed0083d58214af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffba322b9ae61d91791c7ccf9042ed6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d3f74edbc452ada6547c5aec644c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599d052669cf8836ee76bcc0ac272c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dffcd062f22f586001fbde3568beb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939517797bbac0055a7cecff180108cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043214afb5a1b628b7745c7a54663558641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7537280589d8c2f096a3d9131b90176642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea97e13d745fa1017c6beaa62323af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d7f2ab68998a1f8372fd005ac7b36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad613f6e04f9e9b207a53879d31c09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab072452a397aa69fe5e9873b599a6e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8ec74f5ad4374c817d8dcb2c1011647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f1a45414f611a88d81ea966c5806648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c071ff6cad977c995b2a99d44e8bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb378f4bfd00cb8aa04dc93675e7dde650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65330dd9e51b823ad506c8887389346b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a088ca5d3e76b04586763b5b6e56698652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba91a474f7091c89ca6aa1b8f0d16c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba43f44532b36fb915e3eb6c04cf1ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a37e6a371e04d437c525b8cb7d82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badace4e6e66f0a3161f483c5d9824bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa97acdcc97bba433620997ed3079c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3407dae5e120eb2b77c89f556ff9af4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c93efa2f76fdf1d5eb80240a87f4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384740d0d18c4f8fe879302ad9bc1fba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e8cb9dd885e0422d60e0f999f0f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c7b0bb462d770d82380b1f41efb66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a3c3999d572d6df93fdde53b8a572663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe37af351e3d7ab49f476e311a72a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94641b898efac365879523ec2cb93be0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94072df68dbd37260efbe0867e03af9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921dc08844f142e44e738ece012f5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1271d62b8028d6363d2d4294705e0e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef13d2bf3eacd6aa7d4da12f831f6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78726d4b6aa58e3c8fddaccff33fd23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b4ee4f656d6515fac584e120349a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6facf399278874bf462e160f1bc24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8a74a8ce5bf460534cc41728bb223673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d824927532268a7570db4a8d36800674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ceba3343eb02e0de5c91ab91b5238675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb890e65f96c2a84412c1ba24fb5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e09265581cc402f181b8c50e8cf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a83819191057e3323f2bc9593c55c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675900c76fa5cc88e7561f4127d9a0b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c800bedebcefcb657d71befee704680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19b14b24475abaadaa6868fbd69fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b7e49c10d93b2eac1727076cb9c67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1d1d84afcbb2700daafc47b2db00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb910d6fa287fe10291edbe32c1ff423684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba43512d18b228e814ebc3c0e0eaf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8439946b8f233e393c4d3011cc1ffc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db9ce0edb9edba4611b04ecbb05208687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0522e8bc396e297f5b6b6c6aa247f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33907a4b21d9b20d3c669fbbd742a465689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687bcab25bf79a874b153e56ac584ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a783becbc7c0371031f54e1be36d94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe31dbfd1f2be89057a501fc827eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f5eaa8b2e8ff0819c4e70ecd7ef86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82149692a3f1b6b43549ac1f18da3dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fab884cb7c39a339d3f594b54526c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57076b5a7a5e6da53e43bf282da26de4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b25905cb174f69161a9dd3cb830e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a617be9b1730dfb964e9d57240ccc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e661833930930efd59bc1fd951d53c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda858504f6b826ea66abfb4fb00202700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fbce64d359fb28ff93cbeaff703b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b76d810a64fb78cdab331e41b59900702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26edf74235738437d4c5b860240ce8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504b8abd24ea579346bb93c2c2ba8d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56de64a9e88be17a2b38b211fa5f5a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52e4751d39b576e38f8a9bc28c8155706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8efd646b82a99f69f94a29f7f62a7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c8049b1d75dbc458cf12135c565ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd9deb6755582a9ea0555981902f8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba586c9f733b0e63451720199f1f1ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae554b99a97e7e3330f9712f5f27f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af7b8791b7cf806accd400f455e3b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226529c938bb83d86c15d3d1d2b2ce7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a840294affa208577b8e1ee185696a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105b0280ea61f3f5f05e4bd6fb769a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977721c0b120ae67d0322d1814f2273716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aefcf2849626786c9f46b1a7f5a55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330fcf30abe228e6fdded9fee696904718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b83259917191ab7132184d7fd0933719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842605df0d08d8d612db60061969dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c669a3964a3723f63d493b0ef84b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8f8978df2555fe599de9d879485a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04785ad49d1cf0404fc4216b5c9891723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a10674ca3803db9ca48202e30fc98b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26970bb44b489f76214f5988c054b45a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75697d790009c0bbba5e593a761597726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d31fa8ac7c708661adf07617469a8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6216174fc42de631c162534f6c00ea1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf488c4dd9cbdd9ddd9f274401f25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd6bd39dfdb45fb75bb9a37cbfd95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038cc967cf6f489f2d63ee12df9ed64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ae8e6c092c8781270a37f0c2d3ec8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184034ad6eb405acc965f6e3e7b516b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3980dc53ee5b59c9ca2f1493321b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917d5426a6c7872dc5abb14bd8c4103735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3904397edacdff07e047be474416c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874e5c540a35fe3d20659da36e4bfdf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776abc22d3199aaeca1f80ce2e08f642738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ed27bdd5f0328c110f61b76decb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4eb8003be37a5ce35b5f4764e30b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c54bc0119710aa27f21fee35b6e6e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188210a782c73e8359cca964635e6b84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99336413fe181807795c4b137e09ffd6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b9347a192486d07a2375741a5dcc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b1435a12908f7b33c6a356e4c2094745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a92a49a013ba82fcfff0d823fa9e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660c34aab6a1ad0ab8df9558a798584747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08b7d8f98d40c565e9ef42df939c12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0069e8f00407b46cd3f1ff5ef33b896749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd08d588a34f7efc3ab66941b22cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab60268e41fe99e34f89bd57ba5d27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591c2360ad6639eb4f4ebe1907c6e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3331456f4fee0eb66e352952a8f745a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c815739836a47d39df35ab71238f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf283943e6f9cb1dd8452c4ec3db5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff605b00fae72361f2f662848f66e86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420484f1d92bdf21ed76d1dfa6391f54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3f37b9539752ec2c533435d6a4336758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a942780973b02bc30e33a97a69d24759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a256e66e8d9dbd2a7259fa01406531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144402480b926c57b30a7ba1ecfa0e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08296c3673b87c8fddcd8a8186a096a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c7c5a45138022c5d1d7c0a6ea6d3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438064bd88293c740e88ebdf7f6e4d7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e6bbf45703b6bebcbbc5465e0ed686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f7737405c0c99263b4db5a49a8bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603868c0efdead88367040f07138d3288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3f5639f35eac971f0858b20c68a6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c591545008a84169f2e208982568310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c12efea810f2eed46b8eef51c960411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ab01e87f737731acd2288944b19612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a05e11e28056865380674e59a9b0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3644ff6abc918897bba16b20c350d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a88686e5a06ad7534bac617b6a14f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c6ec9320d5beda9865b6f9423fafa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a93bdd88f2339c2070dc766a6804717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18d3a2ec6412b661d6e75d0afd65118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feeff087247f233d5b8044f54c871b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e167d043bc529319952f5abd89a4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb921f80870df465aa540da38edc8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c31c4e0ee2885992122f41feb2d84422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8575da723aa87734b5261c77bfb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912d1e70afc72ac9ba69854903ff7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72144c555b243d2c9046f7e389ebeb9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441124437025e23b7f261a34bfee9be726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435927348bd4e7d8acb1350fbf0f45f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9297e699d0794de4cd3e60a42dda2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe02f6c3c360133c815fc6ad9000e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724f68c9cd5c08ad0a886be3a45ecaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3037c63d3bff5a8595b9a66b4c3ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c453d246eda2637d91d51de3faf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04120558ba657a7749f4a35659b011833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b4d19746dd0518a27678bbfb51c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264011c00350cefbbc948a3ca132b6bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac01a478d615f78aa4e1eba8c6cfa7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414c8005e8932fd04754c3185e61c8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbd30b5e418978493938d815e7588738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab9bb7019d90d4c2b53d1adbe8af439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3008c430f9a1bb40effe33e1d4b1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6541fda1b290bf322d8844deac50bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72308bccb7a9c531d7a58592c5005842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bd07efe1a3915b53d22e00680319643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfa50415a37a623a0b8732f6966ef144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf659e643e1f4b79fa5c415fc67400845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e30d35144cc20840c6da0dca9120046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e59ecda1cdd6873cd776a5b2428947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516ee6a7f97cf71fc3a63142afc1b1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b22c3dc67d33a639fa1324f61dfac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a9024a38889ddabe6d676322f042650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece4aa2794584326d04c0d4cf176b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d007d75684839fa7938e0b9039f2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd3d90b4fb587dab2aec9a64d232553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42082fcd8984a7902efbd2230b425654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405cd6c4b0bb67b0b8b17f7c42809dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e530333fd870cc40f5c44f589578e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2fa00a6e585d9ae70e6e4f08c75357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fca5d6a40fab34fe9b63be76909ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee275734619e82a36091f56b2714d7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bebff5773ab4f209b60003691f95260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f976e8a9413d17f4c8350497e65d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cad460d530f5013427406c7ee903f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a8d5199feefb035a82114c2a822da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09446af19f25c561b6df5ab802b7dc5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8185234d6704c207883d4e78df4b6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f409ea7ce3cc8c8126426c7a1c05966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5670304d1f929af529d61411181e34267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a990a45f7c5185dae79c01ce3b752d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e0f1ea3afa49d1b98540d6da1094669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d1d7c55a3cf29f6760d1ac476f7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35141683b862f048f1b948bbf8bfecee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8621d58cffab6c1fb3e375f11a28672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17e20ae11a3591edebb7ea72e8536373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beda44f0b6a4e3a5df01feee9be05b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0bd4e7c8ccf224bce9d77a009ae3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754e7799806d7ec2fd651ae4a2b66d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aac1d10af1a45e9bb8f345a5290a0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26433dcf46cb84b7031a0da36e7158a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55174aee929c9865084ebf93fc9bce2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4318ed27992f5c4945c35ce7c5fbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbbfc84b6b88c99b552bcec7be76b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68f91b53da43a0585814594ac708f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3aac94e2cc08a24258e6ca18ea7f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c767c35f1cea24ecfbe6bb2abfe7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397efdf84a3e4175a1b4ed2e5ff64285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465ddca66658e8e1c9e8a537d5f35e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dc0d9fed8e052d3444b65eabeb87a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4896e4400d41bfeab97a4c8f428d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e656dc8e0665a864bdb4b547be2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e107f94d0e2d3d62de4a9ce6cbbc6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7dbf11a2dfbd1d971a43b3854603c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ab37ead9bb7503202f99481965c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c1a943dcfd04eb96302d925f3137993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4619e5eb023512e2c11b20fa77d99994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5f23791ae0fdf8ad9439c6296c78395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5822768627c74d384f0e7e099d30b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af66c47e035dc97fba9889d225f0a3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54313b047c276133788746ac2448d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d4007b547c8cbb24b3da02ef8124f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a21811313ae43dc9a1dbeaa96b8cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedaa6916c56d9fedc9f7c0f38e0feb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b549241cb8475a5928540f7a3cd6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dc4fb7a89a5e931982b81bf92fd57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1c5990ee7dc0c061bcaf8081283c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcccdf126a27f5e2c32beeb3a52c24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c6010f16de59b4e79e36a2b2c3223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01496e131362b2b55dc5477ba5d43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed417ba8658f384a558cfa67d84be3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0622fa0f3a48f74c33db81048540f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c975ff27cc009445ada052fef08bb3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dd350ea7f839036a82bd2e25ae61e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea190a5c7d97619301f63edbfc703310112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20158ab3e520be32d7de68402308c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d18a728afff81a3c2ef9c4f929583114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275d8d44934f5233f4abfe3a9490c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046e0d08138dadda2a7f51ebbc3f8ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2c464a82eda766d5a56efaae2ed94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868ee67d397b6bbe5282bc44c577eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83bfa420d81333f79ee575ea9355ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e76cf43bbb09b10e4fb892438d315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721582517aa9f0c150f8ca9bd9e389b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6113c5950d7470e9bf9fd4b01599b7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39e980ca36d85160974adba7c5efe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c76a834d91e7f60364988db9120c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dba59de5d076632885797da59c4be5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aae516ea59c665d377bea2e0e308f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ebccff5d41304c0151a82d717732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e267477fe1df16460d064387fdf0acf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c62784d8e23e049e44f9a49ce48dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34627411c79ade50e69446bb2b8599ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc698f402a32453e2c029d6635508f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6da809c9fc095ea7aa71e459c88ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f18d6da8bb2ce6a4506440e24ccee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bdcee6a0ab9826845e467e4bf981f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8b14738e67f3d01b691bd48effb01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f677608d64905ae79bb365f472457d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b3e99775448bacccfe3f77aa3bf2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba276667d7f821d76bf0fe8a9b24de5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c2e22b8e4b39b67e57b69d6cc4a47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5056feff3af0b48b47cac2538d40fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840e5cae0e8fec6331e780400c61a9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101058487a4dc7d6dcaf45be2ae5f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8ab1e982403eb883261f40ad6ed14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe09bf73d5a4a3d7256fc98db76312144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92104a3e54f947e70649aba99b4aebf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b50bc2bc5f2fa95998c6b9cfc2a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e71b422544504919b8431298d4a00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb3c32f1310b3f1ff078716eea931148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96772eb7a7aa0852feca3e7d0b88745149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2c2c5514434ea66aea8ba6e2daaf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1b7b23a8b2854eb7024fde705a5ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b999d928b10a91865de3b1105af2a69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302d9a3cd53e50e6bad5991c0632e3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36b30457856f4a4b997f890e4c85a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84049929d00a014915dbfeb873e651c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b73e7a973736e5be4ec1c0eee8475156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd444c980765fb75a36be3a83515874157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974cc67527d66023706ae67db6daf87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b6bf4c13eb6cee306e52cdc2abf92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944e8e47e391b138c40653a99fdffcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc111d10e71af363b681082eebee711d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40414387241a2c41b2bd65ae67c83ae7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d99e109b07b33bd0c7777e7c5bb3f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c7253a32538b3a151c6ba95ac063164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71c803dec2a5994a55388e9c41869b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570924600c87955b70b07357785559a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690cc4aa4753caabf9c7085d6a0faed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e6ff6c958717c316bdde2e2fe0184168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086432896bef26153cf3ec74284815db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13defd853dd97f576ce4d24b2dc72a45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8979d0f71b4b64306f9c4180b0179a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc6cf5372083ea150673e4d3ca0fdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0e455100a31f25525b1a94f2806a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbf13563a66ce6a06d74f85fe3d3ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b66a10bfb8800deae374b5265798175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc41f3a28ccb90c4364fe35cb1040d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b359224291ccbe684a06cf08fb9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd76720028c42c7a06346f0471dcee3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdf115e52c2839b142beef31116d55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca00f47cc3ae112900699afa0d6e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cfca81e23c889ff2c216416bfd323181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b0e402dc401620b573d6c0b1645e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ff319138a0838648e3d26b63f29f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38669b03b76bf8ff7895976a74540845184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03404bcc5bfb2b6470b7e756fa4902185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f206289013198ff28d05372280539186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600062f07404e1ab65717084bcc35f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8ec9c071707a2a7eaf90c60f724c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc663652d00e5f374a214260df3f70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5cd88cffa9e600d59780290922e00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac244fa63a92088ae42ff86327eac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7cc02d7aee1a8c45d30c8cab5cf8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1884dbb7205fd248f1aeb35efec5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c991c36e576b77f2f8e203bb53cd5eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a1777fad2241de2ecd1eb7209982a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd2441b2c601cbc67507ca64246cb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653745711e71bd55f70be534f09a4e6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8d8d8c59b4c64fed7a96ad3caa1ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb8e8340d44e9a38094ffc07ff90a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec52c9067427a500944afe5b6f618a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a4fc9ce118c4f101198883b718d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bbfffc0775e4795ea57b72fcf8c80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3909d17ad76b8b6e7edb21d032dce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92b282338d212dd28e07ba9532aa88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5601d00d587324e6dc38bbe4c113f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dac39feddb9c11bbd9b7f5cdcaa0d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd3e84ab4ee0f76c3a466586b519a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da05395ee5664b9d0b1a0822fbeb5d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c87aea7e6eb7d073fdd4ad73116ea8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dc6ba7e8f0e74f1ac827de3c7f205210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f8a6b708024f17c1078ff99775a99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8e0b79dbdb42a2bba25eeef9a64f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67590bd068f8137e2e87fb2e16c141a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cab9f9f4d162a9b9c7806a5c652c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6adc915b4aa135ef67dfa4eaf10a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79045b815afd6d86926bd61d77b297d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e531a421b9e7a85489730db07ee7d9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd7a8e04fdd5450bfd91b0412188b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babbb047ab02e2dcc1d8d0a90eeb3ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d339fd50f05f446ae7dd5d1dc5a0a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce79328aed34a4f98e92ade05abab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808c5f20de2d930e65d731826a334df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929fcba97a84a9656fd2c0ccda73e6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0aae7b4277db3e93a6f6dd484c2cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79345e70169afe39dc1060ebb64fd4ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518814aadbcedc973e479e513907fce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f630c4f3ff2f5333c9aa32223ce9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb2508e477c66a751ae8d79867a4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ec75d306fb934280febe306f54fff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550708d303471eaf7c58c8f694626fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61960c3ddc0bae9a2758a5f56d8d97d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122ed272b7d16beafb820e1f86be043232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab265334836d5d3ee0ae74eb528ac1b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5748f5591fae211909d2d423c20a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ccf9a90cab9b52f6ee6ea43f58316235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543f2a35f6bc9ff9b6ffefb28b29a43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b0b99f3cbffefffe31baae3dd63a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e314b32e1b17cc24ba4e23a666d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47a04c9f58c5e344bdb3bf03170e19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c4ecd880a28ababea0fb99c8a7223240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca273dcf57c219682945aefbae5b8243241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1b04bb04698b1497004c8473c75fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf600597fdafc70da24c0871f34df2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f163d34be54991c3ba4ae9d6fdc0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d710d5b1db1b982a7c44961f6c9c70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42469b6b9de54ce285c88143183d702246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d647876b4f74e442207a0987b40e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb06ed83bb5169c65578caa82db0b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eded544e9951d35a172ddf89eefbf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27b14d6ad9ad1d5cf309d74b4b229b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382345519893e07dd6b0429d4a8e9c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa567865c9c053f09a1b5496c4cc7416252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fd707ff4443b6ea8a356d64a35727253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a55ba6895124991398393407f724d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e6ed4c815694834c9f9ee9dfa818f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92990466b69a7aee52c4ec363e98a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f23ed2bb49345cdfde7ab79a8bbe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cb80831d55b9b3ede113c4277a336258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc205cde6e583f6b367f397d372cf60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a1208fb8e3d5c96168cb1841cced2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0c99ddea20c39d6be8d1b3f75aa39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fe660f22db65f4b9a6fd1ac81df15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7fecb621de32c8c220bc1a6c533f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03204f0a17702be1a3090fb20f265b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd55d1854c596a968e3272f91f8e1bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6fa8982b9b37abf81be9247e56b05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6bcda6214194160105232787d6ae7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3224ec0e51ccfda5201366fbdb8ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97991957d50b24d03aeb967750927269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c02e2f5fd0b5d126caec3a7adb4a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2e3f51e0e87e523d4e9e139b352db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec650f270236f7ab63d4b954fe92f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d44cad59e40a8fe7591a96759bb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21262a93f0345ceb466dac1f6bead70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64500c18098f663e99eb65088a66b76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a85c3f6d36b960cb06350f76907a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ac2729740e67598563a11d63c7e00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcbd02ae184b87418116f763c873dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286893f2258511e8362d1238d4efa367279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74192d29f661a27fb9516ab18ec2cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c13c5abd0a66e8f2115c8b39bc929281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d42955262b79ec960437935453dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917408c2df24183f491d2fbb41f9113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18d7df8d794651ae0d436ec00dc7ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7709d293887fd6735d06045b77cd418285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752f5a796cc288db3193a2f6c8052c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aea4b9b3f7d252e92bea701456f67d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babfb13c56e04734f3921e39af4322e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c792f92f69468008f7ed4a83ef3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc779452d96e18fe2d6da012d28ed0fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217625fdaa97ba02778ba2999e38e54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45972e500cd5b3b362775ced2b0021f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd920c4becb54be4d8377958b186e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fbbe9c41f1df3e4b37ee4e27f5e97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0e6e35da3e842ec9933cd6b6e494295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607da9d21bbae7f9983c61baa79da0b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd79d34f86e25b5dd400dc5982089f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c7a5c2c8a012f6032afecbab5527e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455273397060ada42c7348ebe95e8f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814142bba2f8035e616dde51646533300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2a9e8f261a52c426da5e55e8e2b79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bffa50f763db91f7711b2d4fc6f727302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c850bf28185a78960ada5100be94b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7212e9e6ef09415243a926bedf7ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7566bc41984b8baf5e3f5c58fccc88d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87893e2aa412016ea5b9d5e380990306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246e06c36efa6cab29cc3649f6b8058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75576e19eb1290d95bdf27c8befeab6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a25d6cd5be46e1ef88ed982f2912c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e855f0c839f978d5a885516b93f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b1d1ac34925a348dcc416a639eae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980b18df1c9e627591948e87f05d454312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2d36e30befccfca5b50d40fed5840313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ba67f1ed8d8feca5c192fa1cedec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5ea1c2c8cb0feba95a9d8a9e3a69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63436e56f1b9b35a3dab10d286441316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d22f33583641e03e2d02f158e15e76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b86f831a738ae7a6655aa945382f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaeedf4792a2ae57cd7757b84c04ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f4367d45c3390fb78be0065959789320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9494de2c6fa3b986d64ba61aebe8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3e88e3827a695eda587da96b0b985322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189198ca348ef81be09668dfca599fb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b402e33c333a32134689cc805a38e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49a14a54cf6b6ccecec5c3ab2cfa2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b52127070a3dc1c33aea4d718d66d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5b51553eab49b52e91e4f433ca5cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12286e81e6e0fc6db66b8d7641d529328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af82054a0c0f1c167215085bb14732329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded73f0633b1a1248347b6abec95a13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ed6dd290b5e6cbb2ebf07371742b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c3fce5973d284c6185b15beba616b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb709b3bb11b4cdb380731c4ac10367333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61326b5a8dc8124c1b3178cf6907f74b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a7ca4c4fdd0f6110e7720029e2fc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418b7f3df9e956c52fdd0fcaa46d9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2831d9177f738a7bd3529cf7cafc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fec0b5690207848fab305374a69b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2cd53809cc3e95c6072fde384aad9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7919da52c321561c78ce72bea3f20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687f90ac5bc7c87fc5566ca8d4694ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3480a1d6de35662e1fdfe67a8c7add1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5856a01bc40831e334c7586eb143c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ad982a21e3db121a86b175cabb5ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0386c7010718414411732c87f61777345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de8636089121eab31fcac0e1a82c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f59d56541f7113bc494fb15f68440347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c1f384f2897ad45dbace35559f918348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e984eb3d95c70e6525252a448683d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281304589e46d3dc25481aabd14bcf3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450988bc0abe8476b95b0e2f06cbeff9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3116d8e86be5e619b4fce7abb4c30bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd760a6a5e4892db9877bc3c8fdb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e4f24fb3da22bf4e8ad35351c1c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c86e3b66aaf42d71af584fadc1e99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee112ca5110d7a4af8a5813b3d991356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca21cc01e5238493ea7d5a55b34c88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc847d79c6f4484f8d402ec0476b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d45b0cf17617ba742eb7edbfb399359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f884650242845bd37fff19d1a180c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92442bcd94db6582abb1aa9172a0e39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700e6b4927187ef5271a8defff16663362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1d121d446c46304dbd57823956d48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d221df4866a0b06f72ba2ee051c10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d7aa9e720cccb79b1f7dc7ac1f1b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da095c53327810e156d88921aa29109366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0ca1452e47293d725efc9f57eb5c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ca0eecb843c1f0c72d0f89cf86552368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf30fd98caf65ce198d04ac32610778369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb59cbb9f3f7f2b26a1f5fc932970f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e73ab03281bcb87a71576a6ff410f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cbb285fa4e0ce709c0d7cfecb9e4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453c23817b0876411a4553b2472d07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813244ad1bc940fe8e573b49fb2927f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bef37e7dca2e001981c7f75274fbce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f5f32bd92d74e177bf8e0f69831a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf5e14d6ed7a04250642e2d3862cd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16eacedcf398c51270f6295a97e756378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f314ea20e946c0d2564bb876574e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad86ce04094c930c43310eba8094c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7164b8e934683c37782f367c02dbd1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a46b56fcce5ef18d972b343ee40d5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a111d411c37f542163f6e3dda52105383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016a836b083232aed6cad9c14f7d68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733c017311cedbe2e2382e7c4a5256a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f625d19e3a73dae18a6d150f9965386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd49d2085093a1b918b733a16ed5cfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16379f8c9648427b2149d594b9c6ece388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277abed77212216926992377da5e98f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a1abd014495abd1b5d7f0e59dbac0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10c9ec487874484b2be5b62a66df4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743e9a1c679b8e20aefd5fb661bf7e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4f90ee247ffc02b38f00e9e9ede70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095ded26e5d0771fe21cb2f57a2ee0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e8760525222634b710e388a8a14d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79241fb9b2abedca92ed0a78c31d597e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fd1e0fbf2bfecfd375375bd29ea55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf30ba06385e1bd399f3dfedf883aa5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce761899f0f4134f75e219b1183eb856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f54402f8fff16bf01b224e8da1d2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac54ec0ae0c79cf6ff2dee22fd9253401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e51f5e83887a01e56671b3276ad175402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345dedc5c35d81049900bebd238c074403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bec6531e86b3749a863bd16446d21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe61402b40f7483788c388f75e20505405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3abcff1255a7ee23dc8dc266585f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaed1b0bc1ea870ddd21ffe5ad560c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44795b55df673fab068a87bd66259b3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe6e61c330565d6ff52271eca7793409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829ba02d88d242c7c57dbcd01c0b80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e83fefe1ea086d2d5acb92c656a0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af334f36af4eb71cdc316c019282b0ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc25b43f528b0f7b7a1ed8baba15572413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f88251e69045556ad441b916153863414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fba2a18205f91f996a746263a1b7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975706328ab90e4f48ec8f4c568909c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37fc10c62160972fdd113d6045e7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667726d7357b11e1727e3ebaa21a75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d860e4efa8e6a243a46c23d89a0f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adeefce04da67a87b727a20c3747bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9364e133c11b6b11200bc20df42cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c685beed0016c22be62fba808fbd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3bd7b82de5fa525601d3b1ef0cfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5abf6ed0d6e39aa2a64ea4d23bb943424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ccf9676a07c2b180f6d3b732476be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4d3bcde54fd0b1843a3f6a8b15b4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b40e7a96ca6db17e0841e753a35120427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ca2f6ea72d45f961ce538207326f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394951621092edb170f39871ab47a5e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436f3e51f07640c7021db9ec161056430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872715e52453fa9d4a27fe46a5c01c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b87e875e6f0f399dde398915bc266e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d573b9f76010c7278c2d3745351152433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0701916593b44a87df9e0063141ffd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96039b2135d07b2a239737f2858efaa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1162741b75824038cfdb37d45053436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49acb65a1192c720082e272a55ad9a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e0b09a39df3f4382befb71b81d996438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3619bb160a991c97e2011ea86a3744439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f9396b48a0bd96c91733073d7b6ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fc4ea136b61618e44161b09810423441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44986cea1dd5f51267b61f6ce82a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c59582eb8651c90a2c4c44e4ea2fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ff5b24833f891a6e82cee5077870d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbfef66ef5088532b6fe09e7fad774445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514497aaa854a6cad2ef28071f4fb91446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aab3f2432fcfc27bde21b00eb0f21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9efdbc9ea5e2b3fddf69adef513309448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d589cdea5ddb7cf6f30f1f76b90205449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c1acc788be8e23bf3f7bbcd1c461c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99fb50cfb1d0849b4910f70eafd4b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832960c6f335d9d30d7e97b679a2632452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79d1258719b2d35033cfd37c1a761d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09541940468f83ddc2bc00960c8dd53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949999d3ef945bf1d6c8a83035fbb9eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62e8038eae72d1d8a763a61317eadc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c133a7468014cd5dd411e8903ade5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c893cd1415602c4ae3b2b67643e82ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1cd8d381bf9366e2a4bedf803c1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568101da7d3dacb360d545f133be9c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53dea45c941e757d041dd02975f069461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe53e15fc00af0c6a564c693d19d08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45617caf7563b34de5666a9bd29188cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56a6c8dccfc95fc3cba33a05aba471464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d0ac9f19dcc109696f8da24f2bf41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c0d2d0a0cf8ee0faf24a41fec99b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9e786c865bbc1e6ac3b62a4b4ed2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7509116991425fe88e4915db9800672468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e9404a2aabb2c9028808868ae478a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232de4a87a808772c77a59d38c7de69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf030a5f22f4c81fa3cc6a87248faa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dd2255703efb2f68fc86d78bb1157472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9c8e1efeff2e1ac449cd4ae1b1982473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e375b5027e128da94598f080f81a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29a44f3c3a942d82cb4e2ed2e48f45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bffde2fe71c7cd295d44a3b196337476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182feb3beae6aa5c45bab794d527e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d5349a00e969adddf44e492829e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e38dd43d241a3eb88460499ddfdd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e28feca4deea08a773c241835ff7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af9e0f920cd26f44b4f5a2322e047481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d25afa33d5bbb4da2060176b55dd3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065659baffa95832c11cae175263bb60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d16a32392ed7789465b470c43591d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974420f6a323b8af759cfbdc70e03d0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edff4ea3ef19498bec9276f770c837486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e954d7a1610de7612cda54ab4227c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e3898d104fb3cc322c3634e9a3f9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d055bb9e3dca5ef6c8f8ba472ea9a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32d1bc6f58536484a433fe32007d43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855dcba9b77c6227f138c357ba9450491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8bcb256114fdb71f28541ff05ab88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf67d810ff813158cc8943e3e5a4cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc914df1d331fb1dea7bee3bd4016e81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372792fe20e7cc7ad43d5163d228c4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b45ded35fbfe56676da1f54a07d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77188607bdd87e09d46281004b402c5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f122abdb0d8551d8d5362826d20ad0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae092c38dbe981e17007a3b7b52189499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be0571e6a79a2e971f3b3335e80b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043c3b6c59d68bd4d503a676deb4911501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d96f088f74c45cc2ef5bceccf943c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfe344d23ebbe6973e645e055e2387503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992966b0eb60fd9e925204c731407e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda683dc76d2b88a28230168e9e512f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b69e71b534858f45b03b0d966e5b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485da5c6282c10bafeb6b969a6610316507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb7636f4a1d615f35aa97d413038e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081939184be5358a1ea1325ee10ef4db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c30793fb6f29d67806da62eac4f482510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821367fffcea33b4cbac9ffff6436c56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5dddd4d744fa3d5e2156124b09ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91713f63bd4ffbb1ff0ac6acea4b2c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e6530bd6d106618359f6b9a0e3313514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef477dcd7cbf6c3a295baa5cb1655d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c42ec33aa02b19f3ca5f77e2d64b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551abf9bea59ed71ebc53167f9b444517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c74bce8770f24b4258c4c92baff9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d6883afb9e330969812e0434c6a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb8b107787ba5a24dc5cac4c91acf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d4dd9fbf4b674e5cb90b283fde340521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee3f1fe0dfab6203eb56da5d312c2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d3944927e0e5fb6cd823fe40c299523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72355eb7df1e34fb39b6d0bbf45189524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823d0cc0099c43a86fcf399367e3bd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2a5aed1e65853702140cebdae324a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f1049dcf4483a902ab9d354d8d110527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1284d3245b9e546c4ee058cf2026db7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92af8cdbb446ea361239d041efbff4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9fc6532b20a4940c8d70c3dac81d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6cecaf6bffa758526b31ca902d54d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f560488874f8a298c9738c3ad802943532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7a68e73adfc6a1de69ea321e0b40b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f462bbfc56ac68c3b3f314f37f28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a71216062172d96ca95aa7f7bca6e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ca113b1ebc2026f039962be79363d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b47df73f791d9a4d17feb5cf2ff859537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187ff0fa466cfffde444e4271f15a15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753465bcca3db7ad20a0c8e512e94d6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aebe813e908c15020f86c0d5355b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec51ad3387823457e9dbef47d4d4bef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e92f8b195718da7e918b255e2ba2ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9251bb87675a283f858449dddea0a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95dc865b962b4eb4375cf578d9492a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed25310d0e1f1ebf3b6c7e9a9074f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07606470fe52c83c16cb1feb426571546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a832902ac0ec6f7d0e71b8cb5eda05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724d34a8bbe2cd1766dcfbb155f4e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dcaa24fc44742bf792bc9fea13520549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff4331570fc97513618f2542b024ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23a546240d041737c3e0a4a5d283e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a82ac8ab14a434a4dcb24f0cd5bfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9303086a37a55f88c2ad0544a81a1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5f9426ffb59b5b0590c8a633b08fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eacd3b0e4369b10113f0c0e95d340555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a0ba26dcfde942cb654e2ca210c80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1ff1b05024c0b5abd0c06c86097f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7334b1ad60a5217f0f525f7784792c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd987b4df6ee2160ca15dcf6fabb00b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792edf092cf6e0256c2bff471028637e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e0326a3a4a0a71599ff5a142cde54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f845bf0b5f11dc9f4eda8e579065d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62db3e9f198c5ec77a8809ad8b93b7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48329184d14be2a0c7b1fd40bbddb585564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1581c525490eec7918994debcee2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86d6bc00628458e24d9cb820112e0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3f0c6193b64e8c2fa85dbb8a51abc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640eaa81ffe69a41864322891251455568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f610c68492ace2d090340e5b43f1bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5360cd67a1e89470576c646fa2ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608b5176920aa75e0b907ffc1db99c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101743d759a3baa274ef00785852fd05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513115fb20b042c163c6421736be4484573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576044a96f9eea84e54723313512936574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa617e72e3c942d8538c81c6a786b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd3b6a8265e38fe885fb211e9a985576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c6575acfb85d30cc3ec3a196b5a4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18ed27d246d15188b9fef399a82303578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ef6b706b8b26c006ee330f775834d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4ea237487eb08e1d6e4fa699e36f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a9bea8820ed64b93a6ea930eb0e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26cfb3fb6dd25d995975f4d58c9a96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f649de0f4174aa520cc0fb5904bb4a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce25c39e5b2170243a159a58882561584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db6a0e5e90973bd1c71f3d2799b044585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081cc2a2bceb1ee824971aee8d36c53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb78676e281dba2978a9a40aabb870587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4567227a502135cc5fcdec59798fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecdd37048cd452b2f6fb348fada146589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0eac788fab4ad79bbdbb04fb9702f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88928df59d64290edb89be0f54eeed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449baf860b032e28c3bcb481356ce29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae40e904aa53384399d0d92d02c2ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493c8a3cb63b7eca009cd5f71a96a72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128b807b52f3f0af2d791a34a347fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dcfeb44550a38ab15f383196c8fe1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a191d9692bc163e840b744b87a2dba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b48b22154d23e54c2b12302f2812598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb7003f2a7b1552c5f49aa0641d919599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea5886e18fd2bd3a107fe3edcb631d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee20d9ec7e487187aecdad766b70e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dbae66f2e7106813900d1b6c2e955602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0678749107263a43058e6df78a7d5f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be9e351d5db6e3e719b848b3547493604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a711a5c1ae33f1acaff090acd0647be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b005f1fbad81cadecd7eae6ca6a7a97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f2f3a34c364bfcff363a40cd62960607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a00811d5bee2ae85c2c06f4e081d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598300c353555ac135836585a9fa887609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52d06a9193c2351dcbfdd3161259e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ca8fedb24ce1945ba63d5db1f5ef0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a24ce2c127d8f1aa7e4a1c4e1fd104612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952eee387b51d2a0e0b8b191ddb9bce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c93203d2da676302dd4e0e3ca3fc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5af95bca35503f5c88fc3b45b7ef66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52e12312b500be2a9e8ea08d007d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856471decd996001d754cb076ec1921617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca2455085ff88bef90f38704953ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b813059344cf925986de0c76c7cdc5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07467a562f522333744e7ac58b74ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d5ab6a68ad9905d46f9211a47e29f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3b6ec4addb638b2ab461bb731f84c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419363d869baf73be3a5e69fe146ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59efdaa12801d344fd1f2a10e95d133624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aced998a4905af410ca71933087ff55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2e789af5652fbcf4790062a0f2ab1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed54621ac872415666cba08986b94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e382d87a5949149f5e18a8cc72163628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd07d6f3b53cbd42f2897e1ed04707d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07352100a6417d7bf5b5d49f45ca635630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061536fd46707c54e11581a0d524564631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdf8fcd4b699cc2a190c056b6c9e4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aafe42b080ebc408db52cd95240d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275df2eb1b33055e2c4ab78d570eacd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eaf45bcd237660c30a8b62d91a935635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed3914b27358a22da99ec7947b75e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e7b54cae3b78a0277d8dc7227479637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafa4ed20943f2d271db486d40c1f08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d57ce7eff6214e1a0fa9b4f0d5c16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4f91e1b977067a17cb51f63b11ae5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af2ea698194cc0a951383d1189e49b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d945b2761331568bf0c12d413056642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809faecf36e08c3424bedaa13dd0994643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f4fe9e3309736d606cfd6b6816fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9787ab530fac232edfce48313694645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d73bae2c23786a162f761c0e76710646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b990197754822db0733104e0b17679d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4d8e18cd0dd738968cecd1f0d5f1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673612fc65fcd2d7950d0c9ad6c6f59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d494e8833dfdec812c245e24090161650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3954c8ab8bcdf19d55ba4a248edc30c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b78887d3cf22d00725aa63daa96cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c404bab6edab966187ea13b0b8c18ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe41710f2bee318382472b53ab73042654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601d18d31784ce44b6f884d54f370d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b863832f8cd32aabbe90e83de96529656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf935780de22269aad266d5b57f43f04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d3f87247672c7bce25fb398fc7ba9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f42da0911285e266083df7e66e97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96ba25036188466d7e0d870738d48d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c45f1831a124c314281c41ff0efc49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fb8267a60aecaf3ccb3c488dd06ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09501f2e4cb6202f9f76fa8a73b670663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816107ee8edb8de1d0b5371b13e441b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370a54d6f7771b5389eadb21bdbcf44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec893860c50d0c51b53f3779abfe694666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870509f2861322ff38957254e12540a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f354fffb6b46cf6c6d77b6bd15bec8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa56bbd5910940ab8868a8355eeef5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b4156c7503e6643d1a0c5423d7976670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473baa861223e4f94948301fc03d4e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10371e732f20ee17dffe04755b69296a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc252a4074834e9374edc75a3b1dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a37ea3f346552b23604c729918c323674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cd9800a0e9bf03c37f419966d2467675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454115a20add4f56539727e8d46a1c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdacc895f8ca9c3d36cd128dc78f66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9287519428ded760ee74de65d3ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512142a43f11f56127eb5379e0e5f26d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eda20ea1b22abf2308a0c427fa2ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78301b85f1c1e4e105f9cf2d8c293bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3285051926cba6170892fec9151cc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c99087d5367810fa8ff90b847591683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b689e2f16c9d7008f0de82e45909684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d050a66d8d2ac241a058460ad6987685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1436737b4fb38dfc7f5d61c97664fa8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965f7cd2b7176ab983e18b35857e615687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62352eb9526faa64158d7d5feef6b7a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49de04d0743ea6e3fef3e499eef2cdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea76b18949096fbeb1971c46482a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a0ace184ab05652deb8cfee553082691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e5ee83495dc9ad632e77902e1571692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb56f41e038410e827b81254b4f6d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732a0a5baa89bbac98636c1da857a86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4053c304f55d38f7ee2dde2bf69262695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c1e9396f341243bc0dad21eca7887696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9053eacffc29a26f740fa29170925697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db325d6c781b805c0ddd401354060c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b59950f81af270bc7373fb026cc34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e841990b62bf4e59d2bbe338b9d4158700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbbaefa73f515348dbbbb7f70289c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b217c1d8fb6db73de6433a06ae1c55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf09c1337fb24ea946d47a11f1049703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5817454daedb35f6b6038110f2d5363704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c6d27d59406271f1227df18995d8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc6d18f9389403b5b3aa9c6c28ec4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357402a8247810033b2518b85570d6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9fda95827062734f07bd5b8fbaf2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0f68bc10692981e85847def9a7c8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436ac7fdbce131adfc7b986d87cf8ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15b379905d8afd1a619c0ec1f0cbf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa51fe75dcc53dcbf0649b5f0ceaaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3146d2ef42f5b2f6e03bcc8c661ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8639129cc2b9b013f46779cf0de63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b061248dacb83283dc6d41bc6492ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b944117467619d01eb0f80e5a14a31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d7f340adca003651d433884e569f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1fe6e3ab50ba0d816464afb03f795718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ee55da151c7125b5beae98b3c424719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf222d24522ccdb2e6534efc26d72f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e318d1f67d2e8f41d7f9df4f7a13216721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab00a9590512e7dee7a716ebadd120722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e509d98d5045a629b9cd3e24bbd9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86c0cc2f75a9ca0e679672b6df5f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3505c841e13d1ea033943e5d81dba1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f19a4a321716381b4367fa49f5793726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e999b9fd6f2c921422d9a33dec9d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f34ed6041d5be6819fd1c604dabbda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ae3b9f96b824da41400b0c9a6a140729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb7b2ec5c1d2bbb55546ad4885960730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942c2b73a25b8621e82b760f320a832731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667cac4fdefececf906b520c31779d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ec9bfd42b757786fb3bc2024d1dd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1c5eaff855c66d2d591ff05058ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ea6c8ff52303507869ca218610f21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f34fbc7995f73a95e43c367ad5eeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1454d48121df3f4bd955820af0c966d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee133cb9081706ef7994586fab0b473738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165a76bce1209c3727b03ac0126f93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01780d3b59ea82eca4d8a71facccfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af6501dc9f2c811d36b6ae25abed2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28714c7aea6e75489764ba537fdd0e91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4371550b969b4409340ccf5b47cda7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9166dcdb5380ad6d201b84bf0b99eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa1ef818764ae1eeb78d3bb94dc4eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc223ac93dd0576b029e81ecc3d1657d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c5ee0a9f6261670d1954b0af7a8df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73039bfccd548a8e13cf36127cab25a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf25029a9e64b89e5fb70f9e0d4d96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f229360629d06aaafa5ae61e106dc8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b649f15aa437ed151b61665ee1e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5bf0eb065255afa2ff42a00168a61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0020a3ee785df9d0e6886ec86219753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cbeb140520b482c9d10f9d36f7313754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df361cdcc78c67ad3440d2d5226fec7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5324950f33ba17af2d26b4f3409c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e969d2f46f3e11e2b4213dfa8ba76f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fde4994ad068930aa827a2c9938b5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267baf2ed9b7b10c8d55befd14ffa524759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>