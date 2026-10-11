--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e70972fdc2feb71e01ca186b7e0181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549632945fd98844a2c443f7c9afba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68563a5fedf7e5839f0cc56faabea9e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad308f7c9c2ffb8d1b7774b4dfce2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e609da829ef71bb47db5b85eec69885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c693e09584db9299108f95ec855086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7c662485d338d0517c32dc43c0f747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac650ff9e0bb3e2654e193aa6df6a7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16006fe4dad3ee40c63f36aa69a97d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77d4b604820271db1e0d232550a84010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea801de86a4d68f64f6bcdb83a157fee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35941f008511aeba75e7fab7326da5f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22dd1a13b012a90c71cadcb245f82b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2b66cbb1529e26f5beecfa5bea31214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c652afb0d7f71f3244cba671d3ceab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89d85b592ca1fa92fe38753398fcef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5e80b36ea698a96a9f46e63ee44617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b094b32f7ecb9cbae3d30ea27038bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe4c7d4f6c2293b2d0e11047b5c24a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5651096b2579db69b00e514eaca760920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f418b69066bcc07e20607601bd7eaf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f03ef2f6ba1a9a6312799c809d22222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d9945d4a37abfb60eb1383d7c91dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6513fd080bbe18caccd7c8337b1dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bdfe06c47ef0c7c7135229eb96ac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602941a2ad3c6c306cd528c8027dc4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7142a8901560e041a27a09de6e04127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f88ef2231c18131196564966302c6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a67544f491365568fcc8214f1bd7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dc5fecb668e360689827281d4214430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3201f192266d1e3e621fff8df33da231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098102b7d6151fabb35603903ffe647e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff677dc7e6a5cab1fcfdf4088717120333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ef8de99c67a0b66d2cf3b050adc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2ceaf87852a4f67a414567bccf5f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1653d0b00c2d4d7d0883886816bc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1636412c59bcf8e0c4b329068e2ba237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca77bb433ef062ab0270002bf2527938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181759af21df172e1210e1cb2ce6d84839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd8c2a22ff5ff02c1044b6dbe3d6a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e9aed1259feb633ad74080cef99a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5506f833e6c1a77b89aefb66a447a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c591bf755bdaa2267aa2d4eb6e434543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a4f06ef15c97c601a65a0ded96e3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b654a3717271a9c91b24b0977f9c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0094cce8d91487da1185d7051435746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e10b3e9f0ea1ff813551302f90c5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2093623d898946e1b29dd3feeb6d26a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c43cdd29a4c283a8b408f0f3310bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d30d76b513fa1503158d51fa0308f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62071e6b779cd1350ed9f1385f605751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43878c7bd5d94f55cf8b5b30f7c370f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4a98413852ae058c461aa6f0f63353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6778d8cbadcb3b04f34f10bb38f78554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56d9a548a75437b682e5ecfff3666c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a0f423ee5a063329eb45001dbea8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd079bd4d415c54394c63eed4915e1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45071cfb85272506eb23d4f3c5ec4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6749f9ef35aae6637d8d6bdc140c4e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6dd48ff4e73add74fa5bcdadd8ce260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda6b761605b0cb6b1f680dc62a74f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93679ba0477c58340ab94f2b1414fc8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea7a0fff5cf305abed79bf2747fb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac17e77cad2906a4b5b185f5ada8f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064af7c16b579d62c9397688c92929265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6c344e58a38b3d0b8d068ad2d9c3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80346848afda2d8481bab6b012f7563467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32e2178dce31dc8284b03d6ba469768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8589826b15baab7f34b2df9f0871f6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a7766bbce4522670fae68e349454f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e42e218d2d53b38704dafdc198e44f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c3998672e77e9400b78a3d9e4a9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16efb2d819c97d61fc28d4e5b3b61de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8515dc09adac749f081a7e130a9c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e925aa5c1bb066c71ca7100cd1e8fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11584bf41a3cb88913c4ea06d16b4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f02b39a44b79b46ba40345ca5e42e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226edcf1624bca5ab1cb1c7702b43b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe432ae11ee89f5c9ea44ae0e74b3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f993f48698a83f89221c44f591e84380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d765ffafc8cd6ab17cd27072de02a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e472cf82ebc9377a39af24eedde45482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e78c0105e594317fefdb4aec9540983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa277857877d69e8df9d416777fb5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bbca658cca9261b7d18f0fe50cec085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb6d299d7d5627d67bbdfc7d4c998d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a855257a267c380d75b8af4008bcdc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b2ec9a4181538e3673c8da747903388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc8cc8227df04adadb6b3fc67db8f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e057478c3822a7d0188de4f364b731c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e071a42534b73a1d46cf1d636a319df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459468cc4cb6b451bb4ca8a4f539e4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce3dd2c8dbb9a68544e4d43c56cd1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0552a5cd69f1d4614041cfdf274d5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf780d56fc0276540d92457343f4fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18815e62264f2bd5cb9a3b33e518196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceaaec4b6ab026466df6e291c2131597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae248c7650a0ecfd3c37478243a52a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0eee3e84310e57365692c46f8c43299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546df17d37c8dd81bdfdda7e5ea714c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853567e5dc92740953dafe0d4dd1261101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8c3247e5053bad593a92bbf4514b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89c724dde69ebcc0b64d8c0c9bf97e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcf97db38eccfa75913361ab953b64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a5a1fadb5ce23bef913150261ab0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735ddf1ff0d42de66348e65f408530106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39262a7cad7e203f2bc3d7b2e34046a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990feba94950cda50a9f3f1377e3988108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c5aa56772134bf717ebcb5169e8fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6753e51e355d4b6cc13a6a08233ebe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e674e05e6bd3527ccb2f5c45f0ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e58fcb5bf2739b52f5a91d743ddfa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93c96d942f070f5b9427e784e0d70a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e1e0181ae79c796e864249ef84248114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2e08ce2e3cf0c056e919980516e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad2ac86b410c26654eeaf66ae009a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7a66c338220b0cf6b78444c7c7e8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22142388327dcfa4cf27f96f7d56ed2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8bade99bc83ae3919933408443cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7fe55b37c0f257cbbdc7dd9dd9e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea93c58dfec77339fe15b622f630c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36121a0e8a1195491badb4f33869b9a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19f7b21c48ff985f659bd4e4b0da3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c662c66c061802e5adefdad31143f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf258ae6e3216d623b5283d31f33bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81077e62fb21f2e3b90418fac8f5a3f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee1eb42b35690a23dd7683df97da9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9847828a193245a460341f0855570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbf1c092283f40776501c18d459039129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0be2331c8a42808b1682a7c6d53e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea671872552105d9d284627dd712d47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d75394ad4ce900c75dfbbe86e67a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793c473aa7a63dca975fb2f4467e3dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36c3f62ee126ac8298d126bab27749134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67346cd693d041f3b864e710a0e8f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003404c908c73e53543485932d84cfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c65109b0e9244c1fe4ac2c6d6bd37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7986f8a13c339944ab045c182fb80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496378900b9bf5b365e9a19fa0dcb29c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aabf388d8daad68d35c1fea72cface140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678c33e8f54d1f82b20cf01e1e29ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f2520d3a2a0976b62e38498b31953142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a83a6b8c3bbb9b306535bc89bcb96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0112572e72aa35d8b7e6f907b0e534144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d889bb8c59202c9460407c45659902b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb25e1662e585b62f31504318c1b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d37fb89f338445476e4dde7e1813147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fecbf4677c7e439170f428c2904ba4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eea1209c2e96db3ef949d05ee4ac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d658f13908c439b9652a0484027dd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6133782b7a372e41c23341fc528ea67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ac5546b4e434363f6b168b18eb8c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104de81d48702292d675d4df964e8e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced73890a4724f7cf02ff3e06d9234d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209aa2613d73a5f22d429483c595a80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f5ad632c5b854ba333ef01e75c2f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a95451953b9f9d4c461c3083c11c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a2b4d459b1d60f8c6857a5435efe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca6fc8feb39b4a0cc1d053e27df9c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c94d0cf6d887d701e757837690d8fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c196e373ea87519e6909a169fde1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31c16064f4fe863c4385ba96d79e08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a4d8b09d290c83f3c5ab8db48ef6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923ac57edecb33679ee7c8e339edad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51957b45c86e515e6c7641d9fe8327f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3101aadc5b8df504a44f90f3d3298e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf84bde92b01ccbb8ca25c4ec56a7bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8843a4927279eebd6f68ffb39043168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3676e215ae152d1ee2d7c136f9612169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209dea482853f660a530430af70de6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85331a7387cf589301f2d19a7262deb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee53c42af0b636340439724114dbf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be127eecf069c8aaf36c939dee1bfe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa94453b0c4ea0db928f122760393c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e2e8c75d25d989b2da6bd3fd9f8f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799706cf98a909d75d1f7405ac6a1279176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40b7a6027fbcfc5f4baa15bd01460e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706714ea46deae9e7c16ec110b26f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8441308e1e1df694239be9a7855b3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81e69b9769c82a38b4660315a2418180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698772b29ee708c2191b76feac718bed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30a2d270249ec61747a66a5e2193c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa551b9bfbf877bb3dc12aeaab343b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35fa3ff5a23801e88b8908c53449e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f189cb9d4a2d2eee6133fa3f693e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f4268c2859420196007ea0558923186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934faef8485ede2c0e881a952e0b82b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423cc16247df3612f2b6c7953723811188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b7519618ae7215d774a924667711189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017564fa2357abf8b45e712403da3c22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d220251340693e7ea213e760d1347cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b199a63c4bb1e0b90da1eed7571fe3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94b1ac3b7024a6e048ec99e5342ffb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c035889abe41bc3b990a5254331f73e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c813d84652b33c1528f20a013f148195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2da311cae77f3f5c7faf9194600233196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeffbfc49a6a9487aeb955e14a5eaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58568d36b4912a3eccc31a09368439fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2a4241874a94e6feaa090a2540da8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b183fb028f3267d70733d046235c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91596a1e4c94a02928a10d0b78a715b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbd4277e2617e2162a633dad09f987202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1bd8217c0c423e71c731c1ec7d9f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefce7a2c64c6da1bc506ea299d03de3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732d1c949c993598500593a43de820205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dcdc352d8d3ec5f7bff89abecbec8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999239db81bb94424549cc590f88882207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887feaec84398efd97102477567fdab5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727b949815908e2ff021782dea85360209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9668677e617258fbacbf289f10ae4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf30acec44df2f42b207f04a4c504211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470177cd8cc74c7cc75082ab385a9d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02dadd3d9c8b530fe5e350fec41403213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883400c8df3c93c19c9fa76c3b59dbab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8bd1fcc93f44620ed0a480d6217f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329809700a432deac6df6f17ef4f370216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede86d8bce19bd4873a0a66879e5f9f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f11b9aab53273caf1a6ef3046054f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605744e69031f0df21f4cd0334793ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ef38d33b41fddde7fb5239eb6d01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ecdfb816d8117bcd9772b14c25d14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b4f8b3be870bde0def3e7cfa5a933222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffffb2b7430b272f49d10605d10891223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49db67e8323e6ccd0f83f3d3c926913224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd1314b270caef7189ede5ea1615d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44614927c4ed9158db78c1d81aeab2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b51ed30f3d93599525421c9b8793cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7349906ffec35628783fc3f77603228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546522123d76353a193c5a5eb43b5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee29b8509192f9f837c78c82b543d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354904c75da41abc39b76f1a6dfe7eed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce88277b99f9ac91e836db23bfe11f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b955ec77d24307bb8206945692db3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d151b86ce0238c387cceffc46703f92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d561babf8e61f15d9e6b07d3df1ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf93be3504c6e55bbab02110b11e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8591c889254810a75125418303fc87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23836e76bb60c7d183b41ae85b0aa285238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a6b9ef965df40f6f3d944a627d40d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c634ddbafc45a5322c7d849dc364d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9cc4255d294a9278daae57b6d0fd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58714620a3e4f771940a8923c21f51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c162acf77f597a75961025a8583648243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d88fff01692345c6c7a24901bdbdd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350975468b0187be8efe98a1212602fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d0c6043685b1535017e6c2ca70db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2144c94cc5ede8cb34877c917365b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549184e1925ca472c3b1ed0f53db733e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663b50eb8ca683ec79f53daaa15c3ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3478c09ec6cd7e9339dba0dcde49d43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2812e4e5e11a61a7f0621bf5a5c73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d957b73179770b8de12acdb19a7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761927d33796d33dde8ade037ee3cbcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b814f0516d784f38c05ef6d9c2b95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ec9838dde31e8c4f20de01971e248255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c403f23ce4503110f08a12cda0e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18b784f6b7f98d6256911fa1aac35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745ae435e4d39229360e7081cf822f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fdb832893767624a260977ba19ec8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4c3e9d46f5a2414d119b12a4e07f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd7f273c01fefe02cfeed86b84a23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b449fa5fd01cd59847819a03138eab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ca2950d4ce78263223a54085ea99c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbf2e2e3a0b3780dfa4e3a8b8eaa1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165ee46a23aeb52685e0e39cd0e6326265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e489baffb61f9bbdda017ba88fe370e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad94e37c10ff303fe741800f27d48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dfc27f062e146ea2cceb1c24779c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f5ccef81d593d2b8fad0a1e933a61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53ae01d07ec671424cc0266e008a89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384501788a4b8a48edb964e8d4a3235271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9d9a78064d39727ff9ab43bb02ecc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1937d14a50371875e006c7b992956273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac72911429f5fd57afd88cf800fc196274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a33770fa6c53fad43b341d8db629de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b032432fd680c685df287b4f2f309276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524e651a41f7d966dabe265bc692eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e0aa5b6aa08b391ba202cb9b9bb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e741db94b535744727d004a727198cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff160fc7597ffce6bee3698130b3d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e8e84d1a56d09d30cb4f83a024514281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf8b3a4fe1a17fed2764ee71f2223f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879d06e48aa2e81bf76295d5870519283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf6210db2e7a5a81ba9a022eb84d17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352473d45e6dd0c6ecad68f9154880285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01856f038a6916a1163d5bd1cc7da3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe01e9bb3e2cb9e77061b70e92476b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f5a1222623e94ef44c50613080a19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1e5dbb704037bf00e1fd06b4d5b11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fc9ee188e4eddf731dfec119a16fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b07da0fc2c6a05a0a3aba9b20e5154291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3249f03ddc7063b1507e5651f7435d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944ef2a673034f551462531a17f95ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31150cbba9fd0cca59de8f19e01ab51a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750b24e5970285f73f75bce4c33cf23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375386e73ccebb1a50c1121ce98c637b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f90768a316118cf40dcc7cf3090327297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8f4a596fb1e9cac2fef7d51702ad7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e019cca2da8eb86cb70f6890d66388f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17552999d92b1495fca9446aa7ff7e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d5c07cf55e538e5d3bfb722ae8e1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294e2731c157b832efb6277ddcadef8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd56348b14f80580908811c4ba0250d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866b81166cdd840d167f60be5a3920304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c2c46edf0b86f8faf76e5c04e338305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db72d2fa64feb6abc34a0f451a583c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497704b48cd43e018936f38ed7de177307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123ad26ec670b30c191cf532eed53ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394ac846e946f2a1e1b6894201a16db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85a8b35905b94e35036d0cf780b9dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a126ba4ceb8b46bd54560ab7a101f3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343756bdf9181e6b4be80b5ab540050312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a291c1f26884ba7810989b6242aec31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b012f73d352eed7d8b3c5ebd80412314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31a4f1f08800aa309719aa4d47943b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842a1c2ed152dd9d85c3523a261e76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbc2912334d86603aa0b3c2aca78d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3636deb7e584a2a6cbd44d2e5f39e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd18af75d244d5731cd0d281081fd88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2010ae8b460ac80e7c8e9f3a229ea6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50e420c30fd83fd0f65e84301c5137321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452d4de341dfdce02ea48bbcec0703a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44071313080dd0d8a53b890de82adb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdd66a6043b5c13f7ccb27548ccb0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa352f331841bf57aaca758638df2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd96c8cc152be1f8fa38f2f5149767326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631858a628026456a0160eaa58512022327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae655eb30fd0e91c8d9e6bb294d0c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3520f9bb6e4fc6cc8f844e0be3196fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03e522065b4aaebb750ac0f0db34c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760c9b407e49f892affb6bd26971783331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76bdfbad0ea62bb80cac5a5b38ff40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f0d85bb01e783b0ac0296f8861b77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496518205e9a074e2da70b0a27a73cb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4e03f59179ae3dac82d50861ffaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2187ea39e5fabed93f71fac9abe3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdafa3f4f33e9c378c5a9de2ceb396337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632b74f8a2371489d0250471a5dbec6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb7e71b1eafe01dd98d1da382b10d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a697954f6756781c0c32a612766a56b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0787cf8e96effba24e6ee9bcc9fa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e94ae34ab9c5347086bd5359e829f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0caac6a81ed002c0684ef73768576f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87df1c7bf43a70b7429ef312901acd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb355effd48f1fb6411f906f382e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce1a1768941186afd15e74eda053b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a6b8007dd793d718ff0e4df29771347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605444204a4cf41028d10660d688b97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181d60b9324ae2f39b65da9d9fcbda8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25184d53f868865af5564c38d18c4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75292e3653d7cd26862fe561275cde82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1986db2cdbd5c2bc641c9878cb8c97a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a94686b828fe03f6f0ba39cb40aaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47871b38c5551892348ebcd97fd068354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0501f9e052c02809414a0d45a007b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4580308cc7ebfbe705062569ba819df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9734c178a4d05e5c051baa4ac2d6bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e140556e75813d02545bfb04c2b9808358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d1cc0e4d60322b8c483f258446977359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc1b89984e5bddf4228b580757b793360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43666ea25a56d251c1babf62dce211a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c7a20bedc2bda1668a39e58a652a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f97ad81166a6e5f759210c5c1f9e52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe3484db0aa32a896acff9c6eaddc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f59d909bd01f6a458577ec06c642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73170cc73f576d773c5f173c44ab288366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efb19ccd9d08a8283075004603105d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7a70d24a00e206066cb6c098f66aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14100ac6983d51eba425000727a3a53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce7aa7f5fa9ae6d947a5bd847d71e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b3635411aee134cee9e017a558e6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15714eaca3fbda9a82e502e906bf36bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180361ae3d29752fcc14a607d4955c8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945a30adbd69b93b204b19fca4bdda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d36da913eb270fc3880479272799b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4625f4b729cfa19c5ea2a8fcc40111e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d571fb016aeb2249adb3d816b90ad4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ba724d511d57932ed4ce2d8c54ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e3de8ce6f4177caad50d06ce199f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78a5e50a059899d2045a18a2e9ef46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a1a015be2656af08443ecf3813462381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53275f9811fbe5c930f62cfaaef932c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974f78371ecb295402a7fe10cec9ced383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc3f5f942c4390e9a19e05faa8ba76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af266a89ef0debb2562d30a21256e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91496fa06806a42a9bb92e58b60e47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29efc82b69ba851c83df861733b7245387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e99daad9939755255962755840400388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a96408765d813cdc803b751d483401389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86914ed9d19bb21fff1bd7ce9436bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ff27f35b808f7127715dd7fa12e6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586101fce2d6e37b9ec1e341ef26ef83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52666b44183cd82f54996835c59f8636393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e142c4fb99ab0c760efb33d9107d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c924b686fd0496890fef704e57f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5d1e09bf3767a5598eda7d1908e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c17b0774106ecbd47f2a751e6039a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2824258663c816e5bbeec84edf488398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ab9c47a0fe5f6903d98b1c3e76f0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fedba608af44bbc1510e03bab0b1b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bc1e49d8f3903a4bb1d97bb04e6bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae4ff573609414ee11e1dfc5501075402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd9af948db6e3373ab62cdcac3a1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac291945e0d97b0f5310c52aef785d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff0eb58c195563e10928e1f391cf38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271500e8afae2e8f442932a23c5ee8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dcb965773c6e574bc6a0e666c6051407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccb5435e8c60055338111e38e78a67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c247789c7326ce7f1a6c4dd07ce60a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0bfbe08807130e88079af31d3b1a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda9764843d7aa5b53dc229f3200f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d8dbef2b632e76e8327bf763c95f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9bb104b377c2a0d9f3895943b162413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3b85b79019e6a0af1174301cae37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c312568c2d27ada7535b76b7b74dd7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3da6234ed0d916b9fe68a3e7d1ac1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc75aad09bb2b4ce95b6489875d2dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39cd6504966767f1527c5bb902611b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53582a106ee3062f3e4a114af9a907419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b4ad540a3070dc6bf5378e8b7b514420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f22def5f681797aa368a93bf15ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a593abd4978bc8d239aed5a17e7d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b05acd74dade3a8d9ac853387b14cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943f2882e98784ceef35dfbd0382524424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a592966259b6a9cf8a0278df4a30b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6426a0f3e403a33e7dc529adf932426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de1e8393df91b6cc228a872b8e6636427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d114c9a467c44fb130e238a0e1d86f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9930f3f792495e99d8004490d7684f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6be01954e2b995ba273b7c890866d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed79042200a3714c41e54202a8c0cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfe1ab31a65adba7aaaa2b4c541f60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa479bc9957733ede45a9c1d78bf1f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf45e0d03d28dd11caba81a190262a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec638d3dd01adb0231ae11ca6281b9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149e454e6bc6e7290f90b00bd3e0dad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2417247bd9a6732e083533a7bc25da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aebd45aed0c73aaa929b446c2c82b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50e58aa1aeb6214c291b3f1dbe5f75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b26093237165923239e430795e970440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6884ce6db190a6d8ad9235c063cc98a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ad1575d54a316575123f4d4a87e60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849508d2d01405015548cb9b4cc85e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91193ea93f0884ec5d84053adcade38e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcead034265d0c286708529e38823da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd131c8b983af26f87441785f74693e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c94929fba96dc02d4b0b59e760ea1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183a60d044b2616932a670de835c5b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870b46bb40e3cc49e22795abcb9beb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece1e84b4a618345d972ddbd3b6ca48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91720140f91eb47ded293d8a63dce8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf341c53dce1eb02f3c41928bedd65b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c219530f0130ca14c5a30cf36b18844453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ffdaf283205217c7a864b944ab514454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547acc23e94bb631c53712cf9695c46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59b84f0e6b10ffb054cf6ef7fb9c87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d293a0c8238a77569bbfcaf3b3ba71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46433a492244c69b7ee793064b054f7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ac732c8effb0e411eb66b97b3dc9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edf063e5c474fe1ad1205a89491dde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea9b30b3f95145e5b57b85e9582c04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752311759a535487d208fd652658b804462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb501b1f89a558097b8e6b804f9a88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d265e07cb4d06b44d08d75ef95860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51952814d02d56270450d7b5dcf1438465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e618c0e4e198d8e7f139b18c838f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc553425cf2ee11781e4221f1a2e3d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3495590c3e101e0b804006088e2e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda33241cf81c4b03029b6f3f17d350469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1298a65435e5bd8ace21b5df59dcf10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f670577ca0a801275c2a680d61f484471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e930ce6f974e0edf39f44a05aff3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf5033ab9b86dfe0ad9e2dfedacc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c62c6dbb409b1534a9085e5568d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b996915691c7609d8105bef16b9f36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496277ddb3f3463e67be960899c3ca35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f5b196f347a522594582f72ea2a68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490262332c6c76119a4698521c91192478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e23622bb4d2dbe001abca8d71d3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831589c84f5ba2a87313b17114d35676480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e940d28cfa08865aaad9958e1fa32de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f577281bae84d856acbad8568cda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e992d28015e774fa15ff2a7330f502483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7fda78b374acf4307d8e63a3de159484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d73c077676da72ecd3f5336255042485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba2384961dfc40ac2b6b406c6dd51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f848afe10843e280d3db3ffeedd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dd7357b868cd3f08e85923d5566f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896b5a49b4e56ad569ff1b3b028c598489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9356f58c08caa2b24935647c4a6d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818224efd1e0965edcbd1cb2e4aae0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb1b1e6ff73d227ab0362f4a1ac05d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13521e858bd6d9ecc8d2fa15f6773791493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b077f05e2a4f37d7d552b8e1928ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c109b8879aef10ba06c229ae28c847495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f8d8067e1fa5b487e102983f8d00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c62d5c7237cf0b8d19053e0e6ede0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593c2efd7fb1a0e4c676186ccc5b218498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f8b5151bd1f7e4ef1d77afe06eb4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84a1f04f2fb69081b30a47e9db7c1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f6d75f9bd8a00db77238aeb4663a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc23cc2e24d6ea5ac4eac0f184a0f2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e18d4a7d455815f2db585817aa8a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485002f8d2aca36599d302c29256f76c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea3cdcc41b2ee35ce398fbbf9e35fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593f766a3e4d73059ae034f5f98b2de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de940817496bec98fd4e5e1085da4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6b0d715810ac28ee3e5a1b92e8c0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922cae2a0e758a9e9635f6dbc71d7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5639f4cb7236fe81d5f337c7c1f31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c98132265de64a0999e68ff6e99934511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26c0dcf504d9cf75dc4fc06e74743a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c913e3aa75d3f6b16b26878cc1bf481513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df71d8d0f73bb0017283ef7d9446eb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b07ab264ed849d02ea4d0d07d285a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a31e25cf524d50778c6fd4bf745ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd99a546adca181c5c6edd1f87b960d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa5eb74ceb5fdc136e5857fa1ecc1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48538225ffe6203737e917e732f7f40e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7b7d9b595214c95ee692c6d0b5c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91f56de6127b824840346328f2b277521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d02e6d6b01e09068f5df5f8efabd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929cba80a6cf11f40bb7446d58c3955523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedb5c7659638cc60c6389614ad07f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2ebacc6211cd1ce493e8a28731bd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f8fc136b36290088662171c0d557f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcb3b45659054ac59a1a53d77d2df8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48543478673b7dd1210b0d9b419e73a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc89fd67a0e4d12d6add47178d23506529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d5423735f8fff07ccdcee9166cf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c34d2e6ef4b3a9a73f2823b2fa8ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a44ca3e2925165150596a00fc744532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e7a95ed6f6ff0bc512754d25c3a84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7feb839a408cae0426cf86cc54938534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a5e84500c19657d764a2cfc31e2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6d113fe09ff152f7000ee66df8a3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa36c15418d1ec637126eb08a5b20a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e27249cf4184ca0c18733734300dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465892f5d3e90510824eec219df66a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d237520a0bc7c1212fac24e284295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6dd56e10ee1fd12040eaa1c74f1da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffb12c877f8eec404d391fe73752d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45628b8bcc3f0472cee777ba115c5de5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d202cb5c788c95e080f163b0cc424f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977573f8a287f634afb5c463b08cb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a1efc89345db0fea514981b688973546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae13ce0ecfb7c89ec0dc081b3bc317547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebec5a3c3a07faa11a531231c07c2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225ce29bbdc97c797da34d2a6ca4e08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138350d6148d5bd7865b50f8882c4ada550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f98cc698a6cac316eab0e9adf67b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e915897d7e49a4540448991f910627552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31135dfd9a8e5f3cfe727e1ad3d019553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613bfa07f21b9f5cc2dbb596cc56255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c4cb412332e5a7a61ec1f99a5a6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e3a11aeb92c438062dc4ba7568eda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c88c3af05e4ac13ff82c40de6eab7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d85942067ca568cb1472d5d9abf08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71009646a5798b654a2e6bef868b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37554a9f01a405dbcc08c881752c27a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f583c32b68298f3c1cc1efce87c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570dea330295280ef4fc32819c6b157562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7429c716d976241ed5e38c4374ab230563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc155e7d152a6b1963d8c5455290542564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c600a568b561c7a51cf54e3a88b8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67349f396138d290a3573dedd686b0bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ec21b0e5f2cc7f387926b091d53e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405c2672df8db19bb7f53909b885bff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353410e1ad049cb5832647d709a4916569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548935b36378c85496d8acb59e0d059570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047154d9e1a0c21bf69bfae0855cae5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b971d1ba309f7d1cb85e1414910872572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d688a4ac8c4db5feaa66731be2af776573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8d2f510ce0ef39563dd687656b685574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d69bf49cfba2ba1f2034df705cc551575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe84b5dae8528cb454cf84bd188b0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134ab065c2e521b35da6bb98bed03d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efd131970da5e5f071f6b5c8ca42da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5ff2e123f7ea12675e4285b6ffe6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c02d58f0911d7c4e0502651460779b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345155afa50d18ae0f65f0c9d0ae0723581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef5d27b8ddcad5d0f4e141cfdb5d3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a33bb54648d3a0c00d808797a1a25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9c8cb8a169ad7fd50b636d6f31d53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf250321782acb4f6cca002cd8307a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ada0a245b28701a669b7c14636ba2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3793e7ee2ca207ce2b1c630a30d484587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa43c5d589a5391eafe13169f942c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5e6bdf493f668f775981fe10811c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c8bca82616ff100b52912b43a2ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06459484f5cc0c8e6060eeecfaa237591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da803b25b6d7ab0c1ab46849fa4f81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9d79374f6e9e59124fc4814cefc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1a248f054114305e41e38d90e625f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22da9877445eafa89e3370a6372c0fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd048bd8fad0a9521cb005f3c0189bee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbe20eb9c71d2dcbae77f39a44dee4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea211be43d829cc9f86ab165aa112598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22344a13026414c7bf0a1b0f6b425613599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5254e4a0c5a3c8f2564207c06025d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe35127733bc03da51c07d1ea378aac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc9ef1d19902d342734ed563ca59b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a42fc1db7bb5b3e521785a81d50a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787ab98dfd5e84ac0b220b55b5a2a91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26df05cc306b56b24350be4d2db5c8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85ff17bafcf02cb0af1539443edd64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa613254f8df16161c3ae89aeccf29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7901d557d7f7917773c8994fea2026608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ca59794d5f50b317c6bcceeaab5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4583159b06e611fdbd9a8d38e85e34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceab58940059888c4f05eb2e9f5db1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5c6d2938809a2e78d5b270fb3439612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cc3e3e010fa7c364ec565495bb85d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d1af286b266bee32b3671d19ae76c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd103694a7440b4b6f02008bce32b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d6943691fa355f6b85da68e35fdc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d4d7cfed493abd0c6b1368713ac1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01cd08afdf717803db498df24935ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74392bb801ab7349973e61080de800619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ef376d1a40ea291ce80174e627a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8496858b41471385cc97b94ae6eac32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06908cc8a24670bf7244b6203da7523a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cd3b405c887e45edf882b8b336e63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecfb328f9a45f2f9f4a1442f494b28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fbab8b32a3d2c5f21be02f0c73834625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab5ed571d5db5c867a9c0d066b9d7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf9dac3a098de096ea38b4ea3c2ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8448f2261371023b32688edbf6a4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eda0e08b93cf059033973b4ab1089629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f2b9327a48d15177e2eadaaa8905630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d02cd26929aaa7a26678874b41d1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186e416547af0b3a9cb60c8725ff487632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b4112839d807141b9aecc0ecedf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa0815667480ed0c9da16617eac31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342e655064361120c75c5e63315defd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a527b43fcca05add308e14d7194845b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4085c144e997f2d423bc8c8f5fd31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a415f6b84e73e89b530efee2d8c42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94478108dfc83a5474e4b5d2decb88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c98f4106d5c8d6e85e366b44c65d70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5426a4a3e3ef92fa2c7667582524641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c981b20f3bf667b36ab1c8c7443c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ee093f12c5898fb340f4fad565ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259359cf7c513711126ca40ec861369644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d482f9139f7473fd54cd624c1340fd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0acd35641f21b9a264184b8234dbb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db32af1a175eed06c876f3cc3b8c86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca5f86c8c7fb98dcaac07c98313865648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c60e87ff1ffcc049d566127bbef827649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccea2e34bb9280e3d58644c3c6c6cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfd2e5f63afe09e3822c72f5fa7c4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b569054f4d97dfe23430d469f9c558652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd330c9d1753d13463e090c61fb17ba0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebf3953bf4410df856d091e1170dd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89348644d95525a1ca9eb45f09ed4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b67913f80dc960afb9e57de5c9fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79bfbe37132eef71d5aa39e332bd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76a9abfef41e660a4faebaaa01e9a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b4a336c4668050b1a85e783054cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282da3bf2a0ce57f35bedd89d5e68c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18a0c34f62420ccf5c70b7e1426fba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c161d1b6f78aecf8df5288673acf3cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b0cf6f84ea7c09c426ddc495797a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b256d5949813f10bfb1033f275a99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85e7cf264905fba86162e23c64a770665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b122f7c6183fd5f7edc51591fd4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e67fd1937f649cb73d2db709c18d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b3a942fd44da11e8b9cb01212b1b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd84ade73829a3045e7fe1a8e35b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a03e856457d73090769925ac0c970670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a17b16dffa56a44c3f2de3418335671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99238dbce1a20a12ee45830e9f47e943672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042860d1a6dd23f0c0ee73f66351d5d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb33c99bc8d5db544a009218f8db13d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f008cc518baa97ed18e68d96e5845675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d0415bf40326739941f395840c0b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c73225e1244d7a31ef0cfc7e2c819677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537d02eb9994867d20a8c16b970235a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1de3efac2c74e2d6a080983382415c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86bdd01003ea7cf833eb6fa41bdba3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89814b212feb6bc5fc9af975b726df41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49b1b1ba6213b06835f448ef058ca8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f021fb0539733c118c42d3a87ecf81e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbe513552d619f91cb6d5622e778de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7b0099a7b9c83e829e94c4caf4ee1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca16987f2dae617ec9d0146ff27e35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3450fbe2e897f1d06367cd92be0c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe0fff9b011df021a2b1a0a85fb9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc104ea66045f17f12e16b32ab4d5171689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5807211b7333bd3c28d1a942e86123690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3816e12b8f0bff000f9b98d5c19af9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69c37add28b172607b842799be33d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0e015ea47e12a0ab2819474eb35aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a2845625ddcedd42f02fff7dbc160694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cce84d7e3289640d3e9817f92c7e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37cf9b145be4e2e5e8df9f93524ff1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a58a0c05827df9207ebc8023cce32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce0028c8674a57b8d71b35b0962fed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccd77e611d93609a35b8dd6fa8d145699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9418074d02ecbc1b230cecaf8c1434700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d15b32e99caa84ca7b880efd7abfdb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccb0bcc9ee4e0538b0977403d14f4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037704c5fd10689d5b38cbb81cc22bb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01a92a5e5a4ea3dfcfcf589bef8818704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712a59649529ff928f016bb5e437c6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6acea7096d08e9c860693b2076de1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd935f39dfc106091bc810c7793caa1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30369a7a06e3f9760c1725ad6057c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f570adbf57dbea50ba7d18b4a6c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf01d2b8d829bc2bfe572d821f50fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f64e1d798c298de35829454e908c50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102fa607fbbeb12498a3f5474c344f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863c4b6e67dd846c99c0f26dccf0a42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f54fc275178caa0cda34ab8f96b3f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c048d61c9d815468acfd71e3aaa076715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56134d996a415c0f4a88f999ff8d6c4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40472ea2773b1b9786e7caf559dc09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d782d526a76916b07fe384fe5fdc9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857616804bf0b153b202950c76174b78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a026c40c33aa1b8c4747e1e18ee397720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab9561981e8d22937b27713bf97125721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eafc67389f50ebfe5255ee1b2c139f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0852f8e2efb78afb4cfad93ce16ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8de9e306b5acb560bef2f44b951ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946030a9fc0af4f14346bba8e7437fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15451a04b810ad865fed95d0949d6b37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f08c1ab814a09c928054e4467b73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff056ee6f15104d3166cd022c1372bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff53b5e6946aaa8548db8af1b0501d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e4d415cb9576c9e59ad6bf1d07b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbfd938a1fbd5dd4896ff7dc9a8411731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc1f6af711125adb43719a19ca1269732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8a85269f37f77fb5f9a28b8deb5aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4900b9da0bc1139a9bc25337ad6e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044f65adbd3f0fe87c2150c76d4f289735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa613169c18fdae89e94390edbfa33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff2c28b3f88bd69847b6a9c4637f9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b9679fc5d4e5bb0853328da807ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e543ea647dacbeac797e4a1ccaa637739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96d8535aaca39e23c2b6cce6a50cc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e9d7f268e73e7914f1482f05f968e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbe5446d16ec598af1bcbbd953ca84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84172f3f088e549442a0ca06f0952da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de53a537a3b9cbb8116789b9d1541df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e349050d7ca66641182a3342ebc73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa7783dc65b38ab7bdb44bfd0d6ab1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c66e007a0834c1376725ed42c8e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5acd634b3a266ec42975905f36ce6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59288c8f9aa5940296c9e180dfdae266749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca88e64331efde23a05f7c17b029e71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d522eb32894fd2f62c48f09f01ac1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b279f458772ca189c9424cc69090db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccc854ffdd04e0483fa581570729db753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17664dac07dec58ab1a58e1760ef0b491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf1c63f8d12708c37cff6e8baac2832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf983cbba49898ae73bdf792a96c0bd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46b70a13573b297cbcbc18c2a1f4214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a809da3c7c7632b698a58a924b17f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936974d532a012e6875bcbfd09cafbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011e14e8fe914efc5aaf2d3e1812faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601a92cfc28460233441c7e87782e098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cbc336b9d0a8a73915a004d42e9469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc14e536fcc26f8f5a99d44ac8b81ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472b56eec23f63bb276f8eac8bde06111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67c3b8050ccbc8dc8923d03c31bcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94851c357a04056d27299b2a35834ce213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c2f12b4afd7dec9766e9d6fe351fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c9394d6525b2dff73e5065559e50715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb9eb2669a74bef43d01c1e43c6be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76de9aab2cbc1d51144cbb590265b5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c47d5dc1db9d27612592ed284d49018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce24e9b2ae60c7eec8696d0b971eb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ebd43461e4af59a93d28c5d735ad020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f877e2cbf1c6149b79feecefd5c645421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f202db52a874941d81360d289558bf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb93af2761e1e084aac4aeb829cbf1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44499f6d0f99afeed5fb0911ef51294b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0ae7d2d2ad27fc3e3c1d433006b9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6574b014b15e15bdb50e8a9ae69c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e6e7f50fee0ff737df3fe8f1a97027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4b5941ebf202946be3a78289c90d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0df6d30995c241cac45a253404151129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be6e7e611e5fef9dc0f65ad360065a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ba472179315657f2ea268b91f281131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a3dd85e3c334b5766087fe8a17b7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300cf32127ec9e79a4b76e6d6b1a72a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009224a7747a5d198d6c59fed92a059334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b1668903501f5014e8ed0a87a9acb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f584ff99473d78211359aa0e47e07c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341500515caabaf7c9f770337933fd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25f5057a04d77172b3924e3976beec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb026db2fc7f7475380f52474597939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e2305dee7f25f11fbe657a3689b9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bddfd3148ecd87c18119d8f0d9987f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7de38242f5df252abd1040e94847f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad169149746c508a5646fd6aa486ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef22f90a9d1899c84ef0f706f04d5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16ca0be50aa8a174a2e33a2532cc0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487569593566ea379f18ba527fd616946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5549e282b2316bb32d43d13b2e2d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0632d76da77b07959784f5c38250f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f42b0e34a6d54c2d193687c25e98549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0dc6f148d4fe1b8381917355f9d9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051b5c46311f594073ab435be1764851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf029351ceb095c870ba745d6d20d2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573df435a833fa130eae99e58be130253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f97c4045f7a0f7cd40212eaa0f43f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3853e825d132840a7bb3862e35c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba79e2dd26d56705c2b34ea4bed1e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef77f5c74740ca901c6f758c54958657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078bfc9fc6161a4e69add84617cc71458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb8033f8e3cdd9a5d7e10fecc417f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5edaafe96a6938c77d022040f9264660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ae764a6c501437c8ad1f305a93da661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dc56bc8e09546f212eb44e503874e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8143b964015d2dff3865111ae093b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd3ddb4de6c9d4aef9104c82b0f2cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba19030f50eccaa6768152a5e24e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608ee152cb15f5a1851997a28b58f5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda89975d6b321c3d537ca81534b8d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85fbb8ea86b9d1f23678a73d16d37468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9565d47515747a7080da9116eaa1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d68ab6ddb5df077204c5b1944701070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50047323b12ce12af771a03491c34b9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be193713f0fb6eb8a1346862de903b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189b2ae488767507ca8cfe4df0e69973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1836b3c860f09a0b93e8bbd29c2d95474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd438c7f06577ffbb21fcc4a78a95c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6781eb2385b412d13d4dd8d3d66376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b0e7593e747cd2ce9c08a7fda236577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8902a6864e698a9e369c80793d211a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f43f7f138041909d60f920ba9b67d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b0f0ee3eb1d65eab02c987983883280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e1c0609fc1555e3360ebc7f1f45881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393fa24611345bdca0814802b7eff9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5fe9a629101661dece08fede31dd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aa6c200a938a1d77858e3bc3412e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d202c382bd35af55b616132b1da8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaa36a9d1d405df24459bb007f4c9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d47d5efbe3deae36df0879af9a57d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd1a40ee5d651c9bd5c9c2aee43c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5acf306e59d14acd4ece9b44ddbe9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a54d5c32279c23a85e4f8d9096839290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72486620db311e5c7068515237331e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d58e8f775b5c0519b128511520ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b560b759e4ebff72f1168dd1e466de393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb3eeaf1e8228c7c38500bc483bab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b8ff96d8798891be638d165298f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d836485e6c33ad4f501b996585c76a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785143e194b1fd318e219289378eea3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d536696c23a0cfd1258e947aeda698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c71222f4507ba4e7187d624c8ef0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4c409b9edf978a112e77519c10eb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a590d278effb5f555923e659be0b98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f52b01caf6c872fa500c1f6be1ff07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f007c450b662f5b073e28e94116c386103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc3cb1749ab74bc4bcab5b9c9c57b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18742e39fbb635fc4bccf8b6625a44cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c5aeb95255020997c622e8b61805f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f084b54e6601807921d0898077d21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3988284056b80619ad3094811162f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49fe49c4c3d5825681a1f9224df7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f506cc372c12a9fd29c9e4cfddaf0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bca5db62141d7cd1295f226fb218a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd94ff6514ab8120e1be91596abc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62986ea0b0f78cabebbe792c11f4bed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29800c95f0d7df2d60427127838c22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31486d814aba73f18e90446c168ef3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb8c79089c81492e501d5cd27af71c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa627b9c260fa27206a5f080baf8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dbbe612e54e36447d000c8eb0b4f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696b04f66ff3643ef0eff126ef14a8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2d166f7915374f0e6d0867af0e09a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a61c371af86104488e0fb65a4bc7ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8947b7fb12b71a0f9a22adafd7d119b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afab7bbb5a6c137d4120ecbf8319556123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b04bedb3233132d61556fcb923ddf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f89131d85cb3bd17226de35422fb68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28a2b9e7a9c1c996876e8fbc67714126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbfa1cc1cc4dd4bf8407e01d65c870127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ecd651b4737ddda3c704a42121ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ae723d828796238d230449185645129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107c7c38c3cef632996fc7602bab6dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f42babe0a100a54d48aca228ab263131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a05d2df57af00ae1a888448a31e660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68345d6db35c74b0fec510a7cf17a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e12d484050a14136d8a9996a6a57f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907386c0a597ba21f597024c322619ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7a83a401e5a3afd66b7eeb4641ec6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b765004ffee267b5c58acad1fadf4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88341300e76270009e25d98dffc2ddf3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4632412e6a071d9baf6a8e507768b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c96cf10a7dfab95dfcf76584a95e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254afae82e44f02c5ba650804a64b745141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd089d586b3f1f565e54a5e4a9c4c565142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3fafdedd553dff04e444ba5850549143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8fb527e404cc5090fed9dc1bf4349144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc373075e36727bed092530a9dd5ee8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98535dd631f1edbf70ca9ad8b332a09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60148ff085eeddba61b92981a2a39263147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134ce9786355d9972bfd79d766cc67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac41b34cb52e71672e41cceac2de259149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d86aa8e14e55c6b11eead135eb3141150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c093495025e65257a299999e4f60f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c867eb0f462cd820901c2036fef4aec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c477b9c2e6590fe6cc9309ff145cb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa6f10289240dc192194ccc4c49b23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a475f3c8a0a6c695a6196159285488155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307cf7fb437fcdb346dc5f35a123d0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8eefa544024b576dc472233998e9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371190d3ded3baab79772f1ab3eba96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3897755cf257913b033664954d8895159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365bef15ca1a29215273cd6233e9560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b215d0ca083bd104ecc6572bd48117c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3df71c2ead976ba933fad08e679f7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e21f74b659545bd7c170f752706e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644046f154449a0a10f41c7ffc7dbe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7a9bcc36e24619d412426ea8c2ce4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa2cea41cf15af424fd11bbf2ff59c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f753a0c2c88d27461bba0c09b4b2e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043032d69d985b8cc628c03bf1ba573168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38f09596c0cd863c97efb876aa337c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e75e6c583cce16a2481ccf61676fe6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a0de00753a48b76760f1d5423e926171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b72bf1c8c33782003514a4418fd70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f41a50ab79cad93a8a0c3b419333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd5a12326e4a90434dcbd413333ca5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cd2847fc7ec7e8d1727d1a24a3508175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f90d0f47a484293df27d9436dce83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffacde75b72d38c2d761622bfe6ee35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33402de7ddb8c30b46616bc0cb116cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c7fcae1d9868ba2b663bb475484b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366559fe75932cc271b4b72cfe9748180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ced3eefd3ab1d5e43baef0df3de9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5d5f94b3ab44779fa1daa37598331182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570140b06554107860374ee9d220152183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f9fb77086288f6ae1784d3ecd462184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc275847f59fdeabaf34c08a4843986185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacee596936cec35c0c7e3f2cbdd076186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872cbde5635203b7495c5e2f3231e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165489d7d36bf6bd6b2c8f126d79897a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c1f9ee58bb5aa6144e145cdbf395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb350705e0527dbae096432b8002a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b1ef2db30be151b278955e2446acb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac7c9a618cfa8dfc92e2be3c580369192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db1998a6852d780172d05669c64e3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc0c22ed5b05ceb95480927297adae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b245ddad4640b95fe52d3a85cb0b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35dd871d3c3bc8839064b62242eef7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c0de1f885e46fd06246182ae49608197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab580ba3aad3f1c76c86ca23e14cf96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad051d041343f9da494ac6533223f05b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36f9ff47f741506d90d7a7ddf60aa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6214bc2c126914ddd45b0c4fb9810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87addf879c6f08212bd0639c7ca64755202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b558aded04df44ef4264a97e59d16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb40afc321f5256307832a9da02dc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186a6486dee085af163c1e6075d8be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd028175cb3ddbf7c0476332b3573b24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25700e9f415e69cd3bc07891603ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b87b2bdb49701d70e355d6dbe4264208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9dd24d8841c31b6490495068aaef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc55c22616d72482f904443dd92e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ffd9fc220b682d8380999981e8669211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ef8d34c906216127d1ad6c711e116212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2296b4adae6349ec424d25c6b64451213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a2c86be910af1d1b60c85c2be2400214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ae3be7fce5a4b941668e50324f337215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ff4a9fbfde098398edb26de8af9ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91862a6742c6351f5eab71a68f4f2ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03012ff25de4c0c3ca961fd90c1cfe4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828d5fd88d5f70cc7263199f07d36a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca41bbc3e110222643a9e87c299eb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ab10a66a9ceeec6840f57d3bcc9f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87e230762fabf4357b0d607e31be70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5d192eda720d0b70d3718e0f09637223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44452293df87a3bf24de457cf0f10b62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7deda02e1ee56e135bf728d05b21e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb602f776a460c4524c09641239e6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e686ffaf9907dfed89efd0ecd4c80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf46100c6a27e69c715af2634761ca1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7532ebd2005a0135116f0ca73a1157229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26783813af971ac3151a9c9a2814a2ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fdf4553c019348c7b387ec02f758231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0745e601ebd05b0dbfeb7b06e9366232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8065f6a9eccf05fb05ca8bb57ccdf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1a7dab9839725b0c2391b880678d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eecdcffcfd1ce43622941b814b35f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45f65457cd89c1bc93a06a5a7c5a7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4db57b80ba78717fb8de51754380d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeb458a9daff6646b2f301d4ffbb51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60c27e1f60a123fc50b2dd5a15c70c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01339505629f486c064191c52382ed45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddd1234dbc1a361f2ad1d73167b7a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e05fd4574a486527b2424cae37a93d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2dcf8bb20586e4bb224bdb3e8e4c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e38fe9cde7cb707720297e2680600b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea56bfb0a9763930dc9f3d29a44b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f93fb4fd1a6dd21c617f8a08eaabb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a1452103f39d7709c10b395881d2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddae41f974c6ab16450ebf4ff1fd5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24448572e46800bf9d1765b1a5df7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f07ada1a316c63beb3bb86d021b42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9b0f0b4311bd4a5ec803888a0db03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c78011c498116725142cf16d3bd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65210ffb396a8840b4b4c8502aeef3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab09813d2a9760778799e54571f76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797718e5967566cce19ea6ecb328bc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7bfcd0305aac0755a53981bf7f14f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b26b301b203004c3ef4eb903a87a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4c81f5f44cc3ef7b5076f9a9a73f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f044e57126655415ab574a9b8aa01de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd732e046b7cd27e9194e4f804f2a7a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b7859bf907aba7c46be73b830bce0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725179a49bd2920d7808bb75c2a4bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97ea45cb82b23df91632668583b336263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8507712fc9738535fb2035d6de1b27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da7d4c1c23322a1960497d81da68ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7be112d983975c3713bb25271dbd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f456a783841177b1b34a193e069b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3bf993b947a3a6be91b3a62e07074268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49aede29289610fd0dcf303c72d6ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a0fc31b20fead3e40741a8a6f166b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321a30396a08d6a5b20a3ca8545196d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25b5eec40ef72bdbbacbf8ffdd0e3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384ca5ca095134c3ee058a066bed5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab56ac21372b6492528d1da9a41d0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc81ed5513c02153ae8d1bfc9837f5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595783d70838660ee2c553305bb1b745276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a33251039a56ed8a2c7f12514a3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae82109554668a60bc937180fab296278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9074a85f0038944ce0f6bb5fcce54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824e844555accd1438a789970bdb126280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50244d3853240e50a36fa6e44be1a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbb13b7dc7f57663eaf9575195b8d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38182cc459df76baac5a1b042cc1ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a01d0c9305c8006f6d2f416f593ac9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16814600e0e2e22d64150fc1b17fb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a322be291504056236b7001e59049b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c74a5ac4122f929f1af2015028b3c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8c16ccac7e75b7615a385af9f3ce7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0a2b4fcf7b3878303adec82ef2c72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d864a026f4e5a0627dea9681f347c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c59f7a36f6010001e971fbfdf3bdc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d518c9b9c18e4c6645ddfeab06f5e17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064bb6d716acbb41392193e542427aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa7d9f3a347a2d22cbfa6fa013196294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50bcf7827888f9da89f93679f06b1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e155f36dacbf4964a11dd4e72be7727296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09080c3557fcc50af53d996eca46d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41634f98216858500a3ded3ab475e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850609e3d66dd87aaf9b75dbf9e00e24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cda56d8f070b14310a81add710fde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a48c074220f20b361f10bfcf50362301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b830e4ffbe6bdcee5806c710eca1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1914e9ff031b685c531ee2744424cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974315a717b5ff06606405209a2090f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61119368f2f241b1579f02d6c510609d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74375f6e51b1a5af59bde9ab3a2c800306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a2fe8fba71f5e9832cfa28e3ec38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a8417a203713c99ce4264ad1a467308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4529376af2f25cb19e2ec03abf5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176659fca476c9d6b7cd43069f9fa0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5c7afb51d808b01398b9704d9018b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f801bf27a20ad1ed78ed9e86ed5f29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608a3cf2fe31f7324dfbb92b4d6d2c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dab28cf522c4a2ff23bf926942975314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26412668c42574afc1b2c847b12c5c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e4125f4f4f1ae84c360b0ef4017b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a99061d450268d92a3ffe13489f56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c06cf61e1fae83f8636e255828dde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95299604cac47bade1968d1e12fec3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281b83eac0aa15510069c3f7cbc46a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cc56c31314c7836d5432a28c22acf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb7b0adcc76ffd4ec6d66912f725cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2eb8286b5a3c31fe8455849e8383323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aca5f76b6a1027e21d43d28b27624c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83ef4705ccba786ac6b16c7ea44c50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c091fbeb5865989dc021cbfdf53f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20827df7d36a43ace7b42918087ce787327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87738b6aa8e9f4c418450cf1725a60ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f4e5e8de643592285f31d3950cffc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac65e5673abbffe675f72bd6a9912330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2a73a7d8f311762d01481d3610972331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c66e4449a0eef8fab0df1f00e57075332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c08aa4c1544a0ebc332e4aa3155ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b1cde2eea62b64980cf7142bbc2cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc98efa144a638ea3c0742ee7f9b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26302387a94871400f43c94f8fa9341e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6171b5ca950eeb71073ab0f4e08c12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a037f9a5feec6bc845afcc43251587338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9c7d2a20cebd145db8bd7b505abfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68776690ea3778d529e8329c4d2e6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ec3a147e2bb05b8f5854c4d7ebc9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae27fd247d412ca68c4e41a69f06a71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7214dc48d134124c64a1a850e5509343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa4ac4247a4b85a45443564bdf47da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffebd4f2702e5898d001ba17057105345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4506498151c0c2ae5fd42c450f66d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d125cdbf6e8557b8c9edde199ffb5a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fc82eb9c03d117b9b138ef4532a49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599036d14886785a0ff487c6bb20a8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094fe0ed25111ff1828193a75c28034350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7b717dd0369fbe32ae03fc4bd603351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bfd37224daf82644e9a3086d94a04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51323f65c87f19581615102e100a517353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fbda7557cf88457fdfb26d6fe9851354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c6d753cdfdda7bbda0cb6f301465355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ace3cb3f5d82ca76b1085138b15c28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e3b9349d0825afd93a81ec227429357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848fda9c3387e53f50bf31b370b7136358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171d438c9bcf2b2533c3a99211bb3c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cffa28aa70b516be734ccf5365b07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42033365aee99cf6aff0bc5fb93ddf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813213326e16c1bd4152c78ada47fb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c252f7a81513815f868c056f9ec68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f2da4b90aa11680f2b4b1cf1506a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9b662034d86601ef08aa04826a0ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42f3b90172df95c25a7b1edca3ca60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828921d362f45e588a277b560b1aa8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899470b37ffb1740ebfbc1497d10424368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ceda23c1a04f30013ba452b785ff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed466e68c3907c007b2775fc473d7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179212eecacf82e38b47ec03b4426a97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf90e5fb5e10a3d917563708f15eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03ba64b41eafc8cff49a5218a0108373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7139a0869153aee88a27292a658e14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4098f8b4b3f1d1e7f911aee01d64e5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38d0a779ee85cdbe8545b6842161c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88793172af5334a7fbab442cda0c8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6da2bae0dc2076a9b884b26db3399378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49dd33bab5c199f01a67eadddbac56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751d5a5a4446a1172c920f9d2c4c0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a1d7ed17c113ab1001f898bb1b4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688441a0f303b01d01a5d6bef9b7c666382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b587e8b7cf8c4fc73b0504a7ecc05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5953f8433a5152ee1aa7c8bb63d34b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a0caaac4070aef06f1352f768c014385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619b2c6363641c1315b7131483d6958386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d1f79daae5a83532e14630a1cb188387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21340719f0dc8340fb381f6a9e4e2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b52da3acf702ee12ef4aa8a30318389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2465b490578035a5d1f3f239a605b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285bb7e5c1ccfbc9adf76e09f6a7d82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21617e33d9f04ce6b2afeb03ec82225392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93d6f2ce1d77cba1b21e74f34d59dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20935ab5c6f54e28d163f6fc85ac64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec390acb28cfd1200f2dacf95d3800ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d551d288d805604ff0733468ac02b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d94fed41381b5bf222c81ca7ac2f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274c6378756ccbbc3cfc06aefb56139398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4890e2a34d22e2b2d7ece77fbe3d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0e4b939e95ff1db68a2ee74d32dc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bb03ad50bf38aa35404b0e7e8ba25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9f7160b3f37b7eebf2a9f23b0473402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d5406d05801d4891d86acd453ceff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f818bba33cddbb4254870b835bfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ade09552a1806ec3a5e78b9b485cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff80700034407a7fa833f54652e77f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa932bc1ccf9d002edc1fbf606c77b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ebbf067b2062f9534ac20c52f9662408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b542712e576d2240e48cd35e606f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0f1db1e28e3005a937d50d65ae266410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdb87278a435f9abe9067ff9d6e1b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637e2c4111e1a0ea9c1f1e55b87f8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423042e083c3a67eee374ef89d718b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e2cbdef5ccc6758c473509c21172d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e0417d26b616816350d0654fd53c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f26480a90acc4e7e724ed906e50845416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acc75b8ce7cba2bf659b55e8db7a8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58256f82437ce2fa7a7824a9d9fef730418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b855a02399b4c0ee25e0844991b536a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b81b4dba4ff15329d0158b1cbe413420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeecb81085f73bf6c88a7cf816037a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965f2add07349c85549097b705fb251422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58869a737ea984e437098ce0010f6f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb78d8b1c3d0df117765f6cfdfa0da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ff182a19fb5435d750b9e2da1e48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb4f7effb660403d75153b36b1d61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c39cba84152657db832dcf73f97ab9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66036eea1191478e99c4818114bf0245428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955ab182192b533a5eaa251e19b9a1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db915098b91f2c667f88072b87355430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dba11d4bda2ae7bf545171bd4944d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da13a72eaeb8c85511e95516847b91a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c43669823670bfacac6c526ade248433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f030444adc7c2284741ccfca35dfa3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d98a03e7a9c20a8a2919b2f876428435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb61848797c0f8b88a6634e84005fbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff585351cea8fe96881944707400fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4604682584c3017e2e753a2c2a1406438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6195f8cdb231544c067c6e8c0d7ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc44aaecdec4e919d10906e183bc602440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf32c6fcef6055ecf479f67cb05982441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec050cec4c7962695c3202f9c9a8ec7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923beb2accb39343acb38c8665237ea8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438b889b06bcf0438abdfd84d811ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b5c4e93f7bc3ef2d21ad3cce54ee0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18a07bea9f561812ff78f228e155f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a048a7d75384b2e26c1e70e0ddc2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb61345bbf2b7340d4c871f3eaa1619448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d554827c680126c04024d1ee5a4ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c9dfa7796bf040c6e12f027420dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228f8c78c238410dd506c2747dc7ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d761233ffdda8a1cd30fc7275e4e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52672acb23808b61340387891ae897f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68721d6a55407c3e88b9121b79efbb83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fefef4d295c1e6cb3416c7cd3b1a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1e6fb22fa9e7f2a16b14434b4333c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5385572d83fbfa194852864b4fdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fbf9f3f6bdf63d1e9ebcd941e3394458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fdaa404bd5b55bc723950eb2402a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1ef93f235fe64d8b2495e84d4299c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aabf9022ada631fb547c511e8bb15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad073b3a26dabebecf615bbbec805462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0456a2fb26aca170dacf11e996e4496463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce92b44fa8cf6f199ccd250873aff98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e4fe7fb3038d3b5f2d9994bc31069465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d36c52855aa77ca04f6bf41650c6ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac69ac1623f75d70fc47ae39f48948467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba72215cf06c78d77c4fd004cee1b41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a499bd8264bf158d0092e3ffea4efc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76ed219cf9ba16fffd00f756a881f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf59bb9b2c2254fbe9e935afdb5b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c38ff4e24b81ed960e89b65e8b8e4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4865b90b916e55df018a92c6392e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c0900b68cbfe1162bbff74fd38a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e3c1b13687d44f8e133924844bf1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab3ade8aae0d60516d4f58838c8141476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99142d7ef0346f710f719486c5658ce1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373decdb66e35edd1d10982e4df2c56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac64ecd60b1880fbf0267d60db9c17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c5fda9c3f7a4936478908da20e607480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc097f7e4186fa8b549a5467fb0122481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ef3c21e1b45524463e126ee044c3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2993a98bc05c5db91dec07025453f9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbd2a7dd3ee7483b244218ee92ab92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3b26286db557b2cb1d3bd60e2165b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9493d85a17a1e02125fb38d2697f58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e5ff0b1c749b6dc22d3f04ddc4bdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94f4782935da46a2d5c05c0b5d9f3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f16458467367959d8d81b7bd36e68d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c255f64071618cff94e136f40c1c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7be3f88d23bf401e394e1d6c6c21a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73da2b67909bb68efa89135c71bc192492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94962e2806c6e4aba75aaa34b383a7bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f4cb0ffe4717775eb7cf607ce2671494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622887d41df76331627b0aacb608d122495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236d3c9bf009c915c860c557e444dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da676d218be72259330eb5d58226db67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941531045a1b3cbc593b598a40376f90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f4726a13c9d3f67721ef52779137f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf8330662db3a425bdbf47ded710e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffddd44211a69f81289b6dffc7478e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4487d2176030539db8d300c1a927d45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b25634e4ef822b65935c273a62386503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc293650b218ba728010889e7e1518504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecee7543cced02ff6f303b3d95caad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e170f2a06c86f5abfcb1442407b87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6020d4ff1005aeeb6b83389c5a82d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764370306183580b00e2af713ae3a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1770e2734761ab07d797d0d04da6e54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5713ebe79add41ad921ca3af3a974cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d3fcf96642edde71d9b34fade5a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0921decc8bbba77ec1ba3add6fcef3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec274e10683f5393e36a2fc585382f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e2231e8e5104481a7c4c855373e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728fbfd03b392b025b244c8b01af524515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbccf1b72f1abace3912723d9d133aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df6f6ee9bfb51398d0d72933873d8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d8ac3bb679c33b59f6cbeb305df2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53191a3f0a3b856e323f855a6744cef1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4608c2a802bb19157023ba32779c36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf789f67ef9bdbca6ee3c368565a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6f5eecf74a93bf47114d5756063f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e635160b9f9129b93875e90e4acf7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae9817d5b12741837a6a55d2e21d00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddd1f01a0474a0c4d26b134f2ce5ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce53ec7ab5004472fa3ed2314fc72d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4a6e9124984dfc4504536c9dee02e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b91eb05cd23f252c36c7ef902b008528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378a2b3b3704f3f541c5139ac5d8038529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb3396cd0929e3c9d4f6f61b3672be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372041290e1e7d7f6e45090ffeebbea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d27e7e36601cc904fe4c1cd35c2048532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d25f57a60652e6513c692142e61aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1fcadc787bf82cdbbb384e4ac3acc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4b30f5c10c91b5213742a646cd45f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d408e57d1ef62cdab013bc359651d5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a70f971f8b508cf895e704747d8dae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23d6eeb462464f18f20e2a2467074538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab823358a4b1d2dbf829150a5e4c2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd4e89d95d85a913989c602418d1bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586c4ad738c74e46837ada70b05336541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bac5665005defad28eb05bc7a84fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f52a2a3be1f414809337818beba0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eaa43610c5b87de07fb066c7f5223544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b9e55ec196cf1c6ecdede789d7b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc4256316c156e7a27ab307b6ee64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ceaf9e0bf5471fb06c9ad6e55e8ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ea01319aa676208c5eb51aecb48d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86498026dad09b97768ed634c63326a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aca6ab7e4792b98463c0037637cf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc658e201b78ec592ca8dacfc324b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dda5bb81faf662c7dac3321016ce2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661f99286764e775ca09d2f273a4f80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c08341d6783852fc276efed2f78c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b1a7e53c765aad574c3a13213a1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9234af2b9e2cdf1a1607719a77f85c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3903ef8f7e5f6ec3cbf761fa311f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5657679dcc1f78982d4f46fbf531933558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afe08bba477edc78c5e9cfa24ffb9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823d5ade0e6b95288db4ccab9589c0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55291ad10d059f46833223810aa4a561561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843927a3f2e31433dcf345c8521fa22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e73fee871681be41b1f1f73303c86c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109be0b87cbba9ed65143594cab6b7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c590232ae258fcc35facfc2e9894a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db694e89a0d32c755b052d2bc96b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9a7eab029d2711a470b183b984185567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791fa5d7d8d673e826e2fae4c56002568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3204d94b8a3121e4c5851f998f505b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f616a114f77bd806ce8f310e47da1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdde0ca28f9983f265b34a09a9491d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826668125000b5ea539179c1ca259a76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4125978eb6b413f40f2d22f73c46f8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b7630d0c5ca1152d632185b9ed1e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fe99a2ab879be960fa55eb4aa3d91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac366d3a07156d1e0942dcf9b8fadee8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100aaa2f2730266cfc46a855f347c95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafea0b7a1cfd8b2d754074645f8be3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95186bb79c8aa6ca2bcced154b8c7166579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda43537373e6a645912cf6dc014a19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b9687c24810dd7092e847e3a52397581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74981f21e69868d0bfe13b5a98a7a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e173b41e287653f452c9d4575bd2f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b6236858ee324b7319496de111259584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b049af8287d3944fb83f89cc7a2337585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cb4a97ae7d4b085460535d1dc9f90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5572e6b71f7cf3e21178ce3d2426378587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef1f1f5baafe7d2f97263aee189db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396cd71ddb50b95bb65bf5a0f5bb20a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c682422ff0a4783cc6f1ba3cac53092590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fe90a71c44b1068c01ad93facfe7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c91469c7e3d6bd2a089b11a104240592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8305e0c489a698458de5b572e0339593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506470610ec364e492602f48dc1268b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdbb2fb5a6a3319b5e527a85e61c86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581159a6a8f9580acc501e8ced08f352596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58644a7f0b111798e7d951023b393975597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149ccd4573f99393a3fea412f13aa8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306996cc6ba3e2e388f234c9c86e85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e16e4b3a6e03ceb1e258682ef0a45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8350d8d7daca9c9efca8bcb95927a4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580cd54cedd4805202c5c09807a73cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ad3b13e3cb0ac1e9cf90a27e13a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939dd4279f114b833c94481713bca5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfa6d1a381ba1eb1656b6e10b85d30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ec8310ca27825dc1c552067dac3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accb6151cb07914f6f27ec6c7a2b1c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3bb0a66ce13797dfc3184c340cb1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9fc974ec7b70d4361aa790a0db846609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619b59789b7c14b8515f2ae6cde803b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c7be03f9093d68b4477cc19c7e38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb0a41b022e473a55e13eb6aa4d811612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f838d1c46b8949a527b58f8f380b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6f1cd177458910ecade82510fddd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee57439c1dce19290c88c0915180a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faa3176f7f73198f872d5ebba85485616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b706cd31b6ef964423b56fa0140d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21969e136490218765945d8c8498e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd5065a3b825bc7a3b76fd8d338958619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ad71537a7a503de9e679caae05886620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75285bdac5e1ab5e680f9a25f7a68168621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917d2396f0cf3eee4611e0326f8a8a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d80daf0620ba28ded921fe562331f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f6990630fbd0d05283c4cfbc5b87d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831242809b7fb7cf189d1b98f4bb443625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe114aa6ea6f8c0e3cf12c97fdce3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b4a7541878a2d7f832322e33e1c8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694487fb91d4aaabcece60b5131ce36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac7b6419f07d3b12727823fac47d54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129272d1444124729ae0d81dfbd465d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38398513bf041d6995fdd34e861b5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49762728d3a449a97768493f59b999a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057c3de387e699188f30c4140c15e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87d024adc0801a59995ae74b5be231634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec33a138ba543add44962227a590c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4cc32f950acb255d8d7b4d62c4b4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b07a18665e898836424cfeb5d53ea8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16f704ee58e751196f59c8942ce951638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db436fd5d50607684c2c1e86ba029639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497fb2a168ad0c18feb46620c617317640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d21e46865ab0e05491a744f5eadb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f27933b00b1fb3f9fe5170d95ac720642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1931d85814a31396385b3e8411bc4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680de9c8e263cb1438d6f4040afd52b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828e933f381bbaa1b77c248072509bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489171253e5411158c461a105819e8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c119fa2bb510776dce0eb129bbcb18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b12228a3f0ae026cec6193e35ba173648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439c394947fab127d233815aeeb3a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008c11643097bd84f8e2387dfba49c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055e3964c6d6b900b043f87744139a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04672689b90f4b1bbac8e2f9acf4c883652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18f197e792752b7a4503feb00181ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29762535bc5a96a092f986eb26544bf6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ef852a6bead141acbca8bafe6b1ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dd563b0163cd4d52c40f79ab6a106656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d904724c51550cf7c1915dad5d040657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f128cec7e8b75825987ebbd090d624658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ebc271c4b39788965492692c21be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b5c855c942227086332ac14123137660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ee4969bd8a1860cd0cfb4d9e9b91a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91ecfa260191c372935dcd86f01bad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeec3696253be628adb34a849c793b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe003531e760aaef8b4549e0267ac1b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a044fe4484d746dd86cf9d9e8943249665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf3dbe739e5e8ece486a79634e642666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d638831e8ca9fd8bec039714986b9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d859292c54b4dca6d58c876c81037668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5d56bb63678ec83f2cf21da77d5cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6d05a73876046a223f8040568d3eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d54a1ab672805d3e612f75b16b020671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b3c34fdddfba032a3658c446818e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c4a563c43c345c87ec5988fb245f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc72d48ce46270a8046cabe4e5fb31f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aea67ab9dd580e1d27c153ab45f38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446369c1f234d2256a9a4ecc1cf92f5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2293ce1902294dcdebc2d9e4dde8b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95480aa91f89c91792899d24c8ceba45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ac1d3856677dc03844b3fde4d6e00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80728faca826f8ba71161e94c4381a98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e107476f913705116e822fc56901681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03355e60bcb4d745cb09aa823f9aaeb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b84ab641ecc50ac1c24ea034f456df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca2730213f7975a93facf8fbdd8d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf512ff05da147e9fa6056438afef87e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea10d224391a58e789754f03fc298f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ea35294066cf5a9819e5b28619bac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17500d227e324e2e3c0fe6cc788c7df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcb2f3bbca37ed804a2970b96367d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728305153bd0374e94ff9ba404cf9b13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c7afac2cf19f81a4671c2e592404e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feed6fc3dce8ec378519cbe7b31b16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bdfade05d6fdf0a5c7fdfcbbfac1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4284d84fc6cfa6d6282da3e295e0b02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d380b959ce6c256225fc500e20b85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14147cfa282376d9a4365cea1a5ecb0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04cc3ca8cc0cd1e8875432405f045d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8523a317d0eebbdcb03a7a625a75e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbf38d9c6078e1b813c2652c022d17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaa1b7193fa8401d38345ef2c47426700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4d53cbb8a461f5e10ebcc5f362f37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b815a84223f99a403a11cb6bad6447702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28276da1a8f81118f3bd7a7df0956c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d563b60984c9545438bd6b340278af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f072324f02a95635e8cac28a46d40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7543e0cb84df67953d597710bb00d48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5989641187c765db4243beb695c3fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81aa22dea8852fa5dda878cf1e40f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa67b1a1d9bad2e9b58c70e1cf6d27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b998d6d8a54a44b054db5e40ae85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f07e60e15c36afdd075ab0aca3dd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61644331b897092ab16b28f4f501645b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79deb4660e8fc8a1ddd58fd46d9674713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef903e98f02fb4427d4ad54050fcf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eb0710a6c2334651cc345fc072785715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca648b87d852b7c3eec82a3be1f4405716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2cf8c2b033f7d7f1b4cb68c71defe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0fc20488e258089208620a4bae261718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8725d5ffea998ffbb1efb7cd70ce99f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf764873463f145e53f9f0abdf5e4649720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab7ef4fed909eedae39f0156aa7a43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812fe4634bc05df2673e417d9f4d93f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26546da00eb903ebf9631b29d1648591723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193086266c3581df3bf5296e2da8e33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b7e3c691f3d49656c15338b544922725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa839dfbf72eb57337b06999938b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e213c7b7369f0b6c0a5fffd6399c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9dc162bb5c41014dcdd4cd6d52afb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ffdb30e5f4c146a9e41ad52fbdc8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261cf0e5d2e83b28f8da1dd814ff062730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d68b7a7713d01af7bbeecb53683f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2b2729e5a66f1e3e32014fa72fb7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcb231d31d46930b20d67956eb2a74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6705e65cea030790b4ecb147c4ccea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ff3c0d93541d271112070f1450755735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686382d5e472c23263a73e73c58ab87b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751a1440aec8600cf251c6a18af2c60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4e7da4c5a87cc552569c1b0863f74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb3d505fcd0dcd4ae73d7e68bdc823739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c148654e4e10405cbbcacdc86a4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc0342b988fefcd9e7f89c89bfdf54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40db4df9cccaf57e4dd054e957789a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576c77caea80153d2b41676cb5f01b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae267aa277770b96eb2f72939170c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bc42c78350729f6b32863f34fdedf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f904967c83753a84ba563febba40f20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b60123165184ae794c5958fbf2b83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef24a4bcd7af97a658e00bf9302310748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afd76be946ea36b8c1d1e97c0bc54e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2f364f2ffe1aaec28743da1cd7d78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b9e41f3004c15280965be9e6cbb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de33eccd6c7ded96899a0ab97e3b73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e1aec43fe83d292fb2636a51ccd85753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>