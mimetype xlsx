--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed8e168fdad147b8c01ce8026cc5d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e0fe7b82f819aab2b775dc722d01d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880c2c5dc7ac7841003dd4052491b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd201e28027333710730b9d1c643c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b33a30b9ce3c16d891a4b4d7d6b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cbcaea5c23f68e687b6bcbfd5dbba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36629e9ca114269e84249eeea9de4fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904726edbad7a84b68a0ea56b210de28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0616007a8bea01564113862b83eb1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f8a377081f13a0d9ff18cfe58e6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef3fc738fbc1dc73b1a37b4123419311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ac13c03069592ffc039ca92b263812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acadb0bdf874c2bd05cc7610d1ab32113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef578af13f637996fb92f69e5c943d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe911c350839819e22fab68aaa821715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d839bb39b4f59c7c6f89faedb438816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a31b92900a6ffd1d371a4c2d9983c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce7f1922ac032d5faa3bc5a681053e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020a8603a1f7f7adca323c41e8a11ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facac6ca0b92befb165a5766fbbf04b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7bb3ba9b5c02b3560b90855f02e2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa1cac651d8f69964f09ca11077b3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0183a331234ae2332eb707320aa5df923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75f094a80fb79688a347114e8848c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b676c0289c25caa286682d69668b0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f5e9d36103aef60ed5f12176bda926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb504085ef8bc8d06bc4f6c3a98761727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b7ef70ad59c7fd1d6861d13d55c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80e1e7ab4173d3a34deafcf40cb69929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902533a936385265dbea326e6a7d44230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329a4f4107060a146211ab04bb5850d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b58afb1b6b22872e3de6b2865c07932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1c6b2ed5900f692802f2580891e2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ac044ead28925b5c6813f65b1b46234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f572391d71e065c3470c0e4d4d0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af623b06d3e9c4ac3cba6cd7a6c4c0f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af8fae0a706b427c9525ba83459d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be443fef055cf36079b474fd98b081238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6639e27aa7d7b579fff5657d1d6006a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77af935934eaa8693a3c3827bb6f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8cda6f653f3895f3189eef647600d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0372c8947a89aa13a10f24b0441f8ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239514c52ff675208939d25716638c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82f91b4c0333f004ce28a3916793944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee8932556b4e7407ce0afbb1a2607645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c9836f7f19a390153591a6deb274c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c03df8f0cc1c2b247a987aff067abb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b2549a9b7519ea0b7f1b1a6cc90548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d47ff51bbca8e2966c0ea1acc256f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b9fa5ec2269a587511c828b11d4d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785e1e5b7f78d44014e103f718ac5b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79b435f5be48358a424dcd66bcb53d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4fcd079d9429f1a856ab4a47a4a9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d07e4f05b69034bddbbc3bd19cf6a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a7e6993e56ffa9082a8fff62375ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbdd10fa10691c0c2162cf7a6cf8d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e97a96ac68b2aefdc7f9de13b03eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7e9b7a5651c2b8c1433cc3daf414258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c655fca3fd476ac92dac4b387e815f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb847f17101e4d5ab19be2c46782abca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2ec09f746519f6c1f5557b153326461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4767103969528390a63bddceb389862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb4b8e62e8ae831cbc5f2e96cbbeaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264477d98fb71035ac7275fcce639164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dd4b95061d3ba17187f55b4d739e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d29df48339ca5ef331c332cb95e0d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404bf07579eb707ae06f1c43a344b0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce287985a4864472a6ec9ed30dd7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a76fa7ac56f505d62aa3ac734d908c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2adc23f7c47a83bec1601e99a09c4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55458294b9a4e86b6896c3fe1a2fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86833361673533ccb6511ab68dadbc5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7767dfa491d65fb7c1afc4056b14f7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74884240844ddea46831a6e8b7cb7c5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040dff4d7fd42fb802236c6f4513ba775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bc1a37bf2a21032e960f2680d62d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa22d90663bd5a663442afba110b4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebefa7c9198edf6cd582e0e138f74a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae266222ad201738547de529268fa2f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016179464ddf31156b9b3540b05294080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b749af30a27dea394bf9f3671243b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d45a73362e0aa29824a62dd0181e4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55701375dfc6cc3faa907021d923b1e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1623fffc9ff096f0d21d097dd3100884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d352269bcd48ea76ea4f061411663a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b058de3cefa2d86d9a429fb5b0a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ac662acba564d98fd57b23aad339e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680445ec5c771b29c878de65f5f6e0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f97ba441ffa9869d747e2c7e749189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda57f25e5ac2bbdb81614301bf61b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe55846a612b07af0b127f401153a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a72260c17ae326adc44844c594b5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b7487b2f9346b916fb0afcb22bf6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd8aef698e6d4bdc57c9ba629d5f0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559bb15305dd0bd6b4c4fe86fff9fe195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1cd6b0dfd83fe02cc4285c80c401896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057dc14150ace92c92b14054a87c81297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9259e0f1aadcbebbbccd5588885a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b651c6eadb1a79b1b89e246dcd4b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45017568207d57ab83dc77077074a534100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294925da10568f32bc12efae9b8d21c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8872fb3dd3e70a97f1517cb998485a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08451907222549045d824b2c22680d19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c39035d1cadc18b14037a0d92d3071104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada365afcf6f052f28bd0116ea048aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103782b61d4691dee3ebce91940fd92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25438da3f8a68ec1777daaefb2410d7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718baf4ef694fea3ee96c8632576e74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48dc3500c03d97c7d3af3a806869ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74669e76c0ad972cf8e34a50fc1db2e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff95fadd00522bd51368c0c1be4b128111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc8844545fdb84ab8e87258634f051112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c342c2d7228a0eb4da79481a6207e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2530429e29a50930b4fc16047368f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc880d147a2cf384cdf9219b1c8fb7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf1186ecf2bc3466e9b4d8e36374c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e556885eb4bbb136c4612c9fb40a05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593b333453c4935039a9a0eeb5cb1da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd23a71c0e0c265e7583b65fdf980c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb942fba43071c7434e9a0edcfc055a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb0ea072dcea54846d952c18cb515121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe257294b8fc5aed39eb22fbab5f1ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba23ca0108d61718b04772dcc7210b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab732972b3ca1e78b7b99ef2a63cf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e75d5c08da977adb24db12ba85b38c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e59a02ac343a69a265343d46429069126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108af6882d89481c9866dc67d397d3c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745563613fa4abbf8a4217d55a1a3e2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc0330899cc375b55eeab5c1b6c4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c9b69a92042a67786c87471101642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f476663eec29a649c55d4e980ec0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eacd2a1ca2f276c777d816ccbd6372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af259aa38d95a3c31a22a078f7eafa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feea97ef3927eedd41bc2498e4382e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb742e584589f108c98fd42fad17c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232126e66443e32a3d42390e1645ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8652ed059d202d62e2a35d6e9f5a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de23820463029222add33a01ff874e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b85d996788116196d8524210f931139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323bacd6fc8d89f64c10e2e8233bed3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767548a4754b504d2d5f7a3aba01870f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f37c1a8aba946fd17ce5aa6d26994142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a41bbd4aaedf5055005dabf995f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6d5e295f3fc49405db02787de2224144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e2be3c8f8bc7bacd17c65752bfd65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946eeab949045fb3a7c03c7a648226146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8503e19422d19040d6afbe4b8f77c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0b1de87dfbe433522e49ff2201dfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd8531078a661fef3e591af1cadd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6590bc2aeb28d81948ca8fb142734150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c4c064d69a04d01d43c13a6f5a237151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8bd8db67c6faa0e12b90d43c42d95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b5de2871c23bcf5b374b9d89188b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed1dc437f40dc9c6563981fac2426f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1092043b396e9c8c073192fd7c4de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee11d60c88b5265670007b55a7be2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e824c08832e1bef97c87af9f2fa9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117502eca56b429c37ff67710d77a31a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8daa302c9cfb10862b7e25c32f7b4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2122416e6532b9b87166b1f251437160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa05c045ee7b7a2ee86636ada8873ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cce176086987bf4cb49668c7aa0c05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ab0aecbd9b0a4a1593691287fdc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00abd259584e91766a2bf3f0a99de3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec9da363b989508b42f4eb5a292b83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af6b2ff96e11a380e55d2163ab20b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a3aa0db31a59b2f28078a1fb0c006167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c400c5dc963b84fc10c52d0019d09b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6e792398c3e1228dc115900c1a9d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b877ac03f384b2d0bbc11866609bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d40f3e6ab347c292dffda49ce782ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea581b0a243670cbbf1335de9c76cbf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcb88f57bada7a56cb1436c1e4782d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5635bbae17451e9f342cb2af62ad523174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41497930c490e378ca52dda593f45942175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a403178c23570ef4709536cda712d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b53429834de6a09cbb77707d396a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d268dadc2c8a512f8f434a94676971178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa81fcc0ffdfa1b8f3ba1d1452d140179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1e82f4af72cdb77cfe7023dfba875180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df07782daf0e7376b1eda4d9279bd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dba04593cc0e71e21a50b3ad0787ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773edac9c751c5317d796a8540c0584d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93698593b1db6c08cd39495ceac23987184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7cfd647e41f63be6768f87023af88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c80b634abada547d8c65280a551cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341ffac84d259c4aba671e4d63e444187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd149f3d8c916d90fe9aa4e7299bacf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7657b4b160235fa5e8cd56858f8b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697aac1fa732f47120435e4d484e303190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ceae8d465bd8c574bddb7eb5a660191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43bbdf45a7612aa7d65676299333a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4003ab22747bbd67d65429dc1d794d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134d799d182c19b0d231d824915039194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198daf81689ea48cfc4c5bb4ab9d9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad186b096c71991dd1ff549ed20bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293907d060ab3e267a351667e8cd588197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e8c07f8fbc8bc4c37024db6087a2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6726529f5481ea77f6c7edfe87c99f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07231e1ea169e61d1e0eee1f58b7d6ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460bfa2e63eabd97b838f0b112c7e3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d9e2f8e72af117c950a9659d6acb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53abb522c7dc1e14a7ec9314eedc8c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e32061fe42a45a975b864ade974225204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f0bd0f4481a0b1337ac9604ec081e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92060c57ffb0a8d1752e3518a1396be3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed40f7285dc1ce727ac116ec36b8a3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b0e8d9dbe40912ec2df86b8580333208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7780f6a161d37fc473c072b782f2820209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316bf68b9999baecfc2b4a19fc967c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18dce76dc37ec90bcb0efa3d31d3ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3db2710d42f052ea140e7da4bebd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3c50e961a2e9f94d867566b2362bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b2ba5a335aa44fe8889ee7aa18fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1b7888b7ae905e15212428f0bd9de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f01e2438589aa2b24a26e1b5289dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f74e7b76be6c30bc64a1c3e6e17a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc540a0e3a60946f2ea140ef9a312923218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7002d2fad6334a799a930a4d6a0d72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1706c5383343f7f0873d310eae1057220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490d11f26ea51909bc6bce5ec3e629221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6fd35bb416d8f072a0eab0a81c250222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd5e0d9a7142844a13c02d45cdcda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17409de3471f778f1edc211a880f2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d35958d33f3287c68c0a9e1dab62d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0ded5605ddaabdd6caa79c7493e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e7218466f9da8d335d22d9367aa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bac89bffa05a0b222b74e83419e540228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fce2eb0f5f1bb5ad0db93f59e5e8b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033407136b004fde6a52fd2614f0b882230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb7d34e5345e7ba04cf16cf5bebc5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c7f7e6cb640fc9b6a2f056695dff0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb547e7d0521d6625d8d0ccb8195a14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624213d88e2b760aaf0c65114d0f9e0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f1c9282438ab24d5f09d802959a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c171e20a9c3911ae7f6956a1eed1ed5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50775f2a0d768b01cc1d77abf4a3dfdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c083e6bb3989a40aa5097aa52e56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fd89840be26c898d79c2b9157768239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9cda0748c7aa451468de31c016900240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa3caaf292bdc8c79698a386a3fd75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5616e036d45df449a8ea86f420a97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3f23de4fff7d1fb93b45c82de283243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407420e32822bc8708f1d941aefb4788244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a627721678eabfbd0e44428b30ee25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506073769ae37ddb0c69f9575b6b5a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ad93db3a373deadb7b28356569b6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169c4f24e5bdb073dbcf5e05d7ca38c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d69bd3388ab8ec32aeb371e287eca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789de209dc0c4046bc5e081da39acc40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ded47957f209125b8868acdf5edf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41278b1f623e86291cd9befd79973ab1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd49261b063a9025ef723371d0b2ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bc83989b89794aae25b9186fb5472254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0491628b5639add947f5ed5726421c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d6ee69a5b01b0cc35ce0d6746f3c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209362c3e59ab503743ebcb28fb7bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e446db313916841b58881e4a2aeb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe89be5b3ff8b875c4e9d3eb00a85a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6868f04a9551a03e3c0c4d04da989260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5a16d18d116a240cf4affdea6f07d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9b7b80f22ede18b9ee186346cd756262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf1cab26791346292ce276c5e10b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b18480b44f74618c8b5088d9234269264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b06ce67726c1ddc580ee647b4eca0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2438998a7900557edde666e18662a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a905c70ef5902194e1c8a8897353d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e507b7cd58c743755f186f2d702a3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771627152eee68ecac0786bd0fe664b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f49c2c037b04f4f565883f18f302a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3b428b341269d588d0c2e2586c930271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73af5cc8be3328aeac68534a99768a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973915dbf2d79b622c8db23e80d9f117273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48584da45de512ac50a0fdd6657d77c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af43864ddd321437d8344ae4d1b693275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b79abd776bbdf390df7e3acc27475276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b213664fe4ffd7539a3e29f923c43e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bee5f09b09344b1eb635804c1e1d6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a9d1f219df4b8702bbd38f22786c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633bb15827a9ac33d98732c990f0eab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a5dc70a34936b423a7cd6cbf02ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec658a392c5584835e988e81564967f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc556797f12c2450c8d301cb98ffaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4000855381ef0e7ccfa4697512d71f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac44fd7421169af509ffed3ec2b380285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3cb1b6a0604fb5f11f43b7c1ec6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b761f735d15e084116c0b93c9ad8c28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844359a91e7da393e6a730fb5b28ef9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765837bd2f4b475b4d88dad9191b88ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03768417dbd14dfcb11ba4d0e89a42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b628f85e6ccff5d5469641b56bef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2b7e03306fd1e29094251cf603cb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33157909bc7a8c4c9714f25eebdde78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41302637b4f13e42b3d152d0177e46fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89680a90e91551937c3880b6bff7bf95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937406fd02c75407230eef370714e172296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fac7210d17ecbf432fd7764ea41f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182b2999ca4127d1ad3447134ccff1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a6c8e8b53e112fc2a611de364ca1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d33bc0217099cff01f8e0a12559c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861f1111e3b666c94df37645fa944a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cef157415314b43e7e964f0433937302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a1176d512d57feafc88aaa7f3c87a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e33811c781303e2cd094164bc049d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a86ae305975c20cae7ac10ae193da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd8a6c5b3249141119826ae5daaeeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75a6bb68f34babf0bf84e65490bade307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b009ffa067812fdc0b2e2fbbde1d48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c49973e96c41a134e7b01a07d1538309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbacf95b76f3928f8699cda940921d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa32b8c5e8a44f541b8653007857f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255044e6dd19ff0333739b54bb1f9749312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857a54bd96a3c4c44226d7246f5522f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97b69e9ac061028f2370db2c080b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39922bb8c5afc79520f0f6b5d183c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e741ec3446d6f5818b842010ec87ff2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b5024b010f63bee4771c0cba19482317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36270600677c9bfd831d594bdbb932318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3a68f00a2361c6090f578191c987319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c351a4ff2d3ad7f95f4666cdeffd301320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da059255ec3466603e84049f0448a2bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d762dd7e7b8ccbb37d6e11b2dabe91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b99fad1301ec0fd44cfa1aece703323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef49e93ffd220095e507ee9023d772324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548bb37672efa8c6ba60ac9aec20371325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d431aff27f58d865dd577ce27b5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d7b3fe7f02e13c17ba811cb503afa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693c6a2e18e9ea57d8de33cbeb0c73e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170493e0b7640b234ecb65fe8930944329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecac6c56e9b12d2342344c5d55aa227330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27e6a445698443cbcdeeac00146626331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e0aff053150d44cf6798d6a2e639332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad939dbfa2c245dc7acbab0fba4c5b9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f6a2895ec8de140d6fb88ee02279e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e678cc2a48391165982300acea8e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dc6350e8326a5521710f1a196d511336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0349471b39cf31776bee7c32a0064337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3584e6d99fdf85d285170d0cb04911338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1529cd891177b781713ff58c1e1c0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c114a9f2423e461746ff39367c23d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3db2b576db1230dac5af9154dab92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb50e3ecaeea027a88da23dce83265c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4023a4a69027a87de59bd663f6949343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e847febf27b10d04c3af66bff382e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385fd78bb1716fc13c724c7b8c63176345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3efcb2aedbb7a0ba42261861735305346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e42c8f469a4462da96082d86473a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1a5ec56cbc77de091944d013b5bbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146da2a25b307be1c267cfd4790d67f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098c17d757f7ddb0a5567081d4b573a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d25e660b6b676ca75cf33a0148117351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cded7a6ede64b71c464954d3ee945352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4234c3325efda6224ab94b8f56d248c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cc0b1243ab5b20bbe33dfbce9247f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61e0ea83d32adfdd1d4c36baa0933f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543511ac070fbaf9a677362583b7882356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16bed88e4b4d406137925d8f8445b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6d54a250220aaf477e9f7bd61a9cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daef12b0d4e81abebb0d5896eabcd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48969a05c23649a4a351437d0a5277360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6c7513acbd4de0e5a0ab41aeee496361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236f243056575b01ae11b6bd2bc5c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e55540e309a313eada464c8d53ffd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb878ec8b605082c373707556267c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b01ff7025e68cf8538e9c682742a78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577dc8947f7caa148321be909fcaf51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903f00993d43ed1c0e05e0500f5e61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b8ef17fd0b1aae7f3286c90fd705368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c3377c75effb261673b0ef499d3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310e8b7c5770e3b27fd4a92e365968e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d1defc7da1cf415505a01e443ef63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0575c38e0511dcee305ecb3489967372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca57fcbfc29c3a4e5f22fa0611fdd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862239642c0859e1bc2e2c816f30eea6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b14d01da3cb7e3c8ad481e55a94d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28ee1573a8d4cba252e842eb4a1bf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c867e9e4f7b8fca465dfa39229a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41691a537e7f6085e5f43781bec98845378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc3ed039987ef9cffb033b92cc36df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0d3505c1803e7f78e7770b525263f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ce08a396330934995f8e703bf8ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e952cd1e36beb8a8f6849a925568d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45234bee90218e29db4ad659dd882bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc46d997b5b1b2db94e996f9cacf01d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e708fe234c45c33b6c87d24374c7324385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f93c30095946b6b77eae9c5bd93b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648fa396a0d097c61243b614bdb4371387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698ac19cc359fa1d467d7b494c2b4a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96684080963c38a905898900e260ed79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10c74585c00c1a19b8c0033fcf300390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c579592916c9396ae6c5b56e70649391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b53e60f531154300b598824dd0420392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfb76e3ade668508c598db71cdab35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0bfb98da224b8b7c39b0c1f2e8f3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc4204749187e8d151eb8a93844535395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b13316f14eb57fb28021f7b897ab4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e23edb05eb2f37f2b4574de7be1dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a31e623baadcb3d31c7085c3ee66b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a35c64b4cb0087fe430c0fe5e411e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddec1a85945cfd664800ca91bde14b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bff3e54cad12ecbbd0776b2d7f6e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aa7d9504666eaf92bc62703a6e19d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eeb4a332772ac0aa5f191029ef74c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dba794c5987dad6708713e062390c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1aefaaef62d235cb67ae3a845eb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575475d8c9c2d1492c81e6906fad127c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90dbfffc2df189d5acf44786a3c007407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95768a10679887bc27f341468bc8d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c0f76a171b39fec5235fb2dc606e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a783791a0ae229081b521e2561e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca794f7ee1aa6b546c1a9e4281f5db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5b54e0580ee7e69c0330711922a98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47877468ad3e7fed3eccfa41eab792413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104829722adc72579bdae3cd453a107d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4887409eefc89fa386e16f84c318c59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524e7dcbbceb2293a2e9846b00a8937416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a81ca8327473455dfde2a56c11d76f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69a51e728c8a5ff1fb485f8dc9a867418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b46cfd534782d010843ae67be6b59e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feddd320e5d1f4af0a1b73b7ac2abd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d609aa5aeafbb954207a04f809d6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075968046f62b5555424b16b3650a0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2dd9c98a599d63855451e9222d353423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1276fed9362c2d7d15ae81d8ab925e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e5bf4a62f6782877bfdcd06d91828425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c16b3437fbc962176a50b1056bf30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d530622422faa93a4c4262f644679427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee03b6d60eb34f5abedcb25788d1ba9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef46466069fef26a87a98be06973aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf5e25c783b34b4e45004edda48c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391414d82bb7a100f2aa3a1db6e7cda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df412a0a4a8fecc15bb29ef2680d0f6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ed5293e3ec05b34d3f7bb254a97dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4f32e9ad37b17130fc07079a036fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf00b3438e2a6734bf153bf994e17dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f900636efeaec08e053fde64d823e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800a63e4994d5261c2f5603133237ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0a60b54893f89bdc780563b3960ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf25dac0702c87940eddfcf0911ef6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e3b597c77055836537011820a8796440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d54471361412de55300a97b49bd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b479187eced0f86362d9b6f850e40c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a87da63aa50353d61cfdda0363040443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaaa7661ef3f8bcf642182bc04caff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d06b8ed0b8f9a7d6212aca9ed4bf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd70c0ce24ef4c7a73dca7e1f93f61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f02d4ae2dcec19115bb2ce7d1814c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d816e2dd1ee9aca7bd9ffe906b8f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55670686c8588395b3e8eab6deb272449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c5a5d2b9ecacb303f59bdf9e0f1fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66339f6ef0f54737d65ea4d05a3c144d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3787c7291ac2c6ad90e383479795340452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36e01e9b958cbccf15f8f161fa1db3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b3e127f44725c228aff517820a81f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f243dc55a0396931f2ac775ffaf27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e4f71503ca5482b666ccd0f0ec991456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345302826b612d27a905aae3ed4ffcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed62cc2df9f9da05562d49ea3c647e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc247031e6b2b994f24e63673afa6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf75d9f45b1eaa5e92300961412239460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dce46553c35ed9f06c0d2ee3a47a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3922569f24aafdea15099d6422a3ada462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1794c5505c522d834e0d02694d40a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d1bb5607c89261ce7eebd19fbe260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd56fec31d1d1e2625bb5fe5da7d28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da8e2175ac5eb61b2e492e9b1a10a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50666d8d0bfad9357b41d5c1ebad2e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbd646aca3979c6c5daa8f5d4e79ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288820b1c29cabde094541cbf3a95d88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08096033c259093bc39fe5b1904e49f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de18e77b534fc12db4982091112f3d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e49eb189d3f17da3c5d29349b5dc23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c8524a830490514f484ab8754dc18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7c3c1fbff60d358761ca6b344ea9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a7ec8c8beb0c97b53ce181699d31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320153d7e23a05606be8349806aa5418476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6eb9dc7c47f12b1021d16dd17f658477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3676682aded4b435bcceb4fc53bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc57ca7998ffb46a7dc73a24fbc46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ef6c7b1bef26f40d0d7e70d2c001480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901510d6147a330f53f5af6c01c1e1a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3595e3c9e5c393ed905729d55eff067482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3c833b1095fb92ed63a1fb142deb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261236d37b51447c149054b7121391a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51067d0e56a91a68098fd81f588e43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b157e1f832b6b8befe0708839f92d4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eac207e3ea837509ced15a7ba025d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7cdaaebf9f30e9f374784bfd42dc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd60594d55f2c44220a213a35d29946489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd04e071fac6f330f4bf6eede53ee5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272f16891b99e388b623a1164f08cfb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d53dc2be156b0e30ce14bbb9897570492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ef4175c9d84f0c5e5bffa39b2eb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75486d1d72da2054070fe41b2a533aff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8cac99379ede3dbfdc493c70e4901495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fe4326b01be506d13a8ab30caeb01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c361447f7c5cf3452f2a28aef873f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e725c1459a7167a5810cd37eeed12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36de8b896061ccd5005e9edc113fa1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdce6d5b1b74cb6b6c9634e760adc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0bcf4c8051a3ccc10a59b3af48b07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6902ba5b39933c423c5faa3d6a13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac81b0c2c70bab387d21361f5965b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc4b42e589b2efd78c9b809b7a26c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b2d8a67413c28cb1c85e44fef01c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5901c9666fd70781dc50059d5c80c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38952714c9fa1fd6347046f3828cab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def92645924b23eb24f903a981e048d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266411b0ca92c0f4095a5024f851375509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd764c8960fa2e1d5f4215aad62e7188510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de64fdb8c7ddd5fcaaf11d1bc144b3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944fff3c2574fdfef814482b0add697512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce9a72e68aac85ff20e5d28fe46f0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34fd630c2e4b73e5a4e3729e414f74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c593fa1a6ed5f474ebea9386872489515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c4ad53942534695572f956bf4d16b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b53b301ad7548780a7cc02b867d41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cda22723412ced2c56850562aa5333518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc765a5429f6a21707f286f1c9733e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7214793000b562dc2bffc7f15931a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9598930dba1d86d63ce271d19bd383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71b3a66c0b7239e2c5c1abc9c64871522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c141bca7859bc346beb28f0b95a89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eafa4617409f5aa3604c4fa708707a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06a62dad9881595f4db343e0f430a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d03dda13444eb720133a7107eec39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40408ee446adf699394f65776d99acfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765d9909cf6017bd084f0adf8bf742528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987719514de3b97c1bbafbcb999fdfb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2c4b5498ae99bd2d512e7a92a6c36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeff59c1599568cb18fb8ed9682a1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748362ee52a0626107aaff7fe647e07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564919f900b24825a63d4098b06fdd61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661f6e8d4aba91b9cb76fe6a2c56a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eac531af2ed660b71ea41a85bb896535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44dab02aa05fb6aee7aaa323745892536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f84a341f639c9bb9f2cd0e3c4efef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8284aa7dc6922050248f8d3b0459f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423361213e4275ca07c18b5d994e5498539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d4df8f61ea9f83c2e5b6929bb88b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b96487d05782b879ec0d39c3515f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda4398336b4c0d34c713bf78aad07b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a27848b948509c3d8e5952db127d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8e21dafa058a54f15d1094d592221544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57850c7fc3406889d991145b5fb32e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bb3686677ea7080abba4600f68833546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf56927d25ad2c4b487359a2d5cbe3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c9d43f4e5407f6b71e32d8c2e865f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf63f1335909fc498e2cc4229ac79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5323ed222c536d153b134a29ce00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d0b6e0c95a6fa67cfb82efa74c68c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a07b6e5e3c3297b24464d4cb189cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7535870132a962655618334c87004553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e3ca169c5afc2ef961e4b69f0585a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4403a2598f9dfa755c87bace72d839555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507724a29f70d1b9d9e6f06da4bc25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a056f892d1be2bfc2e3b31cd8aab2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451e8b28c6806ad5c28ed5ea84f8762558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e739d3875a9ffe699b86e788d2d43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de65687c99661da889f6350facb28f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e700e15aba7477a5749fb9462cc42ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc629625bfc28589de6e07e6fc675c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692e08aa2b00a6775b2e5c01f8c14a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc3f06d09f2ceb0d2c85ebd5f457ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf8a958753f4a4e20f2e38a064fc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b76249be10ae1b6b0e840e0fdefa1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33337ac945a6420c0bd7db17c80715b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a323c757094be7bf9ff2173235d088568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756027cffa3ca2b94e485302f8f1f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed8f8ee78c5a158c1d049e06e65cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a2a139d5810fd42ed1b153e73992e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cd033fcf6f9d7202f95d8613162cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d0b6039e7bf1646c6087d37a04293573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b17c3d8fd1304cd2c4bd68c4443531574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffaa5e31ffa6eccc8266ec494fe6c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129bb0f0849d07f090ea17ea21807a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b614dfea35f3084634ad528d32261577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe24f25c5b9822227605471bdbb6013578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c1e260aaa5f6eddb9169a2be2d531579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a530f5811c6d0fdf89921fed2cd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b453fcc9a55ecebd0c1e276e45a58f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d92ad1f5fc5ab45a5c21c14fe2b52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b246c8e0aeb89773773934464429e4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d151ed4061340c5f4cf51a7211cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ad0bfeacb8dea37fceb572158d8fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92259435858e369c94f779662cfaae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac98d39baeb6c8dae99f25c36aed24c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109eeb8e48db1a870e684d5e2de70b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b61a90f971586632b86963f0b949589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c46dc442baee63be06e8046ec5eb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0efb2ae9bace454754a026f0f424c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84a6938eb828f8c741b068bdb43427592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3cd89e27408adcc9e6cc6f84dca0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef25f15bda528e0fbafd7be15fb27be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd649372696c7b8e3edbfb449cd48f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6888918fa50d2b159811e4e8c3d90f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d9b62e1488ddfdc4438742a9d426a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585e4052f3507715045e6363d2e7a1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c17e054a1e91b1ccda8845af1722599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a55ce5fedc61d7c0551e8e66c5ce4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06026b10f1594c89b08ac0cdb93d3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2757b8ee84d6e739692ca423139d8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b6dc12e51698677d41345b6bb9147603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eadb01badac4553553ef4262009dae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9de0d288c0f9610ff2050fb4c19376605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6286ea7af49319a8df045737ed051606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256f58328c730afedf99ec9125ae679607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da8d9fe5892ddf886fc730e2f31616608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc7af62dcdf26f15bdf90019f85c0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a342c3e0c68e92070ce17865a02e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f09e668805960b4bc1fa54f73c299611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb508d25d970042ecc8b8cc5e87d7ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f420ea95da7c6060a35013e853ab3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b8946cfdd4077b4d7c047b4a5ecf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c210adf1e714bbcb0e35e4447208db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee6fea7f47f73d3294041cda43537b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1e7c9d7355a807f2fdca9e71919fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2ce2c5a4bc9975d07fd1bbcc647f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf0658871a66a848805f110453b11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c37921195f99e519382f8f7dd2d17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bc68cff53de51a172c660431506aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982207cb1cb9283a8035d42869cf1cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10db27b2969bc2eb39a8e97b981617623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64de59280081c75799c3c7b6da22d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755d0db56a0fef275ffc31d71313c4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5763416e0ae738179198e1d70255e67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d58494133de0a4c9c12950dc54c22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3157d767e7afd062301578fe89439628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9229b06b842fad284837221e5f6fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce26f43d465feeb2f240d136c175de1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734f15617ac0874fbbfee73f125331c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8dc1c48222603fd09111b66385547632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eeb8d9b5d31203cb123cdbeb0dea4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10403cbce276e579150bf711fdc784d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bede2a259fece71918be5e0660fb09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45563d2621fe1f87819e386e781491b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2ff63fc6c22279a3f6419a96940c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16e1522c91ab30c3e8e2c90a3d26c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d6330c35812297880f06ce2743104639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fad9f8b37a8723b7f10ae68adab174640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e61d12e494721595d30ce99fda5ae1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b870e176b153f2fefec59d8b48b341642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b0b0f0ec5057074a4733b028a37fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c09e399dd4e7fb6eae28cfa61199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d83e2f98759cd745e10ae36542b56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef75a282bf86b3ce7502ef026a4b80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc57f0ef66a652444f66577714ce565647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53787544c01b1425caf6c6fe59f291648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629edef78dcc62f6381c65b9dcf77f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885bc9a9179bb44e052017303c7b0fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe92dc4b8776aa735e059e42712a8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31141de647fb478810223a7429803ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1197bc6017a5195874061a9e8e89c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dbc440279c432fde8492da2695372654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035086b0f72809daa937b73790ab4ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7680eca7e59777cbb71bc0546f8402656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99401d3dcf07d4e5cc0d860b2eccb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb78b42393bfceabd82ef1328f8849b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9e68fac2bb5e55dbcccc82fdec33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50917568ee11ed6b5457798c5ba6608660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91df615fe8094018ae62a0ff9d38f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32117b5531128a3d0cd57fe92001d1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb3924f35bd1351d59f32e56f7deb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96274ea7709d7a896cf5835b3061a799664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80bfd0be8314da0de079e53b01e10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb99e689fd3a48adc020f5ecb417f1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbfde37ca3808a6cb57b7a08792f58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d31ee3e781600082c41b2d8ea33b22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d312ffc355bc49be8311d0275d58fc6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff196b5c9ac78fad788d113a771dc72e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e4881d355bc250d745efed0e8fd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c2ef4419d57fcf2c68212c42373d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6887597477ae7e2a576ab45a6e351673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26efbb50b3ac0589674519b863b9a8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a0339ca98fbd24e048c4397290f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a5283735eb0409a901d6e79fd9ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6c4ab71d98992b0040533e1e2183677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febb7c586c4780479a6ac22370ec948678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294c79be5f6e257cd77bc3a243d6c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf2af531bb0a91a26dd06a8cc4cf93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73fd47c8bbd2bf8a550de51d416214681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2cb010191e2d55e29a2ca4f925fb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513f8a80cfa96438034f6db54abe8a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d181eae6593b760937559273e7607b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4333846eaeae8c706a400095469553685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ecdb3f627f3dae31cdd1638dd5899686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222e169625e62b716efd13c03d2bb06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d9cfc25e2619d813e117a17735446688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27caf0c805a7b07466f135e07f0958689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7960a32255753d2d468f75883abc8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabdf34aec3e03104a74f714dd17bdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157137bdc71fe2722bfffeefd0cd81f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33cb6e5c49e38c9256f1a2f4ae8faa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128b961f350a5ad5e72368cf4870ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f44f70ee9d758b91febdac7e0ca68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920857ae75dcdddaadc1e1c6ea7dc966696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e111bceff0a29d8dd0ed52fd4c285c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722da298e01a3180b59bf3c10427f0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af82a548eac78e7a32c5c7b529d1bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be912b717212a847226c97bff71a58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b516edce3fbb15680c0aba49c9b21bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f13f163cc16583bf9b2cebc15b4fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376793da7ddc01fcb64aa353664e05c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46d7bcc19a3a9b3ec1b2d489e431b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f2eb4b29bc2fb5db478c0a4d2f97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b7feb8fa61e10dcd1bb3f5e7db091706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0c92ba9774adbcb88d777acf3fe30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086c2b6976df15e95a6c8849a6052de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f623752684d62a94c9a9400c2458e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf878cb7faeb8062be3be0cf7d9cb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f33bb9545c9080554bfdc0fe4599711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5f5c1607f5035ed33797702cd06a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb3b053081f8fd8535e1d2108d4903713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0749e57d852a7360a3684a350a3858714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e302b6c9840632d5c6dc539273fb51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b53e90dc0c5101f8e66f95956c249d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394401e8e53d3487fb6ebe6212310f8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a1858f2086706c44b3d41884bdb8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee1102fe759555899e69bc3db5cc84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2bd210795004257d61571ee56c3dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601e38c2cb7b470e983741933ea76ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1e9e705a004a6390fd279a8682018722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcde5c1fa5cd44c91dfcfca4288d02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db7c15f6e306cf0b2cbb43defdf289724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d4b10d0a6354248172c71d079bdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95a11d65e5f2af00c42dcddd683052726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffabcee38f90afb79555fcf66e355e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde3e3e533d4df3e343468e4d65324a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2b1f3eeedc141316448b733a5fd46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550aca4c0b76eafe1b83a7a45557173730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bcfbc72184d4bb7b267adf2ba3950731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626dde7312c508dcf0ec05a9b238799732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce2ffd3a158bada66f06b2fc7c26d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f051acdda163ec1c134191d24dbc979734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b945a845e265cdc4b7d83e7e169bea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fabf2640a49e083ef53a6f284cd0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94f545aadc73e0279a722be6e457f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f0c2bb2da8f229a275ef34db7e50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed6f0f34fadb80034b3d4b6795ecb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836064e0a53167cc071f2b00a720d014740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e5d0641a40b626f7f7a1915da1bb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d0775d45cca50399790477002e1fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2108dd77802179aacb6fe2c8863241743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317cb2581e0113967db34eb154dc736744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82faac35139380d594e4909c73d8b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a15c593ceabc9fa2b592546e54ba29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c9a8b1b03d9cc5a9dd773d83e9635747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f619b2197af8373f94fab8e0b1cd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04859e35243dcef8d1635a764830ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0d5d263c96587b68794e3e83d5ec5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c08a5ce02d144aa6c9e456fb5adb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bceb6d38fd9f615ac6e14c836f51f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a648b7078a423bfec147696db25ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5bdf1f55a8963020a869e4b76b463754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68239d860c576d8c44a794734a9e0cfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d8b18b8bbbede778511912e11fa1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a55227e5c0e2b6634648dcf255535c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cfd2eeb3f02b46cbdc0bc004e77ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d0c9a6e77d885fd25879a28d6ba11759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8d9684eb8df260f47781e92616a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6dd7c6fe73a9f78aeb7dffc819422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d044263d368f5efded763a4dcfdb873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41352f0cc661ee375a11d5a8c8981a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb0be4bbc1af3c13a754ce46ebfd035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67922e62d2fa2b35ea06b024e907fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a341fd2a09f3cb62970bf8f1af86a997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8586fc75a178b8e86306d574036c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2575f03db483fb0f606966ff3c2da469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d097039f4eac46c2280a864dd13d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7915835bc6458e7d5d85e6484722f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e250b46b816bd375606f4f8182b1c2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f28b02150ac21b163abf5a8c65ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1e0798f9e9770303952e4a071ff3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ed077d0ab41f6cb12492551ef3aab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b220dd93946e787cd4bfa646f0681c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5aa1b289dc3f0c9a2d9668fe19f5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1a17ad3529b6f4b100a0d35466ab418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e43b3f1dc93a6cee75635f7d0977519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574b3135cd818e4516bc298e2ddd7b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5adaf77fa42300b66955a6e3c0c9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6f54d3cf20d9dd2bbf5dcf394455522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633aeb364ff055bd13f75db3dce9f1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722641212128854e96d351791918c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ae2774d22f07747da995171249ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3f26423e0601fbc441e4868ce78e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce948d4cd1bfbaa567e22bba72422b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8026538eec4acb6f475c8f0029728628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ef50231e1111d1c6dc5fd2217de129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d9c348fc5c2d62df34e7486ebde630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221e786455a752469e9bc3bff30f51b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda572591029a0d06da805ab782ee6ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b126936e1ab46b041b7d515ba82fccc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d9a3db2bd72a14afe2a81665b89ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c953b15e80cc882572ae505377393f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d656674155f2faedb907020b33eab036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a766c897551c7d961bee2058074037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fc69adeb527eb056455035f1b5c5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64939be59f494aebceb9599493eaf35239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51a984496e04e08ba9168c983aa2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68774ce8ba155dc16b69745c6df39c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457841d6853051eb0864eda972734cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f8d9fd6007a9f2fb3ce6d0a15e03943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e509ce4c63705c1007992ed8fa66e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ca6934f6e32a78d23b1a6a804b88945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf95d0bee87474e6b4288b3cb351f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca43b38442716112ad64bcc110807747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5db90cb61b3961989129a896eb32148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39d65213349d16a155b2f9aff45d5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f683d7a8557f9d2bd3ce09b7616cf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b4cd3c3e801209d52c462712b37651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47025acd54aff5e349c7c0951deb76752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5515bd8b13b161761016b44f39be553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77be2cd2cb1a6f538259c93d86cbc2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0a5373feaee61463943b44648a5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd874266b23b0a833880c4a943d5e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6f9c95d4a7616bfc7082e603df7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80725c91bd85331fb55bae2f55de265058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88014d5958257e5d31b7c8be134f31b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ce53df608c3226a47a10208b28c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0dd47c4060025e5e3be3a02933ce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd3cc6682ae1b25671d0dc7854ef562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69418f447b12af4ff35b782c86f3797463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46410fb77cf4f7d6f7202a28028149a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbcd110605e910a2cc30f86019f9a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c2e22f113845e462688d1dcd2421566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0878cc97b53449ffb2ff2ede9c6954167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a85811ea35fa9936c20e5cf218969368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507bc6be8d69e0abbfb01c71bc00afa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1c2e48a495f442a88af3c3a032e2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c92b0357eb1552a2844ac7cb33cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d430f1747250f4948208348568aaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc6bea9b9015b4995351a9716254fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4be4f5362f348ffd388b3da21e70374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed5363bbfd5f8f3b51f64325e639f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7571834b07185ff2bf6a7e03ff111c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c50d2ee5c74d836420aaaf06b3a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34c9e460728f19991b7d0a51eb4e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67644c0b387f665b3f6c03a900641db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d19762e629bc62fd0303b7a84d9b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f958146efdebc229e4d02b3812521a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5ce9695a146ecb81e1685e2df9cc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eb97be047b3b1851bc3f70ec97eb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726123413b9323ff79468c6b2fdc41784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6e4022cdf10fd63e81684c668c15685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b51d9a63b58a0ac8ca9254e4fbfa5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6bb9e9f833fb0b0e9f69d03a8742387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341606d9dd92d5a6e414ed3fc3103e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12111fece6d61d584f443134d9d03e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c79b454cefc37fd77cca6b9559f64c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc4f5043ac8f3f414f71928d10fa6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce937dafd34c716632215e7a00f99e2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5fe889d544e631a15580ee73c4a4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a869d8a9a0d5a47313d1e05d2b7ef0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e325e01bd7443edb5cb524b5af9c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33457dd7c9075ff6960109e4628cb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea245f2eeb0a362393374e543a65832b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c93567520fac61a1d1459bb879fb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c157334510b685264741dfaad70a8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d73a80ba02aa7faad0ff74f0d877100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cbdbc500ee7399fedfe88461afdd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6f66baadf7fab938608a9fc02f6cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d27a51a5f244ff9895c8d1adf5ea3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c9fb2c93d590d4da661448804598c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf353191f50f32f3465e78d5510ce01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447ea6cd279a47964d51a539b60b356106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a1ee5f26ddcb3d7b62cb1a1546fb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611707bc32a000ab9636649e7c725c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ef7b2d95a1aa314db8f2c59aa68f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe1b2bbfe83d8312d2fbe0f7ec39c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb38a6ead86671933361bcc91a624111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7834d0d9203bb7deb4f696cb5e63556112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed801ce919802504eac8abf262a3ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b69e08ffd3943f9e161e1199e11341114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c9597521dfe88e69aa46fc5f5d06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539e2f9e17923b928f81780fd568b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64ce3aead7508686fcaaaf11f1d45e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23847de5e819290b9fa84889b3b46b33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd36e3be16ad832197fe91bb26c78c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6aa9bc72da893691f6f251dba21a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b949a0ec85e9ae9c21a63ca89d28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017ffe3f275bd698c89ac5c27f33b8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5ce7e6e248a7973f1f1b7692685a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bff42d940eb9f1c2e91817a783cbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d3c91bae7959953eb8fd5d9d733d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5189290c05640287bd4a3d7b32303126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b586a9c00c11cb17670ab46073cba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2857de49f58d803e5f0486f13810128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31c51ccee07c21393ca2b5b3bbeaef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f30dca7a5c7625530c446bb8f5584d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6b4aa3cb393d366ffdec33c83de83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98049a01559b733979e177de6f9718132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7217705f23d39c65ea65024b89d9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2030d3db9e674214cda7d5ed273b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c1a18aa8c93f36a79d36e1d42395135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019011c06c6f9968ae0f29c99893435136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd852d4d141bbe122d8a0f40f1d3721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e562fc882519d2441215852ed651832138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85699495943d410a28a79e8b002f3e64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ff1fbf7e4c491b7e442d811b5fd91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ef0c6ca5912e1884f49e795e32a04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f2aa47b54d7ba8008730204de20c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39760d013eb62581011f528c1104bb1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746c13c5ead3b547863cf27d0f746e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eb844eed62df61d3d2f60774cd1d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf764b0682f487bd9cf5b357dc6ea53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71034d0b6165076ca38e0ac1fefcc9ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2feb194ac535a964d56753538b6bc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f3a84f79c014013843331683fe96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf58ca01cfc32fb92e83f8c8fd0be2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b01d2a3bc52aa23c25b24243322162151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee70d56bb4e9775f2974adfb2dda805152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b540bc58b2f53e6afadc567f4cf0f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cbaf08c12422af15fbd48cda21de8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94369781b63a4920d1238dbd2cde9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85578c464c65b6f32dac2de344913392156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f00e961277da0b9b3ca6e9c7157c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20d2a719dfbbac850653cede403001158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76954aa4d9785030ec9d3bd227707404159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50b2b1d277337c58748fe36e44f2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5efa83870a5711ee027bb6d4631c8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f55e472b0a2924053f55f407c92eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aa75270bfc8d5b515392270bd97fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d4fa7ea9c2ce59790dfd388aac4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5384eabd3cbffb51d3bc9362161bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110958ec4195984d2673633b9e9ec57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da305422c4200231d6b8e7cb4184cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c49326667681ca755820b2fb5cf45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d9c573faf38bb91df7bc9bd49b2ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe81e22ce6f81e94e008126e144c98d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db72ec7a04a06a1660c1989ab84bbe4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7e197a1d5085766c0f9db0e5409f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43762671260e13a99b7669c9a1b6f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ebc963ecc3ab1bcb93adb7da53b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e800b3bad5f9b173a6e62957f54a23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b11944f6ff1ac012220a3570044b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1f482386406aafaaa9a487cd171bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb37fe9647eae1cda8b3f207672dd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cccba47392c7df22a98de64b0e1ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29977afb54040ce57ddd6b4ca4a203180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcf9cffacf8cc75119143be285f374181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53967ca78819f68d3a68c55f5c52b72b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a5c4ccf4b036ce0635245b908980183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71450ed5ac41cd5e00598bb07be4022184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b01d74ff58d92543ab0d27b13909b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c0d05310d6c2fade84b5fc5a06218186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d4276d4f5b928744b2ef89a623a1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd533aa643bd0a0d4a7376954f205d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b852dfc4d280d6bed69b2eda8008a2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064a857bfb9a5f54cae81b652034cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d113ea96fe256f879d566410f86e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfce3982599d70a6324f1537260b08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e069c16d7c4bd732a82f26969eb07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9aad4657bca7b863af399c44e9278194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85838834d5932b0c7b2127a79a9d3588195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18fd63d8da63cb359f3727d6dd0a52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c137d5a30a80ed350492d93bc98f470197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f59c217afa81cee369321964077dd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485cf0f23f146963d831deccebf471f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb8d86185267b452da8dea261eb233200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaa3fc5fe8bc8fc71b1460d89eb6a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916e717043cee2f193e2837c3483280202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c251f46e2e85d9c1a8851868fce1924203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c327a375d6f2a49c1bfe8ad16c52e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebbd360cdca10e528843e0642d39ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6647059c4f5edf31f44ae5a75c3b99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f95051f205341403aaa7d97d386f30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f924e4163779db97585c3c02423616208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8474f502bffb2090565b4f0f8f30c5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69670fd53827aa70a7277b6b88249d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458907042a261d3b905181ea2d5f61a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c0c568f041a576c83e25fdd89b68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea91aff010f4a0d68b6c8b2b8530103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3468a86c0719b30c0103fc775d9258214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837054af83387652e78f2921b93736e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fefb07a15bedb4306a8c6795f1570216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52260668987f9810f3bb491d04e280a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f2374255d0f1ac6feeca7fc1118f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09aefe92b6242de499ae88a08c39e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ce3a01bb8daa2c39e48449889169f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c85e3c5d79998ff9792caaf860eef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca05e59813dd9d5c9ca755ba3fc6e92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf67e367ad6c09f9d6be12b531b537223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b695636508be6bb410480b716072848224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcc828a24ef7f13ad42c947a424fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c12785692502fd87ac68bfee8ddc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb85fc55f02175deeb7b8e8b47b317227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792face11ad80bd483d1e642e9e54624228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e53fe62457932f619775c84bcc31b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47af20e457ff130cae7b879f9ea0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e06db0a323835d9fe5339ba86a41e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf6661b80d65cc09d9fda8d778b5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45bb47a7f5404606283336569ae595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a19fa4456e11812eefaf27e10a12b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adbd708deb6a1f8d88625d91f74921235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37510a51414763bfdceeccb6dc6bb6de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eda75f9d5186c6606bb50911e1fcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2c694901077eaec2f24bf6a1bf658238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd636867c4b40892d23d01f07e0a25f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765f5c6e9374716782e8dac022d5737240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687f9b1dd5b10f5f82064744b1de12f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf1cd427b38407a7eb013c22dda5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aa31ea1cced9e84985c38434b276e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e116a94d726c5e8d353203b041895e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a539fc87338fb45ee96738d8f44a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c76b4416c86557ee732f4ed7e74da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138fe4320b99f550e1ed571c1ce5298247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab5760489c090e9a770120ea632e1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeec2f9994ba48b9a63853e41be9dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e43620afd44c3e306083a1d2d41b8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e124b257b8565ae1bc247835f45877251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014249e926ec9dd5f8e9b6de18477112252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f027cc0ff2a6896417526b3e41cded253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c12afaf4fa15165b8a0bb903b139b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c01e67aa328b060c7fc52257d380e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7429003a4d2213e1534306f87d58d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f3b53466c4b14efbbb5c7248877e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fba89393f74dcb4d962828e8e1c4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14656409c47e336c934a9ed86e6006259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660b17a2d613ca73cd4d0e23df23499260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f890261cc89b276bc35c98763a76db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba494f22a9ab58af172e0ba55e6de0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43d09fd5b8d1ff07db4a330db09e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9936bea32e456b9b55d94daae87d68e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315481850962133902fa16f84d31849f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddd01acde6e45f46df8fafdddfb3b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543e0b720b53356d58cf11e43a8230267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273f0984923e20252b220e2f26eeb2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd59f68102a9efbaa9b0d88b759a6d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42636ff484de3255136496fe24e2c0bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f673d1e26a28d65779d06169cd475271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e916d4d5d7e22da4f4c23fef822d628272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6548b67afe3f6fc47b4b33ab7ef4f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7c1ddd05b62385919567e614ad41b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a3afdc83385b6d601664506ce5cc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28761bd29f6381fdac7c2dea8c1315d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde5e494c7f50108ba706542a237f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8613eab4c59e84d85a53db500ffa755278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d080909de5f7ee6894830e82489a67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d8f5fd876b312371605288db82bed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53965d99d4b5782a220509aea9b0d5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d205f30106bc14322baf350d293dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a54309e31bde588d5a8ca1c1b013283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036f269807a9f4689b6ce903f752ee5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d223d1ac58dbdd86ff2c158f9ed3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70a6273bd0b9c9b5ad3c72b47c3dcd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03f0ecb598ec4fa262b3ddf81c48b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18a93ba904deef18cdc8e86daff0c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93e4e7a9e6ffb050ae88d4e78dcd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0796c9ce3452872c2b44d8202a9cc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb08be82bee6e4c1773382e792eb2cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9efe4e8b2a2d017a168a8204de733d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8126587bdc8672b383c9fc90669f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6d240dd38d9e98cf9a102728841f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf668a83b781c6883f9953680416d50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed24ca6350b71bcdad2571e79bb98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd95874df7f6b0d4c4e80fa60706c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a98f79ae9afe664798d358ffb97a37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f987407fce0e674a39f5c87bd707b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c0f91f9a820b1f1e91ca0e29a841c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab326e365e7041c2f9ca9393aa6c348301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5c7b8f1f132445fee91724afecc71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329a7858d7838fb5f04517544110965303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786ec41c6928641e6a6838e1c1fc368304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adf9e11542836d2b89cb9fc4e45f50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20bb0a439b9203985f6ed616aabf60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d353a15011afbe692985bf1ede20d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8f91fd4d71ccb854a2e169e0e2c38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ce9ce39bc509cb58d4d97cb481dca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d7334c2afe26a9de5eb78a0ede01b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00368fad93f52be75e61a208845d08a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda48096ec82f2eef7f9ff654de35d75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1232fd519786f92c9b61a0428a12aa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae96f7f582c8a7e38b81fc67fccff01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63345888f185a044c4d8406b73e24a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bbe62ed9df6015a04c80e44b656a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab92d254cfc75499fbde5e69b05561317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ce310667da3c4c77052f3c3fadcb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0a3e9aa534ce5eb82ce882ebe0922319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731aec3a461ccc9bcd4ea12d889d46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cc473ee944eb09baf83769f9fdbcd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dbe9c0471cdfcf6bde85de1dafd18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd42de86beb09e530161b0c4b6cece323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7abf9234adafed34a665095e61516324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ad0902bf3823b532b71b5ae89d10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98df99fa1361013c0cc4796f79cf91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c5374466058608c95b1142a724691327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f39fb1d91f15f363d8047a49e1a30d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd3ba2b5a2d246a9d3003643322b80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107e1ddb84b36b2ac813b4bba00a107330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280efd4e1884b442139245195821be79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e466bd4ec5e0475dd7dcc18c6d98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3b6caa2d57dcbf7701fa967bbefb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb073a10a74f952ed135d80d8614cd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348e30e7a92e7c52ccf37d240117095335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b4af6b0545ecad4b12dbf02766ba8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f34c5c845c41e1d01517b67b47f284337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0ad9111addf5845030a48a53b6c7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b83284e7d9f2f7af807a38bb0ebca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794138c31120ea4b0e4e89ec17122073340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce2961c5782b27174be3409122e7ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce267d0511f0bf9ee823598b70dc5a22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ffad52f1be2c4c40e7c51a7eff175343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fe5c57c14ad97ac17305c88e1677a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31192fcb2ee5c44647cfa78b016efa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de2157907f1e2afb7c97806443343c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aee8462ab27bb884d2ab84401a0f2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a79bd50b8f62680904b06d63ef368e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114181f46d0722aaed1ae0d175127be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39396d6514696940e90ef816b62d51bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802a387d16e2554471c700b53a2fba5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0caad81a995bf39f9c746a3da91711352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31414d323446d34c82054e77d1db503353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acaf116769db45c5877bf5a2908c46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea61b942a277ea9e14a1c309383815355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86090d1aca46a7146b3491032f4c928356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241039d88aeb63c4b3e5ab23553a4a7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3bd5ffcc3ace1c7bcc4f94a757d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e07ca07e87b70a0555faee5a6fd9b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89591f1e8e86020e3aa0115c23138bad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e69234d329102ed6e626b44eeb33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16cb912926824cad27305218b446d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52e0c21c1e0c8a7d29b1a729401515363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2123e48e858d6e062f2482cda3775364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f26589559287c5f63b934c0e3ce9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dbb66885ce7e0ae6bfff2180b7f06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793707c88cc40f34dce32fc49add96d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398131a883eef7246ce7d38f9eb44da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01f4bb5fa406e094b49f31a168061369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40d701b1567c82b14fa4feb605fdf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a0d1b5cf4240c5c225b8fe0f8880371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced1ee807c31634228e99814737a5ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f4a28fe16deab53f7c90ed26ee0ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71485c1782cd49066cb39d0b9d655374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfb1508213fc40da409fe50dc71e04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bceade19f79217d7308d15ef56d979376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21c4505ea049e81b69b36de982d577377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5895d2b6806eaa40068da9cd72b65d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08a1739f41b1b1b44035ad218ded39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10f8a083dd69a003bf7b297fca19c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca6fca9fa7de74fce2cb47496aa466381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167df146dbeac704b7a2b229e00b6408382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb83484dfc65454a69006a3d222533383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee669ec792a568902130ee0da9f2f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7742c704969aa2fa9e3009639219cdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27224cc1bba1608f4690807d23e06c81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3abe2558cdee50ef0f4eacd3c88c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd4bc2438d7a9cc7196eaf58da0def388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e8a406de407b9b6b40d5b17f1f3ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b50582bca57b0932cbcdce3470f42b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a017ed1613f793329b7cad637ae2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcae5735267156511c885246723f10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225245f7a9a79dc3c4355c74f644411393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f0a12bb93e8fa846bc7f4288fba2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1a171cf20c0a57e9fe197902f20a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2c47d0648a35fc6e6afc114c340cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acbbfb9a1903a21c0faf63d52592f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a871b7bf2ec45adf3cdfa1f4ec4cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ae1c58bea0a14ab08bcb86722bb37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be6525f614988de03acb5b00e6b0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cb215be8fd1075aaaf2d110895674401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebab640a5fd28016ac4be4645fe26e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023ae3efb82f6d755cc897ba5bce2d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d4051dd267b2b481cfe49fb26d9e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0224767284d07f91379b95a3ac7baf2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8cace473a17e214bfded3fa80b990406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2293e92431e4b84c028e6636b758174407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cd4fedac5a36db03d2cbf1950c553408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b457a8d9db9659b0e9be7c7c10b92bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681130d52cfc869c77b1d4436f62bcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79caf40f3f1272f1b7379446d3bfc3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffe907e6f881901a44510c62647cc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c648bc9c3cab7092011a25d11a294413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28509cf67e8802d3909d842419e5a55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2091cc49bd965a09002fdea20a13f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef8b70c6c2e04bf8b03f97ceba4cc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18b764e5d173a9ab030acd42b1f03f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714986d9936de7ea9957e73375c03fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5c567bdd3ad175ceab362abd895de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576f4e4192658002c133c73dbae5c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac7b74b0932fd0dfcc917a4ddb5ecb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece0c08766b7a11781630896557649422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c238ff86eedb37c9b50bab9e549da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f3de14e9b60526526a20e70cd5f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee872a66b91165df2af6dda8f8adf8c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377a662b0f61eddf435e27dd7c84716426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c7a201204d2b125a22726dbf18c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06a894ff7e34a1f776fc154e656a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d39afa98c2f71e210ad50ab96445429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f867f6a1f4cdf0f2e28b2e30eaf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cffc7fd417e232463cce8afb7fd987431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becb88243509d271ffd5b47b504cd45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55900d5ea759c8c8d86e2c4a0a27e05e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcaee4bae55bf6a5596bdd04dc06b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa6ef6881435c87ad38c6af185ba7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf6abf3223307e119eb23d6cab14f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3001d6500d80084afc40df9e66452437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfca1099c68f7d5738895f4ba6f985a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadb12f67ae0f12be31477099d6376b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811bff31468f9afd0b26fe1b1972f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead219e8e50cf667b765549299c34c41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41300448485f4ab6cd61a6ca3fa7eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0085771eb09d78986e5a5104f7e5fec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c79da7f6e8929c2b43ead370c5f08b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8157508f9b5debbaac9326c9f4df5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b189de24514aff95ca2f2a0b50852446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430fd53eeb2d0bc321ef1f925087115447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640b3cdb6fa26993af02654377810e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b74321d5f07448b3fb139689c27739449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7af952997d98e55a0146e2c16fd4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b1b3a9c63b0e2d1a2d0bac3b650b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbf1396bd3c890146d222f84ae45e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d94b7c530bec681312eac845bfc18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9410b4d1a110a1dfe5ec14c465fb449454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1e17bdf65a26e0790ee04e17ff323455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84976e91eb5eac0f4e21e64dd302de7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cec47b38ea3d9fd6dcf4340401cf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8c21c5e7a3b1a3a4d6900d6de5b1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61541cb459730e900eaf60c68fef5824459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac45037c97b9800dfc083d6efbef7eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f2a5aa96472ada4b7ee4def5aea54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634d1fb840bed649aa7f31a01744422462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c4bdd85c51125c1d4a16d1d1b351463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c6681ac6debf3a4f5b624300a312464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becb7913c6cd20b8c11ad69e9048751465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919de97263cf4f17b9c37eb1ff5e931466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b3e4b20696b1a7430cd93b407169467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb834ecb2ff64dba2d386e289e7c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaa8f2f5529a25e5378f8d440568f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96e744ac8e6d9275b080a727f42da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0567db374210792407c8632cf4dbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb900122f9bdd9b0b4124d497abf177472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ba4ff43754276be50b2ada1bf56a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2175886f9dce7b8ab9b425732efe3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0426dc6ab48350ac1a6f7c077945e52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a68edd17a7396a52679f36c3990438476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d337a875b0268c66d0e60b449c90446477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff6c1c4ebd1bd19c5f9d5e12d85353478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ae602751143debef36e981a79284e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d6d9d28a78907e82f5481d804223d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353a353ad94e1514b1ad895641f8687481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d02b7595b44b7ffebc93b2bbd8b825482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c846d045b0077ba6c57a6d9d091c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231461e42ddbef0f5ff251e4fdf77ac9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a61482963ecda114b02fedb82d6ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7a374a6214893c8a10b207b9b374e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b285021f07fe6297f20e4685fdfe7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe871d149c986dd747e0b2d72f22bba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ac91a6ae50cbde1463f7f3ee7104a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f4d9d668ebac6c1af051008cff75e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6efbe55842780bde50519b75894dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d82e735df5a32a0baf46fd3c532b87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041d658672ea1e55492730c4ce26343493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ba4072fea2e21a03f85737fccf04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73910cdb846b444952c0577dc68735ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c7451509a5447b46dd931b4e84bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6583a71accf43ce2609c2076de7f45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafca083cce44962df3dab501fe94190498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017fec88c8b6dda81b64ec2e43d4a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b7b1b9d0d395fd2323f3c2c27667c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580c70c30515ed264729bebaa902c32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a358e52288d9c837f7e9fd160196aa1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545f51a7c35e2a35fb2096437524c67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27453ab09a32a541ef0691c94378a9c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d789ee2afa53fcc521b0f0189fd8817505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc721d44ee4d49ba3a0d41a844daabd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa388979999b68b97766e05c0055798507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4e232478a7d69896427be8ee2df2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f23f1cc6a884cca91aa99b86eab7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdd7d2dff97d1d6b2d00c0b57578a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750b45753a6faae9f253400767c3c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0939d64946604e97f96a320ee0a2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7459e250771ed4401ea31b96e1a12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587e8ea56a69a2a36c5f0f6ee0c489d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a6ec97a699226df633fccab3baa3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e025fbfe6c0d016ce55104ebb9d83bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34536a665cbf9ccd41d179e241f684f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91c808a65866ab7f7ade9758953551518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b2b73083cd285d431c9ee2b893e93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878686d423322330eb5b841d45527f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7b8a807ff2fd8637405f0beb3ae5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559540dda00bbd1c394f2c067d30320522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057388cd76c672ce03c32e622ac2ac8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09648441bc9823acbf17d25a3ac989524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b538d604b30e7fce9875f27a69669525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e285c539a13c635b3aa5ab45435755526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf824f2f28487dc28ad2566c80ca269527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bef71d82d2fe62435d5f627943621528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e5ee9d07d5f177f87c5e9a80f0d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378a6fda753f56c82519030823dc45c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dce38e163985e5fae9cc6f442e280531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bccc313c425d9f273da197203171c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef676b8d7a66000e096373c9f58aec4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97fb6e142cd56230e8b17cb5388d97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1a5f2f8304bd55c618de96dadaa30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502c21f93120f855167027310516450536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64eff66f286561a0b88d3d54292295537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d7be0f5ba8e80337e84f45570509a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dd8c706be53fea8765f8a7e457b2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4aa2d35c93e52993d287547ac693c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aaa9fd6fda38cf5b469ebf8ad8600541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac670a301b16b6e6830ee6938f0c093542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339692b04a4357f35ccc34aaaacf2edf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf289002199d73f0401732fd8045399544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8b2a6d6ed8fb64404e49aa258fc0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0314c510d257dfd1c6672feaf107b83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb69cd086ea7c536e823f3095158d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729cc610461f035858d623645680b5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96829a24b0c23876dbc449c0c640608549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c52b8cbeef11e8f82c6d9ed30259c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda3bc6b02d5c8e12e301b4525daf4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3620dfe55e4670c89a2a9bed9133799552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eda767edf19667e1d17771916c0c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c098c46950301f969925b8719c2d549554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d525633eef771b39bf575c8f4390a6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195588674e31ba5438d50d5cad05e27a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1424958377416191e9ec711cb14a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a4d7c2c4c4826ee9604bae456ba37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875e0eb440b7d790863558f1fe6ce10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6670b7eb2b1402de049c6628a7f8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04129504d23cd655faee81336568bc57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc776b6b73190529d7332c899b0cf9ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368f23c6021042ddd63a80bdee81536563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68109e36c1b899b0a7572d0a9c8e64b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4d5c5a5a99aea4d1bdfe7bca53c9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df67fc5411989fbbf516c0caaced5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eff22195bb5566ea01d6ff0852b6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243ef24a015cf85f30b56f54e60c3be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d74f8c3323d9f6e459ee199f55bc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dabd6731e6f229eb00767fd70ec334570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c337821bf0324b9de28c2a1104a05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682de6989db2089976bee0287d10210b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef047a7a6bb344381eef49ccfabd5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d4e44a4c00a2d84c9d5f7eed8a43b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe574893ffba3e915a587c85a1abb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1904b983b50abed1fb7516b8cab6bc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e8b32a400952156711b03c27d11f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63b9fb7cbf6b5ed1c7b4c5c33856d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ff653652dcca025a450835f42fd07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba3022bf7e9cb3cd11f96905dca7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb257b95d987eb37e63a6bd1e26125c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633b3f58bcee31223d0b67e8014bd0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cdd7d74cd15ea56eaeb0847d4625f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151324c66109dfc1a1f481e849838413584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1c6a99d86c1d3d14c5c74ad606b38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b7d27487c8c91481b685bc4828c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a177bdc1ffc37e7e33f1f11d3b95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b61160e1333242ba4a3b28eee0685588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78382e5132f383f592575958f2dd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d6d3b7fda5a93d51ca3c476c4ec7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdac01d9ba701e118987f7719fd7e63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d46626a5ab6202e8e9bf88073c9b3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc147f800c18e06e7f6862d62b10894593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f14455b38a6a2a25e088d9ef1e75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073bcbe3f657d3efe27bfaa13e3d9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad28b46cf520933157a0745071078b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63985a52a6b2f7f5ecb4e9c4c210ab99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb11c6a16b7b82aa61387952577449598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1133f163dacd822080795aebef0ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd1229a63bf36f105c32d5a5bc9e53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666925c7dea6cd12940d275508732462601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012da5f90ce481b2c75e4ec039757622602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50b64e083044785c5f2ee8cbfee5b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09512e34a2d4761a61fa281cd9c98c61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1927a7871b7ed2320e0d6b05cd0218605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c30072b0270d5795a09d98e0041573606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc77f4e609768ff84c3abec0e195a79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4868a44a123701de26dbe2a19a8d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fd72a261c1854f75a18c59a84ff81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67e4778412423ae35b8925ad82d4ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab750f228a87e0084e8eabd79c4728611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39671a724195da0464249e6f0e8fdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340b9c06752991ee62247dc72c3ac75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48a7f3882764f9dd219b36c4fb26fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23737a00b29452a71fbd00f3621e9620615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd66a1159f410153a11856747178f35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837bd0812a20af9de2a625ca42dab7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec407b904bc35b3291330c01edf6cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd2f695a0ac6875f39d9f82e9c531f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3328da1c9be29cef9c3f77094008c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a037679356aebc3021c1631597f1c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa0295661a7a8ebbdf3f20da07080622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8262633c9ec25eda018a5baca85fb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527418588a026e715f641a95c2888cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6c04a79c15a9fcbf1dd1e6b5cf713625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be776f4be375635e6961b2247502c356626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f87f456fca8e91ec214fbf0196840627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd89345e0dd46263747772c7e9de33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5d69e2636afcee5b31e48d201971d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84392271ba5e6252a2821d3a4940ea90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6b7a01f70a74137fec123fe556ae0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06df6091c6648ef67798184e39ca1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee347fe72d37d3fa3a13c9d3c81fea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa6efe125d6eafdb2826cfb83d1d0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a8159776a238c017ea112588d7586635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd3ed0ab2e4c2e268e3a8172c9bae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c126fb3ffe41661c5bece78bcca39a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e963281e65510c06dd4e2eda869fdde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c234d715ef862c125200553ef5728f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff2b9ac4bb1fded0a012b2bd2366c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bf13e5bc0906282e9886163e87ee0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54e969458fbf2725cb165427d068e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b0830760cde4f7d730b8b6c914521643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e9c5cdfa374ad07092b2e1f82475c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523420ecc1bff99717789984bfaba79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987186bfe1d0b5861efa0f4755e985e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5fa2957cba67c13fc46003b819c40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9cd3ff954b30326ee47f2ad00b0e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78b318bfdbc26030facca0ff1f38ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacaf7bcdf5902bdf319fdb03bdb39a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803554e82be8d585ec7955fc6fd46d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e43e4633a37facc96909a2bb0819ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca18ababd229fb7dd2286004b5290be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f15db1f576ebb04c7ff2dbb4f37618654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5675f6653966e1313b83ac49715bc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18df490772b362fdff1cee2f0fcac5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf8b0189f25baf5fd5c7ec58c04502657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcdabf7064c20c71755830a508aaf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413aa6e185f33d0f8fb902d22382705659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5688b081bbc60cfc1b3efccb96ef21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f093364f699772d01bf4dee9adc68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa50f8f9e66a32ee7f79246354df35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a1e7a7a0710c4dd0b0388d1660dd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5bb84e333683e408d3e075299f964664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e3b959cb86ae3e129be34b6f5f6a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b424ffe85ade3a5ca22d1ed4ccfb0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982beec6aa0e74ef65fd7ba3ee80d44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f1f8c4286c468136e64ae0887f54f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe15cce929764c949bccd264789c85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d082ea780cfda3b93b557cb597991670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744e891a416e2a53aa844f050107c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4d2f21364f8fc89b398d8117ad986672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe694243864b544336e251c05f032a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3dae13ccd8eec216f17a7b87cff29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cb400aa256d55d8e76d8ba9374515675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96367fd6484967c2e5ec0a6fc6167315676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f746a33c14e0cda21eb3322cc710700677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6eb01264eadb075e37bd7dac50649678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0ca88d0fb6e24c6d47e2df18969f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9215faee9ff9edc1bebb4383b50945a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265f0703b92f88ba973f1138cb7500c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac305f6ee1ac076f74a73c14eddbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d79e87b76b04dbec7ae2b3925ea358683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39876ba8bc831137964ff4c09f32fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715e6a2b219c9bcf7e7a3682ae3a41b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3b53160fc8fdedf9e5f4c9a2f7a0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b5584874405e7eb2aebce25bc4b1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a76b001340947e3afe9e5c025c8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc0a1cdb3d0a99a040b560f87172c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf05a041e0d9cd63bbec14b7f0ac267690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd09e02abcc1ba2d118b3b7575528ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4126bd347580e48604cd56e873303a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712799c1016d5d055f5dec48f065227693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee9acfc1636e490b53bc8366356fc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262fc42d941476c783351c38e07fb72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c415da94e4b0e98365e6259ab891fdb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d4ef1ae128b6c373f7b494d0cee9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59999c573f07b3be16dc8ea3c963fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809549b758cf4da28d0f6addd44a5dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f9e4da28014a2cea3db0b08909fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94578cfe2bb7d01cef6ec38be59a747701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07990c70c0d9c50debc54b60cd9dba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e44c15e05b116ec2deb338b6cf38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac463691668f270189b092461f6515704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe7f6cf8754c4d3886dc1f5af2875b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b7a642d47bc007056c7ab6d83528706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89118f4881150dd2a286d61c9aa082bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f912209e7bd8a0f048427106f40aa6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d637c9b2450d69117b9f298f5d264c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fb442b866f31e80506d7aa533a4c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63972058d420bc97094d7a5657b3b929711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04769e42a6d5f54fc32a6806144702712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251c70e9ea99a74373aa7b968203e86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa60e832fd13bd0d0739eefdd192f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d32331437ca48519b764c6fc3911a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923430503988b38d05efdd9bc6ae3e0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cd52b0285ed077b3c1af5bbbab2d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085303944565207d4b1328b698802b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2c9c30dc9205f36fc40deb436ea02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3faefbe1901398bb252da91393615c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a721cfd8f342bff4e4fde74d2360d26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb0c466cb3838d7db7512f9ec026f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29552773b4a46705f6d26d6eb51cf28e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3edd9acffb3f25ae6422710f231e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1887bb220b1c701b358d781487473ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0922c2f1b5318696ac1de75b751cf63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbd083dfbff49d1da4cd032e532903727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd8d5a953073439312abcd3c764b97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bf1f0801bb959645a70d526543fd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5467339aa6cab01cbec5dbd92348c83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9071ee4d5521d29980b107fa55096731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31004291c9e0afe2e4d730caea23f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70544b9aa7f53d0560e383f4efac43b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d4fa6d6e18dfe66329d35105d55f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501aea6f4ce10ec0b91755063ba1d51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289d6107727babd44c5616a0ff3922d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846beefdbb441effd545779f44e333a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545f7f23ced40e99a330f84a6aab9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278add49d9ae39d38769844e373e337b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf064004f8a6060d7b7eae030313440740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2817bfa54c151dc64f84a692c73828741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb18a8db78c3ad1bd6335eb39c4b315742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e389360b669cbaf918bcb924a618743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace064d6997ca005fe80ecc0c0dac35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fd3419bcd15d4d44393f2949f4b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714b2f7ae421cd731e0aaa4814fd441746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69242468ac90e70b599e804b4859a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5753d99737debaacc5d52d42e04b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66739838a3023006cee67ea75b27aabd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f55fe9c9c5ac11756dcf82be5b279750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ccf5e95c407ec965251286ae976e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ac5c57ff0431bc46a7b0d99d417a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea144ea185ad67981ff8c3ca6606cb52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878325001698e148858ae04344218ce9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7df71e135f01840a489dcca7a27e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a1eea583780e20b00619f98f8f1e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cee8e97e99069898ddf2f880ae634757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59cb7f29946379a048bcac492bec4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813236487328e5cad410179998b1c539759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>