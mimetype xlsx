--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c1a39fea74a5f312480f629912c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0c7070b8991949269f6c4545295702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c05023806943b944e3c9ea0b359e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52a786f5c5bbe2689d1e610757cb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0c1ed0e3dc25a060126aac994e9155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb697564b92d054d6171e5a6198856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1516df125c2fd077af1370661165d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375c0aa59eef76c26ea61726a3553f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ed6960338be0922a632ab8d71ff8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf27912534805482b685f3e7a50adba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5730965dd86354d8d66219bd6276c8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd565593f1af9f9686ad7d438364e4d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2c37341a7c77735d7fc43ce1717a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92fa9482aed3e2544e72243b42cd7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce17ce791d35f706778f6c8d7b23d5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22745c48fa6095135b20f12185dbf4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bca44b2778d51753847dd527e464017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff08da79e325d4eae67abd3330fc4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940be85c7a421c377973d9b341b2ab5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdda4e8e392dd137a6564e0ea4fa8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3490900dcccaf420676305fbb81c42d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77796e6eb11c8743d6954ed4e171799e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5586fcc87d993de4fbcf4c27a7dca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb4a72bd4131daf27a3052f509dbd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beeb7bb1180aac308ce05b6f2bd04625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe01cb0146f2cb2e1f197a1531c787026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27891f92127badeb75d1cc0fd3e655327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a147bd7ce7f5c23e037943ee58a1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca575a978c7c2ca4c571dd5f5c9b3af129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52df166800b898887b5e8a13111e4db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ea8c128a16938baf3627b0fa4034231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d23c8cb4a05a77a2ccffe111b65d9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92997d6751fb841f9533820001b5a8c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6250d19b04eb9d505e677130c2339a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef7c0ed87f995dbac48214473989d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af69f362efe1290ca51434ccd729e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecba2076bc9268286a55bafbd2e22bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e81f4d24477c9bca5872e50a6a1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e048bfafb6f28a6a468432922c2fc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b41449fea99cb33bf8cd2d33f581440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49b30deefc8c57c08ef55cfba986c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd053ef721d8bbb7f8ae2d66e0c933742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f61f4781100dc15cfe86ca71e0f0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5604602015f8bc2bc96dd92e4e76844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cabda17f22d5aa194e49b329a9b8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b37ae8acb44be144292ad9a3ac2cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795ea3b9cb1ce1a03cb76666b6a36247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5d8cb40e1cfa701dbd48386b6bbe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc242d1ee1843d19d79075950a704b1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4910619e6e39a219e6a1e43ab8325fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6d7c5da42f763831a3ec6f06ea39751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9016f4cc98268120e07a42db18ad42152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677c89688074c7f668d638da0cb0a2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fef372bb32f42dfc6521fb5312f0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb1935d38229500e43eab9f45627e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e52a57599e42f6c30b6c81429a304856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3725efd3af767c8e06aa11ccfaf7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36ab66c39ef1583f63f9570e06432c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400d48d6780a1b5e072e55ee0008a7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43d77f05476bfa4679ea38a3219fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d37a0e37a4c43c6d4587b9251d51dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d81fa3bc805a756f873d84ddad4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863b5d87cad3a7fc9c68929b43f5ffe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230a563465466bdc4e525a23fa75c5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253895b75d49a79b945e0a928cb4eb5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0fd0ad49b5d52da5823037de08e1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dbe3870d0b42ddecad264fde52eed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f2e701289e2f23580e637b14ac46368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e6f54573157d54a0d5253e56e52469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463bea5caae6c458959f57f1db8f3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffed7fdacbb9c93d305c04770dc64dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685654143fb4d9ddd59673d31b29c6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9c0b42c9f15268c4dccce7583470e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10756548cfa3dd7b85ff92738a8ef1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5142b4118836507d3b089a72d2a4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3365d4852adfe36fd15efea95c40176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27470bbbb39b2b896e88083e260779177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b395560c9c2ef12136e0cd9dc2e7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2413a68cc1b429f204ac073e00bed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717c0ad0de48680f1f913a3461d48d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada82da3c6a7a07e5aaeb21fca060ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b74d14d0f4587495a15dad9c03475d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958138adeea3d71a2350cd3676b5a9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf3dfb2caf44b0f9c9e640fbc6130784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82bdf6ecd95c78ec708c1d56dbf3de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004447025f96dd9fd1dea9652ea5b4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da9b8d798827c913ba235e1cba776f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24309a10aa3a59f6487e8f014a90c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33abaf5aa9ea3ea6471b875e67285ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b42bed3d85a0aedc71e59af4d65c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267634d65b26449afd5c27a048f7914591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71626aacbf4a7a1a35469d3f4c25075f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c26e169b04e859ddead457cb9aa7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92054c6b46760cea7e7caeb0c5698e6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8173c8f2125548be834a9bb0704b0f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40c305bbfea14f9c3fff0ee20fa53096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a438578a3970642382734c2b5a3cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec206d18d38f44e76d4a1c3edd9775f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518465b1409440e2159b5feded16f6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b846c35e8ca69fc084c654662392fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c6dc4c74f83f78c8eab02f8ebbab7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5144aac9697e59c034ae3455432bc36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eadd0e885c8e3e7a72233000ebd06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13ea02e4b87162c3d43371ca68ec4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c97571599e2ae25500c22a1d5015d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d965107a4272a0f1ecc896a8ffdf96a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad511c0482879aad541c0f2bb22e19d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c2a07ee99f5a2753662cfb0412763108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8705b8058bed21b0ede5a0ecfa522ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdf072f3868f83cd7745f71127fef9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae51e8c86c0b4e19c325e38d86cec5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c427872b433c5b8eebd33342f5fd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342c727185c035ceb94d59707db4d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644574f4abbb3a4ce0741e8d86f93c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea86dc9bbefabd4f8d38a6775f8aa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503ba44bdc17e79192676d9e42c294f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7630c026b0d3299a0b61991bbbbb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa55112a5ff43a87895f79a0eaee32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb984935e565a872a16859e2054ad91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e25fd04df63854ac359334c938cd3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff47a1f87579865bab0723d5886f284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f21d55833a9dbfdeba36b888723bf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512ca0a6b442e81599faf5bb3329da7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d4a528765c47b439eeb9ab34d7644124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e4cdacf4866effa16e97019104ce0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49576a5e51e4bdec113ec13e4a348546126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510285ee86f5439d0fa8ed742db3e5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721bccdf8ff76878532a14515be91c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fcc0deb2431a531647a6f52114057129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3987ec32674871827d3355ecfef67c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f3047e13112f305538c37edd56fc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b58f7eef856344724bca3b9fd9c8a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7e1919ed5145fecb906bffd1ac5ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52b54e208bce04cd272bfe08ae696134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970d5e3ad75d88cce92fb553bcab4fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c794513a8fc2244dae473b93e6fdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e30b4f8b6a9e4a88c9cc775d6f23a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445d2ffcdf1f3de4bae6e0647917240138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d046a66855b8b6e4ecbec56c6cfa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a184c2189bc3794393b6cd8b7d75304140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4794031ff896c139629601438346b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4d83cacb67d76534606e71eb05dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3a4dbfa3ef1f1843b7604bbf1f78e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac51faf0b8b56c3bd64f036efc9681b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bb2849e0b1c366c54c8b352a1cbb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d589e51d92fdb6ec433c5473d244146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c385fc5888a1410e7ce1f4125588147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a799d54984772c006cc59929017a80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d04246ed2f1e39c714c5697584e22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f4eb5a7204c964e199957da4f5ced150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8393aad84415a63ef4ddc42c9792ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4752fed2110f33a62d15497af49925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7d94295ee762dac80e135232bbcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61250440a228a8b4ce8d6beaf87d0be3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1032053775ef21faefb374a2a50f47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1986b33890461631c55390e533a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b81e6f58959cb0fa5f4d5c691a457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401251b856c59e288019a4cccdbe260158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc764ba73fd228a25470a2fd953d71d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134497621a6653af06d3d82c03f5df51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fabe2114824c9f05540076bc8f8fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f965218f0e8e1483dbd72f9208042f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94129e1f3b06228b81876a306beaee30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b511696948cdd01f8273c2a10a52391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640bf3004a2f4574d91e910b6172199165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad663a9cf6e4ef4ac0a565710daa660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb71ca0fb526605a4e9152dd865313c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70739efbd0ec2f93d817c40d7ba1934168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166f5e5ae5c1a6e5d38e978f88a7aa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed541abe4f9511b75437355a62bf37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f2740483a929e9a54e326dcb96921171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56070d02a681c18e12763aab7de52504172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa27bd14f7e76deaa2a8837114abf58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55f46b87095eee16ee6681807baf9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a371053309ce6651eb2e44d2412cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f5b4b45c8199b39d8387884f19c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e302c8c0a31225ae13436c10aee7e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b587b7c7908e6e7bce5f4456806f98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a48078349f5e5a05964e80ae7b1745179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b187e7a61c5eaf0db64400b6a2ec2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fc2b305ec2ef7d9caefb7e5e0588d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac63588bdc3d739195e1e3c6c3146d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6225d35fc079dcd747116c97d7b18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3a644896109f52e7b13a923e42d35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32dfdb8c830cf2285eb51c33895ca5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4321f962423c0c79062ddba6840a224186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd088ff027a813fed5f15ae25dfa17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadee4dd2e7f404f95b8bddc8ba4cfa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705db406b3cafa21a70aa14642a35a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f8a9c6b7b064b29074d1bb760d121190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ceca60698d13f83e0c445e39c369e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb01892f69140788405d0d2e8fe496192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8b92cd6014072fa27d15c2687b1bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387104e932cda894b579aa5105564a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c562114b5ba8206291d07f06e669207195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acaef3c99e5482172746709bbe6961196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ade522befdca896f05e8180342ff9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1fbd249eb267a19745519e211883198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa016265d4330d7cd6d4dd3bcdb2c6ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da82612464a144899d554a17e45423200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147a6a776a0bb15744a53c552ec2c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e23ac1eee75ec96875d9a8560698c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f836fcd251854e8e97ed8ef7c8d31c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29585ce96b134bed6aada951e344f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506654511a679f4df715ddb307c88c4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd098ccdeeb6b349a2abeb5034999206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6805876b59ba1286da99e3fbb6466ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecdc49f8f04de804021fc036f71ed5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c1cca7c368baf0cb335406768ae18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd006dbe1462f02b1800a19882fd4e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699976d29dab1319ff543f245d03015c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f4ac6ba4b323c0b5bbf0373cf2e1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c66da47cc835a4498c12b879e42b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997664e72629e93e91adb725c1d013214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b86ce821381249a2614e63a374343215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61da0d56dd1bec5379179e5670cfe01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc56e3827850156053690cd43a714a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a108df8aa2460da01a45fdddd0107e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902f8db9b2e770f5339703164e4b8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587b516ee3a5019d135d29c11c43399220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b415df926b8364b54a737c0b37df2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41037e79809808a2eb7613a9c0da65a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88281616b0a35fe8dcbab67482d65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb260a8629c0b64971bf9fe8a6c78e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3f1f5b4b3127d6e1b594e857f8e61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841b95a8c6dea47c11c9aa82ffba05a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a315c4591e303bda4712fc4430b4113227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d16256ea71b0f5792d073a96098e63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f6c239116a91a02fcc056fb0d50a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2082f8eb07325650ac7feab98a96ed1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cd962ff6afc26847ab4847685b0b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa183c38b726ef76cd6b7ff11e7bbc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af773bf6df0f7acff9923e9963ef253b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde06bef3fea9a5219a9b20e5038193234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d5b721a51ce441139a9ba41b73ca8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e918258e1fc3c57121cb9f0445b2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca16bf3401be9314c3b2e5de190eeb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e5455c817e8d0139ceda795088c7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8ecd087d6bdfaff57e01f00a1b37c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329beee8cd06b0283e6e0f8704e544e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0e35c8678f5acf6725b74902ab299241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb04c8466f96d19c51f75f0795be6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8140b25000d9c10d2a3d7cb4e696517243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4017b56e2a2b50d89aa2013a93861244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6e325bc1f70f2d82957f156e733a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeecd8e2cd3a6779ec8b1adb9944b2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133a9df98974b4293cad5a42c0a287b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92631573130c707f6a715ff3555645fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fbf99009deb8f977e29cc6462a382249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababaaf425476a8022eb2587ae09217b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe1434b59db75ba00dec28fd644368251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a71c12518eb70012ded3077385f36d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacbc4614e3a2d652ff6be533c25c35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5859f73b57072c65f665ae560dc1f36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f676220bcea472c2da3afa7ebb7b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603d2fd0a54ad66897226b22cbccd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21500b93c2407559171e1740bc69526257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081157f4668fe84dd0d818271a35177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027ffc0132d945e039a52ee3bab029f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc67e1f9755460989de74b39a44e852260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340b332f476b863637e473d8f7e266b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54405c4d9cb6cdf6b9d8e31483537168262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa914fbcc4555ae03ceac68d097d5363263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb453c34abcc5e81b4dedbf3d6db82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc173d79ddfe3b011952d14bc0a257e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ca5cf8a8e2c3ec90c014db4bb686b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f760f00337010854d9c0c9cedd3e23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce13b7d4e4379764320d4dd31bfbca4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0bc4aeeaa98a0acf30b584225d9a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45113c6decd406318dad6ca01cb607ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59635b6c2b095c7440d29eb8464d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ac848cc09051ca5407a573d69a902272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccb517a8c4402516339199ae9036f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35322b70a8108bc348c301d83c089038274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb11381332237f5beb9e915518e267275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d069050648ff35875eeacb02817da53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054edfab378e6299f638371642eb43b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d243817bed7528c821fde7ec654d15c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0180d54ca018dd035d109c2ab7486d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc56c6cd2c32d16c862150565ecce6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15206ddcb9542a5f5c6bfb31472ab665281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec6900f36b45b2b5c5e0a8ae86170d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8734344a0a3fdf73186780be836ecd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328544e593de4ec9e0f12eb238cb505284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b3535ca5734f3e1d46eb40f1e5cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963f9df0312b40a57a88c04133e78b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c53aeb09a48b1d9afa3ec9a3b01e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a0c4a3e826d9cc9019b38161d202e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd9b3ecf59831c854d6c6498532d35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271950e7a1acaaacfb250eb8091ff959290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7fba763bb55c7fa1aef25b6a68445291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d691a3032c14fe0f5349b952b3950292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37e746a740764de0f3af25ee3bcf82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d71209095bfed713f11b25613276e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be8a8ca81afd453932b4ca716d213b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf0ab6bf012265b5e4a78c3a68864a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2a353e42f4f99c63bf8a0720cabcd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b6f15829d583eb2b317d70cf53e36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32619192f1ad6488f8bea1791710b6a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18b7ae232b7c6edc876b3262ddfb00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503d5d4b9408b78d85f4bdac0e6eac7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30091ffcfd2c280b6fd68629eab4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf163d507dddd7f0fcda3cfe0735cb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145e5ef91b9b7d70ec0ae2d033c79c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f1dc3aecef0f447a3834b979c1faa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cba2df1f17000ca2957e08f0409cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb3fe22166cc608488fbf44a29f6cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0135df0521d329da63ef2b4a9060001308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ba541f07036040a8901d48f3304d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ecd797ff24bd7625db4eba91b33f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f3cd4c014da42f60903ff6d08865311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dee9b91762a2786e2a19bc1b6136b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54230bc893993fa66414ad5962b71b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f3c05b576d83a10af6d9fd4ba9f33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd37ed6bde07da1de6d81c344d65d15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfdcbee1e33e493a8f053ca1da7fcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb9f8df7558e36b467412f4408fbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb060685a9d6327b50013843bcaef3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aafb71e05d9dce7c37f55a0c619a32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b462148e08a919895a0028c612f24da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1815c25fdc0796ad3b32e31ac67d00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27ff81f6594ebff60cd25a6e33fa0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353531c565d066a655295469a349b77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d1bd985d67f28398127a4d9fd5e51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27775b30b1112c9f9d2d2ac9f2316756325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40132ae5563a5edb3810a6c284d9905d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115bfbc37a5282c421e42a78774b0ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e4a01bebd3ddb4b29a0cec0199492328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce3f74698f2de99071e51f498e0861329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9666a1160779c905d3be4fb8e777b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10404cd4b5976124c7722e9254f8f79c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a37d8444384a87e08680aa6945479332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da51d86ac1b7fb92ffdeeca61ecaaee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582283a02a43a3b7f5832df5492ee0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc84c3efc07dbdea9beaec1df9605335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be1ef769363bec8db59c95e1103f5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5107198b38ff2346c964d33282b50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f98b89785bb3c6afd768345a9dc34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd8aa2771fa6db356d0c3945486183339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d319594cd59c0f197a1e1cae3442d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cd39d73c4e7906cf2cfc219593a10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5708da43315352d607e15098c9491c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebfc5e8335e973f95bbac1014df394343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3760e0f850d7e965b1b4793308da5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc54691ef71771dfd35ed34cd170870345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034b07ba124b988506068f04ec24f9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612164e0ffead6321b8a476b605ec30b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20973eb2eb12f80207fc4f171c8b2ffa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f4438f2b950c0ab439aff2e60273349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7bd07fcfbbaa24d139167b7282eef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838af2c8851342c07c47c9a8da628b5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf90619504c49fa41c50f7908b56673352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411efca73d1cb48ee8255b3b8c2377e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb28da6cc5c48bbd823c8a599cbf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46af3ce31b6f08edb59c9502920398355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea0be93dd7bfa1d5a450bca76c2410356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a258ef356bbf20b2b576d46b54075b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc0494d7da828c171ba3829e7f9c05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558167fe7bfcda607f1de26deca67a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d63fcc2e00ce0ab60a6d0f45b958360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd1df1b15403551ab3a364f9ff801361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180eaad5e4bb129ad4a8412b6dcc06f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7752ed8fba154f84e11470390bf65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b58174e904bbed805feadc1470dfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad901c818cde387278fc60a3e41467365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8b4a8de0e3f34d23d0c7bc2930b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf683bd93f7e9d16bb204bedd47f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baca17ffcb8b6e74857951f84aa3e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fcb1ce566f38c933d68bbe22d388f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d2551f861f86fbbc2c893e5801198370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708c583f2fa644648ece2ac5d3d43f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d352352ba80fd1a6271317d5285a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b6e3a8356b0892994673dbaaf54b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95733bafa6b7d5d0d8033e0ddc18ccd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec114cbce7c52e89172af8a121e53c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c00d0255cdc4ac8fc86c963073ad9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3939e1acb5f3c1e29c26b2ea57d1401377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdbc9cba8deae9ac7eecdea890b94a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230daa4a40399fdcca67b2af1110e2c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed92be12ef64214f17a63749ec6dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc344cad87ff81d82571b45156abd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc2f1b0cdcd2b241ba7c72b5f8661382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd1443b8dd6709dc8a130cd18b7598383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ffc37dfbaacff43f20f0f918528c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af48b9cd0b844bb788f41ece1278d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192086181d43cb53755b4ac3d50eaf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e8ed477e9045f6e566b394f2a51c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae5e544cc416373ce7d6a9910b9338388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f41008b05476bcc49435e787d50e25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936df598c33f99c6a74a9ee5c8acdf6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c23d2f913f0918aab6261d08d8bd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9cd69e73bcc91cb0a748d4f01a811392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf140b7fabbfd056b4dfb3c2cae9b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b200c93f5cd1020f426396620943069394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c1c5774a7d394add11fccf8ce71d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5cf2261a52b4f1e4917b3d5a08fac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5e98301923067bd7858db4a65bd7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139efeb288a0e2c5c5b92fc5665aa2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c05621f2bd81792eb26e7de73de27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1c5cd7727aadcf58f52dcdff20b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06846b7c41b9170853d176d28da2632401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f0688b494ab1f23b54a662b4fa87e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa2c4edfa93ab8ba2e88ced1452ec3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4462ab7853eeb32fe506439906d337404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e002b4ff2ed50b94c0854ce2b22328a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f34627486b168c82758b58be3cd78c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e541bbbf6a7705f296289a93edb1e48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa301f22824be35fd04ffc0fca07761c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d71af37f05427d9ceb58b8823aa02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fbbfb8d47889db96e145e55aa202e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204b9d61b310d74593880660418d784411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9fb373a7b297b5601091d801e73da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad1447ce506724b011c88341b0177413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3001485b3ce36f07cb52f54f2405032414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3440b0d9d6a65748175ee1533cafa28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0aa40d80cd49f55a487f9b1819c8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bdab616ba383bfb8d6d312092392c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6287db9380664e7c1917b50277c0b82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226adb9618b9248618ee1c42f50fdb0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785b222c45d2e0f4cad40652709ddb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507bece483922eec4c94cdc4879277421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e94745a45f52627dcabdfac2738c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcb62bc8ebe9e83d65d0c8b7dd035e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f97df4bda82d5abb32823f557191f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0006da3f2d29c12667c4b249b4e9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc760dc299fcbcb3a98773babac58a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7cce740d078e533f6c0e7ad866c8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605808ca9fef915a287fbe66bb2d413428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0241677e65568399e8ce3fd2adfd26d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212cb2ffb6afb76377a89c8873dfe82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4d10a9ab52b8f4bdd8e46b0d6604431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749188c38578a42f5eeb1e3ad65260432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31220da665628b7be37bc45071fa0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fbec3eab0e7b5eda2f688ad75c0e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec507c408fb743e5767072a1ef86e759435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b13456714eb22bdd393f02d981709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffb3299461432e6385f2aa5098cf44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd13b7c91cd920e8573db9f1edd206438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b2ea21cb1091e592dccf18ac843a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24bdd6f99fc05fa189958914b870ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131bb42287b61911acccaacaec8390e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedd963f6d02ffd5fdfab8f9f8394b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1c4a929280956c8671ffaabfb1d05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848755cc673d29022162f2ff73fa6753444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e319c1ff6bb4ea577c37a6519aaa636445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea648ad88a1ecb178cb8c8f8c02da187446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26180da2f4bf7e017ca38e0ff619c194447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cabbb066e7ae89cc50de005eb286b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1afdaa0ff64ad4535fc4fd3fc0905449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be470eb35e859db79bfb346814f2e6e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e0b46779115a764c4bc22a0bde69d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdcad5e59cd3ff70d655d0d9f81687452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198c7bdbe74131ec7ffb8772ee10b76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ff8201ced6a3a3b494261e56b1de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec067c31ed00487990310b7e98c5a638455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210a1cc411657d465e30b924539df16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580131494c546f6a6258e8e3f937f0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1f05ce00b4f063ce177272435da73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d21ad7fdd12c17151ad0d699bbb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb06173497f57c4a431b67ecb2ebf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4749d8bc6b2b8cdda8c7af842b83f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a5741ba17e6c1ab4e138ff65006e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad330c4a7136dc01f1d61b185c8906463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385dae1ea7c3692e0d6c26f5eb6ab7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a55d4cb380f85ff8b362f18d596944465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ab38bd75b4e9fe8c106feab20a078466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f8df57904da11f67d3cd22decae9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1928e99d2fffe557f137f5d50723468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301be93ab58fa200e7d48b1b82cd2842469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928818a802674b47d23307bd0a19b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e7cd793427de7d46c0409a9676fe3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d193fc87dc5fe53f009227d5ff7a93b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26bdd1cc3b2434870908027937215473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ff29821fb741aeae8bd243bae5b74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1677bf653848e00d6fc3728faf224475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4848e9775aee1f2ad366a9adb1a73c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d184b7336e32cb63d313cd75d798baf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962c10c07fbb0ee7d49e18ff3a532e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fe71f1e7c51dae3e0664c215f4b16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20ed5ad65be7bd5aa97bdb7a61f3cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4550ba26504cd25e41a5979d7496ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8857f94f56e96adf41888a9b72f19cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59337803d42ca4f90c1756bca441b6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235600255f24330600f6feb89eaba0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf80eeb369aca83abfb1473d1c2d8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5142ecdf9ae8b1a9890222656e506486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26d8434329e7789472689117ae7cdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252209099c30cfc83b3fb16405807c0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22084d1276f98b49a257ef82f2c44b60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27f5ba3b7d2502d358ab0e28688b54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4cf1ed70c7d45684e1bd1dec73ffb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e13ad7e9713c8cc66670d5be9fbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab557850429566bc925951b6262fe70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef495fe56b769cec804ea5c5b53848494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e552d7f2dc22e189afa897c8327bde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e399febfd2665f713a82e0e4fb229e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bc607110f41407930769d065280eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bbe296bf42f4e9cc903581266a10c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c222b993f8d7c057de3631831a48ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec74c5b57d71f7a94eaac05f3dfd6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edff6c23ebb651efe89323bc9e886b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe6591c1c7ef456865d8d189718fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666788d95e259543b0edfbf438707c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf9ae2ebc7f27d3a8f23463d7c80f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff395127af530c0f0049862333c0d8dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca6fcd1b076e9c3e981fb703b691f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d48d6873d4f3fd0d6143857d8dcbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588981d66dfb56865592d83b2c9c6b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9ba56d0825791942a47cf9aa4f6dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056746b9581f8c47b09105c1e7b35bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac107e9c193a796a11c18822ebc0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d401f1dd9a69ea88a6f547e6e4f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45d882b6492fec3e7d84495f3086f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd4875a43e4c596477039c61a11868514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4575a9124d302bdd38882688edc313515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d9dd3b60c4cb5d98eb24311fbdc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927e610d544434b6a0704a006e7340517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645d72836451f6ad043db61cb0a0e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb140662deec37a973cd990bfca958519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2a5d684f4d403479cb4fd7b4a3268520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664794a693bec6d5f307cd2ec5593fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770859a5006de6e5f51be311761dae8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7ee14fdd6f8be86795e1ab0a2c858523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e021112c650037d121e36c7bd122b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201513b97da6789bf287ec27284788b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1a8ebebf08103562bab6ad39f1ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13347ede7d3002ddf85a0859f1ccdde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e73c8bc416f5ea1dba594983c48c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18b31a9cbdeb6f282f8389e08b3ad8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a4973d5af75ae7687d71bea9a1fb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d3ddfc3f323a5e4ca96e7e3568c70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1229dfe051ecd7ae9246bce7e5e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620be4da56b7b9abbb50b1bc59a0f530533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9337e7115de1dc14cf1c5219551a38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1066258db74643ea228b494a66466cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20426812f0ca41f9bc2201236a4e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308d6d6b1396f1202ba43eea789ebf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cb9c2e8351aa558128b11ede1cbd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962afe895037d6c7af0af5166c98b5d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ca089d975a96b35d6cb031c8a028540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cddbe7c19c273e4722dfb1a81aa55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a82c8a274a5da1b246a2a9a42f99e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600f384786f6fd2f3dd2c96f0b9875543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee8aa4be4fd5265d623a6f2c316f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84130f25e2177750877b059f0643098545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189975468fa6b5299d168895d195157546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c18f9945fe420da33dac0b0b8fced547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df112b6331ae66edf9c4c354805e79d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf950edebf60c8a698c0944f62f258549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c330852221289ec29df421ca36bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e31e50d485e33c6557732aed5da34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099298c85345940a76e1721b7d23e2a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d1d8468b7de3dafe9dfa7741b809553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca6e04c179faebe057420a28b8d990554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa348e8173e09258b4b453fd5e0c2ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80ed135ec53042ccb9a61e7052c434556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0cdac1c7c4bd1c90a08cb5720ab58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edeaeac4b2998f993ba6bcc488efa1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd683ed95ddc492d94690858a28efd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4369651813712d8b557e610422820a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7a982ab1be74ef30765e3570c0c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598745fd541dc606eaf9b71e8dc6c7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8ee91b77dd423d1daa39a694af26d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9de0e754f21fee7cca166dcc48ba3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eeb7bd22fd4c0df01fb2c20c83f947565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c42d4af2b8e93685c30aa7dd091c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f997b16cd4b62c36444d75bad88b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125c640113a1f83e66a076d94b9ab1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a0935acc6bf95930b18be727cfd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305138fb01d97a5ad8c21d840e647d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85523ba9e1a63059f9250de98643e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2d471f2b81e2827169e15145e7fc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1450ee74841dc8b658f7f4ab2dbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e39f32c2279e8c2e659b93cc2f6f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0df6ba74c1824bd1094711c7fd123575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e37a6ecc56eb3766a6f400eac3041576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a790671d0b03c084441946b58b3f8eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ca438896357a7a29740134e3b3c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f640b3ba0d660fa08fd94f1f5865e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f0e411dcb01bff7253f11154ba137580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a277f1d999d007be00d3710acedf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a70f7ed50d12c2ff42658fffae74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b418f22d5ac6ec633700090b9164f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ba68ff8fcd92b3254bb02b787c479584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ba05779ad12080b550b8c57121bd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff720a5f5a6f0544805dcc05f7a7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a13b2940b8a0a64cc2a8ba0fb64de3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ae5f3d0b59a571dcd031169476c3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0cc5c352b2a7120cd46da1bf842dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f37b2742c5225ea54653af5d6ab5de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438adbb98cf24df63b2719f92e7ffe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857779e4e9e8bf6522ac8985f3fa405592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708eeb5a48504be05cb55dc21bc2416593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776ea4cb288365c061ac66920c5e431594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129bd2a0910f3c86e85eaf4364eb80e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117acc10c19597e789e042a41744a63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb235a1848ebc7de1454cee8cf37643f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b358746588deb682a4c495c1b6b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaf7671c02037c4cad6e5fede8ee38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b3d2d36e97be2c37e5dc3f10af124600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387cb97a713ecd41d6c44f297bc9659601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176209bc519cf7d64423fb0ceecd810c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0685fc052d91dd255143da0c71cc330603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1050b488a6136f2da753f71233d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6ab4ba1dcff1b733a6899796d1b4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333cd7abe4fa8abaa138278cb7e704a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393258556e9fcd0119a5a38ec907a697607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9f4afbc796e9aa9c61c9b32064338608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5f5789d3a7265cc145bba9d9ea7de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df52bcdb2b349e6c95da6ac258fb33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df38ded5e4e21ad78ba18ceb9e2588a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d2fb9bbdb7ed378883ff3c860e971612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246decaaa0da86ab95fa464eb1674b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3691549896f0e6eca5137ec46b0ce6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560be6f4d8c0d41b7a7f9aa3186830e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998710a643aed11d31b7b350840b702616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7431ffc8d14dad9014c9627a000bfff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd7dd02274b81aafa24a95a515c43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a41a088977c05074640235805b4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d60b6740ac6d47184809b0080e7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d962c4d6fe29f14d85bd922837fe69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe455453bedbb7c1b2b7004fa42ce4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb146e77ff11314e93f952419854fd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a97fd8e2d2a9e676167859db426b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc2fa165816a60f7b1aeaed653ad4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366455de194118aa2290e590ae347f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f379cc8c195bbf2f19f66484506c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95b27ba5d47b67ed8c8f58d3ae7f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c048b6ce4b39ee5818418286f2d3450629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33616c8ac7e1435eaa38e6a6bcd5e064630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4ee0a464b546fb05a6184af2e56e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e2d46c74236cdbfe1d647b3275870632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb208272276e6075620428123c3dd71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0b35368b619f19bf4a418695a9ddd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e55910c889249ddf98fa8d7a15e333635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d909fb16424ca7d82c910a61fb712636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0574ed60e2c87d29dc777f0dc5b31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff75a6ad7e3ba3ae8acf4187893c58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581876539c4e3dfd34a537191062da8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcec428b6dd86f8b482527de231e0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06099d3965a950d6894c643a5e381f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1399b00ac3dd6a2cb0e23a4c7bae8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e87cd61cc3dec27670a18975a792fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b58ef4fff7dd9dc050607af9d033ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e0bf8096e17308ad237acf3b49a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c60e85f299355e3107b490f8704d4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef168a1e4da0384311ab7a830f17a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724fdca8a9b46c3acff9a81b7b52fec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf06a0bbc55150d28a19d19e3732e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7845262e7307d387a4d6c3b876c7e91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7caf25e0cc9d30d35c356806a49ee7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda0c1176c97c513a8325641ea6c95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeec804e7b1adf9544a23c24865dfbc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315d95b85b699f2237316b1dbc99b7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01489506716b70e0a80d23a3084f2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ae3fcaa0a49c734d15ddc946e068656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d113fceadf321fc0c9e67bd99e501657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b0e495b9fdd283f2eadb7518a2c91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983be0c96f251b4c306852e41e60ac4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eabb8c160cf88ae67774f7643b2bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde87a4081a40d064de36a9c3d8b2370661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181428050f6d38c3294c65bd9af2e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52de8e85a8ebf88a289882a001815a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f50277407e7ac5ff1cf1e37d4e67b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3930c9e27b97aa7c7e8c3684012e45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca4e7f3d91094b305cb82b43432377666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0db94a9927321a187d9c5c474f40b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160e9cab079837d04dad4b7c5ec40d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3bfe6422b1ab7e8fd28446c93c24c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdff61ebad36bb27e79bf330bb7199670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deda5031d5066379e91cee3ce2760fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940588c486ada3c419082f88afc089c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45359f6927955a61fb2229610139d21e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d51ad1d9f9fe90009675951a19929674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31b4244b52ab72c256d8fcfd7fcd81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf061e40242f5a91da8f22f8a3c29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f3580dcc17fa7453d6c7967f6e82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59003b7de28def010391fdb61181b6c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5dd4914e7aeb547eff7d7d310c541679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7e0c9c8863f8923bc2990f6498848680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2535ce62f61a36ed6ec0c188d1acf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53380c5bc172891972eee0cf80eee52d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b9c7854f263541a4cd38c44e5ac8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f7914a3f38779a6bb598cc95251f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe48400d9ca6e23038c89571e9491f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c834c7b42c0a5e275e101baf6a17b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fed01c0f4761611561564e86c228d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa29d43b2a76250ec839560cf92801688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccbb6aa92c70bf8531afa0c395dbf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f4ea055f0218f98d976d91529383690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e27282b1e4c8fe6bf4ee69466bcb18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae82fe5b23da87b9ea17fc46f7bcf3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702f4fc0a27da3b1644820eb6fadc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e24a96f0937ce998a3b9ef6cc52c5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448745cf9438be00464e42923471014c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffab5721b045d594d8cb7fe08f4b22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1886c69bc63fab70e1bf54bce2b4f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4120c7e56d54006f4cabaf5e1c3b37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d5cf5e904506aed5a84b44c5a73e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e83fadd3753aedd04c77e56377338b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1987ba588b85845b15f7f8dc2985945701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2e7437c7fb4914d9656ab17fad712702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557ac438260930eac85a795d83b261703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b61c9e4b48a127a9125bd6f3a28c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034490a7472a51347d315c2898143d24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c83b304a1cbc99f41fa439ad9a8c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd257db1df84bb0ba7f54e4c99d097f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2603af71b046a76be41f5bcd411cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06b5657a9ac050014377723442fe59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3192a0a5778440045f0b194e84420710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd65716faa852cccf0b340e6dad5954711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5472cf7e8805983d2189710caa92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093253012f79efc9b6a92e73819b76e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14818cf1f3b81aff74a66d787633e154714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cba3d58e8684c029e8a2896e17340715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9b89e796b42b32f9c89131f5821a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9e55d305a29664575d0686ca7c56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9638a2265212daf006fea8a24f6e8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2bfea5c0ea3d57580b4b2b6f491c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b67b9cb7aa34e3443501422bc457c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4351ffcafab042fba66d4c75367c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ba6881af4caee3800ef9351ffe06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c327cce477a00ac4cab09ad1ea63963723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c533a2a5ec55bf559989f1d2a180f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd983fcb2fbc835ca224f8cfd7bfef5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b3150096a2fa4b87c46070ad1e00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675292c450ebb716c8351d2e934ed4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d9523a4bcdf8d78bdfb08cf9b27e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a50366390a283386816e01fd4179dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ea9a8d50f373d91b51654af99a454730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c407959cf01aa73e9d0d54315ec51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6aa98baee351f49ffeb575a99e51f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0984c0841db7b0137f8e0103b038c19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7094a2abe9afc227f68f5d790b1f25a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1cf5bac8beb85256c34c404d998e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca98ad1db89e80acb1ac2708b0a3188736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f02dea28478e95359b411645d3551737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593d47272a7536e1eb63e6619cbabfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c269c5225955416a0fe22584665dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c252fcb4232cae5c0e61682bb403740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b826c9fe3a64a52c7f426d40edf5f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb792c637dd60b9d5e74cc61317f4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcda6f91063dc3d7b6f2923efedf19f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9cda9060db33ec696641af5e44b56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c84fb51b618455ef49550803cb93e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251b46fe69683a87111aa291601a8cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55925bef31ebc5eb21df16a6f596e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7bd77a446ab20e14a2cfe32254129748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d858b518124a8c0481c1525de3e96c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a5ce92d02ab7d28442e6f20f36d2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d51ba443a03eeba00612e141433007751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d81f86ce89f26dd40b5e4dd3546311752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c910a9df4d3c9b7e989b618bdbf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46f6469a274d0dd060e0d1fb030bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f1bf30d09a987a2dba60933fee770755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5a29ed9e4c8a2c093f06b568d35c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fe7827b98d4ebe866d1fd1c2aec59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e963dd4add801d066ff8ebe681059b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a895d902234e9f1b48d30ce41c4c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd9428680997350689e712c714ea221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2c99e8ced878c450617b850a5b1252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be805ecfd7c5a0b4d59831fc5a4053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5bec39f59e55e42c5dca727fbdde64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e6036a105dae5afc6acbf363b55e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873190011a9e82aeb48df8a62dd21acf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d876897130d9685f75604f92966e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3ec168e0ffeccc786cf3bad2c6fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac96ae15aa881c4dbfebf5317fd7b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd504bcec91759c2419c43a6b04cc45510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bf6e875b5f76a95be21f2eeaebcf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827f2da85ff729dd806462234128a6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b27e60410a4979c05e406ba5362613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374eea613f67a7c7708660a2352f93014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c00afe41f6dd95bf89bb497ec26015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf548dae1d7607118959fddb7c923316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc794a860edd444e092071f5879acb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bf86faaf7ad42f8e6823f10a0cbbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab6a3dc2afb1bf14a1eaf9744ce53919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721f8c67c47fb617df2a17c9f81b4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c9f7c6d0c107d70b05361c39685aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c14328edd5f37c368cc417d8368a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb0bcd2fb3dd01fe17a017f50f004923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d486d0451a8e043abc36a43c75767a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9824c4c2c90c7b3b37c980c452956f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419798ed40378dd314c4109de7328b1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b349ac3c1afc2117a5f1f215da1b9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a281ac45c28a16320982adddf80c2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03af3c6f80598f9a90c49b6c92e409529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14042b00441b4f97a6ab90d6f6e3c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e73afd29d2d3b3ef5afbc5ef5186e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344baf713547975e9ab6e009a0fb0b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea89cdc4c4fa1439832375bd4e8614d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03438d3b31ad4cef64364179d05838dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441991bae0d4317dc2eae9ed87075335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd2f8cf391d962d2a39ec381714e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adaa1ac8aaf77761ddec00d4708b8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bfab27e8f37482f9620ee89e331fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10bbc8265f9a10956d1e6e023ad01639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e9477f73f58e0f21b1e794a91473840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309835729bd578b7b9fd80b3565b2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008758de9748a02700df2de3e78a98bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5282e331137b18bc25329821b22d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088572ded7a5452c6bfdca67c8c5e9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5b9c7ce4d1da3c28c1cf9992ee35845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e4169b9269611a96366d4e23598b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2297a18ea68d59e89ea50465e7cf6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbc6d645697756a87605047f1f0b8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feb058972a31b02311d422510754f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52021046ed569f6f20f2678c32f8074950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004698b268bc34f00207d81e645ac56f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4dc8a08f070558f2eb28ad3db38c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aec22dd613a8c59363a25415246b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473c76790e125d292f8d31490ebc85a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab057046e3836bb0bf552231b2ff3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca60a0e4fe8bb0b8b3ee0d461649d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7982946899699de2a02566a3b4ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d51ab5ad31dfc79d4cd80c92608f9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3586b427d96593d8e58f2f0842b25059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb66a0fb302ad86af241f9877e40eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d148c6688ec803cdf4bcb555847e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b97f5867f0d1c704e0593247b51bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45299f6861d995aa262bd08f89c0a2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682d0bec1cf5f709c8287cd0db556664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d85c8e5f138e563b1c61e352eeec7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1222a63aa8efa87dc0d3a378a135ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f72a15d01a2c26e68c9d5ae19e9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe2dc9bef7b68bc13dc8339ae3a3b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad2d5e537874587ccb3a8001e6df5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843cbd25bbb57ff0c858f07ace1629770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d80357f8371836b65c79f17c877fa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909991a8d5ba3216584772527e1011f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434adef5db93a6d39f442d248b72d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed2bafd1b838ed171802661f77a49974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71ccc340faafd6aec1c801ce268b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d027c9a572aad07e11f5fc4a17b4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb2c9d8d455f91d73ea420d3b7a0c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3defb984c77c735475e25f1a10743678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeb83a9ffb642300b5fb92d2643b6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f12f6af43c3f0cdc7e34a1db8c03a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b5d12684843b7bdbd800d68fd14f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cfeb50b1d435433f5d1fc4386af6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadc2e650f352ef3eecfa908fb4faea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94150fe8d9f52a7cd2282a858cfd6fab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0eef821f5ad88eed1b0968fb7f12085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6dad69622317e0c5a6feef993e8bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023f8202800169fa2659af64ca750a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1a6d9538919bee9f64d5faab7ceba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42172e3d421a6690e59c9af153ae1ef689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee65752e037317c8c2ac59c0c22da590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1aea148f9a3068d1d2b211ba85e6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339baa8a85196697faa631fb25be113a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3b43415bc3c0b7e1c24e3250033793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042757b7e671341d618b04a988f4ff0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce1b74fe2b271d9d5021ae5695c47f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dd9808e4a2a6ee8e1118c3079272096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63603f32a35f146b31fcfaee95d47e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1187c04d22db8af197ddaa4bea6a8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f3aab49e575ac0a6b23b9f03739f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5cd9dafe7010191b480bac6691e8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3e23ee66abd98295fcff3d87f10b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f167eedb328ce255df3909c549a7aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd049cd07263abef069b736febb11b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51dbe3829a198ee403f5cea1a73c7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842fc2f12c8be422c65c33f263d452e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3555ead00689d3f82ed45eeaa1d9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d126bb72bc828a0f04f9cd7965fcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457154b0256d324c9ebb64d67c0095a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd2e96489091538aaf2e5ff0da64d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96eec5dd7c064eec41a5e56d98f480110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7d66b5a04bdeb3896b3dd7f3b5ab3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c75961319700ad7f12b03b4357f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f090c15307719972bed0f74e71d019e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa156907d43f6fd27c5e31608457aa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6519328ff9769229d661f2669ded9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b07d2453f0bec53b7a36d345fe79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee842f53576f5ea27079788f04703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb4f5c155a8d9056cc070dd743cec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ed381092f7f32586c9ba3d9abe0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e1bd5c1481fd6384fecc16f18592d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e0d25818b3aa44c71021a0a2a865a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed2a88477d26a899c20f81043c9a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f49728da446883172e8b3359fc31b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81555fd1e7b6caab67a33295ce3b6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b0970b1820640d0fe8a41ed8b7252125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe9ea7ab032649a80b025779dd88c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f2897e072f520423ff31b471b049127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ef6dc84185d8ae7e8aa40e3c14e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7c91d7263f150a5d8726e802e38c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed985a125c73bdca58d397802f44f4ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e6942b96ef9eb14ab8485b4bc84c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e0821b6af4d9e013e3463e4ee828132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e07b74d5c8111b3dcc8d799f1ccc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eaa01c5afb5a3e7e6464ea17aa6f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b920f800d5b3421a325d3d984963b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670dbe83e46ecdd91dc46a13fc826f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431ea8282f18a848f920794cc0632a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d0b5f7831607bd27a95403ccb921138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd141df2f5031575c712594b7ee71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adf57224a81c3b7eedb8f4f9e6bde8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1243cd2a2a278680c5da54b2d8831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4a56dfc693047bfdc8521029ab16f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43126858cba3b594f4adfc07037783143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c9f6e18d889763a281320b18a9c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d590bfa68a26cc8d0bdede6c9425145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee84b8bb49661769bfaf86d54c735e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965a1e287c1babba844917b7b00f99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c068077d4f077889efd838ce5891148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d610c0d1f9bad37eacaa55923ed31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70fe861d9adf664e4cca3db1709ea5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43d4ff30fa8401fe7d59109d3ebda7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f21dd6c68e54c6e0b93e7d2416ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e0ebfd9e0ab227fc96c844169826d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df113cb0a5c13096df92e1adec6c4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646c581028736edbcc2ab23dfd2dc8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f049c6c6deb50834fffa2853d20e9f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7dfc2e26dcd1c8041938ec751c04f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c80fd77bbc6a604b58e2aa7fe4e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cab4e1ab9a36558185fff7a338184159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af90b20438fe4c134c3bb3bc9f751d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf90ed92f42df94266762d21a44674d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0fd6fa12ee4ae7e0655a93929ba7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a37ae85eecaa2341aa61ce776c617163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e38b47674d994e440e8ef10d3f4643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43c3bc4ad6f5cbad6e25b600b3022165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb8810c8b13664c381d603f9df55e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9924706170345f4ed8c1dc68d424fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b46723fd12bbffa785138c3cdd0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f4bec80885d632e4f5239830a026a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686622e2c9a961230527f0113ee7be30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0fbb4cffa8695abe56227cd761122171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ebad046b6281c59fedce089a069e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc325219c72edfd8a6fe4ded3619d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b03993372ea29b8719a4586b0651b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a000c19cb6fc19e2d52660afa71f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08fbb220fd29a2d91e7b3ab99d8d51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a070b47cf81f407138ab591848fc2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca80a29857a5458e5f6b9148d676ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5b68aa9251a6b498bf22ac4ecc68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8598c5d43446c290c0eeafdbb91011b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659ca72f8ac5f51acaa6c88ad414616181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad538b4ae0d1eb614613fc9a91f574182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ce77a539d209907ccf0c4b216892183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d020941521ad3b6bc9b6a28c70ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aa6e4b386a8b2af1e19a03ad73013185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397465ecacc373a46db44c7663d6cddb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72fc34b86ae03bf381f8036fdbed3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf778b9870b14cd7fb522d7c7626562188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db217b5a2a0892b6cb000153aa61acd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61832014d11f1f22c1700c8f2db7947e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee7c89f56a84d83671018de3b999ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cdc19e6678ac31cbdfb906d2ba642192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6828664d139134afcec25bcf752b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93975ce1d34417de1315537586329194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086fe9522e2ff878a35da1fbb3c120d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd057c8ea3288b1abca85dcf4ce22806196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73511b5a12589e2f7fc9fadbcb7f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce41acfaf1e6d74b00278d241850a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de22e2e87a98d1105aadbb70de5827199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9d4842b99fb3bfb087f898fadd5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221526c4a8d78c01450892fb98f32a92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a1b487ee3e5f91e6444c7c38448e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a6bf0237c36042400c5ec05d12bfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e1c09d8c9fda396c3cfe2417c5be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9aa423492aaca9f7e48d4369e53b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168b8ae2c2fec73ca173a9949f36e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23610caa8cb141d06cbbe1264e175de2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d991a0f8d28a1d6b43e60264970b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1311aee167fa31b412bf63959df991c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aea6bae0cf1444fce75e02e5f7493c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeba2ab872c273dd58ce619f0e43f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050de23437ced96d94e939900fc100f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaebb4f976d50fd541f05e60531a73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde740ce8b430bd8a2e6381bcf44602214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680931725991633767ba02d2ac9196c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a18da801ad917b542fe0b90f86371216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de9bbd1e56fb7d0dac83b7c13d4531217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f239a03bb8a8488d419e5962fcca2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276de1da85d50a768591171dda68c191219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012102432010f3abff6343050f06665a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70291ab1972fb88e8babfc2f0d928fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f46e7e115ac199f665c7e42e05dd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd08105c8f011286fc0953624cc38c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fb27a102cc8cd56cd0213fb015e0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7e4cfe0645a32c36e33a803319b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315ee3ace462c790c15f0ce219d1d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086d2eb59c8be823d0c1c9f3413d643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75049cd88ed714918dc01d340a7efc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70586d745a7b88478a1713bbc14262c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8fbea80b83f6c75e2e39d3aab7a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb744d63ac9feb191fb8a761595908231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a5940c7ee6a1c531a053fd26c7625232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ce59ba79086eb65f63e0e4a9a79d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc247f14279d92489d75c3691e0c0a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b2fe753f7272f06f8ff0c994ed74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5667617644289b847fa73cdc0a2a98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3e01cb2a34c81fe215a8ffbbecd12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfcbe768d782a197e7c9f2cef50e74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96d87805b173aac6fafbe31f41a12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95128d85a9c758486aa0e4911ed24cd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe3ff59a182ee84ac58c36a87b3f81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15015b31428775aa5ab790c11e706efc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe561a036ac91ebdd3aebb17686d47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb659294ec2a0458beb66c11fa6a596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e4361756988c11500faec335c3e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da23780db1c9fdeec1a4da70701c0d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c0b6a9b4cf1ea37c4a6926eef0aa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700966671f1e0db2f194da4d2b0b6d8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad576ac40ba462452e7abda7924308249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba2da62a8ff0dc8cde1f537da09dbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b37889b2762db9de2eb4eb185db8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818f1ac2f065aef92be4d57a07fd596252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05b17fd9c1490438188684267f76e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d052c8746dc1a0ea922621d85640254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaba929cf555c6728d5721eef55ac9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e6e06443859a16b5274948b1d185256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3cf6b34587a4d88936bed537d2fc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b6f25ccee57a57462faac23503ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c9c9af43d1fdb4387a29da02c42a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea599fe78346f18c8cfcc8610aa0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de0501bce50b042e3dc7aa21efb32f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67ba728e0301e00986d9103740d3db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0065a353841d37724eef65b113bd43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b14c938a90ec89249749bf8edc3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a9a51efdb27f417012db481512de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b96985482e0adef9870c8d113853dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91c7bfaca37a6ef9b7ce6f7a8a42f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c0d1ca48d1809cd15a178e74db192268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2d7cfacca707f8bc5d97976c16c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3d0b5aef98d26b5b3ea78e1a1668270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba7712d6041a53600e959fe103c0d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0267743671856c3dd89c6a8fd3874f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca83534da9c4337f70690e2e163cd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410577df961388a40d75d07cbb44525e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa82a794f99962edfde0052f621f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b434a6763c6f8ad5dbc53e22094641a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a924e1ca2884fd950c56ce7834e48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aad89417e7ea5d7112217a74b1f93f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac20a30c694f8525f17a6bc8aed517279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c287ac759a0faef46f70dd22868f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dd771691886551d576c3a06becc8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f4c9c84c224e77ee2385bf253780282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e157f5f0d4c6b5a8d252e7a9789d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ffb304137f241963c0ed5645c1728284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77796f59a12cab0537333496e718a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2673ad0700c86f5d039cfce2e54083286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe16f96aeea636f850a50c51b3ca7e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5dc8c7dfec48611d78ee279078737288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb4c7b6bcdaed97c013f1b4e02b67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d34058d29335de27418a48773a1e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff105772025b2a3d4f490355c938e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa8171d863ec6bf09aa86061f54f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720021fe4bde65a442b2db678b6a94da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0300420be41165920c286198a5f25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9740a9d8e5e1066094d32fc79a48a2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b3e43682ea1e91736df3e42edacc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc446854b123dfebabb25e654d5a85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fca3071ea453c5ead804e675ce8d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b615481b6b7dc8c15ed3999783b88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164de4003eaee83cdf80d053e061e0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f916c60fd262517f404c829e00cd2d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6bb9338584d0dbab212c1afe2f218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6542c8011529925808a3e8ba09c86d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d16c659f95ff3e891863cd85a2c56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e8cee9f097696b6d3927696c0b66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fb4515603517c439e537cc6a88595306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db158831a3da5a76ad8885c0adcecf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d6a9ecfdcac661e4050d54e46c986308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce082a790d3c8389805d82156baeef5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74760b78a6963d082f24720b78565b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7995fd7ad209d7364ecccd309228be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f8248cb17441c52999fca6baf57aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82217a5724ce0f77ebac9c4908717876313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc88c56bfd86fc6fd38dac39446f9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d27bceb46bd8449984514cc9c74068315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9127f908d4ef9b22b91c92e8d772e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea008e2a39ca3a03f64c550cb0b8a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f498fa5431c625b3cedd62c98249782318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd69601464af32ea48a7d8a40080d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3f4ac4c2ce41f5207a09e0f1850d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9dd55a6db26babcf6326b6c1c47c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8b7c47fcab4c12fb44fcdc305aec1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f4bff844632e36fd338880608c98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478f9c0e602e712dadc5e710ba282c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707445036d80d605128a271f898ac0f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b92adcee749bff2207343dc13d8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f91930b264bb537b3eaf11dfc295327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5098899673b3bfe3d024185596616328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cf49f4eb0702021a2753c608b4208329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf8754f20fa9a388379d7ff49ee32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f130f1d57756774761288e08bfd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e048932f423eec15464d7c7e44c09f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c95f9ecd5d548be5011a95b5b2f965333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656675dad0c90feacbc1440be98abeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e20af904fd6fa47060863c2af869335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c172ec284379ab1a4d39d60ddf3ab4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08a6512dc115180dc50bcd3a4a104a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c24ad00b1f662699edcfae268fe7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3cb88ccaf54793cfe2926001b422339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234d00f17598836b806932faede073d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe8442bea646368c07343564bd6dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fcacc9f6348d0e31d93e79839414c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a87740f8520f4ee150c9cb9521927343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9c9173fcf458a2c68d0e5a81c631344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415f85683c0fdc3f778f6f12e558f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b86c089baa77d88a3029e4545ae9cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19d63e1a9d34516f30dee0807465a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76746004e796471b4f49034328d19a92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625bbdbb8d396a10bf9a6db57bacb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd897dace60b5bf8567710ee6ba3d99f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dea7d602b3042379d1c5c7c8fc7f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c588eae1e52f6f634b49ad9105ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c9bfb69e8221a901e4c15ddf8afd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22f3a732a9f6d524253fc4b82e1c3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc50e89870d81ee45d76d71926518e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f495ccabec2fb0153cec1d8415c2b1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485176a3ee723fc4f902867303b2a44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31a7537d72a2592ce667e7c234d9c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c915e687195198f7ac9f2df4a3a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbaffb3285fe1afa399c401a208109360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94556fca3d5a6b39d14d3c59eb8b4b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0f9f6887a211c3375d9ab02c9f91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e8d9d82a7574cc5d6c894c3a6c503363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34fe9427f508452a78060af437a2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a114d1cfc366b977d3877b6a53cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a4d5e95902a848126c023c822510366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf717689132f600fc1fdc1e626644367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868caee3d566aa14150011bb66f4bcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651ef62fc16d947e3f989d3d329b558369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27806ba9d3f2c9e6fcf256d6bca22b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c028aedecfa0b8701c953218201172a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782076118103dbb76a3d8fe4a6c380c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e542e3abfa73c993ca8005a1f5360ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72eeb7ee5489fc2f4d3c111232029a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10931966777ee1f071d50baf7509c092375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e5eed3b2b9f244b9a468220202159376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1086d371c67fd30ccd56f2297b07e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720f2f40b490d88ea24647795740ad8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf468e594043e7c2f012245f611f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5767c1f557c98682a43d4cab58e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3edde0362acd732ee1826a456d0c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef72593e1c6d571bb575702ccc05fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac9aff6b1c24b5b229b6548acb8846383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aab972323acb5c2d6e222a37d5166c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea899b62c8f7576895b19b24f664f5b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308764751f5bd52bf1b7f5eadb11a2b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71c3d3f96853b0499a7a9266d798b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bacb0b4e121c1b0344f4aef1fb618388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a9a99cf5376a1a3b94984301620df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3c9d7783dccd27d216a63a98abaae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bc6b2d52b0318b17fa529868a634f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcd4c22e62f4dae6b49d7da73825bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c6cb4a9f20ab12e2585b1dbd19e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb353f72d47fdf7cf0daa3d1965ec7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53012f276f574a1e66baaa89b801677395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f16d973757523d686e836ffe60c02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a3a7d0054e143da94fd8f12e9108f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1319366d1b93dae7a00cc84b6e9545b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698ff6b7f4ea79af0c1911bf82c486399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04d5be1219e67d049364190dfc6b4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfe579222607180fa530c401a94588401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70ecdc4fc2d6081abebf72e886276b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20de17f74159c0c0e67e60908e1dde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a6e40c03816425eeda8cd8099869404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e72b8300f475d407c7c49e75a5e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521cb582efd574e7270efb0a94bbe60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb890a12a4b5a0a0ca650498bac7d987407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3249070c56a931b09693fb3dfb045a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954daf14513be3591a111b4d012a9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c414a2c120d2403dff376212dbd0ec7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d0a18540d0edab3143457ed04ec15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122273414e1b9e62e243f15894c35e05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c27bfc784adb4e15dfbd0eabfcf7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d3e7e14d431c5523cdfd55ba93ce7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61b44d3de8bacdf646e37744f2ce47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b56ee47538256357118f72acbc80e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59632b59dd5410a6e8c2c6b5744912417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a63429666526f1fde9606e83c73f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561a36934a38002955e2b520b25a64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b55655261ce9022b119d0273f32e36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937d1cb411fa189dc2f0fdd1cd8e03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422521021674ec0fef3ea363bc4aea6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3da8c1621b61cd702e43b76b3dd8a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b718aae47dc1a206b32426b7da5da9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b932fa9b3974d7cb3e509ed1efbf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e287612c8e15449e1ff00c3875cd07b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2ff21dd04aa0a3f94828b4d562199427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6f9f4f37cb7072a2693acc21883e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b686f3773f60b2a94a0f13e30c61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a683a7e0ca4956e82215a040f9925430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf4321cc8aff20e132ced80f83c8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07697f6471c153c9f7bc8c8c230cc76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c21e3245e0ca3d164a0fa2be1a724433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9bd059c0a8fb67ab2c25e8a2ee056434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288b2c7470eba0fce1ab985277057b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a788a63ca17c2a793e0d3a8fe90921436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a36b7f668f55fab160484ea00b07e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b4590e28556accb755ed7518a2e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c27fea98e5d225302dc54187e8247439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4938abc16b864ee0c5ab611a9f658c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271740a982831309b243456ae675347c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce60a7f25d23bf2ef94b5b536eba35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54a4d54e5fb110ac1db1e1e79e81e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeeb5e52dc78b24945367182cd67b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1406476901fa9427a5f9d8d79bb6d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8421b5dc19c60b2d3e37f1e006df8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac167bff1e5020e9fc784e35deeef0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cff9b32c2be0915189791e6354d562448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623d62d4f38ee24c32a23b834306d1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a422648365a810aa7d9bd747e1063450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c94ce3f7b5d7136c0959653cf4963451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177465193a982a978daff8dfe3036d0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56772ca68b8e0ed9dc7bca59fa49b66c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c23a3b56dca092c407f025dbd7340454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca45b3e04497b014a42ccaf75dc9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcccdc9b89a884465c3774bf94eae4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564b21d99ebbb8cd247a0b19d60cc4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca114bd2f6bdd189ce9507b4b86186458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff781233265c8de06d93e37bbd2d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705476f63288f94f02cf84b0feeb320d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6663cb2da0b2528e82d610947078a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c926e24766f1a9e7d6eaac37b59a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de15273b8918d7b57b1fd79a1f49a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69236dc571d09b6fba268bb9c4d1588c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49da29d1d5da76256e377ac7b4fe0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26097b0a4a21c856a416164f8755263c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523e8254f0f9f6b1b6a55338c4f682a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4e05be9e1aefaf26a2c57f3bf7eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fcd6de89e7332af4fe868bfa407be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4b3e3e589d3bc5f9044966b6998ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b429f3d7c48b6db4f7ea03b7548f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e18e4aef350e6653de0ee74e771da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae08e2342d148a6497d1568b25ea26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b921c322b2cc28b47cdd48d52a919474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b49b5a4a6829e727a90f49a6d5216b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c9f0bbab55e1845a0eaa66bcb7f68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e7a65937b25fd7faef8d686ddaf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31609678d08a03b13ee739c6010ed3bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c4c7c40b19664ed22eefc4b960bdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abecd3306216f927d76aaf6ada9e01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362ae77074d9854903ab8761af04cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69b6ec76be230c6719b1fd87f9e3ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f117badc1e7a9e3200ae44ff3bbda4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb326f7d3aab1125076615c2818439d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b5f851d19637a815904a48edb0b34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b276e6d1c331c329ccf5dab74a35f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9f684e3fdf9ad1687fb44dab6653a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434cd5410c79d0a39a07b92053ac6a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780148df5771bf5cd531c724b5767c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458987a305cc840812f818f17d4649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896436dfbf968ba1a392f7b5b01dfaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb88028e950477ddeb1d0df0ed7da6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ee0d1240cbacfe4c7d358b180695493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc417d456b57a8494fb4425d67d858494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a9419736929e114f02f1fd05cb988495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67687b6e811763cfc3c1cd9bc6a4afd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaebae9891db7bdca2b96d17d808d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfcefe955a82b6e25c978c3e67b595498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006310ef4f12764aa8e3d9dd1df2fea3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b8087a1a99efc365caa2bb43b932500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3d4527961c35a877c43917d029f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c3250d7a9ba70fa9baa9a710945e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaec85c18ceacbe4daa43293ec7eeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8305b2d7574ed8b0a489e4ce470f850504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065afa1803e07837bc1beb0a73fd9ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd4d6e42d56cb5dff7a2fea04c7d42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812ae5ed146aabbf625b565a99cb141507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b68b4717253dbb592ed9615dc6cc5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede4a1af7f04ce9ae7bf2b1996f1bfb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6aaac9a61b663e13311bf62bd478e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ddb9a7d5a166f2bbd5f56b4c116c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1219936a436909960af958f9d5bf1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb1ebbc596aa99ffb2cd6974c0690513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94a0b44c901df73722fd814157536c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe517d80c87a13836f7d6720fa3e0be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e62ffdd7a110728b7ebda4beed24e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c1994843ec24002431e64484f2dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9622aaa866d4bb8e488c307484ae3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69268d63b252c61ad0e2d1cd3952038519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5b7deab5d4a3e435621394cc1952c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16850e3415a40e5e4b62b263c8c6cec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244655a5806fc467dc2bb05dfb5bb47f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4ed8249d561fdb5135b51b7af89c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6ede078de200f7ba83b19c5098514524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a05f12e580e38a3579784ab40f13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22635f0ca79e0b4c76e384a14fbf1779526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7eb1abe1d275788650641745bf085527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc58c4f2f96b3736b170623e87e1b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e0299c5885ffa93f62a0700a297af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713d4704f7a291d0ef81323dda585b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea03f676eb3111146a5fef8159479da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db829dac435710272022c75e22c706532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2edba0082c7027a65372d128b7fe40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5c200844a2e63f558a9b795e39a4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934459bd51b18b4b292bcff4df594cc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c585b823a120490017dad70007143b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0f030d916a2bb71f88210b1928f25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeee7f47490b92312181f8ce0b4c36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c02ada26ae9ffc5802996566b9fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e026b1693279f62aa4e84b6e361a5dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c657bd9555b29666f04bfd5add061541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12fff1664657d416c79b51bbef5d61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710988caafa502f86bd5de14510ae88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b677660fb8f98e2dae550ec4778e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a989c1985a1330bea21b081997b5b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957997ecea9caee8e0249b579b6cb7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f06a8b9a9d497a5bf9fd9e117d0a7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665991442e55748df26171ca7f612b99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a14418e34755a7da2c70c01864c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89597943b300b48188bbf7df96ffc02e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5af646cd9cb6ebccfdb46db76df9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ee2b533a80c84964a08fac3e42fba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880b3c1c9fdf3d00e7fe69c1bdfbc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeac7fc812c7e507eac924b3fceb58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b75492114eb6b11cd5a6a650c547555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32be04615659276e4bd8fcd485bdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f49b75b60bc4dce689f73455b2cd0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44111cf6d542cdc108fc48cd7d151358558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd6947355ed299412a90d1baec4c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d16d3bf63884187290dc2be99758560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08421719675062689c736ee2cc2ae48f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a602384dc61d4a36d31d488208c9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddc1cc8f381d67e7e7084a35e01b04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb0744138142b7f0f83f85298f1ec9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f38e045e7a503cdefa745377ae0931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4233519386d62b3b91cb0386ba7b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab41d8e880a71fab5be575809cd36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c61b24963c049cd77d0caf4f9487568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342c83f44f387b4bbe45b81e24914d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c75047a9730eb6b0404e4a40f78f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf078bad4eeefcae545e5171806c0e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b09104dfe4ba4fdaa38db2b15eadc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d858b14ecfa61e907fa69f631ea8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e04cb5ebdae8b7f1049b207dbf48bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de45a69eea77382b461e032bdd8c79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c47a18c81b42551968c2e7be2e21b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4731212250219edc6ddff4bcf9789577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7a8e530fec44e1c377c94c4916d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa16f35ab936ee2209b0583f9d5745579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385014d2577b5b2b2de3058b759b3aed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a468774d16654f981af7c9045ab144581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07994bd7fbeab848b765e98d4fcf4c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09334ddad9a7f1e9ae7103273e01139d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9029660561b2cb164ffb14f577d5ccd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edceb247e7119ecc8e630c1aea6d52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9e112b55bff99940eddefbf575f6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d29b9eded5c20919a8b4f420af673587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90dcd73d24e4f60310c870474b5090588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48086e3f39c6a9e527bebe0150ab4047589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb06b3017794e1bf4c09ef9ce2f194c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfb9a63c778e7032820dbb8aa3818a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531f94107a484201dd974a19c15dff3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd5d2682ec24fe6d7ccd21dc36a0d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ed81d471b034b776e79d9bf43ebb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7bf5df2d2b4da27afa7f6e93dac8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a4bb3755b94f44ea790d94d3ef7dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24291ced79fc4a15171a290ff08394c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3e7a7bacc2ad25f023115683a70a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2cacb1cbebfa4da4af68607af510f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b29f92a4b5ed0b4e3547263333ad2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9817b87e89342faaff657bc7121f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7cfe5bc54e9149ccb2c9602f5fc7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d2163c89a8ad7578ba5b15ad84be9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935aea76eba8a671eb715faa8fca94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe22eff3894ddcffdbbe6c298eb5ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece85eb87f44599dcbdb843dc03e9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba05c8c66b7bbd8d9f140e71da00f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a40ce55865d5c51b076f5b98dcb8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026245e0aa8d5553edec80feedceb46c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3febfcedc3d0173b59ef03e6ea41a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c651460c980cc8b1c93797c47e091c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6e256e631aded7510d4a4d8b604c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146b7a54e9f2e117aa64b91494ef333613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c405207a123966fe431360a3ce9c27b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439eaeaf7f4ec2b5e02f68da5c02278615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eeb4d3775eb5aee7c409c8ae03df7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929c6666f94df60f8cae2b4a1a1a67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58648fb744e1351489677e266f483def618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2de921599190c91ac94f3aa92a7d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45346e673060296dd8d4a1a23910dbc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7fc5e06b6d54dbaad36b9cec096c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8192c9f9c6093d9495638b2501364d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e49f74400f52e543640cd28ca952f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59f454b52c47262bcf6cab4a87aff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff085bc4576a9b79a87c2eff34d381f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb90913b6d9cff8d1dd5eb8bcd46a0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75412e53fcefb652d8e666dd735d9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ffa708ea1c79c9595a28fb03485b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde09e40e5aaef7719ec5b9eff76182629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e93a8815f24cda28731053147e36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ccb1d39f01a3761a5c117055bfda5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916ec9eaa9e6a70686b472b93de574a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c7fdd28bdb5802ab36a4e921bcb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928ab2ce26b75a685b130f4058b41eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5014c837366f8ac7055dbd3df1eb96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07dd1e1850c33af5fb5f19306dd5fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98cc1209c397466ec7ff9446902820637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680256278245275e44087c556f3c11a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625016a5efece74970b16f0b7208a6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf75c0c5d9dfaa6edd661b6d98fb68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0432da21de8e39690a5647b04f4224641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046265a137cc9fb6705e115c1dbc847642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c23936f4e50d2f9e789705f6a6271643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64441b27a9918a5ed9b36d02f8e7f9d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ee35b78e165bb12f92b439835c39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52167f1ee1a82dfd7ea6c361f71aa72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc456ffd674979fc998e80a3e769834647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea86355bdc76561e47aee1a7fe5b45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e58520826e2f74a21cd586d3fc5956649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d505f47dd76f832b284479bffc29fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3967933305b2fbaf33f3dbd111d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f2986c8951d0f261fd251d3030d94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd370d594a93541fd2952c4a56c99b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740b7fcc2b086583c18e119f2ccb8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc2f1c55ac81c6cc93cd2079efeea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577f30c826135f56a2aa63ddb97135656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3f68b996d3e4e3bd57f71441ac67d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e79b00be619630a2be21cb48db91ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce5ceccf7c6e75b91d64b511dd53f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8521b8f10308f4e6e1b3a77fcdca83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78eae36b6fc6e4df486e1ee17cc29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33fe5d585eeb8f8ea49159cafdcf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c6bb952b4a4e542e61d8147874a71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c0407ab70382bf7f95b3af6a6c403664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ef83031f6869b2d58fd98eb78552665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1be5456a7233893efa903fc33c07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c5fb75d44ff051b08cd57314f1bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d8841e99bfb17e6e540c949c3651668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb97fbc8b016de537050f13526747f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a08925a3de009e55de9a2217091d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5518d3bdec5353bc0eab39087e9ba0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a9e149a41d914dcbd72836dc623ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a806ede0b51b71b053b6ed591abb04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74f7b7e2b02175771beafc6abd0b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248e1ffdd1c7df253f1f4bd00f2aac4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233495894fb6e11c7a623c3466bcbbca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9bb06a176f57932aee9e7a6ff6d9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be576ac76edbf77ca2a20c775e42921d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1692e0af41df807cb1c309a36493679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30084730ef7da0dcce26ea85163524680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac3162c4c07fb86f229e84e65462f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca960a46a9a433e928381dcd604aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd8c9b1e7c86709154df1586a0e88d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba5c965cc5e9495ae8cdab06ede594684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be5c3028ed9652ebdb6e85fd5f8966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eac69eb4d28f4b667d3d6010237098686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f0723a6d1fe0c53d8aad329d4b24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0b8e29d32a9dc9a19be83eaba1e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eb6349c32d28973c200c760da6210689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5c680043d00c8387c3e2acd2d7fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c1d2866eac81442c19a3bfaa58f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d0ecd51781f50b6ac42e5d343b1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ecaa289182ba3ab7aa0e304798f27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a27a0577682bc58b59a9730c8ff9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d08df91cf29ca5d65f4884fc52ea5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b97f8b8a1323a3c8874764663597696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20cf27d0d350ce19e9a44e682573bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8dd1d78ac3aa3e5af20d521cb9fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab966192ae110a1af8d193e0c8feb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21176c27abe6ba9203a1bcf34e49fe1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d153658b1adcb1f840bfdddba8196701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea853387a5bfc05ac4c0025d48f8eaa1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75777adfa75db3a1d164f0c38c2b63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e526d6a5ed24f9ba2c51b17270c3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f508cd48560268978aa01ba208087705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299fecb57c19f1529df7fef8c84ec0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c669a37beda72f91b3b8825d793edd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd040eb9720f67f687c9ce94f60bbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb1e9ea60068fa3e9ad4ca2bf17344709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cade10826ed6960723d5c993000ed7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225210095eb1f6d9f65cbbb1e8290f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07a596fa1e9999d5c919e81bfd3bac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c33fdbf01a7ec07ce253c518cc54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed7ff236d4ffb28d8e56e83081652714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617279be1e2ce68ac64da01f12be680715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baae9764224fbade9e48b29ba37b711716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cfa51bc9ec3a892759a42392d5f00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5719e37769d4142ee59cc2c34e1e73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249fc49f8a2c1c03816fc62072cc206719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14defe4419a9319996174496220a46e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3baa0feb5bb668406fedd0b2b7b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b3cdb442ea628647c14cafd6cd8f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0683ff872f8eefaf6b586fab887ddca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c80838f1ec756ba141e0e03668a96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7837ad57a72176ad043e4097a47e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d122e6ee2cdc4225737941a960741726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c81873d11ff96eb68ae2c81e91c634727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca136f6dbbf4a43f89ec566a54d53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1528029088484059bd6f0b3b672c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef204fdcfc6ae4735bb176a4e1c5952730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240b4958fdf33ff10e814f385025f80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3c082249334e326575b6e87fd50a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379d31cd9f0dd6993a708c14fc01b70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca11e2dfa2e529e12f31117c34465c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3977e787e28f3e3245f451d06503baa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2897329d4183afeefce2407de506124736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c78b863d733ad9474f0e9a840f78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1500fe9f6d8e746d1b4a9724476189b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f2f9fc5197fbdad24491e152ae288739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62be405c6574753cb3f4c06d09c7ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d2a5a2ca07ae1327ab0d19b120bc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aa868686fba3f37373c3090a35611742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59eebe50282936f66b81568859a22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fa29fd47ba01689d779168eac98b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e39be05b8e98c53fba3173daf9100745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8052a5e5e15d318586a4eba1f0fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2895a5108741375c11fc1049a0032747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa35808c250db4de61e309cac612ae4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6da8133c780873c2b6a71f72be4bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8ed37611c9dd3da5dd7624a75826a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85131e7209500e4bd299c9ea97f9d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ac2a73443263db3b84576059a4ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2be8ad376376164a1c4274b431210753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2042447e69c2e60bef196bc6c6163754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c2f349e2527278da4c23e13cbcc1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cdcdbbf118d1f09ca0a76c9179fb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3483afeb621a6ab9325be03e863ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca35bf61f45e1a2f8e6898049fd003758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e252cd3fe1e36e4957a1a8501864759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>