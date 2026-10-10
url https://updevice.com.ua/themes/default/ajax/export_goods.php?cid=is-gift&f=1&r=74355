--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd9428680997350689e712c714ea221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2c99e8ced878c450617b850a5b1252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be805ecfd7c5a0b4d59831fc5a4053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5bec39f59e55e42c5dca727fbdde64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e6036a105dae5afc6acbf363b55e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873190011a9e82aeb48df8a62dd21acf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d876897130d9685f75604f92966e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3ec168e0ffeccc786cf3bad2c6fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac96ae15aa881c4dbfebf5317fd7b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd504bcec91759c2419c43a6b04cc45510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bf6e875b5f76a95be21f2eeaebcf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827f2da85ff729dd806462234128a6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b27e60410a4979c05e406ba5362613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374eea613f67a7c7708660a2352f93014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c00afe41f6dd95bf89bb497ec26015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf548dae1d7607118959fddb7c923316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc794a860edd444e092071f5879acb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bf86faaf7ad42f8e6823f10a0cbbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab6a3dc2afb1bf14a1eaf9744ce53919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721f8c67c47fb617df2a17c9f81b4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c9f7c6d0c107d70b05361c39685aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c14328edd5f37c368cc417d8368a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb0bcd2fb3dd01fe17a017f50f004923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d486d0451a8e043abc36a43c75767a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9824c4c2c90c7b3b37c980c452956f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419798ed40378dd314c4109de7328b1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b349ac3c1afc2117a5f1f215da1b9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a281ac45c28a16320982adddf80c2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03af3c6f80598f9a90c49b6c92e409529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14042b00441b4f97a6ab90d6f6e3c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e73afd29d2d3b3ef5afbc5ef5186e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344baf713547975e9ab6e009a0fb0b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea89cdc4c4fa1439832375bd4e8614d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03438d3b31ad4cef64364179d05838dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441991bae0d4317dc2eae9ed87075335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd2f8cf391d962d2a39ec381714e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adaa1ac8aaf77761ddec00d4708b8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bfab27e8f37482f9620ee89e331fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10bbc8265f9a10956d1e6e023ad01639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e9477f73f58e0f21b1e794a91473840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309835729bd578b7b9fd80b3565b2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008758de9748a02700df2de3e78a98bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5282e331137b18bc25329821b22d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088572ded7a5452c6bfdca67c8c5e9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5b9c7ce4d1da3c28c1cf9992ee35845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e4169b9269611a96366d4e23598b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2297a18ea68d59e89ea50465e7cf6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbc6d645697756a87605047f1f0b8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feb058972a31b02311d422510754f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52021046ed569f6f20f2678c32f8074950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004698b268bc34f00207d81e645ac56f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4dc8a08f070558f2eb28ad3db38c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aec22dd613a8c59363a25415246b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473c76790e125d292f8d31490ebc85a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab057046e3836bb0bf552231b2ff3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca60a0e4fe8bb0b8b3ee0d461649d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7982946899699de2a02566a3b4ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d51ab5ad31dfc79d4cd80c92608f9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3586b427d96593d8e58f2f0842b25059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb66a0fb302ad86af241f9877e40eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d148c6688ec803cdf4bcb555847e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b97f5867f0d1c704e0593247b51bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45299f6861d995aa262bd08f89c0a2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682d0bec1cf5f709c8287cd0db556664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d85c8e5f138e563b1c61e352eeec7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1222a63aa8efa87dc0d3a378a135ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f72a15d01a2c26e68c9d5ae19e9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe2dc9bef7b68bc13dc8339ae3a3b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad2d5e537874587ccb3a8001e6df5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843cbd25bbb57ff0c858f07ace1629770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d80357f8371836b65c79f17c877fa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909991a8d5ba3216584772527e1011f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434adef5db93a6d39f442d248b72d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed2bafd1b838ed171802661f77a49974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71ccc340faafd6aec1c801ce268b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d027c9a572aad07e11f5fc4a17b4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb2c9d8d455f91d73ea420d3b7a0c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3defb984c77c735475e25f1a10743678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeb83a9ffb642300b5fb92d2643b6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f12f6af43c3f0cdc7e34a1db8c03a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b5d12684843b7bdbd800d68fd14f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cfeb50b1d435433f5d1fc4386af6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadc2e650f352ef3eecfa908fb4faea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94150fe8d9f52a7cd2282a858cfd6fab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0eef821f5ad88eed1b0968fb7f12085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6dad69622317e0c5a6feef993e8bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023f8202800169fa2659af64ca750a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1a6d9538919bee9f64d5faab7ceba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42172e3d421a6690e59c9af153ae1ef689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee65752e037317c8c2ac59c0c22da590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1aea148f9a3068d1d2b211ba85e6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339baa8a85196697faa631fb25be113a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3b43415bc3c0b7e1c24e3250033793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042757b7e671341d618b04a988f4ff0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce1b74fe2b271d9d5021ae5695c47f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dd9808e4a2a6ee8e1118c3079272096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63603f32a35f146b31fcfaee95d47e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1187c04d22db8af197ddaa4bea6a8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f3aab49e575ac0a6b23b9f03739f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5cd9dafe7010191b480bac6691e8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3e23ee66abd98295fcff3d87f10b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f167eedb328ce255df3909c549a7aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd049cd07263abef069b736febb11b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51dbe3829a198ee403f5cea1a73c7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842fc2f12c8be422c65c33f263d452e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3555ead00689d3f82ed45eeaa1d9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d126bb72bc828a0f04f9cd7965fcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457154b0256d324c9ebb64d67c0095a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd2e96489091538aaf2e5ff0da64d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96eec5dd7c064eec41a5e56d98f480110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7d66b5a04bdeb3896b3dd7f3b5ab3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c75961319700ad7f12b03b4357f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f090c15307719972bed0f74e71d019e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa156907d43f6fd27c5e31608457aa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6519328ff9769229d661f2669ded9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b07d2453f0bec53b7a36d345fe79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee842f53576f5ea27079788f04703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb4f5c155a8d9056cc070dd743cec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ed381092f7f32586c9ba3d9abe0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e1bd5c1481fd6384fecc16f18592d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e0d25818b3aa44c71021a0a2a865a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed2a88477d26a899c20f81043c9a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f49728da446883172e8b3359fc31b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81555fd1e7b6caab67a33295ce3b6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b0970b1820640d0fe8a41ed8b7252125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe9ea7ab032649a80b025779dd88c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f2897e072f520423ff31b471b049127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ef6dc84185d8ae7e8aa40e3c14e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7c91d7263f150a5d8726e802e38c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed985a125c73bdca58d397802f44f4ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e6942b96ef9eb14ab8485b4bc84c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e0821b6af4d9e013e3463e4ee828132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e07b74d5c8111b3dcc8d799f1ccc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eaa01c5afb5a3e7e6464ea17aa6f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b920f800d5b3421a325d3d984963b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670dbe83e46ecdd91dc46a13fc826f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431ea8282f18a848f920794cc0632a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d0b5f7831607bd27a95403ccb921138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd141df2f5031575c712594b7ee71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adf57224a81c3b7eedb8f4f9e6bde8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1243cd2a2a278680c5da54b2d8831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4a56dfc693047bfdc8521029ab16f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43126858cba3b594f4adfc07037783143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c9f6e18d889763a281320b18a9c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d590bfa68a26cc8d0bdede6c9425145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee84b8bb49661769bfaf86d54c735e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965a1e287c1babba844917b7b00f99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c068077d4f077889efd838ce5891148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d610c0d1f9bad37eacaa55923ed31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70fe861d9adf664e4cca3db1709ea5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43d4ff30fa8401fe7d59109d3ebda7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f21dd6c68e54c6e0b93e7d2416ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e0ebfd9e0ab227fc96c844169826d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df113cb0a5c13096df92e1adec6c4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646c581028736edbcc2ab23dfd2dc8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f049c6c6deb50834fffa2853d20e9f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7dfc2e26dcd1c8041938ec751c04f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c80fd77bbc6a604b58e2aa7fe4e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cab4e1ab9a36558185fff7a338184159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af90b20438fe4c134c3bb3bc9f751d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf90ed92f42df94266762d21a44674d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0fd6fa12ee4ae7e0655a93929ba7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a37ae85eecaa2341aa61ce776c617163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e38b47674d994e440e8ef10d3f4643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43c3bc4ad6f5cbad6e25b600b3022165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb8810c8b13664c381d603f9df55e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9924706170345f4ed8c1dc68d424fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b46723fd12bbffa785138c3cdd0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f4bec80885d632e4f5239830a026a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686622e2c9a961230527f0113ee7be30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0fbb4cffa8695abe56227cd761122171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ebad046b6281c59fedce089a069e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc325219c72edfd8a6fe4ded3619d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b03993372ea29b8719a4586b0651b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a000c19cb6fc19e2d52660afa71f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08fbb220fd29a2d91e7b3ab99d8d51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a070b47cf81f407138ab591848fc2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca80a29857a5458e5f6b9148d676ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5b68aa9251a6b498bf22ac4ecc68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8598c5d43446c290c0eeafdbb91011b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659ca72f8ac5f51acaa6c88ad414616181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad538b4ae0d1eb614613fc9a91f574182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ce77a539d209907ccf0c4b216892183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d020941521ad3b6bc9b6a28c70ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aa6e4b386a8b2af1e19a03ad73013185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397465ecacc373a46db44c7663d6cddb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72fc34b86ae03bf381f8036fdbed3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf778b9870b14cd7fb522d7c7626562188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db217b5a2a0892b6cb000153aa61acd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61832014d11f1f22c1700c8f2db7947e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee7c89f56a84d83671018de3b999ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cdc19e6678ac31cbdfb906d2ba642192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6828664d139134afcec25bcf752b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93975ce1d34417de1315537586329194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086fe9522e2ff878a35da1fbb3c120d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd057c8ea3288b1abca85dcf4ce22806196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73511b5a12589e2f7fc9fadbcb7f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce41acfaf1e6d74b00278d241850a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de22e2e87a98d1105aadbb70de5827199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9d4842b99fb3bfb087f898fadd5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221526c4a8d78c01450892fb98f32a92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a1b487ee3e5f91e6444c7c38448e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a6bf0237c36042400c5ec05d12bfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e1c09d8c9fda396c3cfe2417c5be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9aa423492aaca9f7e48d4369e53b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168b8ae2c2fec73ca173a9949f36e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23610caa8cb141d06cbbe1264e175de2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d991a0f8d28a1d6b43e60264970b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1311aee167fa31b412bf63959df991c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aea6bae0cf1444fce75e02e5f7493c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeba2ab872c273dd58ce619f0e43f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050de23437ced96d94e939900fc100f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaebb4f976d50fd541f05e60531a73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde740ce8b430bd8a2e6381bcf44602214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680931725991633767ba02d2ac9196c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a18da801ad917b542fe0b90f86371216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de9bbd1e56fb7d0dac83b7c13d4531217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f239a03bb8a8488d419e5962fcca2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276de1da85d50a768591171dda68c191219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012102432010f3abff6343050f06665a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70291ab1972fb88e8babfc2f0d928fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f46e7e115ac199f665c7e42e05dd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd08105c8f011286fc0953624cc38c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fb27a102cc8cd56cd0213fb015e0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7e4cfe0645a32c36e33a803319b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315ee3ace462c790c15f0ce219d1d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086d2eb59c8be823d0c1c9f3413d643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75049cd88ed714918dc01d340a7efc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70586d745a7b88478a1713bbc14262c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8fbea80b83f6c75e2e39d3aab7a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb744d63ac9feb191fb8a761595908231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a5940c7ee6a1c531a053fd26c7625232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ce59ba79086eb65f63e0e4a9a79d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc247f14279d92489d75c3691e0c0a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b2fe753f7272f06f8ff0c994ed74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5667617644289b847fa73cdc0a2a98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3e01cb2a34c81fe215a8ffbbecd12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfcbe768d782a197e7c9f2cef50e74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96d87805b173aac6fafbe31f41a12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95128d85a9c758486aa0e4911ed24cd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe3ff59a182ee84ac58c36a87b3f81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15015b31428775aa5ab790c11e706efc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe561a036ac91ebdd3aebb17686d47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb659294ec2a0458beb66c11fa6a596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e4361756988c11500faec335c3e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da23780db1c9fdeec1a4da70701c0d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c0b6a9b4cf1ea37c4a6926eef0aa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700966671f1e0db2f194da4d2b0b6d8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad576ac40ba462452e7abda7924308249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba2da62a8ff0dc8cde1f537da09dbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b37889b2762db9de2eb4eb185db8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818f1ac2f065aef92be4d57a07fd596252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05b17fd9c1490438188684267f76e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d052c8746dc1a0ea922621d85640254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaba929cf555c6728d5721eef55ac9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e6e06443859a16b5274948b1d185256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3cf6b34587a4d88936bed537d2fc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b6f25ccee57a57462faac23503ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c9c9af43d1fdb4387a29da02c42a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea599fe78346f18c8cfcc8610aa0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de0501bce50b042e3dc7aa21efb32f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67ba728e0301e00986d9103740d3db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0065a353841d37724eef65b113bd43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b14c938a90ec89249749bf8edc3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a9a51efdb27f417012db481512de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b96985482e0adef9870c8d113853dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91c7bfaca37a6ef9b7ce6f7a8a42f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c0d1ca48d1809cd15a178e74db192268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2d7cfacca707f8bc5d97976c16c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3d0b5aef98d26b5b3ea78e1a1668270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba7712d6041a53600e959fe103c0d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0267743671856c3dd89c6a8fd3874f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca83534da9c4337f70690e2e163cd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410577df961388a40d75d07cbb44525e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa82a794f99962edfde0052f621f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b434a6763c6f8ad5dbc53e22094641a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a924e1ca2884fd950c56ce7834e48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aad89417e7ea5d7112217a74b1f93f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac20a30c694f8525f17a6bc8aed517279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c287ac759a0faef46f70dd22868f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dd771691886551d576c3a06becc8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f4c9c84c224e77ee2385bf253780282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e157f5f0d4c6b5a8d252e7a9789d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ffb304137f241963c0ed5645c1728284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77796f59a12cab0537333496e718a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2673ad0700c86f5d039cfce2e54083286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe16f96aeea636f850a50c51b3ca7e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5dc8c7dfec48611d78ee279078737288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb4c7b6bcdaed97c013f1b4e02b67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d34058d29335de27418a48773a1e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff105772025b2a3d4f490355c938e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa8171d863ec6bf09aa86061f54f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720021fe4bde65a442b2db678b6a94da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0300420be41165920c286198a5f25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9740a9d8e5e1066094d32fc79a48a2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b3e43682ea1e91736df3e42edacc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc446854b123dfebabb25e654d5a85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fca3071ea453c5ead804e675ce8d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b615481b6b7dc8c15ed3999783b88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164de4003eaee83cdf80d053e061e0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f916c60fd262517f404c829e00cd2d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6bb9338584d0dbab212c1afe2f218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6542c8011529925808a3e8ba09c86d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d16c659f95ff3e891863cd85a2c56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e8cee9f097696b6d3927696c0b66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fb4515603517c439e537cc6a88595306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db158831a3da5a76ad8885c0adcecf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d6a9ecfdcac661e4050d54e46c986308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce082a790d3c8389805d82156baeef5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74760b78a6963d082f24720b78565b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7995fd7ad209d7364ecccd309228be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f8248cb17441c52999fca6baf57aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82217a5724ce0f77ebac9c4908717876313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc88c56bfd86fc6fd38dac39446f9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d27bceb46bd8449984514cc9c74068315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9127f908d4ef9b22b91c92e8d772e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea008e2a39ca3a03f64c550cb0b8a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f498fa5431c625b3cedd62c98249782318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd69601464af32ea48a7d8a40080d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3f4ac4c2ce41f5207a09e0f1850d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9dd55a6db26babcf6326b6c1c47c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8b7c47fcab4c12fb44fcdc305aec1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f4bff844632e36fd338880608c98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478f9c0e602e712dadc5e710ba282c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707445036d80d605128a271f898ac0f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b92adcee749bff2207343dc13d8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f91930b264bb537b3eaf11dfc295327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5098899673b3bfe3d024185596616328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cf49f4eb0702021a2753c608b4208329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf8754f20fa9a388379d7ff49ee32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f130f1d57756774761288e08bfd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e048932f423eec15464d7c7e44c09f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c95f9ecd5d548be5011a95b5b2f965333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656675dad0c90feacbc1440be98abeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e20af904fd6fa47060863c2af869335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c172ec284379ab1a4d39d60ddf3ab4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08a6512dc115180dc50bcd3a4a104a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c24ad00b1f662699edcfae268fe7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3cb88ccaf54793cfe2926001b422339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234d00f17598836b806932faede073d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe8442bea646368c07343564bd6dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fcacc9f6348d0e31d93e79839414c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a87740f8520f4ee150c9cb9521927343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9c9173fcf458a2c68d0e5a81c631344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415f85683c0fdc3f778f6f12e558f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b86c089baa77d88a3029e4545ae9cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19d63e1a9d34516f30dee0807465a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76746004e796471b4f49034328d19a92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625bbdbb8d396a10bf9a6db57bacb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd897dace60b5bf8567710ee6ba3d99f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dea7d602b3042379d1c5c7c8fc7f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c588eae1e52f6f634b49ad9105ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c9bfb69e8221a901e4c15ddf8afd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22f3a732a9f6d524253fc4b82e1c3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc50e89870d81ee45d76d71926518e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f495ccabec2fb0153cec1d8415c2b1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485176a3ee723fc4f902867303b2a44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31a7537d72a2592ce667e7c234d9c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c915e687195198f7ac9f2df4a3a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbaffb3285fe1afa399c401a208109360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94556fca3d5a6b39d14d3c59eb8b4b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0f9f6887a211c3375d9ab02c9f91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e8d9d82a7574cc5d6c894c3a6c503363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34fe9427f508452a78060af437a2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a114d1cfc366b977d3877b6a53cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a4d5e95902a848126c023c822510366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf717689132f600fc1fdc1e626644367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868caee3d566aa14150011bb66f4bcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651ef62fc16d947e3f989d3d329b558369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27806ba9d3f2c9e6fcf256d6bca22b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c028aedecfa0b8701c953218201172a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782076118103dbb76a3d8fe4a6c380c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e542e3abfa73c993ca8005a1f5360ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72eeb7ee5489fc2f4d3c111232029a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10931966777ee1f071d50baf7509c092375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e5eed3b2b9f244b9a468220202159376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1086d371c67fd30ccd56f2297b07e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720f2f40b490d88ea24647795740ad8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf468e594043e7c2f012245f611f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5767c1f557c98682a43d4cab58e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3edde0362acd732ee1826a456d0c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef72593e1c6d571bb575702ccc05fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac9aff6b1c24b5b229b6548acb8846383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aab972323acb5c2d6e222a37d5166c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea899b62c8f7576895b19b24f664f5b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308764751f5bd52bf1b7f5eadb11a2b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71c3d3f96853b0499a7a9266d798b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bacb0b4e121c1b0344f4aef1fb618388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a9a99cf5376a1a3b94984301620df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3c9d7783dccd27d216a63a98abaae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bc6b2d52b0318b17fa529868a634f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcd4c22e62f4dae6b49d7da73825bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c6cb4a9f20ab12e2585b1dbd19e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb353f72d47fdf7cf0daa3d1965ec7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53012f276f574a1e66baaa89b801677395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f16d973757523d686e836ffe60c02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a3a7d0054e143da94fd8f12e9108f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1319366d1b93dae7a00cc84b6e9545b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698ff6b7f4ea79af0c1911bf82c486399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04d5be1219e67d049364190dfc6b4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfe579222607180fa530c401a94588401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70ecdc4fc2d6081abebf72e886276b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20de17f74159c0c0e67e60908e1dde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a6e40c03816425eeda8cd8099869404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e72b8300f475d407c7c49e75a5e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521cb582efd574e7270efb0a94bbe60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb890a12a4b5a0a0ca650498bac7d987407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3249070c56a931b09693fb3dfb045a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954daf14513be3591a111b4d012a9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c414a2c120d2403dff376212dbd0ec7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d0a18540d0edab3143457ed04ec15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122273414e1b9e62e243f15894c35e05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c27bfc784adb4e15dfbd0eabfcf7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d3e7e14d431c5523cdfd55ba93ce7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61b44d3de8bacdf646e37744f2ce47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b56ee47538256357118f72acbc80e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59632b59dd5410a6e8c2c6b5744912417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a63429666526f1fde9606e83c73f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561a36934a38002955e2b520b25a64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b55655261ce9022b119d0273f32e36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937d1cb411fa189dc2f0fdd1cd8e03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422521021674ec0fef3ea363bc4aea6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3da8c1621b61cd702e43b76b3dd8a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b718aae47dc1a206b32426b7da5da9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b932fa9b3974d7cb3e509ed1efbf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e287612c8e15449e1ff00c3875cd07b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2ff21dd04aa0a3f94828b4d562199427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6f9f4f37cb7072a2693acc21883e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b686f3773f60b2a94a0f13e30c61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a683a7e0ca4956e82215a040f9925430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf4321cc8aff20e132ced80f83c8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07697f6471c153c9f7bc8c8c230cc76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c21e3245e0ca3d164a0fa2be1a724433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9bd059c0a8fb67ab2c25e8a2ee056434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288b2c7470eba0fce1ab985277057b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a788a63ca17c2a793e0d3a8fe90921436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a36b7f668f55fab160484ea00b07e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b4590e28556accb755ed7518a2e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c27fea98e5d225302dc54187e8247439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4938abc16b864ee0c5ab611a9f658c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271740a982831309b243456ae675347c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce60a7f25d23bf2ef94b5b536eba35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54a4d54e5fb110ac1db1e1e79e81e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeeb5e52dc78b24945367182cd67b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1406476901fa9427a5f9d8d79bb6d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8421b5dc19c60b2d3e37f1e006df8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac167bff1e5020e9fc784e35deeef0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cff9b32c2be0915189791e6354d562448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623d62d4f38ee24c32a23b834306d1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a422648365a810aa7d9bd747e1063450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c94ce3f7b5d7136c0959653cf4963451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177465193a982a978daff8dfe3036d0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56772ca68b8e0ed9dc7bca59fa49b66c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c23a3b56dca092c407f025dbd7340454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca45b3e04497b014a42ccaf75dc9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcccdc9b89a884465c3774bf94eae4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564b21d99ebbb8cd247a0b19d60cc4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca114bd2f6bdd189ce9507b4b86186458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff781233265c8de06d93e37bbd2d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705476f63288f94f02cf84b0feeb320d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6663cb2da0b2528e82d610947078a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c926e24766f1a9e7d6eaac37b59a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de15273b8918d7b57b1fd79a1f49a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69236dc571d09b6fba268bb9c4d1588c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49da29d1d5da76256e377ac7b4fe0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26097b0a4a21c856a416164f8755263c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523e8254f0f9f6b1b6a55338c4f682a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4e05be9e1aefaf26a2c57f3bf7eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fcd6de89e7332af4fe868bfa407be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4b3e3e589d3bc5f9044966b6998ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b429f3d7c48b6db4f7ea03b7548f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e18e4aef350e6653de0ee74e771da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae08e2342d148a6497d1568b25ea26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b921c322b2cc28b47cdd48d52a919474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b49b5a4a6829e727a90f49a6d5216b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c9f0bbab55e1845a0eaa66bcb7f68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e7a65937b25fd7faef8d686ddaf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31609678d08a03b13ee739c6010ed3bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c4c7c40b19664ed22eefc4b960bdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abecd3306216f927d76aaf6ada9e01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362ae77074d9854903ab8761af04cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69b6ec76be230c6719b1fd87f9e3ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f117badc1e7a9e3200ae44ff3bbda4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb326f7d3aab1125076615c2818439d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b5f851d19637a815904a48edb0b34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b276e6d1c331c329ccf5dab74a35f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9f684e3fdf9ad1687fb44dab6653a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434cd5410c79d0a39a07b92053ac6a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780148df5771bf5cd531c724b5767c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458987a305cc840812f818f17d4649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896436dfbf968ba1a392f7b5b01dfaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb88028e950477ddeb1d0df0ed7da6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ee0d1240cbacfe4c7d358b180695493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc417d456b57a8494fb4425d67d858494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a9419736929e114f02f1fd05cb988495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67687b6e811763cfc3c1cd9bc6a4afd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaebae9891db7bdca2b96d17d808d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfcefe955a82b6e25c978c3e67b595498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006310ef4f12764aa8e3d9dd1df2fea3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b8087a1a99efc365caa2bb43b932500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3d4527961c35a877c43917d029f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c3250d7a9ba70fa9baa9a710945e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaec85c18ceacbe4daa43293ec7eeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8305b2d7574ed8b0a489e4ce470f850504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065afa1803e07837bc1beb0a73fd9ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd4d6e42d56cb5dff7a2fea04c7d42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812ae5ed146aabbf625b565a99cb141507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b68b4717253dbb592ed9615dc6cc5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede4a1af7f04ce9ae7bf2b1996f1bfb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6aaac9a61b663e13311bf62bd478e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ddb9a7d5a166f2bbd5f56b4c116c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1219936a436909960af958f9d5bf1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb1ebbc596aa99ffb2cd6974c0690513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94a0b44c901df73722fd814157536c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe517d80c87a13836f7d6720fa3e0be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e62ffdd7a110728b7ebda4beed24e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c1994843ec24002431e64484f2dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9622aaa866d4bb8e488c307484ae3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69268d63b252c61ad0e2d1cd3952038519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5b7deab5d4a3e435621394cc1952c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16850e3415a40e5e4b62b263c8c6cec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244655a5806fc467dc2bb05dfb5bb47f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4ed8249d561fdb5135b51b7af89c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6ede078de200f7ba83b19c5098514524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a05f12e580e38a3579784ab40f13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22635f0ca79e0b4c76e384a14fbf1779526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7eb1abe1d275788650641745bf085527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc58c4f2f96b3736b170623e87e1b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e0299c5885ffa93f62a0700a297af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713d4704f7a291d0ef81323dda585b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea03f676eb3111146a5fef8159479da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db829dac435710272022c75e22c706532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2edba0082c7027a65372d128b7fe40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5c200844a2e63f558a9b795e39a4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934459bd51b18b4b292bcff4df594cc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c585b823a120490017dad70007143b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0f030d916a2bb71f88210b1928f25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeee7f47490b92312181f8ce0b4c36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c02ada26ae9ffc5802996566b9fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e026b1693279f62aa4e84b6e361a5dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c657bd9555b29666f04bfd5add061541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12fff1664657d416c79b51bbef5d61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710988caafa502f86bd5de14510ae88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b677660fb8f98e2dae550ec4778e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a989c1985a1330bea21b081997b5b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957997ecea9caee8e0249b579b6cb7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f06a8b9a9d497a5bf9fd9e117d0a7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665991442e55748df26171ca7f612b99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a14418e34755a7da2c70c01864c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89597943b300b48188bbf7df96ffc02e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5af646cd9cb6ebccfdb46db76df9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ee2b533a80c84964a08fac3e42fba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880b3c1c9fdf3d00e7fe69c1bdfbc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeac7fc812c7e507eac924b3fceb58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b75492114eb6b11cd5a6a650c547555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32be04615659276e4bd8fcd485bdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f49b75b60bc4dce689f73455b2cd0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44111cf6d542cdc108fc48cd7d151358558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd6947355ed299412a90d1baec4c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d16d3bf63884187290dc2be99758560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08421719675062689c736ee2cc2ae48f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a602384dc61d4a36d31d488208c9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddc1cc8f381d67e7e7084a35e01b04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb0744138142b7f0f83f85298f1ec9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f38e045e7a503cdefa745377ae0931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4233519386d62b3b91cb0386ba7b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab41d8e880a71fab5be575809cd36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c61b24963c049cd77d0caf4f9487568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342c83f44f387b4bbe45b81e24914d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c75047a9730eb6b0404e4a40f78f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf078bad4eeefcae545e5171806c0e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b09104dfe4ba4fdaa38db2b15eadc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d858b14ecfa61e907fa69f631ea8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e04cb5ebdae8b7f1049b207dbf48bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de45a69eea77382b461e032bdd8c79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c47a18c81b42551968c2e7be2e21b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4731212250219edc6ddff4bcf9789577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7a8e530fec44e1c377c94c4916d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa16f35ab936ee2209b0583f9d5745579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385014d2577b5b2b2de3058b759b3aed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a468774d16654f981af7c9045ab144581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07994bd7fbeab848b765e98d4fcf4c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09334ddad9a7f1e9ae7103273e01139d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9029660561b2cb164ffb14f577d5ccd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edceb247e7119ecc8e630c1aea6d52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9e112b55bff99940eddefbf575f6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d29b9eded5c20919a8b4f420af673587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90dcd73d24e4f60310c870474b5090588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48086e3f39c6a9e527bebe0150ab4047589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb06b3017794e1bf4c09ef9ce2f194c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfb9a63c778e7032820dbb8aa3818a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531f94107a484201dd974a19c15dff3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd5d2682ec24fe6d7ccd21dc36a0d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ed81d471b034b776e79d9bf43ebb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7bf5df2d2b4da27afa7f6e93dac8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a4bb3755b94f44ea790d94d3ef7dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24291ced79fc4a15171a290ff08394c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3e7a7bacc2ad25f023115683a70a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2cacb1cbebfa4da4af68607af510f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b29f92a4b5ed0b4e3547263333ad2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9817b87e89342faaff657bc7121f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7cfe5bc54e9149ccb2c9602f5fc7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d2163c89a8ad7578ba5b15ad84be9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935aea76eba8a671eb715faa8fca94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe22eff3894ddcffdbbe6c298eb5ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece85eb87f44599dcbdb843dc03e9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba05c8c66b7bbd8d9f140e71da00f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a40ce55865d5c51b076f5b98dcb8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026245e0aa8d5553edec80feedceb46c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3febfcedc3d0173b59ef03e6ea41a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c651460c980cc8b1c93797c47e091c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6e256e631aded7510d4a4d8b604c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146b7a54e9f2e117aa64b91494ef333613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c405207a123966fe431360a3ce9c27b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439eaeaf7f4ec2b5e02f68da5c02278615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eeb4d3775eb5aee7c409c8ae03df7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929c6666f94df60f8cae2b4a1a1a67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58648fb744e1351489677e266f483def618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2de921599190c91ac94f3aa92a7d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45346e673060296dd8d4a1a23910dbc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7fc5e06b6d54dbaad36b9cec096c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8192c9f9c6093d9495638b2501364d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e49f74400f52e543640cd28ca952f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59f454b52c47262bcf6cab4a87aff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff085bc4576a9b79a87c2eff34d381f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb90913b6d9cff8d1dd5eb8bcd46a0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75412e53fcefb652d8e666dd735d9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ffa708ea1c79c9595a28fb03485b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde09e40e5aaef7719ec5b9eff76182629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e93a8815f24cda28731053147e36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ccb1d39f01a3761a5c117055bfda5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916ec9eaa9e6a70686b472b93de574a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c7fdd28bdb5802ab36a4e921bcb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928ab2ce26b75a685b130f4058b41eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5014c837366f8ac7055dbd3df1eb96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07dd1e1850c33af5fb5f19306dd5fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98cc1209c397466ec7ff9446902820637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680256278245275e44087c556f3c11a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625016a5efece74970b16f0b7208a6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf75c0c5d9dfaa6edd661b6d98fb68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0432da21de8e39690a5647b04f4224641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046265a137cc9fb6705e115c1dbc847642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c23936f4e50d2f9e789705f6a6271643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64441b27a9918a5ed9b36d02f8e7f9d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ee35b78e165bb12f92b439835c39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52167f1ee1a82dfd7ea6c361f71aa72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc456ffd674979fc998e80a3e769834647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea86355bdc76561e47aee1a7fe5b45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e58520826e2f74a21cd586d3fc5956649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d505f47dd76f832b284479bffc29fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3967933305b2fbaf33f3dbd111d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f2986c8951d0f261fd251d3030d94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd370d594a93541fd2952c4a56c99b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740b7fcc2b086583c18e119f2ccb8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc2f1c55ac81c6cc93cd2079efeea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577f30c826135f56a2aa63ddb97135656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3f68b996d3e4e3bd57f71441ac67d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e79b00be619630a2be21cb48db91ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce5ceccf7c6e75b91d64b511dd53f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8521b8f10308f4e6e1b3a77fcdca83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78eae36b6fc6e4df486e1ee17cc29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33fe5d585eeb8f8ea49159cafdcf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c6bb952b4a4e542e61d8147874a71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c0407ab70382bf7f95b3af6a6c403664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ef83031f6869b2d58fd98eb78552665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1be5456a7233893efa903fc33c07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c5fb75d44ff051b08cd57314f1bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d8841e99bfb17e6e540c949c3651668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb97fbc8b016de537050f13526747f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a08925a3de009e55de9a2217091d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5518d3bdec5353bc0eab39087e9ba0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a9e149a41d914dcbd72836dc623ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a806ede0b51b71b053b6ed591abb04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74f7b7e2b02175771beafc6abd0b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248e1ffdd1c7df253f1f4bd00f2aac4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233495894fb6e11c7a623c3466bcbbca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9bb06a176f57932aee9e7a6ff6d9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be576ac76edbf77ca2a20c775e42921d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1692e0af41df807cb1c309a36493679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30084730ef7da0dcce26ea85163524680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac3162c4c07fb86f229e84e65462f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca960a46a9a433e928381dcd604aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd8c9b1e7c86709154df1586a0e88d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba5c965cc5e9495ae8cdab06ede594684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be5c3028ed9652ebdb6e85fd5f8966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eac69eb4d28f4b667d3d6010237098686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f0723a6d1fe0c53d8aad329d4b24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0b8e29d32a9dc9a19be83eaba1e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eb6349c32d28973c200c760da6210689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5c680043d00c8387c3e2acd2d7fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c1d2866eac81442c19a3bfaa58f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d0ecd51781f50b6ac42e5d343b1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ecaa289182ba3ab7aa0e304798f27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a27a0577682bc58b59a9730c8ff9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d08df91cf29ca5d65f4884fc52ea5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b97f8b8a1323a3c8874764663597696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20cf27d0d350ce19e9a44e682573bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8dd1d78ac3aa3e5af20d521cb9fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab966192ae110a1af8d193e0c8feb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21176c27abe6ba9203a1bcf34e49fe1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d153658b1adcb1f840bfdddba8196701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea853387a5bfc05ac4c0025d48f8eaa1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75777adfa75db3a1d164f0c38c2b63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e526d6a5ed24f9ba2c51b17270c3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f508cd48560268978aa01ba208087705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299fecb57c19f1529df7fef8c84ec0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c669a37beda72f91b3b8825d793edd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd040eb9720f67f687c9ce94f60bbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb1e9ea60068fa3e9ad4ca2bf17344709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cade10826ed6960723d5c993000ed7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225210095eb1f6d9f65cbbb1e8290f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07a596fa1e9999d5c919e81bfd3bac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c33fdbf01a7ec07ce253c518cc54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed7ff236d4ffb28d8e56e83081652714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617279be1e2ce68ac64da01f12be680715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baae9764224fbade9e48b29ba37b711716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cfa51bc9ec3a892759a42392d5f00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5719e37769d4142ee59cc2c34e1e73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249fc49f8a2c1c03816fc62072cc206719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14defe4419a9319996174496220a46e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3baa0feb5bb668406fedd0b2b7b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b3cdb442ea628647c14cafd6cd8f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0683ff872f8eefaf6b586fab887ddca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c80838f1ec756ba141e0e03668a96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7837ad57a72176ad043e4097a47e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d122e6ee2cdc4225737941a960741726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c81873d11ff96eb68ae2c81e91c634727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca136f6dbbf4a43f89ec566a54d53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1528029088484059bd6f0b3b672c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef204fdcfc6ae4735bb176a4e1c5952730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240b4958fdf33ff10e814f385025f80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3c082249334e326575b6e87fd50a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379d31cd9f0dd6993a708c14fc01b70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca11e2dfa2e529e12f31117c34465c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3977e787e28f3e3245f451d06503baa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2897329d4183afeefce2407de506124736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c78b863d733ad9474f0e9a840f78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1500fe9f6d8e746d1b4a9724476189b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f2f9fc5197fbdad24491e152ae288739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62be405c6574753cb3f4c06d09c7ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d2a5a2ca07ae1327ab0d19b120bc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aa868686fba3f37373c3090a35611742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59eebe50282936f66b81568859a22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fa29fd47ba01689d779168eac98b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e39be05b8e98c53fba3173daf9100745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8052a5e5e15d318586a4eba1f0fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2895a5108741375c11fc1049a0032747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa35808c250db4de61e309cac612ae4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6da8133c780873c2b6a71f72be4bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8ed37611c9dd3da5dd7624a75826a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85131e7209500e4bd299c9ea97f9d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ac2a73443263db3b84576059a4ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2be8ad376376164a1c4274b431210753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2042447e69c2e60bef196bc6c6163754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c2f349e2527278da4c23e13cbcc1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cdcdbbf118d1f09ca0a76c9179fb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3483afeb621a6ab9325be03e863ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca35bf61f45e1a2f8e6898049fd003758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e252cd3fe1e36e4957a1a8501864759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868640c4136becc0628b5de4685fc4f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7257716314fc3d37310b26020ce42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3ae6a0395a1628a4c6120656ca4c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03171e26ce82f8f89b953b58a36450ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d7205e58557108a280c7238335a2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f968ad7d540ac934899a4247f8682c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc461631f70c6cb12cbc75e70569cca77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431afbc203c1d3e260e3cb372006798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc932a05d58119105a65978878fdd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3165cf7011c94b3257af49b4cdc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d875652e7e01712eb1f1a7944dc3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ec57e8fddb912f16042335520e1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e648c80bf7c18713c6daeeb159cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc77a4cb090a7cace1bb2da92369f4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497514ba72cae0597ede901759a5a7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06af544686a7559200099539cf192b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fbb882a34cec29a3692571ea8f09717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b523ee9246e5d938420f5f6952f167318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f691268fd8fdbf27446b942a123b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee5498b109cd6558a78f8c4230a3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64c97d4879acd427ddbc0b378607fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453cda4d5957636399f39696e582c7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599171cbeb790e8dacfd8af89ae9aba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f046bddf98f60981d465494c895524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac7a545ab1aee47569b29af520a2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f0e8786ecfd57c24bc3165e62feb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbbead5fa73f3748b5eb44f85f9f4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb985e20d9cf2c84838be39805f82528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51949e3d5c9615734a33a0b2b3fd08729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826badb975e89f62b73d8a8d72caf8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5430b754d25cba5da70fb3919e546331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115041cd20cec9f2617a9b1d2ef6317c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fdebdba315f8cd08839aa98fde3b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfc317fdaf810c6d8545ce484d10c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1cd78db554c6e0003610ca7cc9bcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee6391b10bd9d66ca8e276a21e907636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9389c3238c092a44f5f9ad62453992d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d22aab92f6fa2bf762a3ad5f6b710a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23d933a3b11c25e4e29802d5ced67739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908bac244ae04e7a643ba133aa1713340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c60c2f2b69bffea5da2e0cdcda3ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe1c9b589c100638f65d17ef67efd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e3b9b0a6144867af608bea5f89bb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6bde0939a91996b9ef8e771ad11ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa8f79b64b9d761ca66835231c80ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d73893a4b6fc6b3232d42aa36b74746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a052313525f5fe3b2c49edbe13df447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f87030d526e1e7078cdbbf7094ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a84b06855eade9619ef141b3fef41e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5217f49e67d2bf165d2d5bccf1853ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c6ddff49b4093be563a2801f0c1f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c919d1ac6b71b74e57be7bab850a1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ed3de4c4d27cd7bcd4f1b831fe09d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfae7b98deedca2f73a2ca26898e8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eafa52bace2f57edb9e2ed36fbe5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c07ba335fa69770c31ff1ea95beb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458a1ee25368dac62df200a74bef5f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48829268ad0f0a158d151e96a686bc7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343e9c346618923bc5c69ccec5588259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4449c3b67c9985c4c6eb551704942060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6266f168c3360a4088464dd1c802f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3e48738000da93555df83d58f8ddc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b75f4e935fd651d77f7e955a39c5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00526ad898f6ef7e4f96f7f5e7bfa04e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533dec6fdfdf4394b282f8d315122b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9dc46ebfed2dfb434fdc8b54f908b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99198237cd4e865a746decdf5e0b81f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de6b494fac301f230a75539aba96668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a1d893d23f5990018f66e010873969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55d4873c8455f6fc0227b5aa95e66c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c64fbd5bb8d7a81fe5d222e1c5ad5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8163cbd79004653214040f4075a897c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54027ed821d49ecead6b5c3bca63669973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0a4fb091e7f320289dd1292e220174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8e4215b97857ee6da7874d1f319775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646861bd10e42171083cf842037a9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094771360b67e140f0e63418f93332177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa1d393640e6fbe0bbb669c3e6258378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ebd4c12cc644197f823f68fd6c84d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6867c4a3621a9713e1fee98747d7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99598fc572bb07173d1eb0104bbefdda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2ac0a00b385e8dea55af16b6b1e7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083a5d5dfdfea96e21234217b05b98483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fefc0f2c989841f6381e3305feab684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a15659a1bcdf6258f70343cd63741185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acc2fd69f26870ee011faf74b1b15f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8761157548e9dc601fa6133c684553687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62de45230a7c40136f5633d58bb65588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e04737cf9aa735dd34f3cc1cfd550889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea1cf3055b674f88b526e474bf7ec090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc634aa2f38b8e91dcb00e29b9eb7c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0e964ad2cc2cf244728c04444fa1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee90fe0506a5286bad281082f21521793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad289fdf3be8d6add4e499506195a65294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eabf64afaa601e40192adc5a7c6e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bcdac166b9c67b4152ed3e7baa1a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac4fc4f1abe0d0efb8d7d37e163b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7af3a9f4919fcc92fce70e13eb1b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf323af59084c4b310270b31b7ef3fdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa96012e87557cc7409689dc5cddb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c9973279805c17c2d987cdf23bdaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae2e2374f84de8e1c5dac5ac7c6fa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1ec1b634db0467d218e18d9ede056103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e45d0c03e4f98adfa8a56bd4ac7842104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45526bd3c61f33dd845ab9a4512b54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba658558aeb64db91ade7bed7f270d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ce4846b606ef986d6ef46a2ec968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bfbf287bf8c008bc09f9e28fb11ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55da42174d74dd0c0780670f2d7a19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c2c00da9f2ce2288f89856b41f66d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74670fe076f6fbb26ca097b1e9635ca8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b535c3e4e6f324380b12c061712125112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd178df5568dbc3edfa2b8e744a7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37a444d89ff7a940fb7ef2234e0e9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c058077d71859233f810035716b75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684118731ff8e452e826bc9d8b85da4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217710e6596cc1b174db098afee46bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d8a4c386fdf54f7900747b464641118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d1bf1ec04fb812ead9c41ce84aa41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b17d67e342ae21459551a78fb147b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990caf54e55a08ae5a90c6b0e2687fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0c83cde6e8267305449bed458ccd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d744d7bfb8514ba21a4eb51a2a0a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2f234e76d6d88d010107a2d84bcb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdff5f6bcd43b20958b44880cec6bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ba61c152a390cb9cd12cfeef0445126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec26b79d62d37e990207e3ff754c82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976e9c800bc88ea30b9bea70d9731d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcbc91a1168eeb4dabb297fc20c2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6ee1dd09ff501ba86e82234e132e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6467fba5a05d310a00a4757fc1dfb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca8fd745e5e86f03b387e94217c6c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff262a3cfde9e268dcd8c954c566dbf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee9b0693bb561189150aaffd2621e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45971ae0dce9c222402a1ca655664e18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ce50714840525ec1d772893cda1a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952fa24cc69d31384d4c83350ed42da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e95ef238b486f4fcd3b4279156585b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03468035f2cdab92a196a56b475a1af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4de361411ee962b40f823f74f237e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add840ff88e5d4c6ecac20ab0f2a20bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee80d5f3d5168fb56fc007299ed117e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def9fffbe9adc09c8829daa34cb8c31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5ffd095fb9a944fc0441421cf2161144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201feb20221d217cf522391b3ac5eb4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99218d017f62053f333cf783b96e7792146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c9cbfd46cbf392e98ddb99642679147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec495dfa5ad7cc31bd88fdf3722a9eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a30ea6962206ee55409a374ff2ddd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914773e6c87a2c39de6ed6de64c2ad7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930942ff9760009d39061479ebf006b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d872eb9af3a417314ae1e990e88248a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6049d761ca71594ff4017f01a06d051153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24492b49175d0b68cb0fdc58ae7798f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd55417b0f97a97cb3f8887904b3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f313cc95761dd25fed64dcc508d74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66b49a9013070a3210645fd51aca16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c101dbe7125da2ceaf0f15caf64130158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e249e12137b2b4efd37da0709275ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784cc6252aaebc9b2c717ad89669b04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a01f6e083e3f09e3555cda1bcf0d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b2fe6086d679ad03ae843f67ac36c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d240dbfbc1321fef4e53fb6b403e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f03e26352a9dd765bc8eecbc5e823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4b33e15b02b8bd78c5183263381e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05354ee6703a204c10cde70a61b0edd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1596a319517e57084e7480868f5f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c702b28bcfcceda8db911ad32ae6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b584869ce7f2dc246546ea58144f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea9edef7b444e2fb54423af2367e6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15835f041b2df4e0578aa043f86dfe51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8ef45cd13e2a47d8bfdcf8fbf4c05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8676246e2e1c87538e7dc23d8c1f0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424c20cf09a2e48534e88bbdd7c814174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba71017f149b0101bfd850375f9497175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090383b12deb77ca25d525d2311d3adf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f4b6cf62db5f2a994805219e209e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be74d604fe73b47cc230a843e08ad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772263f88ab4d8eef24c799f7c09869e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa53e1113130e2871d68fd02302e859180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8466cfa21ca748deb814c98a5ea4c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b237d0874158ccf846a7e4a230ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703af5a4d98e7384f903e25b5133016183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe2b6b1cf692f68a90a2216c8f46b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe6aac222e9ba4dd5960754b284e90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac327dd42c8e24fe12e2d005112e346186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d67f2bee093ef05bc59fb0ac1bd03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b308765ed4d73d6f2bff8c68033e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a053402d99f9c38c396f9e352e9d4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61248f35d385bd5122fce0b7b479e51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16586ca8be6247c4fbac778463181245191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afed8b7fe162a81022183331875281192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0cead4db27bdc5fad881a0c71e085193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84627f62b6da195521652288256c2da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71cac94c4a82ec90a6a199326aaa18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a01c08df5622197f4fa4e40d20f9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041436dc770ea0607968beaeae732ada197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5bdf384a8c97774e61d401636a336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981fdc2ac85cde2be294b8d4db41588199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c1437c7f1247fd82d3c5a0375face200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7d07900dcb6e464f575029a88c688201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954969fe67406fa9e1ff6c10658e8df7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9dad8f811f08d234ea027ce5d5825203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eece6a699fe44fd0d2c78b4edc65a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e428bb0005a77b7cc327a461134455b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed41b91d7be27887bd246116e3c1901206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba778e2af5dd9a4aa9c95967e5bcd67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53842869db1372c4ced14de364ff9308208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a5a36f35ac283b25e6d3b6ad8dcea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a743f81d8259fde64b3e7f7eeaec85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d4937d8c64e983b0af3704ec526dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b2a241d7a223b22daa01d8370525d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9702c694c0cf47fa480c9fa42232fad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a352a6085be447a2909962183e172b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927685fab5e51b4c0718970e4a6a8c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0bc4505714612b135154a0cbdf37f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3538fc8caf79920a23d43f888f0cd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd6c630d7d098d3bf3d2243b56774b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc95de3a54b2a98643e6c9e378af89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e628f2146b78a1917190b2330df1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82538c6f7b4ebc64e15ae17297201b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4217c641e1b3f45b1f4e9b4a5bc67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d982863910c4686d829653bcac86f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282334907d96a648d668ff05e0cdb6e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0cb3a9c3f8c4a5e335c8c6ebfde5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986229d510b4e4397c31aaeb29dea77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776a0e80f0053056c049c9d15b34eca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0e55b96bbfc1d98d2a0a502e2cb64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de028bc87473e256776a33b0eee67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e45d128d27a275e11c84a54fcd3bab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd8712fe86769a20dbcbf4536060b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47281fe1ac2e963a77229dcd02f4266d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937f3e282b5c348274a984dfaf45a1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f588241527d6363124b164977402a9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c250fd25e8118bc80b436699aa326235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9227589c0266f9b40761269952fb8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a2be921b9617862ffd96fc5a5912237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a914ab1e9d034baa5bd873add8e6e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9581b4b57f55cd78a0f5f8620f812a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7bed220ced4e8f8ab7d85ccc70d02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb016d304cbf2c9ddb186b46340867d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef1313c00a081453200e119ba2c540242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0b559cff1fe9fa2d99058edcfb076243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c61c510c69960658eb0fe619f2ec2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffca40c066ba8f4bc856a023f4d0c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1c2d6440d0362c0c0817547614780246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d9393b7ddea56b1788a54f684e78d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c03c2336617bdfd8697f64defc27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8406fc81d7aa9efe6e3db5e78360e1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e47092dfaea4452873642f2f47332250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7deee341feec4437c4b44a657c5545251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92dfa6e97ef106d5ffe0326acb912c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183f8055673255498b59fb714382eeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a394b03e48f2374b25f84937e4cc08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea87ababf05fecb052bf0f155963e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83314f0c3e55b8d422f713145d36a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a663cf50b3d351651ec269a3f6b2c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553dc027832f4ad3483e94ab286b83a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790382334229a9d8d9b0d9156241c055259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858377cf3a82f2ec4727d3c3918916260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2309edf519edb020ca11cea284b1e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31907ac49f8347d6a0519d4885499e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ef82ffcf6f8f9b5312c3af707167263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5dd9144faa2c4249137ad0608539264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67106917765ed5f9995e7017768ac0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482826451898d86beb9f65f46a94659266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38070d61d69399f448d445173fd39c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fd3b4d11b9f8e5510915795c9124b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08dd17232f58f31d7c256ba8eadc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30140786b92d20a2f84a261c39dcb78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31366a00bbb952a0347ad3cde0708876271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf9328b7ef4d9da12f363085c330b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aed87f24f25c5b8b83611f1e794ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553421312727b88974b2023052c2e1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236d055ac63b22c864951b5fe4469e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf21fd3c962ad3cd42007dc1554e11f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e679c781a26b16048f0422b54a361c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a63ca1d945eb49f109b430fdd3de2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edce7fd405ff04fcb45be10a60ef8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752355bf4782bc4e9d0d31cc8804056a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97f8105c9c6fd1c69a24135a542ce4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6634c1c5b556a34ca3fe823b9f60cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f501e7daeceaa3c9035f59f19fecb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef641d1fcdaf01b21aa0aedb742f5147284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e48c20104f4395f3a1b0e7b2fb8d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9948fbfeea44a30233051bd7bf0bd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a8a726dac9b4ea50b7fc3a9bc2b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1e468d54a263a5ef808697c5ae037288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b712162f5afffc56bf25ca0d16b969289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10949fefec00afcd37bf22ad0c16bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2eb1c4998edf7f16ec79ca13e2764291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c6c398db722d331d6170d2dbf5c85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d1017dc6e6f2a46ba1de698d32c96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af464543b2604ca564b12aee6d2cff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb284af18b538086914ea3418a07a4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed703a80cd5dd77c567c95376754eb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc15f1575d5b0a6e540baf3dc2c74f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422e8777e0bd9345b7a9b2f1392914c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd76e44a53d49477491f137f426d69a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d97ccda8f62309fc067817e0ae5287300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265b042dd655eab1c3b8eb95b083696301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528c6edb679a46e047035751aad3367302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245afde067f756723401724e6e13b0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914def40828a33cd55185f9fe38595b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa596d1073d69b4692ceef15e3d4976305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6abc229b6b42a2b76d78a8eefdc01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08466a35219c9a094f93a1f0011182307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001827857a86b8cf6bad2d99868e2fb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2504fe09c4487513ab6b15878c0227c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503fb4deebcace1165b5fab74fd0823310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24035ff7839bb4fe4b8e158ed4690311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874cea94b5958b7ad9e9f4654df25c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7abeb415914195520688cc627755b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37487781533cee42b461adef264725d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788edb11212888e38119d258a7f3f260315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329f624f34e77ab198210501358d18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0842719f34c0b5f63a32543f7873d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a91eefd5534765e853fcaca4dd41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165c756f3ae7031d8c5d103e2926663319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956f72d5ceb9e85ee2a01563ca0e2d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb274dad0f28333f3475d234a021d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f3be19d439c1f897b8d8c5e6bac09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b99a077f9f69fb93a5f6dea5f5cfe8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b953632971dfefa262646bbc2956ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8303501dc275a1c476e6b12100578325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b098c882cdedcc0f3b8db1df19b5a64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38e28046c452af1705ecd60717cf79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73952f4ec7fd96407ca441e2e5bf41a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49173320140151db34319646de041a4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022a2143a267ee08c7910ba7111d055330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f1c3776ec71d07a0505e9eda9f757331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4a3ca1dd0c51fe69e99d52b5e43f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e33bac4fc7fb3d4e7632dbe444f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1abb368146801dd6c37ef3b20f7f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a8423e3be0c8bf800ff2081fa8354335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208acc79813b38d7f4d21e9522c7209e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21596efa9a75b1af4759023e6fd40b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b854a8417771c0a477c9cd1180684fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ccc92bb8a47d1124f97495fe9da19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3639514c7503f0c1c3a498c6e3e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2cf89b7de2102cc22a37a6f7fe1e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eb363fb9ae8ac938cb196ab251701342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11aac096b38396318dce0fe9caa5a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274565dbe6b18e292c6bb77fa6a65319344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaff54baf98b3d1aa436b550f845d53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ac92f79c9bd62ae996c80df827a08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835658204b938ecf4c5c5b58df6fb0e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0dbfbd44efd91b2f4b918099531c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911dc68763403f1cb65bdf6c7765c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e151b96c01dd3521a7d4584d752aa7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a245a26fa372e69653ec663864e831351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74c24d17d415f479e5fd4735cc9de7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fae19fb23be4f40540e37edf2b776353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92eb568eddb2728e31a0c96c75571a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9712f2bcc71e1071677ab59e77a19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042518be3a772cd1df4009bfb4c9f213356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3843bb6c2709d5cede6a3514e17c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd297ec664e68ca2e6fe6be89e777358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f68b7ff5f05acd095d07676e8185c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45cf7c2a5f90953b2eeadabd8f8b5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dddde58fe8339fb9dfc26fa826e78e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e78bed63c6be5eb20c5e271a21a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497b99a5fb868cc0fac411db4b2d51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f869661aa2c7f7e3efc0b78b76bfc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571869491a61f3e8b356b4d31f1ca9f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59bbf8583a20047e7ceb54295e8c5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d7cef166032a1dbabdb224b29ff62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29092fbfc0f14d9e7b2682cd5c688a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde7d7633814d4d319c1601ee30ae9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08513dc23ba8affe98639f02876b6a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6526a12b6e0593e5cecaf9cfba0f49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676bbed1f55f772f1e8ca9d67d0dd73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276a58bb7e2bdd35246fbbf16435787373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725f5c7dea4aa8db92fa1c58895dd8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121819ff7c03da9a762da45e60ee8d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d083b372a3be1cecf9c68fe835253376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb0e80622aec9302ef98bef7187df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23e395fcf997cca30faaacdb57b809378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dc334a4755cc3a31abdc74dc5c682379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a31914a9fc6df687b712584c9d2240380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c36a13c9436919a6f5476b5b3315f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2023859a4bf0c2e295256dc2abab6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448374d49f2afe269798abfa9d7c6f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c95135be0e0b9f7bb4032c2fe9a7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985f6d84c910809701c13e417709826385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1310a5f68191559821ee3a374726e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778255bed224fea0ff7852f15723e1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f62375885c1a9faa3008e0c0097dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83fa9ffe5960367b24b66835b5df13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48a18850f5d17dd95e2f956a09241a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ae7f25bc7868737334d46a19fac24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c943ade9c1a64ccc9b0530f2b4e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cd917d639a93db511fc0b14c77a2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288d502351cd9d96a56989edde3712e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31f20e984bc6980c49bd2831757d46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c095186702104ad88784e286f0eac8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b4b53c551ba84c78371bc71ba1d71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2678e9970d445332b98de20777074a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04877e9a883ec787d3d267997c220710399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b028042b39a6e79c4381c13fbe81339400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f4421d0499221b7275d2197e493c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf0ba5d88f3e1101bb1995719443e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348440f8cf8b0a7e6748b275144db8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e7b47c6f70211276810aa8d828fc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c9470ae9f275844a3cb9ef56de72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e950d6063b02116e840694d6d728f23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35009e260fad8c710ae0e1f92b864106407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b41efeee6292dbe15182780c51b508408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b55439ac736df8ab486fb02a3ebd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a785b69d8f8b36b22815bd442a0cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae182d4a074efca7fc9faeff6205b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8b145dadc38e056a4e5f0a582c4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ec5ea9d1803abbffb060f63c1b17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858298917d820b3ce60af0bba95a032414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115992c2d10951768d65ba54db75aed6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea6e86be689eb14b042b6524c9c867416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c812cca8a7a09d7fef6080eda31cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61cf63dbb654d0104c773be94cf13a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c560821f83d9eef0da3ac9ee9a5d4dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781bc96ae8e4d77e92831606fd3f785420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ca360690ab0e2b5dab6b69fdf438421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528a1a69aed28f108f500aae52940a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43dd152c86e6d681b93577759bc34c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aa9d4a9e86e45cdc60d6da127e25a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9172f3babe0f4ce54bcb1ae9e4612425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9305dc362099e5e7404fa65a10e67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff48e29f872ff18fc94a99cfcbb5c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9757e669558dc6a0fe26d8de18466428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55efc4975b1aa181887934b661f29c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2139206dd57d08b56177b0b534aab4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af441dd2406aa5eebe8723270c73bd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b55d4e5c664e6448c3daa08e85490432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378ef58b17d60be6815b9b04838e10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d847b4b681481a0899ecbc1d206a55a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094887128a20d73cdd2c62ab0835cd93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa01763eb73a21904f9f84c874f5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf91afe6fa74d13c9636734763430cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282aea531f98ff2cf774dc85de7169b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e63cf84e95c2bed0aed6db423e5f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbde6a0ec56ea35bc8cb2b9efbc9c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445406bef50642445dd63d9f54998e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ccf1fd61b06027f3885f1413a4b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a73b7122df0390aca38f6d21c7e3ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029be737f9bf7179d6490e41b1c3d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade766636b21a0f647b1ac03ec56bf2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ebd71dc66840d009a6695cf81754446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec3b4c7f69a743a8f8c5d83859101d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad8a65a4842f8b8e502cf4a6900dc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bba0a583aa3a93e419a389884b559449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c874633f3cfc90c578fbe0e4966d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b8d08dc2f3e8c81bff2d0ab8192e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b895dd344c9462f13a46ffe064545fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a86d5ed6a19fe58a498af73afe30ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ffdf542b9503b6586a284a1b8322454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a60b3dcb5d4d1e76afcf51b7cf397455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7de427a542a248c4cf282fee5aac3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9158ee5dd520c1f270176a0791051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc82edc6ccc28c70cccdda60634cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515a73dd2a11d07839b68fb7371d6dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78146ee5ab75f95d23d221aad28e29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010fa97a4d4cbf100b01e1fed75be8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caee0987c94c8ed06f8b2ce40ba8c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa51f98b4c43c3f04e480a8ec0966e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02693e83a9e04e0113f762e24e7161d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43547b1077ae73f2057e74060b93adde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92af0ddbf9aa515de44bf6ee73b50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c403bfee8e85410b7e4edc0bd4139467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa7fb4b77f7d3770ce548cc07e3a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123ce3abf2b63a3a8a685fd377ffde5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bbebc11517bc485170459b953bdd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5a65ee1fc7f4385213396c45ec1e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a6129a7177959bf2f2bd3e11e0e82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552c77afd31940ed1e567cbb31bf88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c02a48a982fbd116a0f4273614874474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ad2b2916820c6360425feca2f801475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8bcccaa30ed91df219cf95b9f2d3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aaef9febb369b6ef741c1f45cacd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec41c631e7fbbcc9d7f19575aa15a14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f49711c2987515a6810ef431d83ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdfa92345515298967fe082576a053480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443246e2d27420f268b4c20e91ed938481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787e6341558adedeb3435ecdfe5ea9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e7b20034df80928330bbbb151bd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535937116532ad44df059d0ecaa5130484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327761b976f0bb2a520d990b697ec14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ba94a74dc1c50e99712df60000a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764133019783e502857c3e187c954ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acfdaa66a2c587861b6df586e00130488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf024ce7872280b92c0b35f6ced18c5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f57f5452462c9262e9e4588fc7963490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccce27b968f6343a397110e27fa138491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3bbfc0070e9de762e4bf239a8f9e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b43cee9425ae5d2dc48b1648de0ed3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5db4d1f46fc7433f8ace1eb0b29f0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975603e57bb0c1bcc6c08805a89c23ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1f3b3676cd6fbbe868ec5e7df1ad6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc009314ed47718a91f0ab736a499ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d9e01604b0bdd6053beda540524c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc85fc416bdde8c9b10f41588d58c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b01d6b1266107f586ce3bac78946c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e566d3b47cc3626fc4786dcf8d56b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a65fefa7d521b9ceef14565ae27f8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1010df4ab9c0407d5826545879bd291503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5606c3027d293cf9e303ac7523a5b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a500b4efabd2e837bb8e9ccbf95b84f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e2d12157ef94422444de79cffe770506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e02a16685328378f4b5eb2e8ac296507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae76b2af0793310380d576dd1f93fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a8be53f7065493d31cfc94dc0a9d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232fec77c88d9516697fff6857c268d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c351d0d4015ea00e60245cba3c12b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88552a904be446876484ec64ce2ec67a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e890603ed036e5cef8d6de0c6f1d433513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff0514e3ad777cad1d754c1616cb41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dda458d43b1a5a7044a010dc78956515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fe64a8a041d0a278836a395425629516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384bbcd3cc61d92c5a29ec247f1dd5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce4ee72e62859fbac9389fa7b1c54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e01cd91702ab9eb3ef6a3ece3fed9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f83eefdc70ce46244a7ba751327c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e30e417a18226a268c7d58b088d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108631043a7b4d11e977efcecf5a1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0426cbbc885e647f6d15538c182d4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b18feac17256c0fdd59b89793dc30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f989643d13443685bb33a5dc022f93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0ba310e9982a159cce33cb60c674526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70669ce1dab4b53d104e9f2d626c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd2411c9b17d2f88d1ae891b6d29a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb2aa5a3978a053087d42efdcc1cb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959d490da7c8bb721a9c5f332fd8767530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf55d23c2d623d360a626082ca9add6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df5a16fbde7b23d69d465aff73d424532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04cac02e79a6b92fb43eaabe09458533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fe4a0f231c113d1d9f6cacf124d8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5684b21f08e91758c6ab9dde9c438a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b362b53ab4b1d0d8de46a23f00d593c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d522116a5b5a6eb06c98ca2d964ca02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b4c8bf21cad986008645cef40636a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc565c8b8fd0ae3918f9763c20baa87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe84f10a60436913f4a372f4e07021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d7b3c700e9f2b2aace9528da75ccb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3a9d19cddd47e110bf3c8dbc2e8d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bc390ba5e1154d12a1318af817b9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216510af642b4427c65c9419fbbd7fa8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06793869228a0d222feff689d57758c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea380e21d304d2f9a7b7138986bf862546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88ec8f4bc0a24c67ad22ade0e60029547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bae5faa3e098acd4bc9610e352432f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141a784917ab7d715f531570e3430a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d2e68969efc3b0f5447660e61d753550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e180f08379d44c292f313969f862e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253f4876168caf34ee3ef1e05243fe0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b20ec0280970b90c1c6093bd64234553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f282808215683bf2d08054539d23e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fbf2cb7a3b0eb13b277b1940ebd90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020b448ae1f7c3c9508b296c706dcb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aada760bc482ea5eccb7a220832ebdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab59e885670d38fd2b9f19e88a7a394558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59856cf071991c0278e881d3835cf6cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14c28bc3997b2898558f6f7e844b45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd364e5f3274a58ee6bdf7e2233c5a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e672640523f5a1b15df44f922c063c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13453dec39c0de7330e469e8a9aed7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b14792b9bb2a44442bd3d14eed822e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c22b590b1a36e07aabb36bbbb71cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0731336e6d269f4072b972c4487b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c09f0dcbbafec3c53b4a7001e4fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730452400aa76e9fdceb6495e784d8e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df598531f51c1d24070c6afb962dee5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c021b85c57b1fee688f588103a76da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eb7d41793ad4138f3471589162bd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1d46b6652fa2160b11d2f92148dc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7e69282b1c8eb35a5c4bf79e2ed06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e576a601cf0d93b395629805ef23a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a9e95bc67e849db13b84a1b884c26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b482b7c65d3d32911f31fc5ae2df0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e6746553cd806628bc5bad896f611577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27673b9083c727ba157af5887ce567578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30728276f274d2e883d63cb65c22403b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b8a6a1abde22c3a41e5fb50942ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8df63be992b071c4d8d0e4a9fdc2dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175a2d9ff5ffd7b203ced21817a700f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12359280c618c291fb77a877f493cc5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738158a43f3929c39108d4036991e6be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab679a8c1c19ebf7986ab3319253ef1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b576250624670f2f461d22531b20cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234dfb841b0f2eab86b46249648a032587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffca42805e8e8d3f35b867dd596f0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2f7bf2a7f2c5c78d2c2ea8ac43bf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffab204f4211017d2843c7adbe4df2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e6f476d8be1c9d17e40057305d6ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f3125bdec76696f9e970aabadd1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cd1e933816495d31c40235943e3f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6891e2b8ae15e775b6345df196d11a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5125143b74ab0a6c21a75859cf9a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c58b628b3b148f619484224179f9e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8544eb04092688ad31e0a2fd26e79b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928929bef719d87fddc1270c4300880d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d06567d5e2c2bcf41bd6cc04e0707599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1141ad59419fa4571fff19e769d87af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ac9e405a0009680f0b46279d92f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1e3ba0800b49863b6c1359934e2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee33f040057b86779b6fa4bff321d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d71618fe6d80ad61d570adcd0c33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce9037640399a2da6f3fc3f52c896605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb543f879322c5807f940a269d754d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dca55273fcf7e3688f7c0fb98027c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eef4fea5143c981ff50a9708827328608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fee07b2679ee0086b8c334662d2b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1bc93f6663a260614acf597b00841610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201979bf68851e73a53924855555ed3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58074205e85eb651a18f77ee489e31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f54c62f0cc3b662f4e47c82dd25ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c19b0ef14bf144a1ccd7237ac117c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c35d174edfa45c71e5549fa4a9d89f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0841c99293e09ed913e394ad958d27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c93e89dc170685cf41d549eeaae70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a27b295a32fa75f4c2042e157a144618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649400925b6f93748efec7c6980f2a82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b1673dd5a9c70ef446823b2f9995620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b1c8bbd5743666e123146c4f0029f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d31ebeab0e7de6ec6d1f0f5688e89f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b5477506a12f0c6990669796e12a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03d12f01d4b50965de36ae8f0916c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1859f4c9347f019068d3e9b8794b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f5fad021f35f5886da00fa34657a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b55af7d69e00e949011959211463b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c192ad7c91dc3509687fcca4d59356628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248f64b9fc1a4ef755f6bda1f022ccd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397630353cbcc504a3915e809d58426630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd53209afa19555e869d5e5716eb075631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52399619ed58a35f08336d12469b2a07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795f3865939913337da6650ac13d13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08f34384b438399b0c12b7cb27775e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd12bffcf1588377bcbebe9c903613635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbda18d6b1757c7314c121e90f70ec5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0628a386d7deddea37764f743faf1cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7a6500a02660fe2c61a7567643141638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753976a8faa448268d601849d04810639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86ed1dfb6a5261fdafb426ffc941bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a865457942afb6bb899ad92b36b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b48c1be6a61e3ef6f4588b870ce3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d40f2d26e7a04a613dce16adfffb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d529aafba55df71e208ddb3d756aed2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187ae9033e70c2f5d3ac268e6e682c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3932b5c4c7510012c0607d2bc15ad9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441559b6a5f087b3dc2843aeab4e9608647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0057ba6d905a994ca9954376d66c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b66d7cd0028dcacf119f09d36f900649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8ce4b90f2cf81e400daf560e02ed4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77ab7b56f9d6f630fd6842d029a326651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856e042efcd7469a07aac79f48fca06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50311e7788af3e361b17a240f1490a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52615d2d5bebb96183081749f56b433e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda5789158d77055e99448e5697ba7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff62d186fc94b8183d1c2b309f7057656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa7fdaaddb73ae96e0f51d9ad8a34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b2e6cb9b0112ba2b57315e3c1ad8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf14d2c70b8b494d7f8346e710ac713659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee8fd735b934414f50f9ff4b41fa31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b937e578f9dd933b369ed779d72c389661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92282df2eba3ad6c02eaaf4ceb75936662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaeae481ad3515f01218cc29355251663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc66ea7faf53cde0b49a79c42014bfd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df141871ee9107df129301abc87c286b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26d55a65d06811a1d63902cefeb564666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ead53eafa84876761c8c056f34fe1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ec1b3613a68af266748a212f1e0de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3426700a27c9d1b44484667897682669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609a124c4aa2d47718b8d779af337a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bccdbb4b68d16765e327bafcea108671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bace993cb1df24c3740193a270539672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd755e7d81f1ae426a08d96eb2a87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad53361dd60bf21ac7fc811f49e9b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ff568df3fa2189c6bb89b543f700675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b469c952269f9c6faa2f58abd9a353e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8e101d3a26a2b02ee460f5b547f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15650a1abbe7d58d850689eb8ee23c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7342a3135b7a57190cbfd6c5966316679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e503a9c97d871f0ad501285214f15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e12d4c8161abcc295d3105c838e457681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084bd103e9c7b0aacf598094bdc7919682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebc567b1663b1706ecb889d3859904683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ede09f35b1c5b46bf719ed59a0d0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cba886d97008d82d0e4003b6735e15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480e83e3720e050d183e17ef76edfef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd3042f0a5dce5ef361dbd4c8cec75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff445375c02ea236e2e6cacb0e9f6aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003a6c2ebba1d1b09050c3d444c7549689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89154e48b885e2a6237c5c3d48c7548690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2a422bc00309744365c8f0d1e8f00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9307e34f3d2fa49a379f76bdbbda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18a27f6ffe45a2bc8d21757f6506dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fb4a90a1de3cf58f97f3bf356716e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca3fc882df0d7f5190699000601296695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af946c6e583fc45c96ccea471033dd06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6039e71c22c9762b5666b459023a36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d0a8f7bebaeca16bd72f60a2c9be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb8471d537300f0551c2b6ede0a584699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed87abaa693d16bc76834ec44262f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ff8caf8f495593428e50afdf0f9a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e5eb8a7110185da9ff6d09e7c85da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3b517b189b5ce0f2b0f17ccdcf861703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9667e2f7d8498e5893b2940309b54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc74d156aa9ee5902d50fc0a69b668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5457657e4c8f5209c5d72f7a8af58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658001e112a5b620e5f42d0ef763b288707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24450daaed5c41c8b6213aa84e386c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046618eb5adaef211acdeb1ef88a3c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac15e546027bc9925a626fe12c569710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563880f03661991975bf8e94af0cdb0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51168d2e22096e434a9dea99e4100b39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb975f3e9458c315d46496c3a0566486713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57224a0fb07be49f7cb3e8491f07bd6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e16834af508e0a865dc08f2912dc69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a59e06780535e51f465057dcc244e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c9b0c36226cc4476ad11a0b16f8d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606acc5c921885e8f96263ddceddf41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1bd75995932a5b0ccba5db4fbb0a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e2e6afb8ae7f087b2f11ac85bdcb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1c855f58f6e39f81917959e37a939721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8c22f44600397ba0502f142535f84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02149b7c9663c289b6a0dfbe54ab8f5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51135eab1fdfef6e9ba19d30fcefdd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4d0aaae30072527580fea38a4a3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157e67d5eae97cd970b20b9e75b1211726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119c4b5a37d1e8f281dcc116dbef40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25779d789d454411b9b5e2107a1b74b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f969af5239908e979686ef24fe07d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f29171fa389a8ccd128887e50487ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1398a30a91b0d3db85bfc0b4dd2068731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c83ad4c27cfcb00b218536d757825732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccae445987fe3d6b537a30f25d074b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74920333014c591a7a577140a5090b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd01ee7360bc187414c676fe7f5cd62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583c6bf0a627a41a77455f0d41101d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c2d96c04ed1c127787853af09ebab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f7c113945eaeba44bd51f21a7566e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b45bcda8122750f33c01064b413957739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724971f41627179b1a696f332a3fde7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a3d91efe0868cacb9e4de1f280dbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883283a830aed28379fa1133e689af82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079226f8bb5eb77fd0249c1a9505377743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff43e91ead43a8eeb614ea74d4715db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0ba1e1ecf5e54539e58b41e0f286c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a15393487f4855ea0ebb801d97f4b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac66fa9bfbd00fae4ac104bfd70e38f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d5cf0c6729d4310042cd22137379748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae32ab1b86d08247ed58b043beaf0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c42a62840691df54cf5a31ffeaed0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0986e92852b18c88ff652e5eaf892751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6e557eda369e9850aabf9018ba101752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0fe580dbd555a51db7dc1a5f75664753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6cde4db42551dd280789e8a320d0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f7ab80170bdfd1e73e41dc77ed50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c22394f7c6106d1e1ef342922205ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969ff796e3340da0a2ce89a6fbf0646757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a4a47c8d2f58f51e05b3c19e7a72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ec071530295f0274c4b2e5b66ce6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>