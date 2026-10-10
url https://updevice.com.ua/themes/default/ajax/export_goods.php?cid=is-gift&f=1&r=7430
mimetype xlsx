--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5040d70c8530e2965a3df0603aa9b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8231649f8fb690d51850ccfa3349382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d0127429639f9e1791aaa0c29d76e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b6c9d13f0e77c9819ac63628ef05e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376747b767704cff61db1646da963395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2f64238c015f72f37c7e3db795c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9247019a07f37a367f1c157aec0ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff728a8f6b9026cc1ce080f94979768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0be695bde70e27a3927cb066db2ded9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbab9c87c92dd49bcc3e573b2a262b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ad8c477c44320bb98c38fe9349cab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388d7253b9d0e5565dcfd3ee0880bee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552495916e38d6bc54fb01fad47c9a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2470b8c775d820e6b48dd33ad35c3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0f4a53e1bbcdf86b78d7efea71b2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421385055b50c007397a90a65dd4ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c65209d207bd59b72578c5da5795bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76902de0b0bbc3989d1160a70e1db9b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c12decc310ab4f2fc9e600afa59119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999affb417e6815092ca51f89a4402f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa97fb9cd9ee8e2eeaf32b169126b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f052178fac2baf5c77234bd959a7a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f259d688fc331fb5c36fa559261b8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdac61e3f6fc3009a8acce1741c1b2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240edf93f4e748dfcffb85fa49d1cd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5123dee0cfcfec0445d9cc4e72bfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054d8470aff069b80f380f6eb13b6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e919690748f8747cba4aee196a0e6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e2578d1070a6789328d838cba77929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8f39c4b5547d1d96ce3c0e187c86d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1540685542f327b12f644b5fbd59431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fba8b4cde08186c87daec7c34ddb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e6bb8dfc37406a4f37a4f8e60b7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f14e4997b774aff7e093bcf58d78534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b039d0d23b98fc6ef2f92781924e4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6232058d0c36ecfb93cc396480e00c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56373232ce3b43c2060c2f66873b12bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedb19bd2eaedf31e6889a6dc4cb48a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb4ea4a9b89771ee99313b7fc1190c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b75041c553457d67e13ed11091ee840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80139541f5676476f49fa8bb2c755b4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5d36c05a404c8128fe20587a6d1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80540c72bef61b19bd6c0c7764941743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893cd87658a89ada811164ea8d171a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f492d79eca5cbecb885f4b0c9478a9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bc4f2991ce347f1b986905c910b0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6068382acf9baf7d8956637aa92d9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa307b704b462746b80de075ec07c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb061a4b25e4c3e80e4d28b4c52d1e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49c2176351b980e9412d86e0f0c9bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5fa984d0451feca74a2e9848e009451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73116a793608cdc23579c20aa6b08552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f021332c49f484ece88a06ed6a0c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d66288df8e4bc32ebb2d41d94b53154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2784c90d290b913b13fc0cc1c038655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2256178a3879737679ab55008f9f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f547f6f9330bce278cec0e95a34b0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa092afd15e0ab82c84d9d2fe1422758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f276210c57a7502240ed5b9c6f2aa359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c613f123e9477ec28e4c3ed1b5f3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4991eb920c2549f4783fc1a2e952b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198828a621334e6324d564528e0801862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f64bb4f47f77e5c745577189f6b73f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb4b0a3f9a83e54eb05aa6c46ff49864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea153e07a2dcbd4174af9345254b9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ab21b08cb0a6164f66cea338f27066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced44d161c84fb09ca7b846eebd6a3c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93710bc1f2761096b7e39378b96170668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef0de2d237dae2ccaac834556e6d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d2e839e32f27168ecb892dcaca0d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b681261828b9908e65b988833b577971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b6c8dde9c736fad73648200e61bf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62951fea5551d1d34f48b9f24f11f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd036170479e0b635893a168af156774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c677fadd865552b5e1fbdd6026ece6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a503ffac4eabf912c2e773ab9ca77c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311bda6d116a51683d9528cd47c2a8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777739afda9c12be5c47fb51f19e778678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7cf5c2f8e36e419633dfeb4ae075b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9fa15756fe3d5c3e5c9051927138d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33f0bf6c848cfb52023750464e93c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a538fc69f05bae9873361d155651d6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6586fa889fd99f595d28c5cb300a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb524805fa200d939cc0f89e8c2cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e737ca5b6b018ca80a8c9694fe5bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c89282212f95f10cd4ff1de6da77b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af1a1fab6a9ae40e2ffd242a82ea2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125cb40b8225d4a3dd5220efe8142988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd56a09dd28023885670e5a6e7b1ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab11d26ea02086dfc6f85c3749a6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6b3b564f1a6475afe03c1abbd5a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7a270d74a1555d320df6fbc828c3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d8ff241cd1f087829e008f1a49e7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccf8d4881a5cffc446a931c08e4c9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd730b2dc657630cd2f9b0be98581695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e57ecef983e5d8126f84f0183e9c7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb502b787fff4f45d8e5e5dec362a53c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e56e8eafd612e62ad9acd320e5cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402c78cfac5464b28863111f4ed923699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f01847c735b33ae593358812b18f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27daddb52e96b30eb87f0365ae376a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124929a716ff1372daf7004d4733a1e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb2b20f9656c2d77d38ee4e090e67b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1106ff6b73b0d53fc5c2d37ae35fe9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb344de16a96340dd88f4cf00660fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa5b08e23b48e56b72215b849dbb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91933dce14ecea80e878fc003217da5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e916d6eae15f3b4e97b75bd7489b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f41ea9cff54c323cf8deeb8af9cb0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17be1249b79b56bc1720138b1a6608d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7a2d39434b760f1b9d25555918916111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389499886baccb5a5addd03c9b2fab5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba099cdc607c25bbdbe19c24c0d11cdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7489d3dc4e8094882f510172644a97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e4614336dd7ba8c5099dcff2fe96d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09dd8a7b4a6b179f579c9048544023116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf568a850fbaeb13697717de1a1d2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab325abb2dd39a16ecd008211d7b8990118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5b792f86a0abdb6d5ad53636fbb17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb0fd01a1a689dd8b81a38dfd29748120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd6969fde463026ae55b489496ef56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2fb4663233a770bb4fc6d3696ecdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb480b65494d7e745b7e5304b75180c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542676305f90df9f52d806a373e9d577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c65f8b5abd2ff40b4f081d9d31b4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaffc6db38e7432071675ff147a5ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de44d0a4c6c5c0f42cebb1e8d29b23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983d11f56d7419b5f6bc61e8ab1dca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772cde8ca5950a202d556a8477d4b9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751392eb06c37b0aec7a1d4a083492c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712a65aba277c4c942bfc460fe474e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b173ee7cb5327b6c8e30fd9e3bf84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9f1849a4e0fda8e1bf87b89df324133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2306508d3e36d249b0c151ef6c4af49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474c1b90031ad2d226627d9638d3cba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b4174f8b4d8ce82de83221dd6c1ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557369fa755bcc85c5b6d109b81c6286137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62e89adcb0b13e396cf2dee811374f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e81649cbbee90f4923dd0c90979f42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f013dacecd857342aaa01e5c4c4db81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa317a81aa577a3cc0dc08f0184a93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e19d729eeb076a693563a07653eb52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d84b28384187c256a8c1d479d43b48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cedf6b44da675f9464595b2270a2f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01392c06a8325038448877fffa532488145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe2605f73549284e39e32e49f44a6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b080cbff7ed50499462ff753bb14384147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046414a7e123f6fa29e757ebad887932148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1ebc56c34d5425d86c2855d1b0562149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb961de1231371cb356778711d3192150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca663a4ef754cc8d02cb837daaf7ca4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d5967833a63c798f5a5c1280d3a2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb095c3ab127c0562c73875c925305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a39ade3dd1c62ea981587fbc700d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745715a802a697b0aca466c21a889ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7fb56c4240811fd24af230c7a7ca5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c5babf60138105247aa49d8e6531157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592685af4062e2d2cc67dbfb8f55f41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e1940d9977d2fc2799563a4e6b896159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e7e1e0a419dfed5b41c4b31d8d26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ca710ed5846111b2a578256a226b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7931095b607c6b8a635505bc442ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566271a4fdd2e42cf34bceac8823f19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d5e6fb1fab3bcb22be75b2bdc492164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fa4e6653b58ac1ad924e30425ea86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eec1367882031f4fa653e8c09607e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a574cc2469e884e8d630890266b1622167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6cbc24e08ecdf00d4bea091308e08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f8366a89539b5dfdcfcb913101758169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f555b38978f391e8de6943c1cc408170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63adbb9d790cb7887580c27d8eb583171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757560a8810ba5a96c8e860480e0279c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deee54b6db58b991147f098c2a73da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05d016be8d915baa207a7ca4ac7067174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74953f45d64b7dece443b4951a7f558175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1298bc63cf2b16e7c2abadfa7479c9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3a6ae7bedb78e7be4483a7c8cd14e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417b8b87847b4f4dead5cdbc2103e5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf1bc759458408c57abbb10eadf913179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd73fa1402e72f7c45f479dff7ac36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f513f9cb188c5751c166590af6ff1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a9cd3d012fbac39dad464033efd66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c14f3b23fe0752818c6e45df9709183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c73fb938b7c0554e9c6bbbdfd17d8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ece147a9812baa9381187fd869ea79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47c0b2dd788d8afc8e014a02aa7769186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee2f3011ac1051750b3cebc0202ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06031531c69cde68446ef1c6d46909ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654265fd40ffd4ceb94af8b7bb72e9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c9ad2ccca98e84b5fe1984d15303b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e82750379df8ff1f3e812ce3dc179191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c1c76914bc40b5d565200367a963c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8044a78dce923285aa1dd1d0da32892193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5a4a37bd70a95cc8b1a4344bae090194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615895bff10bb2325b005fad46c68868195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e33a9c7abf002618e55dfe07f35f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634e1de8ec82ec931e307aae3b0579e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6cf6cb2c6bbcf8cd3ceb43a9e8d1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013403e4899ec518dff19ba4a62fc6f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7481beae60b120bf6d73bdeae7ddb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560b698fd62e482edfcfd1035bfbfb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a34d1bce2f72be8aae68b96aeca2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed09f02e2f70f2882db603b335e37f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a315e1c49a6bb7738e417d638a76318204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2f34bb89cdbb295c0a622cfba0796205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccf93110b63880ed1e12be1fc1499d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2da5e0e5d7864816385023935b9c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415494d38d83fd1b479c0b997aba26ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85af3eb4a9cdfa4166c534fd55ac58f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ed8b9e223b1ae43c20d54b3b494bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592f0cf8fbfa0c7133331013bf4efa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50080b6659ddde4df135633220e064ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1717a0890ccd639f145fc680d3c54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed4ba0b31ade63f8144b8ebf8532c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26e00c913dc5e550f8c0da4ff42221215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b742ca172c37706a1eea294975ebf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10917520262bac2241d9a30a4a977217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195048c0fb8c4e07244d565a4b1065218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3a9ecd490fb4d080d1499dfa9e66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d05bc799ffe0deabc0f99f0c0382f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708a6751061ebf3abd547caabab5179221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd6c27e4389a1785623e3b52bab9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5345e471587a159205c59f8f998caf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ad69e3313cf93d9de588fb8f2d6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c343083da42519292decc6debf4ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168faeacb76d484b42ec0c4392daa1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626bad9af54c0fba0ac50e4c08f3df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7942383faaf4454e81a3fbe5e5782228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656ae81a90188f1e6b8c591358551b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8342177e0711ce8de743d4fcc094e0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c3665c4379a20eece9f0828f03b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa733951b67a71e59c4791d68d5da83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcca8ea636240a66bd69e41628adb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2f18e8a3a5b5cfddead09cc77470234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2304798db8a8de025535ec20d98c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b2d198f6aec3c58167c519e2a169236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4811fcc805f6b5a07f36b803489142237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfea38c480696338c5c1fe1799be13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0c2f27cf44249ff55f606370e5101239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ea3d5b2af6ae88db1cb3ed721eab9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e7823155abb867b3a740aa60a991241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa4afb115aa1edc086867b54753eb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fb3e96381f90dcce9e16fcfe24a56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987654ec79644e07714edb34ccd289e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec306d8dcda348bf1095fddfe15bde245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f406d983c16d36902fa36b4c8b2d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aab719308b465166eb357e83783046247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481829affd5c5531f30911cf6975f32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f50aafa34de74284f361a230286e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40deddfd16a2e429cec70fc531641a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a13d0ecda1f22ef535faa58a03a6b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196d82c5cfd9ed01fec46d77e8643b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ac9f10aac7e9d7fba91f1404b70b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f28292342e2a18e59a60b9ada72518254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84471bacdaeb872df70864990aead685255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecda597dec4a564d7cf77932e6e672256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8e20599692f7f4ee38f93283643a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb045855ead6103e436e0b8c04bf261258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b393441dafb019f53708aa7566da03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbff7651bfb6985e741329fa9d2fd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0216da91c59d065593cd536a0501b6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ea5820dc95881187074ec7483ea97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcaedc0ff2d6a9378e87a7b4404466263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7d00335ae6a7e5957e9b554c4c221264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181825e5b2343547fee9607284548ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e2916f2c766a2851f25920b389b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be2792a81744909d3f658d0b5b524b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ecd2fbd1b61261b3ad90a6e16e28f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af394d44cc42ddaa6ba7a4e5abdd0cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2308a95af2bf4cbb3e16b2f40bb98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd823aed87471a55416b14a6a900d27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5accb20906ae9f1a7e44c0c243ff6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f20c10ef09fef75ffbd0ce658cf26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d953de858351f299e28f78a3d2d860b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c65a04255781befcdfd16cf77f966275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6868f8cb710aa2dd1623c49ce95fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7625e00cd54a9230f96bbea397d0010277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c178f8fa756ee4469c6d7bee1173a44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b83f05830f90ec83cb50b236d34c69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8a26df7a895f21128bef6a6501a01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0160ad0a18648e9a9200eb2eed95ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42e18f12aac72f51048293c1885b64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9900a09b5e4305ccef64221326c306283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d31d82c6996dff40a8e6f7cc340f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fdc3187044a2177880c1065c28edf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c24b9b33533e5967454c72ee13a17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab67b7771f6617c87a104f4eb3911e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d73884b6bd4fa143652f03782abfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de8facf132a17dcc24a786008ead3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec99d7a7770ecb88cbb08306741ebbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5342fdc89bc2a50382426e5d131fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b517556384ba545b339c458861c471292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200dda42461b258f3f1908f97d857f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccf0ec45fb14fb5e03428778138202294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951868cee5761400d4c8499731f6a68a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01554e1b3935c8c79a01a760e12965ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5757f4ec90342f80244755c0981d6d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010917bac994e40f508dd27cfff8b1de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d21a3420f9296be01aec92f0118f97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c8c40f9194825ffbefe4d422229c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aac7ac7d0552d1bede60daebd8a11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46219bf166fb2857145f0c09fd447302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6ed00968f49f6b52c731a7d80d91f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646b6f86e6f98d51d221f02ff4727f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc76dcd9879861bd98cebe39dcee28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c79284b09d23a4f559c71d84cb3f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cbc8e6bf6a38fbef93ab7a40b9a5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67e0b47d028643a5e196b917dc6846308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae8a538e6b0056acc44b0d8000dc1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58e4178c647d2ce684ab7fa37e208d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4616d538d39d39f7f51a7ab530bfe5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8979e36016a94e84b34e5a19aaaae7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c76e6d89f3b4177d2700d64f9275f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc77c0ee951f764cdffcde2418a0fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69419b61b67c5b4d566675c916976caf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ce447c7742ddf6cf2a3fe4bc87dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a421e10356c9ab2fea92effb7bb6e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bbe099e64871b952b2f7e0ab32b95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6184eba6221ff4953a073c00f7b4c6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce93423f0448d7f5fb6d1cfdafd812320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b31b1ddc4b26f974cd5effeaa54c83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6914ee742dc3339cc755a6545bd6ae2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8b417c0b8205e8aa23dbf2149f6be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8674517331d42a23f860934f594e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9479a818dab064837bb075ec739c79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6ac5502ee1bd997f32c5ed28889eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbf83b62eb818dd57bf47a3e2a95d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b93708d20df9d486ae8474a96150328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443576c8fdd03a7f414e9aba90480a6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba64c8fcda5caff4199995429042df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d62020bcf25847200d4b41d8ce811331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f9f319aac0abce34e92a7d8cb612332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe2bb96cbb645a142ba5e3cd4b575c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd6a61b9d5f0644f15cac4c215551d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b0335f1f705cb092c98bf6c31e4ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00207754d24a68085bf9da952b755cd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45809a28c8230408e8bb5f629935161d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4061c9d79f42d176f77487a2f65e74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def5e91927a420c7e7a534b8b054d13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7905cb240c3a7bab2a3e0afbd95eb3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d6831b54499a4295774a3a366b07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f35f659ef4e137b4cfce6c527a50f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec58c4bf9e00a08364d5b9505a796343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2035a48ce66805c98d066163419ff7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13be63de13aeda71dad9516dc0b95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadecb9eebfcb702c96b2a100d3d53e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624e139c9553e92225ee78d2baac14e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ba69f539c8c8a7a6ea2a48fc763f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c128f2e05e202c2677efce211de64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e559e562d2e9f73635946ee71ee5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eae53643f8759e576b5cff55e237d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6c3d33e1da79a2f5b096106731568352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf494b2124360782f677febb52fdf262353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b09003a9d9bbdd105b284eef41736354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491d0f655b4fe5e8c0c00bfb6f67d0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57d4c72c8d0c5fb1e4de6b07e4737356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35a60871babbc48f31f23e54b53c6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade824510a882dbb69068c9249243b92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302899ac3f1003444a0cdec2444dece6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16924882b884973158d602a9d836134360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcf14849b01d04d8b25749f9b62a8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c8c6420c71ae14b2335675633a902362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817564d929b4bdc3ff30ec21db17fd74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2fdf013a6a6690202bb10caa97d49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e413a28642836587607d1bf107ba4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d237ad4103a4a72a9406ada8b28817366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b3a17cb4fe72d313c4e2de5bb1147367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905edbdebc6abac3d08a7c79abf525b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13eb655c10ba66deaf838349d4d4d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7559124750fcb1f098f71bfcebf159370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3398e0ab537e0841f672d28662a6ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae44f981332d6c1bcaca32c6ae75fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05daaae3f28e8eb186c216143c7ce91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ebd30729c5d671f614630904e382f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c871d39e81123d7eea3d967c82004375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916931d588c913ac3e43de592d3fe3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105d66cae62228815b014a021624e2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f5796dd8118dd89d3d19aff826895378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8dea7c0be7cb46aa5c16147bd2d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd7856e8e99a334931c5090b6e714b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c630cde2c9c6a62019d042a0bfd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a8ef4f575ad0d491709b1781f517f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff187538b3ff47f1cd51ea58ba5f98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c889c89e8135b923cd5644e895ed1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c79b23f69a9edeae0c1bee513cae1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051eab8b3553469c3433cb4183ff192386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43350ab7507595f4f7e9daf03904151387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310d7afdadab5c867752174e690118388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e85228bbe15ccaf61efe3babc2c63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc63b3c347d6c83ef83d6657273657f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5feaaad9a754e680dc3022a47c625391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06b989fe0bf5185c63bd8c9942f24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3192b0be70268cdc5a60ee7f900e1e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4586aa33f380b324aa5b697ed2ac07f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c84d1fec6aa104d9c41b1421d76e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79abb1db4cdcbc20f36ce158c7078b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6115b04aa5b8d09bc2a4dcb3af717c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d633f41553198d790b443795fb163398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08d71b83bdb6275489fbd0e49f3c30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14c2e332b99671ea789979cb404252400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676baac6f04b093f03529d2fa6077747401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a39753d03b871aa202f237bb3f338e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39a56e5595ca823765afb2ad206616403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56deaf8d985f5c20271d73e9551466d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf53f1e77fcd95824f914b0e15ce3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dd163f1026008cfbd52f737fb7b7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c4b3b87b1641a99f31b9208f7034407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b524be898cb6f8a5e2a8f248aac80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf4859807099c18fab7ced90aee3ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf55ac76eadd0f2a0447761fa0e7e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d39e41fe9fa623a6673517d7c8486411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6141ffa1efd406ceae61a0cc2a06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d899fd9787c85531fa7f309eb7f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83fd01e666d2430f729c3652fd41eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc106b5fec6c8b4e7f95517b4fc90e3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741cd28b9910c34cfdb93e3f68a3dc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116a6a86429ca7f0721fccac956a663417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb703602423d905bdeb1e9f28ae9c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c652e31112195f8afb0265b6067a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb88e0baf39d877ae1d06abb00e57b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f72cad6231e6f93bce129ba1a9b797421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa900a5d2491996ea88fe481ccf2f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e7c29f53530dde08758363c6775cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd2601d479d0a006695ded203cd87f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a731e08bf1d63b7f2dc9e5611f2c51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe09358b4d65ef5b282934bff76205426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ef5f81203ab64663646c383400639427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f25c8bf7c8c1bdac5284b172cef13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc35f28b0d881f7c4e75d6aaaf1ded8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611b74e4b1a17d03502efaba37d2cf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f7b21ef6e30584e975993a06d0b20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39a89d6d706a5e5a9d6ae9e3ee0031432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df32c7efa08d1b6e77b1f490353d515433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2259af604a28c647375fd281f9f181f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84580f0cb47b6e89d5796865d6d08563435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a3909aed988f11199bc0b4eeb161b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53ee444a0de1755f8520b6c04d4bcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d704a13184a6d88d9ca6d46a640ec3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a433e2880ee2c3f6ae06f1ea88096d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0e82c00e81d2d00d3812ae7ce34f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8264ce14cddf79ab6b01067158433441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e263228dea835e90669bd490eef6b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf208506f862117e98a06aa054539506443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481481f0dd27d2cc8ed881450fcf8f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a74336d9609b307bf78f7d8e67a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d52eb01d2bf2d4a7aee6a2feb321d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76076af98014a737532ab2ed5ee23fac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2832dc5a8939ac4108e617229e620d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0f9ca623360dc40530e96fb77484449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09572fb092bf082d7a1918dcf1d04e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd07b5c8173d5cc863ddd7dfd7c3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e2d4a70f32849ae808f0ffcec6c31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ae623b9a1657a2b053e27820026f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3177e48fef77f2c97022dc397558481454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7e454692565417c053d62b70ecb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4166e489201a70b556936b19e935456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cc551f89a612c04d4b07d3cdb5cc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dff89658208c4d2a2fb0e7db64bb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45bb8270164d5e5b1d7fcf5f3a4634459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795720c9c7be5ce2cc621b5b0c450bfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d14d82af40c02cfa963cf9fc115a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775438ef9e68d402043583060f838d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561793cbc4a7b72e81252723b10b56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6061fbe501b98ce70af8eb2b9d2e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b7189bad48b29b77f5cb4e80eb3e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e35efd68b4c0ef2b8cafd34189196466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b246e3d124fb953d37c7ac323ca9de7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facdf1ba0cf0f104bd10e2d10f409ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656e5c534a7685dd671f02788ba3f30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479094a4ade6b292c99c1050a38b52d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeacf19f44571d5af073721bcf0a2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af8c1bf99c3ec427f685b8b57894e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903b71f322254c16f488d88910401b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542d364b974459f7c91e13060dc7888474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de7463a6ff7a0ecf5784b0b334aa5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf9267f1fb110bec549a63a9edbbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6862ebd47188431e678cbee30d4f57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8e187fb4bf85ca6300e9b07b442c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12e26f3f4b77688c423cb4e11356a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ccd3f5bcaa9923f5b6d0327bb41a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf7f5d057dd57ccfa629d612a1ed13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1aedbf47fe07a91f4ba13888d6be7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e9fca9422c9ea658b1fe84908813d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72899b99cc218219ce68795651ce2926484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d128bfc7bf9a931795096ae13d441b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fcc0e9dd3e89f15a1ef4c95f2102486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec770dcc793c7cdb41a2e0e3f6a14954487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f60246d59b0b48dd247dc0c4c848488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92c48d2596ee761a7395f7854e861489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20813dd49b2b9ddfd825c81b082d6bfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac665097deb003ea7c1e9ba7d47ba4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66675265efff276d712502ff3d92bded492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25568aea831c4c0f26f54a9614db10c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eade51f7e14cd7624c99f2c809245494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe713f8a83b25e091cafd90818a8fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2cc2a1701d97d6e285fc455af744e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b04d6d9b5440459a52d02c866c473497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a3a8ce88a0ba6689bdce7c0466a4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aae70be0d53618226655348cba83f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951e09913170d0009b5aa5c1e5f649d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d024f8a4e712591f316b45e24521b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e43870c2db87032bdf3a832343b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45021308a3445b29e546474e8311a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a1efeec0598b683b626e68fe5256f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab04062e08c2ee1e750e398c744b3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162032fb829399f2efa39254fea1b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeeb62d63009fc37641b8a94cdcbad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbc595f3e6e2338fd21bb9d2e794ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef814bb700d4dc30d1ea943f7e1f7a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a3ced75a84d46155144175ae585c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d7dbbcf2ff3817c1ddcbe388cbb93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede42cf46aa07d4503234ddc229e639f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41495ad2ab80ebbc17dc998dad9c6e9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292af812c54647f82833490fa10caf6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dd0e00e8f9cf716a2869e8d2eeab1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509463baebc9838943c0d3f7f061c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75454f02cd2a60dc10860c77dcd179517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4756f44fc61e5f21bc4bed283c74f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162fecbd275aa1ab5e7832d9bde115519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f399db73eead73bc09649b3a89557520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796971a4e6e5b8ba2dfb753f4735803521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafca1da0b86569705be6aa2b4f9c84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9dcb96f80d296e6e28183ee5a440523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce0555aed02f7071eae78244e66751524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c74647cf329632acbe14087fc2b99e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdcfe1cdbfe04f096789b7a2028f52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88588e8cc473a37b28805e1d0ad6a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12e728717381b0b0be0d760eea218f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a6d3d4fc9e5676746fee6af67be9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ebadd93ef02cc9ec7aac786c77e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07c2183201df1b09937d4dd203818a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e36c9afa68e50741d8def36e14ab9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc21111cd4f9f25717f60f2597900c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f593bc8c1ef30d1301f2bc2177441534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a9e7707efc9d2e7156917ef3884f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71efc34a0bb2eec89d575f24c117f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f8838c9d695063a7169af8aa0b01f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fedbea331ada661c0db8fe9876bdc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45eabf1b5505eff201c11124a59b41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea08aae2aac30a997a5f9f0ffc5cacb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f38015e8320f3c77430b2a79dc73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04665317e99a6c9460ebeb1801c2bdc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fc3d40533507c80c55bc7aca8754e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63ca1971d90ad73935c92d5848be71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982476e62aa0c09a01bc5e6e94ae853545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5cb602cf1e9b2ba504945757bee90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93030a60c25192ff8164be91124761a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07fdb146a1eecae77de72e5767ce96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68347a694940154a39c26593c1e6c7c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba269c855ab215d67e9c2974a5fa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184f6625410ef0f7f9da51218559a3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89751ebfae7222ff7f36e65e5af2111e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685fec5bc68cbd449a7f7ebdeadd7b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f927539e13512d51b8737565221ab7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466e13ff1a78946eabe71d23c6f3c01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87835db9941878a77dd20c4322e6497556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a4d483d0acd0fb470a37b6ef18cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b99eb58572c0d675bb43f74e66d3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb4956c363e53ebafc22ca8522a884559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307a8a7d74a0f044ef1e5f2070b1a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6749fedf29ca1ad2d95de32fc6b6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332d578d4e1db910ea5ca08027a044d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa6f0c55898a82e214515a0976544563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3c76f9f1dcd0b99f815c44059994c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830cb92adcc2a7250954519f456909565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d53f9add6aa5747831db8997688e83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efd62346b884ada1f29c32df19ca04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1969781b111ad6d8f4c9a1f4dca61ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6e3312aec4adea5f2fd1ca8cdbf1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811345c837e17bdb3422f5856bbcbc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af8f266ffe39be2d8c84485bb1e1b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb395f69707e8d72c3be46a0ca6917572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1315cfb6979fe2d71a1d027cbacfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51365a186e2edf6c1c93f278a724627574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08cf589767191bdc0d18d7ca142763575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729520c1b7b54d0a199ae8a5f47aedb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea265c6a572c172524ecd07521459577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a786d2e68fd4bfe0b8a8d11d3128bba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9230005fafea17731aca0cc963357ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c717a5f08ba07b94fe868b620927e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7b3f93b09584023f4a750d42a62e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceffe364cb195ee7f8017b0682d488c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546831f3c1472bf499cf8971f4e73ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e4e6620b7ff27b330a47fb485f143584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92060f4bdb73fbdfa19603098a62f76d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1811472e7c3b1d5f24b444f54486c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bff1ba4fa0aee07cffbcc03741440587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edfdb4810fd86d144898caba6d49fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69a06ce1a5569c8afdd472f2d14c10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d225283f90b087200429b9f200bb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b991a70ae007f92e4702f200fd65a74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d658766b87e444bc08414eb17aaa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc85195c0b01e09980c9b5dcff81e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c20bce9422b5041b2dc683933d527594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c70ed29e48f4da7b01911811f4b847595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f58223d12762f8ca970ed3b8bf9604596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2390946848ffc6980c089469cbdc98f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6b6bc7dff645d47851611c44d0150598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ced02b540d0ef1230ca3343dc38801599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7371d82b17a4a24a195137e40a4250600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdd48361770bf069bc906ae432928d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c177dd5e6bb2d70d3b0c29c290b0412602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400da46c467fdb03ed8b6b8f3ac56cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af537f1c2905e7ecb1692a6a21a93f88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c9cca2853f5b759b96b6743b8d8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995715b93acba7fbd6cd475a54bf1caf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b92c50435103a299d769c006424009607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856b50f5e5ac9d9f89eb9321dceb123608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12652365b23fdf36c829bb7913f45896609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede5f7f08670389d68c5d00f15a81ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90c524c633dd2d6622d4490e1b8899611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646690a5945b2a37af9444ec6ac44854612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbd7b0ddacfaf3325ef46be677d3d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc76bd82170a89d76a0a488a42e2d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10546b89c5e878669c8f3e0e6d9eb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da6e42f956f03eb3a8ea381ebeba2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5676b5e136f20351927d81c9c0f80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62b16957d4386a0a103a7188be4dff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999691bdda6ead1578218e80b7d2005619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ea81682315f99326b67b74fe64e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fdc9b86dacac54d20db1bbcb039a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef99f2baa0168d2d54b9f23758c19d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c4d33caaa9a9261fcbb289c36a944623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b7746f1d938719846508a60c71663624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ea02129f0f298ddb9402e29de9c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c012e5bc48e562808fe7842a94f58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd9ed90608154c0aa7c9199965ef77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581a9cf1225446495c8214ade02632628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c4dfafc4b56c391449a8e25fdb0b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1581ba9eb5e71194115183339e7aca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105b5eb4c7059a520b0f2ad2de2d488631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126ef3d1383a81ea4a2d4419ea85226632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000bbe7899be00ca1207ab9d53a7013633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118008637b68a7d9250d974863b40c92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc57df47e6db09841b471eaa510769635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5315767198e1c3385741147696ead4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc438c6f5cfd701aac720eb4aeea12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e0aba3a1e11ef6814a06e571e1bdf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d34ee10d73dfc7c104197172c79ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59450b0fa81bb9d1434fcccd61d3f9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc63790dd488175500b4da5775d61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea6fc1a2968a2f329929bf1110b4d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ed216cae3dae4fa71efa9c32df1e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e31bc86e54ec6371b8e246d8f653c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a273ad3ef487fe3038d09f3fa2c00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97aaa7170978526cfe3a63428a766646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e84f0c34ab91fb5da8447310fb147d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602184ac6ff7156d235ebfbedd957eed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492a5c752184c27cf3eee37bbb1faf3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755ebe9431ea7c6b42d039fb4bdeb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5da422b335cf5cf27971e160dd77a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb71dfedf37a146b367ec84d89129652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf890d0c611df031ddb2bc6da56662b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e133e0d150eb4d15407112fae32361654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547bb64eefcf44f8e3bc94ec33ff8b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf1aa1d19d72dfc72e1e9c12c43dc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f55010525c8390058d1bf147c3d87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ff01f0df6e351e1f6d1bb5d925cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c3894376d592fd581c68ed1fa0690659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b6732f8f85c3d3f89d5774d17025d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a5bb9e861b4ca7ea7d13dafa4b1f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f821f04f8dc42b73ae4ad89ead5565d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb68bcae9c97d800cbd362a4bfdd1d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dd0ac17ed10223d60af194d3053f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba2af93adaed21fb62294bceafac9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f135dab0a3abbf62dc81b8b703d0c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439393f2831dd775f085896dd2785618667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88cc2130bc35d73a3a437d88a9cc37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd07e9d91be561e6fcda0f133c214f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832b926bff1a330e38d830effd15ea6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e8b2d8458eb8e004b3b6b89108767671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cf340a6962f766ae79f6d4ca28587672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9e33f6601f687480c7dfc967c0e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b6dbf9c44475b7770522551dfd6a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fcd71afde1d018deabb1a120af75f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999fb46ae570ca130bb232570228f3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51a498e4d7002c1eb3be8ad07a66e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c86d7cc3b118d23510d435fa8edf5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca76eeedcea8865b6e8b880048f8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1eca3c4fdfe628bab0f666bab7ca1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19a6887cc5e882f67864bc653eafa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349d30a9add977bb527184223e59797682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e2befd65b703fcde72c722049ac03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6088deb98453b613bbf4fbd180e4019684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952e786e2c9cc14365775c247b00942685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b998a8d63ebcc46c639bfeab7c919686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eedcd640638317d60f1d3463a9302687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec652c1ff659abc068fddd49b61fd45c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2279fc71f7c947151239f1d836532f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618384cffc83b0c0677eaad62bc634c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299ea5d615951660509a7fb4c16a33a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955bfc07672265ab22ce347b4cda290692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c3b6bb1f0605d16a4b8974a699dd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb8d46e4b4428ea4ffd05c018378dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30c5f225d497ea0d2b738542966ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f3a93107ddd89273a541bdbc9f607696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfbf484fbcf32f97a3487c9d7a29a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c072174d775e5a086fb47ae14859e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df86a6046d1ac0c970e6ea18b5e322699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75588f6383bab32e93418d13be9ea579700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47a75fe02633fda4b2f645771431fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b5fbdb6b9de4fdbfd724c48bd0965702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd03ad2d882254abb4079d3d366aae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890e57a201ab69067fe34c0577f600704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5812ccde128aab5e61c9d1a5e8ed7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d3b563b12d48cef2e777565f75da4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a48200299efb5f4472ffb5fca62f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be1dfa77aa54829a40757e96ca7827708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadb2ce02d407bcfe93acf6786415fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e105c501d80457a246cb6f528252806710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a55469e3f1e12cc598f237e0dadf8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b3da81d28c48890d8c83444d2be12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb597830663f3e810b80d5c6a7ea09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1e553adfed25c04f696ae05cd9baf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da5cc46d848dfb11dcdee4f29f612715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7b747f9720e6cb31c9ee4d63beed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14cc3deafb64ef789045176a84a03f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb07782a6ca7d2eebb77c4caec5f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aec85342b1a714b4eca228272a575b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6190708ec36f7bd9176943f48ecd58f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea24a5eaf5e9a67d523c5afdea79f1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9efa98ce9012681cfe430c7cf21073722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408fa3b346ab1e5b4142c02d1c2f85f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf2fd671b4bc7ad4d8862de49a46f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316e5653ac9b490f05217e914fa20cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ddc96cec7c04525d76cacb372c727726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b50df399941383034638b7e8e3fc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ea210308859919a9b2f8dbbaf3530728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd5ca520a95f6a679a6623693c2e29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe1da7df24643f8c84fb3b8836f453730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14138a3cfddccb5d40138161c95d284731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c3bb28b53241d46de5536910852fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075af16f0b2220b1e2308e225539db3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ee50581949a28ca75bfd18ebf27c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98849bc568eb63a91ab5c47375d979735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c55c60b3d8f02c070a820bf19c3e7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd2fc5a70211a97936128acb042e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627431ba55f41cc151b2105a6cf2338738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01848cb503120aa11bca471d152a0410739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84feb37f4cb99ff4b6fae6b15965b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a9e13efc5b4b1909626572595c779741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3d77724320bae4b8589811e2110f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b31032cf73b91dca2e8ba91b00355743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ef25a4d88ea256ec536aac484cc20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb2a9546debf3ab2eb5d1e2ed2c0b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494dad1103bdda93fc5d4d831b9ac9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc05530a9e9422fa2b3ad4f94f957f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a322a943ed5e0f83a00c67db391a30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38692add6bc32223d3fe1f5f6f270113749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d1a154bf0b8e5945ffdabe39f9e70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f161888c419c59c8bd81705a47afc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf70acef29fb38f7fb01fa7b20ac9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6f9abf0b2db08d8f2f0626184ce21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e9999146b8ae51a20ae60520594de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c1b6483de9d746911b4a4384c0f83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216dea259e3166818439a3ffd5f84d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00fcf45a9f86ccc4cd08e57c0921e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53debd5f23032b7be64922a0d48d4a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2bc22095b9d5a14f8d39c98ec633c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051504a96b995859e05e63d98f02af1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa94d6b66396852d50b32bc0c1440502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7e82f02b14f9dc25b7f9514b86563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e9e7257249b6d55564af7dd37d3104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54782fbe916e39ce718f5ef6a2557a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb4c12e72ddd53aa77d42b5a36811e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4cf93a8c59c6de6c95a56f37aaca27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503252ecf77c624b8b0ca9ddc33a4e3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141970acaa37977a25b9eeab87dc17cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d45c5a9500df94b6f460ca90ffd38310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69c88b0d9fa51c4a5a758818dcd0f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88812add1f5806bce53093f970db0b1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b3bff33cd6a4ddc09e88d020f58e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6926dd7ac13c7224b697fc89fe61d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcec2c49d04b2281aae2a294d5918a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa96ffd8a72532163fd6b57468a9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ae46a65e68406d2825a1207dce4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac27f5fca300a1fed62739c891db9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156ca42e9b46c4bd784a8e0736e1b9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f105456af998909030e981663ad220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e7c68f901ade575735b997a6f883f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17afc772452aa9adb2fbf35b2199a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac49bf534d74645cc3ddd02f7abe223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc908716cd1bc8ce04134f21eceed124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0391b6a3d4e3bb34686889d62f867e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22881e5d226eb421d6a3b157ff34f5a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8706d48959d5c806b31b3485d276e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f1ce722bd0e20a2f719c8c6e215228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f15bdc52a3119c0e755ea2378337c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b7bc8f376633f608e0510b6a7c95030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9452884c61a4a97f6a60d5302cbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31250bd4e6cc6d670b6bdeff85939ab232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4bfa03d10cd1dcabb2f157f80199833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a99646ff449fd797e019c6737ff04134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9832aefadfea842b913a29ef8a5941335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f351915081387196da7bf99f2d6096c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26639aaff6189ef4b93365960153957337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e55c03d2c225ad21fa6d78108a96c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3afc0899aa8fc84310df03568c5cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad420daa353af85270cc151e9ce87c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8229f1bf0a2a2eb2a3acd8559ff43d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f924c16b1a8db6fca09cf59327a329e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b5efa6ce8311b13aff6c1cb3d77cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08985c014139c50e3c9424ab854c39e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9f8b53fd2daeac3138446b01390de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29b8c2a287539cca656dcc8e36e94246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbd6806349c5c83d95f9bfe1f6dab447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abec12c12679f3bba6b06c419e52e6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db3018de6c7174f7f83765da8c377349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38829b53b885b25f3edca7341f98b37b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f050be8473b8cf38762894046ba483151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be77cd1eceed1514eec806db22aff5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38796750f593560bd6b54c637fc43dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e4d23e67de74cfdef624c795f321554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e853200a12b50959e96cd3497a12255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400772e5404b8b7cbe494bae5277b62556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3c47b157bdcc071bcef21cf728ae157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00f9f3e3f59ad66285adbea9afd3be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6393bd731eb8f4e30bbeb32a3df9a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812922e1ae3b428c0ff04089631afd0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927f2fe2c8652e8738f1b51f9d8c57861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314099c0c9f778ee9ca08a526ad71dc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26e760d906c850787cd2774b34c5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e01d97757dfda00aee7aa1b6b6bb6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6947e01aec9fe42298de296d64fdc9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca531796d6076df07d1c794d85e326666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f84db7c95340f22cae984f130add3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e44b66ebab738ddfe045b608794b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b57099ab74eec40f60ef3fd54f01e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e871ab505c53f245911e7a684e73b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53224c1e3cf39468cbed2ad6a3dd933271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8bde977aaafbbcce1da74fd05a8fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c79623441ee3e48ece7a137da3e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2e07a88b0d023d1944464fe1009a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6683da397952738208a903ab75d30b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfdbde14b4f25ccc785c7af16cc9a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1fcb381c0cf8f7145560d224b568577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9efe5d2d5a4a1dd86635ea30f15ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a26e91a741cb0a026d72545199f7b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9061e9d2e4f07d40587724eb2ab79680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ca6d9fd3b3316cb3233906826598b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f0bb5e777add85ac1f53d117102982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b69bed3cc567ebf9e7587ed0804b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886456df9c4549cb44d746e8829e65bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb234b3400b5218eb68ca15682d9a11385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92a68a8e9a8a3270b864374ebae3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd57bf6ec2767c28f2a761d2a6c43587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7bf50de087520cdd204c2823ab4c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973da25dccd459928b36e698c71c2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e55c0088ffcac12dae7175492f40f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629333af87292f7c1318ff1998ab8e4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320edf03f8ecb9779fc1e2555c8eb7ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff8af8f64a95a2c9deb0733fef021c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc1a278c1b0c5d5962d3abe14c656694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764f3adb4f0523bef9a41ef3a4d2e5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936ca369399eb6daed9e78d2f7ee4b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437629d991071ed45ec61daf8089b6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18e1049560fd1059900c6ce46785e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8624d53230ae1f42b355b07a9e7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2f7cd8f6a542b95f15195565d5a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73997093afb254ad892636b33bbd99a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3794440ff414b953aaa1e5c8ab41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85af3729b6abecca3788094b13d9866103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8fe6652ab7e684a51c9a631c40a2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d81857053ed1d03eb52730820bafca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4316bad4a0622bde2f981773e87304106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6acaa67c3ea58acf90ae838009d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd2ccb55d0dfb17f3941a96357df2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df31f7b174b086c7c4dfe148ead3de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b2d0adcd6194bc34f6d2b7072f50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7bf27eecb22941432c22d231fb7e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d594e13ddd9067d356c2b20b15adb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3986705a3089f141a95be0a90bf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941041fb72ed143cd7c5e0a891181ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44582a6e41306e0c95a0062d36b02c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db60faa0acb0be874bd996eaa98ebd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70e58a211e2698bab22294ddafa38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08872d9a0a8e855a7a6b2b32402c7b56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1ddbb6e3aebd580a33525ec6ff3c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a8c67543ccc49aecadf1d6f20c342120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5c216b32be0a86b7c89c3c9e0d11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91b4b67ed605ca6f2683ff596356f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22369d362c65049a3bec0946567aea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf2d1d0dddce93a0d42e7546437873124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d7a92bc44d4888434ce690d85445125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf11430d1e2d25b15c3fb2fb67de19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8040b73dd34749a994a89abf63c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc61c5ba78602e25ec97da6fecd16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd92749a330190ec6af3abe096f67a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b572aa3481bf3ac1194702415252130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fa70786c354b58bdd4f83bc059877131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f03fb9733a991ad82412c0b10c0c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec9a1a5a4a835a65a7b4ef70fe6f60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d5830190f1081a1961aadac8b8b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8560761a78f2566b6b50f3787efc0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a6e226282f0c261cee8c8b9128b73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006fc16e99274a6e027cafe86f30564137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ee6760b1ed9b13548da51b6b0566d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083dd60c1036a1eec6f3ca5bdd7647a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71016780aa7bdf1ed4b515fb20ca7ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dce62cfcc52d3d7bf003ad3e071818141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b840e73e67504f4bce5976f1ae37e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16590b081fd833f7d18d04d3681cc7c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbb632383df0e7481257848dff26c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de96ef70cbd927ca9b1f0e926f669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7d43ce357b57ded1528868e83572146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6893d684958f1f95d9ac82657487c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f4ac352e3947018b8339f3b7581a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588b2136ab1d5065ed754becdcec6f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eefad0436d44a0431949ab92f1c734150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1697b817d618b96e2e4d35fa74369151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5abb536f74f5e757dedad81e34fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7e239d3346e93ff91702307600630153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72b1cab3d6734964d1a2e721b6a95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581c34f2148f47ad57ab64dcb3f9223155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af21fc4d268c5d6a9605d2ebadce6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca728a542175ac42ab9ccc9e5f0e37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd8f7ac888df230d912da223d6a555158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded4a39bc69dc39d1b6aa42d277120159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b8013ebb7277b671db6ca47e92e06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09e1714d66ffc3539cdbb997d047bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0cdd15dff698497c432017e0f57f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb2e92f438a3b38f930cdb46e28e61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8e8c35a2e20fa2a39b49d7a8e4b3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caa816251796db082dc23377e9f587165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492147fc0bc370bb3f060e2dd3d8b16c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093985b341fc4b18a629333355c7c80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e408a7cf665d4b0215cae1332c4f9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c10f2ea57bdb76fb831c528df7dcd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11192e79bf30acf44a4538a11b567d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cc7117d13d3894b2b572445840189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcacaaf2913d1832b0922c69e1f86ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e4bbb944ca9609860d0cce551794e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d07c08a0febea6077aa967b7b3c23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765d292e7a41ddb35b0847818cf50ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6464fee61d8968ac8bbe29e49268516176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c81b919bc06a4b1babfda52d05cc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c937fa8557d76c931850e8a32a423178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cbf76235ec2fe1cc59811c8b9cb48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05296fe3ed5b486f640a8758906bc1dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb19824e8d446ab72d87057adbcae00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8966cd22f84ba2097eaf9f9d37a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5999584d7220b7786251de7d382a86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d883c7648272748a74b7e874d773ece184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b41d23936857b0037c3b6fb0b4591185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832750de635cf217c305a1e5976786c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460188f20c47702dcae9efe5497366187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca066fa305b9e25db18273e3bbb67a45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755261fe88efde559e5530ce11c82b8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3b68b04327b0fc2735963c3c0604190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e91579c1e19e567c219cb0584377b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6e341cb0da7440a4544069b81a9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3128364ca024c9a84d38be2cb9ca4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2348c53144d591abafc5da7a6cfa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9ab0f9615c9f0dd669d52a8e42588195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624fac6bcefaab6ea8c0393463fed4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6f54cee66c5057d6dad0e58c82155197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a97cad78c30f0d659e7d484b198e72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69349c073266a97a6463aca6763bdf36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec06b3b38ee0eab1c76af81fc9ff54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9a075e857d36c4bae3fa6813d0e92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a6f4b1f29e3c18488267c3dcc4d2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc51b71a1183c5ad330d30df839d0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feb06eea2dc89a8b5a620db5a0af32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac9d05407cb7a586e920f45accfc10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b62992c438dffbb69c23aaa7a4e431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d560dbd31e8ce4ead7116601ade51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deed9295d247ebb003779d62278d16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914ec1daf9e1e25793777844c342b61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25af5b341f573d856deeab8221a334f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87215336d45ca7e35a559d9146158d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db646ebf3a482f1b1ad166b279ac240212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a11dbe4192a9aadca149118e03647c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f4e2fa0bd8177f7271863268c4c93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459ac0164c97bc64e468f591181aba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f24a92242d8cf7fe8c4d299db46125216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c2e39e5c1ff1754e9a58d3b6496f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0280530c1354884041b7a72e02df0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c4d5e8700784c3fac9d3b80e7028219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dd664df864c37caf4f1e6c6acb0e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e29888d1f8c1ae271a34c58a885aab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc64c17e13ab72b30ba305aa62e0df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faccb6ab1bede25c71a1c348352acc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93a0517e74fd0d4e152487f316d720224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635d81375871271f48c545eae53479e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd98797ac476425d5f88e879f91372226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f27734f025f6f5b539adeef0d93168227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bdb396f106ffbf2964fa700ab3399228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c9307283301eba7f270782c19aad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0087d60c4a83c984b260c682fb9b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f09bf6b50f873724cd4d1ee46ad4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c299714d4153c24d21659dd4f45fcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3e2b8d9638ffa8399aec1f2431788233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b8fbd1b54d8bb043a055a4d77240a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8def51a72a951ec5023226785d6bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d90a35c5ea21f54a0f6ff8cdd17b6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbee7cc4abb283a25d1fa21afafde1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1081ea4bb7ab544555ce0306c467f01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc8b1a137e306a8ad93c91f7aca83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29248a20f2dbdd0c14e3896fa6965b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eac88d933613dee7035cf436bccc7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7220813729bb39a23156988e2c97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74422154d302d4211e5f5b938d98e61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84ecf331a60703733af2fda6825ea0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f35411923d87f308ee82e580ba8564245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd26a190cd2c0129bc2ff0a07b80e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dae750b03ac7be788587a80c8340a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f217323aaab79918ad81af223dca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b8c2e913c3efcbded8a8d8348507249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa701f8c782d2b78600bb07d08ebd07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd91c0afa97f54dddde7bb1d67784fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cce4701c6f038da264492b6ee95fe5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b909714e255b5b5e642c6bfd7ee754253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdfa03b7910f1d3ef38432f0b902a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304bf9154c905dd1ba3b069c092198255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4cf53c6a7a1b2a6e592155ccff5f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f701f1f0273203266ee153da90d10ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e560c78d13ca7b6608cf8994fe52a75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1273284a1c060508e9af8949515d2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3b48723c5e959ec071c3c8126857260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5ef312764c3ed14bc23ac198e0e28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b2b59d3084ad1c2fe492c753c561262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e415732ebbaa2de997faf9da5fc72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7176cbc7f18a3d8a56fe5ad375401a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91df5deedff02455b95c3ec1ec1dd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170d5e084cfd6ca53ebd0c7cf810d29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1cfceb75a99f92cc3f5236b23fccc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba629a9fa79a2280d283028197e3ac98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f20ac18249b885806603ba18f3ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d022bbc173933f495b9d0fa47475270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1f2a70e030405b7e78c87361b5bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288b922c728a8f6be68b1d7638b43f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e7b00219edc4300ff133c7cbcd0fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eeeac5ffaed962ced1fd01ceb48a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8b6505b14aa5915f7020f52200f9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c1d09c64ee359e8a2c207fa44240e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099ba7ebb9dc4063c2c98a95efdb8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99997c1076c720657d5bd9e7bdda4765278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c686092392120f74caabc30147ea0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86166d3036442ca9010fc8b678a8f146280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b62011482185b63337078c19555aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752cc092209b9897dfa6914cb3833e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e2933e9f573ee6e51f7336b418c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b2f0db4fb12f5f263d085d8ced6b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764411a1e985eb73501e06a28178119a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3a7fd39f68e54dfd2816efe68f0b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff167431e086ec298c6af6101e762287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a326c807f0fcda7a8d724e849701d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcef207137a4f1f3625942831c1fcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062cd59fa1b912f58bb15b14c32c5d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96d3d60031bba39f894c22fa01e933291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d7ed56ef1a24235cb16cb33fa4d72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035db38e7432c8daaf48cc26d37f5a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f5def65cb420b8e2d40ec95d817a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c294ebdc17378abb7930646cc62bf8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636fa8a10653ca5a4d95dd497b280c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f98d3211768c55f42421afd2554250297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a9a908ade93fcc00d137ad5fc9505298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35479c4350a14a789df660e3e1e147ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0434518f3c88e71bc1d802047b6e12a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e2b5196d33921c8353442bc065b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4039ab38df74f581703705e70423f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4c09c19cff4c48182b6b2ebc654b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20984c9aed73ae179c1f75d47871fd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ee16919eaa9ef4059195048263b17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61830d758aec2be3c3fde23c74caba22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519e1dd1ea67b9b42fe0d36d32a72da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a16738d78497fc809defe35a5fb6bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8206cc803306c8c47f78aaf13b8a01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de8d8c9b07f12f731c80c3eee0b23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24531ee8a7e83b5096261fb205b1bde7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586327469df133b3541fbf854b31c2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfca76f8d9b3286484dd216f188b70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd20a5aa3ee77ab135c6d0cd8a1f80b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c63cf57a845cbeee56f01dee29d09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4ae48a66d74c901bd047faf8c999316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c4d03b17192cf0f83a8026b805c75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903f072e47a72ecc30ae8546a0f8cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfd8f4543db59ebdb31d5eb7f9ea72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536c7e22f290d5d4ac7cead9ee78c0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c573e56e56f9604cb341c4c02f08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b1cecf8a94ef69889378d9688a0f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e2ce4a1403de1d670bb13224f822323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3969f1a80bc1e9df354140963d08c0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a488be65ecc75d1e0a2fee520f7dad8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27924442ad94267cd5e86fa247515326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb004c9796167ada067d73dec5e313e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab28be90fade9499b0ddfad83a96b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868af8856bcb65ec8ac60a3ae33f29c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3760ccd7fdf0912cd4fc931cb9916b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99320b8a2be46b30621df63148bace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194572389c4676e0c19945c640a371ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d66be6f60fc7ab3f234d06c32eab9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427259b1e7a17aad7d0f23d090ec0007334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c928dd5bbf4e8660645a537607119335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669f2b21b9f33d9d8046a8f809f7bf5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d9481c46086edeb97a7b7b7c05241337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbf839607643d13c8434ab15295fdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f88b97379ef422f6ab25e14747afb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7874aa1a34b4051d9256bfb552cf187340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f7b5d2a0a1be0a4e68dd17169dd61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ec9ee4c3d5b8da867e5e104ad1558342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918cbdb4dbbf2caf65e4fddb5e7898a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061d5c84c8d873b74d2718a07a6d5d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb2651b1be4d1687538f85ca861696345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfabbf3a3674730462019c7383517e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4bdf9ba08deb29948d16117aa4851347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a2af766c658a64b5cd4c570375279348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b29e91029f8d268bc1ca9f9fbc2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee09ed6d3874af2ffa86b37ef1eb035350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085599fda992cfe6b01b7e3795c2cc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdd8dd8dd876aff52fd403fde443c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3df3bd9619fe1ca272798af90d158353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac9a364d6830ff8b36abb34ac40361354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b629961642cbedb7cbd665421cd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c780620fb8ca95f20b70a4eef89fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd4b77921100c55bbb70df031bf3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895b6e647e9b8d2b289938a25d8829358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a0efef79beaa07e95808d633c9b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca363c90a7a6d2dd4a2de5b1aaf4c0af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba3605c8367b567f56acdb82e20a57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53943b11ddb13001d5bb2c415773875362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2681bb364e75298c80a109323e5b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1bec2e46a2b819d3326f851a177b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49650aee7ae3c8d46b10eaab4041287365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2347a8ceb69b796ef573e5b8cfc1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc63835299541291eb8ca3582b45b01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af443a06dd7efa555ff90ebf37069368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1707d7019cf614e817a28b401df01e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10974e19cf269f11ffae6d918bbf3bef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9a0e589a77ce1afad097f40fc0d89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbb0a91f1be533abb5b7c4718fc302372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe9c730da3f17114203abaea4e2d20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c5161ef04f3746b265476b7d5eb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008fc4438204c6d1e7ffcae1936f2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec8a9629e8c4bf1b4d8bd08a1057bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c2fbeab484fb0a6fb2cc9d48ab93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a72f9e551795451835ccf29cc0ede378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a415fd1bcb32666eb9edea89f641379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8becccab01aea8d83944ef712ba004380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826850bb56cc6c0f055a62a5892ec05f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699bc089a45f0bfdcf6c4f2fc3f3349382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaaf769758e09a1a086cd8b93add8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba26cc4415b9ec1e4d52133aaf018384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f5a6e3caef1f1b0b1a8e232a09fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a33b21848d0ba5ea2cb75d69aa7dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91495e54da0957c604e50dc4897ae730387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f2e8e23ec55e6c2042adf0261251388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfbcf0859365b0b6ada7e78ddb5b86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c8db1ac4de6bbab76005074b8494390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2224cd752e6dbbca952c4900d77575391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb99619cbe7f7af9580f6426c62f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936d883cccdc463045b6d2b1aa7be3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc03d734afd06458c755b00bfc70cce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be848b48a251dcfb153795b48677ed3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76ea2945a50585d17994cf3d271c89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da95706b4289b98ed529129be0512e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402231d0283c3fc66bb0b98120fcbf40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66d2ae40389dd2317ef9bc69a4eb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f43e5e1362e5cbe0893c464a4cfd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36075cb6fdef001f00a19045fbc6881401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055f332e9d9919a6d6ff5c26b7a0a77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a011b70a89fc3675830beee87fa952403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5665a06e38e6678c2215c8161fb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e78fd1d8cf54bd09871cbe696d6ece405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc173f8f9cd18ac1ebff311c290269f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40494239c488ecc17fcde684426d6cef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e928d7a77a58eac0f4fde267e5e3145408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c158ae19c22635925116d910dddaa96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10170fbf03db03b8ef2f2ef5df1113410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2a6c1fe9c59269b253cc8e641545e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5101a501dd088f07da2bd099a13fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f957b160b065f224a3e4d1054d26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9398d36155de20717df9dfb7a4a5008414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240be2df6d784ad77a82fd9ca9f284415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b1c57308e47e12007424425cca7ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a01eaaba2480fa6fd3b8cdcc1a9750417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28489b82c27c397875fba0860066d22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27482d4de6bb38822e97070b31472d2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48a172f2e2edca17453f6204251018420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecfdc33bce58b2b743f0ded5905f5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5cac9975d9abdddad731794dbd12d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d832e0c122408650ee19e55a2d0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5939624fb87266b8863a3ad023cec6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91a0bc3a52fe7573713d6156ba3f61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58064a6b6e211664cf4f7170c0ff26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a7875c40822f275890904b432c3d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d958942f417bccc700ddc18b90aeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30833741d56bd192aad0b8f9455f2c39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092006246c6dec0883c0b83cea23b463430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74467920cd8c202aedbc7d18431f78d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f98ec10a388e732d900c63799e0c70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d375041ee901246b5ee7be4b5f8a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a143f8bb368a78b035e4d077513a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc8acffc51129e0b0cb276e40d4576435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38c1c92a649e58cf5cc69db99de31e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e96ae0c4db315f9a5cfa1cae17d22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce59e678828783ba6cda7c004660d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf03f137372ecbbe7ac1fe63dd2bae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4594dac24e193f980d7e5c918ea5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92299907614df6a09b875af1c06cc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7381adb6d545c921f23337cdbdc460442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c8617ca4f9442b5eabaacf6af0433443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd9597f724ea88833470875de16a7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08406deb69beeeb099dbc3da04dee362445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc4455f4abb6a377877c0da005d72d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bffce31e9115aeb92b1e8973eedd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b05cf944ee8138acd89cb44bf90d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb73e4801366ba21f0af33ed401f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e79071ad8b9091ce76c4c4444e178f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04db78adff9d4104620643aa7301b31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cef5ca430e6c828a146e2deb34764452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16893b9aa9c3decfd58dcc0706c6aeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60fdefa951c7ab05cffd847d147cea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb383740e1076576058e7a0eca015c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec723fe1ebcfb51d76f22e45b0c1987c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403896a134f7a853876d696f5e13c92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10311e3e219b52c190d67253e8ba9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc6da962b535f38d683935984a305459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e9cfc98cc6ba740978bf89c37f7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da37e7e8232eddf595bb013aca1400461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789cba96170e4ede633963166e0a7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d642f343fa5b938685109d3342b836463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6c7cf8c677db25854271905d7c961464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b197a7381f90f5cb9760bd404fee6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0838ded5bd5c80af23c58a7206cc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf03044841411f647239103cf383c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82b2d6501bb8b32cc1757e720f069d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299166afc06b079ca93e7610ee17178469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a983fdbeca6cfd12d87239334ecc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013c18cec0abf842298960acfe43067471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7af983c154a86a51d073860f509846472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7772a7789feafa38889f32fa50bc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282baf5a92f243980ad2930b8b96effc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b729f7a28968d58465809824ed2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec107f223ffe2670ec6b64c37ef1ce9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5752ada25170d4070a2c35a29cf803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a9b9d9411e3479c243e08be34d61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27ebfb361c8bd48d86da4fa1ef9d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeffefb480e7f7f08e8725c8ef898d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48b4ad53339ff56594c5d84a39479481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54907c233d9ba83b268bd6198bb29048482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f43c3b6c2980165bdd218ce323ec6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba8f5313d3936046a8cb6b8aede4e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a997840ed36a5383348dc2b6ddf3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4446284bdaef23766fe7ae4ebae73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1597413c42de504878be1c111774cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef125db04900ff701bbcf74fff73fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792482d9ec39f7608fc91bd338e57d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bb78da3bc0464f56224179d4d20eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae01bdd84c0c484e4eceaec17ae3bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c895c5e9a46d14691dab7e04bdb7d45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f670e6715e5c33e4e98311b870339493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f1625fc02b6295f82910f68a65ad2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff90c77025bfbda0b7c01066e79b83d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58677e201753c43d4d4f088529322b0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b9e94835b063683d1b85df89e5634497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d184ad235504b3d2ef9242eea5de7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7611d78697c6354d0768046caa9bb37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f7b0ba5f4b42d018962169dcce304500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44648d6bafb6479ea1f08e4512f7213e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac10a66b1c86a03fd4ba268aafa247502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb8b72688862966cc7fe2e5d78827503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884a048fbacbb83497948c38e49bd51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf40aee07f905987353d1cd4a8a798d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9bebe96f8cbfbcecff6d69f6c3e3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e09dbe6e7d1acfa1e7d5c095a345de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb811236fc1f30d34d2cae65ce8830508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ea7bf7f9d069c1f8f046fb1afb23f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee8d6a131fa388546d0345c7ab72c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dfb8153ced50770861dbeb7e58d91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa341feec4a213d942ad389d6ac577e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e584fed67eed20dd593d15223448ee9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca201d045ca8b1c8a6177dc6a351b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df67cb1668e78c579d93214af2c46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fc572b3901e66f74099b5f84ace90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4bde4146361f0d76c6e496a1606b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6368c41c411afc2dc94330d7865473518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af31c7f1ce651780caf0609db6075e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e309f0394a71dd4cd702869bfff5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145057fee33ba1854dd821ebe6ac5a29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9e1eaca1becc9df9cc4fbdf7631c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd702501aaba68145df4068db2e0bf7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919025d3711a25f68a5ee213b2fb2df0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14367ed072d57b32c0e722ef39d225e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0c45989549061dcf6e0d1f00cc0ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbdd7f7f40ca2a9ac3bc6c2929e256527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a29cb7526fd7b9d4f1f7685918af61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af58b38253061736c1729c8dca134529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990e3104972013808136ea7b61d842b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff75ea3b5b410cfca6f27a857850bf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ae28a7be3c021fa6d01c98f3e79af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8832a7a34589349e68f297a2830db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4aa7fd5fe38e6af73c1f91a94b75a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9beb7de600dc074aafac7643427596535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f09afa28eb85e9b5b0a4fd3de459e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db3355d5682ed9f21e5b5853e0ce8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b9073852d8b3a805df0dbb30e168538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deb23e313b25ad04ecacb32081fe87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee5695aa4135e32e28f06af9a3a189540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a22be903e0b2a05639ecaea15353541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892bb3f807010fff25181d9f2818226542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60b8b9fe8f4164f096c068524a09a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388115ac6f81c3bc814827ab719240f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132a499c88b7015a168350b55e222ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa401309ce5ed73b3902b78754d20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c469c2f3666ee1f97e8d2614961f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73940e0a60699b65fa8051e70a00c9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dd7cda7f8b59943d63409beeec9f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3dd244305ed8e394e5dfb77536426550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186ea795d7c3992e4de3d6fb572ef6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837e660f5ed419bcbe6dbfd18458aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81f19299768ebaad1625a281e56cbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483aeb08865b2a34250aa2c8bab6231554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dbbff38327e9cbf2de369fb2fae19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d0c7aa926db9f0b98caa73f0b7d60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d01dc07e60c6e5a900992c0ba026557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4229abacb583634a0aaef81373feb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b5abe9e8da51ad93bb07402b51d2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df276faa115607a7869ba0174714da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9b37866061875e96e974a5616c7bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430c6e0053434798c94184b0ed48d34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f3a80921cf7309362aff66a2008c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65da2a04e17a51ee8dc8735d7f78e50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad6538ebc0c8724265ffeddb657c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78c6524a0c0af798b5f764b2ce780566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f74da48c9b913c3c41144a3fc8640f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c759f8dba87356978fa695c66a7e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afdd0d365eda024b1b7c5da0aecfad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd752407cae32ad3705468944953d2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103ccbf83746c510000c300d97372b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc96ea9b5935659ae257f2ec4f250572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66c427cc866d9d898920e2ff3b603573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ca8a95438972bbceb22437035604574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfaf41506ac3b8b4e607ec70fdc793575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98301098f5800b9b31db97060fdd7ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd5267d72bf42f92434dc80325291e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd932c983947c02fc9c7d594cefc542578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c0eb22be58cec5d39e4619c2bbff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec480a604e98a07ffc60697826aa9ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a22307fd1e8285b2ba5df248456090581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98eebad6c744b8cc3ad686c3ae01f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2d53f16d730852e74707675436b30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ad6ede035469ffaf41bd3f1f2974584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51cb103bb21b3616cad354378cd15a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f16ea593468f3cc0c2a1012ea9ddd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fead37a0cb4dc4ba48485abc0bdbc54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd5cd7eb2cd4c252539bc119b7dd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7f06545e303cdeb702ea17a1164c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6be332f0cab66d6f03a67e48795e04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b7768f9c812e99a4e58b565639a57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92487ac9075c514a92e42335a7bc1b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929a337d9f7c89bb2065d2e69c7b5d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be29ed9f709672d316a35f68b835a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3472a7fb6c5bb2659df2ec86c6a98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa12f0c2eda84a8fbd0d682ab627a5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53f9239b1cf4c6929a1d0bda403d8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d1fbb3c474e39baf02a6cd7845e66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aab9f8a9bee8a1772e8e0cb842d44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69709b3e86bdf3965ec5c7fc72887600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085bd2b07c07d047ea10fcf1dfab5c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59db2ecc8a8f47f2c42f97fbe1affd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2855eb10795c7b824e68d19a8bd54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff808efb3bb0a7f1a16b163c6deece604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669dacfab51861e852663ee28754cc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a3b13bebbdf35f0dda2f040481df5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32797d23d7fb8b19859591d1ca7810607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4660f5e7c057e9d81a34540f0d0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850ecdbb2a8527e0f288eb5f20a3779609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c35220abf9012af02d37de01dbb0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c392b4fa6b8f3e4c18e1b019007c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5155519abbcd3e37014aa36ad5e2a23612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc12f7dd012debb0679fc84e4c8e1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2351f26236cf46b51f5c7493f2254614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b0a5e9494fd3fc0b3c3e6d7d71ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfa9ea7170a172b811f2fdc6c6dea3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad609646ab84b8f4ff6584610fcec5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b760e5b116c4feb599a473b57fc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a664db8e7566e6ce896b84b42c9effc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6096a15a0b8940ad41b18b5bae93c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8ea0fc96a6012b7c06d4893144de4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3fde2c9edc165f0b3ddbd56533555622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8350490b8dbe0c60405683ec838027e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045f012e609c9c1a3e9e98cb26dfaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca13246d4e970395e08e9f5cad58d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44237713adb4eb7e6538eddce662a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1b4927676b04100a6bb4a18449403627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db178bfa38caffadd28739e9f24985e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9b23b6edcca3ddc27f029104f538b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96139004a4564d8ad2a95fb0d84a07e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe341e19a5054118d77679fccbe89fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd5d0e9edd75df2b5d7053bcfa5f5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c031f661f12dd6897540af8f13a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd697db3e6c4686522bc40876d4e1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b328a21d30b2563ce6d56f233c44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50027e9cb430ee25061b24bd8131ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f562f0f02f3413ef755fa9bbaa4dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42a11bbfa33548d42b3f7bfb938d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0528606cb5c0d840d143a1e70a437c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72841889c220f0dabbbe724357d2f228640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbfdd48029f6c812ab153b9bc00f4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb79f5aba9a8825f9527ee02a27c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f667a39590b34d26dbb4c6c5244c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb52f2cc14e8c93493ff14a488a65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e8643625f4db1e4fbc4eb1a90d8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8129a7b7d78a4e6c03e8687b43fee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da4a343dfe201301fc498604e82963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ad1a82ac3b17106dbd00bea9c79b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29df6471e15d101f5cdab68d620f050649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05b81757f08b06aa8ad03c8ab912a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcd340d0714a984522a5ea0e276dc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f5c61e1dad1c576cd399106ef149652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae988edaee67da9c6d671b0e9714cdad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84552f69b9b51b6f104e79d585a200c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3bac7f981e6aa842bc4eb03e0350e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a4b045b515cf706b329b00429425656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719139e091fa65fb199488292965796657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25158f6e32056724ef16511e484f95f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adb3ba2bc5aeb3f635fa43bf11bb5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5db2df4de374ea368c23787fa68d9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e31d37321dbb04bd92fc620431441c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a3f5db5defef20dbcd1d3610d056b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c727fbf8f343ac4a0c008ba06282b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22be0843117e9f5409cc8290d260cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb42a690eab313b6365ee40f98abda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941c769d81bf33e6ab26fb41b0a5073666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47aed77a195f6f4c86c2e0357036fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76bf31c0391dc46e34a39922e74478668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8b4cd44c554ddd1626d9b6da6b359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b72a101e621a7a65c00f0410fbe27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b8ef6fc2e63070cff26b5ca84e118671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802800c1855b34a9e378726ae0a9562672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908fc3ac84c3826f4c6ed736ea533a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d67011315450d0cf41891c9d2a05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb727674e4bc988b2f7957dee36d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a16bb1b8905bd43964259dc37492676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89039f6822b133155ffd505f300b7b01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230e6ae2e95d3c3a0b1f7fb2ec03bad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afdcbae6a6193ed2ec6983c5e9e615679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa08a623021bd22717658d7558dc96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e426fc204d63312e499d29f008ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3befe9bec8718071d8ee1709ebc5b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d39d624eccf8d32e32eb2e6b018c0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f2bfc7d56a576cce42baa5d9e418684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69f0b8dae016bb8d5cd0eec90fdcc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab1be2aa960c5745926405ed4cb0a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ad2092fbe7da4db8b736421e80485687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219691f2c12d0f8fe486dbe4ec1e120f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8b47ef3a913dd560f147d6ba4ad2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fc4fcd7d854dd311237641d790372690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a8269d20b99f49da6bcffa79bbb06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df170266beaabdd1aeba8d6086ca545e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec60315a1a1f26e2f2c4440f95d3610693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c59cb71110737edbc770288ad413a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bf5432394e24ad6a44d6a12e17587695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b797c9c20467985e025ab601dff9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e963ab31e86a73b73bc144382cbf15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c4e5205474c8a92e065c71f9a04e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f5908bc8bd5e140dd847bb678b4bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39334d2069c1902e642ddc1a552e79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e27ea5793175114a7ce4ef50c6dbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d9edf99d3d3594a269c128aef04d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd545c2fb540d18d8c4e218dece8aac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6145b784b9ada631f4e50407a1b34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbfd10c9052c00bc3c7875cb3be751705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd721c6a6dc86119d461b146fccee9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f28264ed8749ea49422b9bdddbb1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1fb0361c20055854c52d90df99365708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824ea3d7cd8bfa046cbc46b70169493709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9b6e5b2f4272324fcc5d12d68cf42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9537971eebe4745fdfdc3b8d1365ce5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77304f39ed8ed3f3879f43ccf7e51c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a170f06bf2efcc03a18a1a3cea89dff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b29d9d3e0c25b33d4203fb5266b45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2223fcdb233d40d8404ad1c49962715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8464b782aad08701f0246df496fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2736ce2be48b80000a1d1f8b99b59e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebbd123fae3f4357db6673c2d95c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db73eccf06076abd7cb4c3d67292cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c1047152a30afc96337528c21e88c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0157f0094b136255320c290ff167820721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe0d5e21b6c280787fa5a6b761709722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73991b75e00f580c1587258debbb583b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e284905f1bce7ccd86246d0179b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4eab3ad9f4431698a3c69eb07ee34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a941b2d625f0acbb1a753934b7114726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e97755466ef0dd53f5eef8da94667c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc416d097c80050e053eeecd1f8dd3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810df74fe8a85e17c9af3ef2e6a97db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae5a40acdb0a449d2009a680af1188730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163ee18d71cbe90125b1c934d148f4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08746b057b5194df5c8a7b5d053bce0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca07c16e36c356e605ea5c04ffdfa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40721e977fd4f2a8d6fa690da4bc67c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a345861b7a00577ec4eb71522c67568735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9083e76e5b6366b8adb8df15bb465a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359b65aba06cc8a23cc51fc17e03af8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675d2378018456eeb413c4caae22f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f40d730bc967a1a0ab3fd4821f60e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e93fc166c1338470c370d6efd078740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c48074ff6d528b91ef06803e532d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c62454506678a1b8963f67b01c1aea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4803b296cf23443fc7f1d019a6c658743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc42e1af2b94db746a5ca5e75256487744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600410100f42a5da2e87244426f8e7b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a968d814ddf92e82206f2798a38be5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8461d29045fc03579e55d24b89ee09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422615b4c65d3dd8b7da892de9554491748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3fef0c9d7fbf6c1c20f8c5818dc14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4f21431470e13fa08546ad34f069750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731046527c4daa46e97913e385e13030751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891386a7253584ac3a13558585f8b9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54955950fbb1219063bc8e0bf4f2a135753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>