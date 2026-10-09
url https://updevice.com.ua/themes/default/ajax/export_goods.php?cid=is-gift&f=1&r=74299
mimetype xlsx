--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb0a1a52c3a1d82c12006b6e616ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605098ba78c2db17e2080e4d931be4702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc57bda6e51f5391a15476455e907763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a9057e73d87f733e6bc5acbdcae3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d8da6994b91bf758f9f9a0014441d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b411ff6678eda0b9964baaee98e9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d5d64642bac493bad10865b8f3aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a402967ded7ca0352c75414df36d578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f5c385ae2d9ab703304f7972a0b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020e49253e4950784e234dd1cc316ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de235b1868030500722de109bbc45a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e41c60d4c4bf2d895ed1f91e1a74d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b780139fd0d325018b6c96fab85a0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b226f9c0f7a8e2f77a80e59f73ac4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a071de0bbf66f7a95d7b08f24fcc5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4626c3e3d4c1cbb685b99f2142b6b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e1055700a0276f9c7694e8b8212617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5735a1562792f5842a726a4a032d90818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984953f19b415d38bd702316831f43819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda61acf8447686f1bd1006b59836c0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25b3790b5857ab8dfdc0cbb7a6bc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c9e6936793a8a3eb651e17e19fe4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bdb95d242daabb2406de1cce3561323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6f33d3709a4ecffc7af1c6ac59e3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b2943cd5a6f8fe674de853157a88d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ad6efff02b2bebf0a9d41d49502226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6588008beacc284b556d02c7ac4f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0787bab000c363c7e2d0a7af3fb8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b9c0eb9149a2f2a5c8ad4081e70a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cbf8553c15b8ca16d7db8458a469b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98ee843b28c54fa55f4947d6d3e1cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7fe164315c6cdc4e538e2e645f59a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555091dc604d8e71a2523251dfdabef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f54d2a870b1bed624b2e62be4e65a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba417d0f4f484e50f563e92de90f45835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88b9b1187a9e876303a3a5272ed5b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fff3df516d27292a14f827177c29f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76631c9c8dbc8792de9925d0e81785e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f77d1bbb1c17f395bd1f255c0c37839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dcd09d2274a9b93d314e7754f53ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346fac4a6f34c84b879ae7991c39a1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fc12a20b19b32fceb84864ce96d0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f990f01bccf0153420ab9c1b1867843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1adeebc3f7a39f531d5e9b291899ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b4fd03ff9240ac52d0e7e69fa2ec445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9c1e3b9f607286187e34f462876f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63fda7a2a1cdc29e28ca53f618852347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6c3337f47c99af9655cd78f45c4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514df9f16be54f9e88a726723b53002249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babdff442b72ef678b3e37cdad97f5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c31f33161d46b1f28e570692e0688051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea82ee9924a866f9749975b0e808952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc0db1ce980486f232ee1d2812b7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0fc2ff26c3aa7f911d1b2ae3d3ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f3076280297eaf831a2f39ca7bdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c0a8a153c75ac7e126d9e5f41bee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa32afdd92a310a3d347f472db961d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a86631c9fc816c3bd18a84c13afe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e281342a96b7f60c747a2a0c1338ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7efacec23262e23562dd46e66200560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcc1f3525137a78ce3a7996c23ac2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735a87c3e18abd7603463a5446136cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99cb9a4e84a3e33976fd2521fc05ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd619d6717bbcbce8f9fa71baaf0fae164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff69a32e65e64700591fef773868db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b2f2eb704cdec3a337a4fee2dacd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210ea303ef1800352b834a52828ac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc8cb9f53352dcc4ebdee2763b74ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f83ac160c48630ab02f9a38b1c0e7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46d477e5d3da72c9da55f86dc8acf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9428db8bba75626ed3d553bb9e34b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad76f9994cbeba10d3915c5333aee972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f039ab0b83533aea64e8a8e4f4c6d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cf333eb026c90926e353084816e0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2b703c69582dc7b920f78fc7e367d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2ac46ffd3f86c9116ad2949587f6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c3737b864f95a527164ddae7588177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b08807f80f55af23a8300e1a74dc5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9647cb52ac6e8da6306f2abd032772e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02449fa5faed803ac7b04f9cd52d3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09b4226111af18ffc70220e583d8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78dea2c48555464720c96dad710f7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225b831274ddb2fb7e1297881bab3cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff27accc915e5312e852630b1ba86c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaacc948e62b6021d4fd082cef879ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60800bdf3b0a856039344bc9570ffc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f109e58c7e270c2127b2daca14bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce488262aaac047a1472f70f1a025b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57408dc2d53972c05afa524e358b6c5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5095609144ad533589ad768436d41090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4563225d3aea57c8ec82eabbb0b65c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c2bd9f331e84100e15e470cd17a4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16999a573f6a45c1505b63a613e90693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c616f8b29c181816358fd8c748cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75aea262c1a17513c0f5d3ab762c5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb8879472f00c1276591490f2933fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b0da358608248aab51cfe33e1fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483818d34df82d80bbaa4800fc4fed0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138933cfc5048aa30879cf809de0f35199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca45c3850348250f676721f1bec49a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1c8366b9704ee236cc4275a4c07c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e26e6937591a1cb0277418eb44d8e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c811bac5fe6d6ad7645dfaeddeb78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b3bf1e5cc253f58eede759cc55f78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909dbd0bc0e6b8347e38a0b1082d4bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2237fb1f482d31f9b4df3105f2846a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0a9369534228a7d7e967b25af9f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca5720341b32c97361bc43835adf83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0378e6d600ba7f1c2520d791dfdb41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88682df71302e78e7fa4d9b798022a26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7d6e6eaa35cfd97f187ffa1746f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6aaeb9e42bcf75d8a641f9fcbb050112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432a83ee3cb53022a84dbafcf3329c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9050e65c94efebd7fad187a810c2c3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064177268301042b634165684c92d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7305b91b2ee7589c1981ff7c2ca1aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a811c301f700d70d00d49ce64313467117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e174319740a09cc47b792732d4099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92dbd487963cf54f8360fa0486d93a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe98d183218c28f32a07f909903996120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390f023d5868b1f57cf300d5ef9d0f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae30648b57d7610e3351c72517c5ba6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dda2b241172ce90de2d52429ab376123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc76c1065f9743abff595072958f4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5f8deb8a4d55086fdc3c0c383c11c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd7d6fea87ee59c5fa61ff6ddc11e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f34521f7cfc7d42519e4d7aa31d4fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ff65701aad47adb15f48623e23c6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d92b2f904ff24df1536247cd9a3b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d60b6eb2c44aacd2660512cb24b677130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb17db9d527e73a4ce34078094e255131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366259788d478ad31f6db3331930e96f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585014bcf89ef9ea7cf73054f2a6538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf348e0988b129b7bcba707b6d6fd978134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ada859ba71c93a30c6a45c76ce4862135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df882ea5bc9b28345996d3ffe8c36e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27286cc117540ea7852466312e1248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a6b6d0b22e3a25502735295356d83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a32c7d45a1ae86ca2482eae06245d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e90e4e73073d68cc659c34fe260205140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccd0788e77b92e107d164074c6b3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78078347e9a68d7cb662f184087b54a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847171cb169d56ec99d3551e58aa727d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f35b21373a4e5ea30c4575054f179144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf0d4624ce6560c50df18385b75a85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7bd8297deeab65a755f0218eb7db7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d2de19e2512a3aa674e7c6481a91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9633f85bf99c31ce68b21a364d7d189148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470d149021a4238f0108679d43b9c6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae62ad37a506ebb7072a3709ae839f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd62b4448070754c0726cf3d954b80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b9a6da7609a6b5eb027473529deec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aea127a53db83fd85279904a107370153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714082fcc9cfa33ff0023de840cc85d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856f75af08054456bb2eebf1e540d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4797c70767458c6c1e59264a9253d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad7f3a46c1842b402670561789a4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2106193f98f56284c91274875e8785e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4c493b8b9b44b035ec137f15ae270159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3cbdd74cba74a9cced0ab78befd0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c375e700614c871122d9aeb9d01d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887070e9a7fbdc5277509c554a338238162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685d6ba38c8da04a1383cf6e7f4d8c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff124e8a16b29b20f5839457d84fbb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0722488426da461e8acea92f6d7982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65937cb6727be720e3f54a2e627b2dd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ff875c86a9e4f471f63f74e99c70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1656d6d0d4f462b345f1b7f75d76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a49a7045f4c2906ffb2dc7a78e825169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d93394a25ff51d4c25acc9fef4bee0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393925699e7c77f15f9e5ae1c1147be2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74734bb1a188c1988a59e4f998f0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e8370e71b4d534d4dd331760133e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f00e7368b14bb2f9cea3e0cf20fc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbaeb87ecca5d22be5fbdfdf91fb35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a27dcf74cc7f3f23ed778e6a13491176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a86b5fbf79d8b1c73246d4890e4d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dcc8e28599bd31d5e77dce907c65e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d236fe4985cb4dd1cd6354c6ebe37aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c474203e377f4501e7535c9bd6c315d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65543ce59a63f01f58704ba108e4a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e83af7b7ad4e7cb8cffc6a671c036d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442ae3c86ea0176c90215c87bf0a5dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4e2ec17862f3810bd2d61cc980728184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbb5790155fac1997288a89c473233185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a10e8700681e9c38037e92051838d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022a93511c20419dda68a4d262abc74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943f2a76fdd31d2b88ded7f793cd3ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba37f5869a5faeb3b2d8512e576a18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb92cb92056def994e8bae4d62f70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff333716a3a90c4502d6a488c67c11da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf564bbdb85cdbe1a08f2a00e3946dcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73a4e3625c40091dc2abbc7fb0dfd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa063911575497aeafbb73f85d74c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b05105462a586651aa58730f30d8fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1de1b2a68f3ef75086144d9a6142e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b688fc6c279803b4c29bad23a9b6c18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd21658d679248e549c13df472e2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a6756e09d0f81a38857f4e9c96569199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216f5c12a651042a3c1c661ab7bb3c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6301ea95eb003c404a8fb44bf0bc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc66542e58934d6fea2db6dda682e0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056a7b8b08fe8a41959aff0424dac72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e622a6ee8992c27a76a5c25338f5f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704833b6ccdb9e81634fef1d6d510c91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ff002329f5067a7d1f54e68825b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883262a2c8c00c8e1c02e7d68c8cdd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803ec9f1cfbe514327a2a89b13685d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aec8db4361a3bf3a047a4009dc864209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402296148fc41e05fe1f48924ae14e73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192cd2cb5b43efe9c5fdedb0b51a445211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943843b077ff6f5098a5c819b4241d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d487760d88982421402e25a035e62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe423dc22b07be7049842d10fe3871d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ead5831dfe38eb0c6ce5eeb069ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60c31a57e745e0d616e94919a8e664216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d12c06b75bc65a5d3e2d6f3e703c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544231e193f4c78a9133d912e66f5f63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d22256ddefad2d0fb1b5a59804094219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42c039037d322f9a928b11a402190a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60ef664cb0c8cf9c3ee5709a839cd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5336d033f0b10469843922b4d2379d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aa032ac85db260564760e2178c44f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728947da63bfd95862531e3f6484a56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d551f69c199e47fc8975cf73d8d1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e64102a4e43890169ca19c1c26c825226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c79bf8396a4fd5519e5bc663523f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557946f4bfe2b258573b9ddbb5e3b50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09330d96b7f8afc3b9d15105722256e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf245ebd657f3fba9a9a170c1198dd2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b88482d33419ad569e931be5a2114231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616240366f355016976ddf2d94007da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577d37b6a563e61718a1c208d07c80d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ff76d8a07f9c9c3dd484d9e8db85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffd3e52201eb966e5ddd46390be4f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c89dc7b81f9ddfff065a5581866ccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d3b2771d2d268e028c206da3e519237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f97b240ace53769d1f47aa731780d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53b672d3c7444b19c54bae79577e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff251e3413f051fe8b218aeb7cb2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef634e12c55f56ccab09088e69e383a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb7fc602b6048257c8ee500fced6cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea54e5079a96da8e5d3c15b7fc45708243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddfec77649baa729a91f473d61a032244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd780eddba455557cd11d74a333e6b27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d8c7e5876722c58898b6394893aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56c7cf7a98daa8174aa7dda157e679247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde41d9bf04a931108e69f14ae3aeb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c1823cd59af04231289a5b33ea96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e0c7c0ea8d16f4e9a308f64c55f70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7585cb259fd10a4f6ce0a24aa30540251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0984da79d33cd04578c936673ad973252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cd892ce3f540d1546e91bd25457a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b72e2c7ada0293d14c43dda73fa9bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc04b86bbc101ee43cff2978bae7473255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadec0321248f9f357942c3b29a56b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c4c3bea7ad6ec399463cac5bbec62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576915d82736f088f608ad67bc16123258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f9a514ea975d3dc7777ec984424cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e515211ee033d6fa8fe4a873750bc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09427629ed4070ce2d1eb83ad6826b86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1d9d9b901807fdc6f54191692a3e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd524ad09870a6dab40614984c5ada263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e3384e9d7f157e39c0d143e8dc8e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f073d70e4ad6570cf06ba979616bf27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec2fc18a06ac74c4566bf26750a80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91697a60515f6c6ba1a43210dc2c58e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be3461d4b933285c429af76a31b8ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857890aa3a7c4464af709c40cc9b3d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953fd318106757b79b557e5a6860235270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf3f7312900ccab0dc5d563c5ed1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065e0a777896da9ff54d560dd55f7f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee44c33e0b4ad166304c83b1378829273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0dd291e80ae01b992ea1c3cef8d84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4340c3a5198c64bfc74c491fc57cb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954516569cd9f8a06f1f68fda9774037276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d9c1cd9e676f2ff29936877780069277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e7a19ac6349cc51b5b2a5d8d72d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e966d241ad7d9b6bfb580e65ce8894279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7fd3177816c7dc576a5433ceaf77e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95093e1cf30cd39a66f7c7e316501f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da33f5334b6cdbaed7cb3a2eade0f8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758c0fbd1fd24f6194856e6cd840b3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c949e2a61d8aafbe3c51d5cd516b37b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e302313012d1924249003b5ec8e55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf5dce8cc77cd525b770b75b1b4da5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1404e696bb6bc31c9108e0981a976f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b8cfceb5e81b40fea0506df8e0ed1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19fa9ad20b924cec7365dacb0a167289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bcf471da4088312451127c5a1847f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d446828d0c0dde155eb9c3f4e3f6ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b430e2437562172a12019554d98910a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6395a2ed25c12602705cc1cf1b91f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60eb723c8125fbe89edfac1b4e6029294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a667fe423cb536560a7f30e52fb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124d50efedc8eeafa4da262d671318d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb461b0eb3bed4c49e1cf2e1b2d20a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0c79d1b12b9d697a63b8be8cd5e77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0ec6ea341895a8114cd182abfe7fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d77937a1c12756cd8559fe824d3282300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9054190fe12a0f24aa336a53c30f42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f7c891a39da80d8ac13cb23ac6436302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839197db9e90b842fe3bc67389fc6e7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d83d3972f1e0288714821d5c2b6495304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390ecea7b4275a168f065b6b63e823a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c4479d4c6065bea2554504ec26e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ffaf476d935f40653efdb872aa867307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59db69f71c6af015e10859577e1af9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f82f7cfa5cadcd4813c5c764a0446e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad86ba203eddbfa7db0bec3b3f79ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1778a96d83af686147db66cc4c560311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf7aea87c25c2bf217a0c387e50c27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee213ecb7ffabc6230a2484ee6cfa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713b27b581bb90147afe34c73da885314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946471ed88ce7ec46a8b96812fb1dfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84927bd74b742588f42b9ab13291dd09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb7c24dbc87460131ad72c1088aa0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eec8a547467102119211a12b7eccb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2ea5c0e32ac42f949f8a0010bc1e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0fb9749677fbdd8ca6d02ca3711d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61d24ede0a5de8692253fc9b721a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3403891181d56b96cb668af842f4e1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf820e37b14e6b2c01f1f77f436d7871323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a612b0108d672ce4374212b1dd7078b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f9c0de0b234f24e062d188b15f897325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e0992677604f995b9f1614d6c2851326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3865110860de7575b4af855505fe190327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32182a83d8480470daf81af785faa8fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885a83ddee5cbeca9be2d74ea07a9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d384e956a4c3da1be9abe79db6ff06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e0c1a8173651f8e445fcc2b6013f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083740a2f7b09d852843dd5e8281653332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd136d407e22e868b07f16e8313aa548333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfd8d0d7cb20a83148289dfa763bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450fcfd87d1653cd5d0fdf1dcff5c9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32f8fa19f9bfe4e3037e77dfd8ffa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d93582974e31116943d2ab8813eb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8fc58595c0bbffaa336b6c1a243ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ad4c5a25f5461fb9280f8e50543b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf411f12e217ef7281ba4879e13c148340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070f1ee5b4688cb253c507f0c240d7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d077884c9be6d37cee54ef07369b1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f533616e7426a69c0668c2dc4270d69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e74ee66e327188b26970d48e3866c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734fea8c2ddee0d19d8a064a2b0e2a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712acfe77b288858ccca1cbbe92c37b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c7eea67965c1fe8460a60dc9cc4e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a0aea14929799d29871da7a722b2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b645bc588d321a2ad35a5054373de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff2bcf7d53ee4ea317d72d1a4f4bb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3b0028dc95ad34af7be885aba7da7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff07fd3507bc794315251ca95d273352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bfa17fe42b736238f65ec03e1f171353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a14de52486980fe900c4806ffccd3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b845350cc79bb6d95ac1cd3a3f13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1fefb8ad12d96f6f45ce588d11248356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8de1538dda8ea3923dbebf2b5aed1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35630ad4b868ac31128a2ed2c0289ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2868434df65583368c4cabd81b014359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77313eba09c64baf0a5a72784f81d738360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b99e5c41b0fc1c96d41917f716f033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f5d58ce272c8265dc215c2153dfe9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5acaa06edcaec7bfe1cbe0ec8cf5cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b45bae845e74243d604b3032eeef49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cc19b4d3139f97543207237ed5d0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9e535daf0f246c364bc09fc66641f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b59b5d625a3f59fe1716a0d4ffff2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425547ad89297759f3733f764cca3658368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d6f74d17d68f3aeb9951579c2712a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccecd693b8cc67c163fb522b6dbfe87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754cb65a9128fdfd8b506d5e86715a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe84fd7337861206d773628aeb170d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f54f322772f7b198031b1b2538de4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132d50c26f7f20aadb413b6396b790c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc960709d2c10d4280ad966f7c83d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2c0bd1e16286f728ac84e552d6788376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf508f7a58a45043dfdb2166f79f5c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19357bf353829767ead45430000aa799378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05103a1fe8f606b5fb6fd5a77da05e39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70079202da4072816de1fb1821c9dc63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6ae22bd2128c0bae70581933f2a9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612fed7c777720fb4da3d413e73e88b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77829d451a10fb0dc46562b570ee4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f11eecffb05f642c39673b1bf70bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb1a5fb840ec32248e4570526c1016385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256289067ce873a946f230cfb713cf8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a06d9202eb7a047fe981662e6e35c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd9e446a5126d49678d02b1f27ba0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fba604a488b2492b834898ab380732389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b7fcfdf62d668ecb42496b8180156390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7061e5fa3ed9230953aee139e2c4c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d60c8ecace3ab6b9233ecd21b1a7b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86400ecf0065f7883975b5f3ff25fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252169020c53c4fe87ec715abede9bf8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49935bae7f756946b6075a3ef8a0ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a1aab1fcc9512cdc9097e585e47d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45c2a42508aaf481d6e5f3c7b930aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8711b208ed1eab387c3e543aa6d3a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b51be0d3b407c66e5db9a8f0b272e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd4366e072c6341765fa5433c652aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864fb1cf85fdc24140a588571c71bc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc4adfe6100f51dc5a4feb7ea88827402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b94231395ab68ac651cd66f5ec83e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8120aed64768fa879c24d0f30c7c3c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353b37437e25444b93908b09d2efcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167567318eaee3f8d42ead934c1d7065406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56186f2b505506d0e35af2b28a83382b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30131b29df63f187f1f5edc1e3a15e1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2022e6a8e35de831ed985330e4f3bde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd555f8e36abc402ba2368aa9d650aa8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea43e89a0222633ee1eb64d4c5efe9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ba0e6b65e8add9251d9fa7dba8fe5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc7bdcb72231144bbff598a49e386413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10788f32fd287b684d0626661bf42c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea7408caac7c000cbcd9a3d3d296c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85df6dd5a1453099ca3e092861487f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeac77529fd171b6ad78c0d861a5d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fba7a8bbe215fad4a4a2759f27c47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0a0995fffdd2aecde4fcfadf4ce26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff7c53e7f96cb45c90435b6ca664b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bea6973508467a21c5549baa3f8fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc21ad2197572e9de9ef40606fe986422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8316d1753bc8e31ef5a8aab22c30ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e2485eefde48003a8de10a250f50c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e381ac003069f490200f6cc17b4dd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ad08863365e5ced79512e6fde6071426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab8928b69f9dc2fe9c29ea7733c04d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e3d36dca0244d4334d7df18a1b47a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b24e26df07cd6627fe131512ca924429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13885af6613b343a3d6b74886746e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f832855e236f7279e8a7c6c318f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00462830d6b8dbee04ea696d92e2c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e050ef7c8d09b79a26ab5b1074ec6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe80f271b5011724c92f499f38f43f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ac0b7937b4fea6f795fd2446d198b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc0f6440d9f1828e76a512dec0fdc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f489c50b566255fb67a687eb724e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b7067eb86f4c3b57f142b8b79d2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cfe8b549eea792e207595ddce1bc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e31d7be004b3eaf7c0603a870bf8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487cc23c358361d1a96fd89ab6ceaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d060f55df64a47eb2b406008f078f84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971658d7c485c2b6045a0e4f42ef1ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb5cbc25a262fbab9d0c0a60d226f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecfce6d1453bf6d9fb7ea45ada81a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d5976dc3a8c54f07806b2ebca121446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679ab71262db124d3da7fafc5f9eff3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2438d16901f155813e5906d410a46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c2d5add168dde2cb8f5b6bba0c8bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f681157882777ad72d0c7632995481450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c1811ec5470d49884741e0869420451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccfb69d4564f5450b05525d95d3912452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bea378d0574d605741a7fea02075c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07733d4b130ebc35d6bc5576d226c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f89a0be8796d2424a71b779f4d52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caafd33c784247fa9e89ebf41c47362456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60ae7780bc5ac8f24034bdbc407600457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7322a6611046d5ef4668b6167530b9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09e2f3b5a7394730f9517a769a1d5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdb3dc9b95679aae59c47ea55a431f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851c7575cc98adc419b1b2eddc8aac6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a4c2b17a254d82dacba8b097cf65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c05d42e476dab5618ff19f00636c13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b21c9359276a8d61f3c8647e5ec01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a0bd76c015fe4f479b46f4f0ed3d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b785df64988e5e2dac864fd14c2ffc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e0e3546dc27da6fca9e487e21420467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f9c59ef6b452f9d3440da752f329468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a95426dd08dd6dd43e547885e22c47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caaf267347be9bc9ef87c0c3746578470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede092b4727e6119f5c470a1b6cb5e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89860e50b27659cbd181bc6afe8584d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be0f8ffbc61b94e8cb5f47a19b0113473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa5ed8090a19d36f025f232c1d06d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81667740b2ad3389e3c0824b950693cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873929b9d037523be68f3c6ab95a2267476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dddc00d5ff617b10ec24d89acb3c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31842f132b9bd3053c3d57e7e0b0a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02669cf101881b88036acd6dbb2b75b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb0514fb04a4c1ab006357bd3172a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f719fe8ae27ed01985fef3484b8b3e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b73df7072c83fd483eeb4f1592e5f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1603e2acc2ada83f74efacc5ca6c75b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b516b17293715498d0eb1c7144b22f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ed48f088d8a330a2cc92bc301eeda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1065546d00be2751ba2b3367c7da67a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f7efee1cb43e1624d5c4413d7732e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23604977b371129a1a01d1b2268bc32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a0a3d6eb17917bb1910d25094086489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139091cdc195f411cb42b412781e1c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc6073cc47204d539ff7eaa5e52f41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5db75fd27c769e151169364aaaef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42b4a4d07a2cd01b74f3b06ad2c1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa64bcde195d788098d11371ab5ec1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd75546e60de3c80f6f0ba3a7f1a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61e55cd05aa737b147c66563a04d96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5d6fd8cd474ff0cc8840fd25694cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdeca4abc2d9194e7f2ec22782a075498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0069848d87f8028aa7924746b9426f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db027b5607e394b1d37496f2e9aa39ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0789b825e65cbeae31ec9905792913501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a8be002632b04c6af3f3e175ef26c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4833dc5ca417909ec0c0081a7f8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66228de3f771c6711229f848e01b9c45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b1a4a3007d389dcadee666875b45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ec1fa7341d4e96b7455782a6c165506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d58c141e57024598cc4aae1e6bc957507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58a1c8ef41ddbf6ea69f6a16a1c7f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec62806702aa69e3be7fad7fd59e81f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876f93924fbbad8d47a0a7b3a208914510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f31ab52aa80d622e388d5777f55b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f396abc78aef538fe4969c661d6e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794385bf69f74509adc35256cb441e3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e78de8d5decbb72787c0493fb56422514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b68b400b9987f2e6c19216af59286515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373a8f071b6de6e7ddb0e668fae3b9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcea732db48d9b0287b63d718388f2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a899cd496fd46a594b3f84ec4d40b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fda9fb094fd7dff4f46c97c3f5c3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5140836795236703866eba311ceea5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e4f3b3850eb2821e8cf24b3b04abf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3de9401a2d16aba0e452e3596491f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a2c940901cff208ae7a9cd015364f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d3c31b79eb51c0ca577dd39aaf9db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c052c7b2bdc9c79b0d8ce2dbbfd1e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe18798f5f97cc745236629a04cf0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99c6fc7850103510f692e5b8a96b5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f8b8537fc55da09ad36bed2ab43fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca5a2e25d437db94c0dda58d58ebff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8069b184e72877ba449080d15da4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f25780545379db784d0b8108d9c096531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e793ddf3f68cc3a110b11fdbeaa7db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7564a6b7df5133b83e745a5c702984533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db345651268790b67e1507c86685f03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901c749bd6bfd26994e2d052108543535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b9b109c2770e58b15e7b8ab765cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a816ea72099bcfd3e23cd5a3a634537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485a91361c5271b040bc6d4e76c3e90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5371deceed746285cd30f1ddb2c4425539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbb52b1f85ab47fe2ff31b65f54f18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66e43798862fb40f6d15481148efd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972855f1073b7f4640331682e9bde158542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e8688e86c6233af3ca98497315348543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b80d43bdf04b8286d9582241b32ed5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2af5a6fcac5bae60def9de3cf2292545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9df0c08c1753ba09602bd86d5272f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7faafc06ef243a3b6ee3077a6a2a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4feb87b13388006201d657ad9bca00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7486b4b28e285dc8a544afe7dc6936549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc95ef99c505c054974ae5826323e19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8509cb515add96f14f60969f8025d65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6b6f8c845c49d65f7c987ea732770552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19942d4123b30075402709cbb34201f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0c85fa78fadef5de4ab64006614f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48472fcab2b93b3e00fe102d023ebe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2caf1bda8994ca879ad6b2bba8bcf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fb223b6326c7f3876b8acdbee7dc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc94997e180406e1779ef2081066f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331f633fa1a87529f4d5cb8ce0c6650559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd12a7aedd55d7a8822442b8bc7f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1747c3ee908ffd3e17ef87e6a002dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eef06b59a385282d3246042c216c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1191057895c21f5fe1f9059d5aa7f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eccc22526ec03ee8874adae988cda1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7110fab1dba4770f22612dc27409ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1e496740106379c7c7c71c4ae4376566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c0a1fd74651ce160d212d78843ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a58e94af90380a8990c385babba44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a91b83f23cff093eac35ea8c03d9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613fc6976209d3fbb6dc37e1f65b96b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c660c0dc9e8ec4d0201b91884128571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e46ee9afc9a13bf478fadcaee519e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48180af5c95129149193b89f3ec92e83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84622d77d6baf74d011106ccec26fad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7dce5e649c59628ccf322ed2639e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bedfef876f6076104e34ed0cd837d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277c75ac87ee1a5efa58a529f47162d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29749f348d7e983ca349af2db7a7b06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fea0e77ce5665dc7df188c5d6ad3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407d5e47070320598eab94dc6d87c58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9ff466c1cd57839b7c5ba4bd4de81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7e6401a3f46794489d4507e394a33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e805b836d921aa81056ce9c26e6363583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f02a757dd93c038f1036fc33bfd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abed1003111f5f3041ca03eecfe8ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a46fa9bb4778a59e306b5cdb5d0400586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4691c6beb9b80aa21ff79af820c22bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498c0403baed94ca725a4931f4df55e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bc41d50129db6bc7914349b2252cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646d11137c4aad4ff0b69394ca372c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70f9f222ae844fe19d556987205705591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd3d09eb494f30d6f9ea70fc24a83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21471e079bb7ead3900a5f38e786d9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc7148b81932638904b6552c713a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d981b507269aa33b2246791d58f60d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52893ff3b368fe9a7361a110a93aca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066f389fefeb8110d2334ad08f673f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e06b91372d66e1fe8c608cb0436e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056d7e70e46cdc8f81861bee3a713d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e2d9d2db1eedc1823ffeb09d16142600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e324af30ac949abfb14622b4e3d30e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e9eff7abe97c1401fe889b74af111602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596556caf8fd4ba61266e687edcdd5de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d3935c44de667c8401965e7d54a58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b173702bd126fd872d03b12e88dea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961c2ca9ca23b0341305c140c496169606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bc608cd56083a2e560a7a9bf118fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c736ec015425e96a08d23029a55f8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ef246ead937d58982409d4be592a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233e01ffaf3c8904d4d7f1ddfd76d2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17451e0f2d4a1ad2d9b17e82e0853cdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e145a1d512b918f8d7c59e83c69c85b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f59c421f652957bee6ed5c1c93c16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21b85c3f9c35e0babef8f788a43529614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c77449279e9da723a5662394b1753615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c21eb1d55f06c5ab6e5e7117c842616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c300b5703b3e31d50da2d8ee4ceaff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e1e858414f2055e764c001c69b5ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358dc865aa24bc7fecc367cb851e80a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c97bf64bc1c4ee8aba034cbe65aea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab89374781d10564a8dfcdee9a86f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e25c57a47c113078caf23bce98eb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5ed8b23696cab609345323eae79a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee851041e9b3bf246d9f493806a79e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d8d29172323fe83f13cc50cfc7b73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07a06682a30fe702c89f029819694e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade2d95da3001dc52c9055eb85cdce5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1457c5f5904dc9fcd34fd29076e3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aee111c34fa582ad1a61329a2a9520629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6388142851ecb6a34a448929b74249630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f5293c9041dae43c1d592c926a55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaf249d9e3291e6f90aa54ab65699c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46833fe8e365bc6561aac0fe10ffebaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1e180dfe0a0e436b13909ed5bd47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd0119bdd87be3566fd247e5730640635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659805372bc579b44e6b3649975c4f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0137546d37cc863d0fbba8b89dd878e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438fcc007703734b075fe77e6b6dc2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f9d6bc85fcd04ffd2113fbe76d8d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cd54ad4962264ce4bccfc7a9d8769640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b3b0b8cf15d1cb90a5a1e17889cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d435bb529eb07c6e2728dc9ebe405e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2d9e015456621ade526f83b0d5124643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7297eabba534b5fc5791a296aa7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d6afb53554363036e0ea326304cfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2239ce2ad882c94c345321b577fefb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470fef1e86d5f456b3f5acee2b0ce40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41ed9ceb38d60af49fd126626d8f64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1275dc2497e1318d2a2871c56197d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a02f9dd13a2c7a519f127ec0fa6d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3bf87f5df26fb0a8ca5f8d21e0536651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ef60447453efba616c9b6bf5701e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc3a57e94befb2c401f0e24b5bda26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f8a945483e8c7dd57d8758f69f95e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108a92a996a06a9dcccca44a3b817d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045542baadb2e52a7770f7bf09c658e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415dccf67d16951d09c314b5d6bd0ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3093cc3f9c7ecb3f980fde41e01f64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637ee4085dd6e1ed581c4a90474b6c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fcdc1affc013b441957f26c81d202660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f0f71096f4c6426c5dd131091b507661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8a368e8719918b39c674f6fb8633d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39953032bb63c10a73257b71379471663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3a431ca04233a1a104449f8b07eed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94698a397fcb256e2e648525cee085dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f60e258a944159c9f5e02e137fbf44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe875d17addda0a3ad835abb61fa5842667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e37372bf15091d85139e54f8f68c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bafecd4330fa6e6e1c8d1356908721669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f057c9f31f000ccbe8962fc26fbc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968df711457b6ae0be75575145717e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f01e5c9c867277f3341bfb9128492672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc747efc33094cebcf3879a18c5f5606673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94eaa9618fc8b6ed12abcfd486fcdd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c04ce8c314d09eabc6b7c07bb4e1de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0133d29f688e2184277e77f361de0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26255dbea024db62a04008b6c5f9cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac64705594c20798ca30dc8de35802678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d0c2e9f4cb8b6df6de901397e8d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fc211ccc2646d4a8f8b8a1bd1d754680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0dbf154d3b1df41380ec4a4672dbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb212b3ba1b6f7c563b94e5664b049682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaa9f3234153d3a167d3c4088e2fb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b78a36436b5a5aa3da58ccffa187fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f6a3b17fa51f6587ff10314c81806685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1d761d63fcf7f59ceddc188f455cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bca6b86fab96dddca69c09b14d518687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9f2502baf455db1db6a50d31a0460688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4076b5f97cf2279ee8705e81406fea7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812348c7ca11e54a38d859148b0656690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155117a83384d6d7310abf09c6d9ea1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c3ebfe541bed726b945db08d3a9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada9052e5e8d42ced57677a2a3fc222693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5878d7356ed49974585d66cd9a59a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c315dee02d3369d71fe33d3364b0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf33b2336cf4cc892c61e2d415b0ac2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ac0290d7bcb82f0b59110d905d842697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b70fd3d3768917ccdaedaa311feff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a522f4474d980f68a4407e8e1b2c901699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e1bb658b2ec56e671290baef4369700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acc155d37a30abb3da59758a783b99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b7a4f37c064461038936a7400c3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec9cc493e23d81d1a27a0628974899703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2052e31c5f7b1254b5e79b59ea74f15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126cf64e9edf2188f50f479ce104d83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2618fb6e41a84f26a1b2a3a42aee184706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9d7f67d74bd292e2c50c485d6713b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fb5374a805d9214a6ca063aa7d256708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a7419bd0f8f7193fb7dedf1d7d1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e376b02bf57232bc3da85ede95c3be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53b37ad3e466c0a1bdbc8a1e0fef3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116499274a62f6a0c67fc59c3c40b25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c97dc250ea18156a027c2212fb97b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ade2b460a3e64b1d28897504790b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c074ff51a5cc802a1efdbd7ab1597b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3e299a3f186d2ae85a2eb4fbba860716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ef1e19b87254edb425aec76cc52a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78af798af59304a3d202f006f0ff9a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ee0fa42d914a8634033606c89fce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93fafed6b42cbb278cb0d258d1808a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe93ad16b0350ec28a6c29cc628775721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fce6810eaf83fb2f305d90cefa485722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dbca0b229d8d81b741176042f1350723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b13740d3677d5c735f9616e1aa1c19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c579454d09d1d1eab4bc575aae004b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934a75c4616ca7178286d6bc9aa73b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4894b99d2f0d51a65091380a9a7fb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19acd75dde328d5372b051d3f52879d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc41f3053d10f1042b837463362a4ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665187e6e94a82a0d8e965e9682b208d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a9e317eb286f291ce99222673402731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a5081248ed26a285e81938d81211732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e656ca7331473d95a98342bda7a68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e50a4e7f60b50db98e7c43dbd36371734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ec8cf6213f03936f932fb88aae249735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c11390b7cd41333822c7cb0721b760736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd70f49f1a10010e9d435a59b07d0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed54fed28cb62fac49f8d70b388aa8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071994fcc680da270724708cd379209739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7ba535a91afa01a63a721a76819ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59079dea74c3cb8c039206a004157385741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5347eba4178c7239733dc6f173a78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734d9bc55fd29b441bdbbd68c1f04f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef5fa01d8fd52b28a3a35b7cc25c8a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b15c12c181d72432a2428e50f8de4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7693402ecde7cbca917235bdddec08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9ad9ed56908e7c1a687f46b440819747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d36ba81bf2f02cb15ca991b7f519aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869089b0bfe16084c1c9fe5820692021749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299aebfa8c0df11cd0ded3565f5b00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e9b265c40c19f7a77489e059306a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d2be1c483cb0b59be2dcb0c84f79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199aead9ef64e9157e013c4b074c5eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eac408136b6fc9385a630c4c77242754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6deda7d029c9af5129ed7e662d639755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82549b33793f05bfa7a8e78d84f5cf7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87770ec3edc0f18d3f0b3bb8283cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebeb5b5b041846459a1fc12d21df33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010464f1a1d3fcb44f166d4caf106c4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589813120c806e18b2f0adbfc2092a151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417755947cea4c94e3aebcc7c9d63162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6603834521d5c5eb740adae19093a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c9b9485c93e15036a394bcbc79514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336faf69829fcf6a9c4fe5cf684dc5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91426e58b89720cdb02437edc0120ae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9b780188f0b067a9bc0fa7a6bedb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3aa6c7434558c9e1fdb9666f7f7ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0abb85741a365cc7421b710ad31d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eda45994c37a676715e82afb8426710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c37c2b53db024f5c5ea0721796e7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74748a9613d1aa1552b6f4a908f568dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57815344c436fbc902e90c4b9bcf6d2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431819868ba58d5feac6e86d005741914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a337be58bbdf6f912ef417f0a550f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2bf6ef6f8c1bf9233c21bec91480a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a249b659720b051bc003cbd112b1d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9dffaa5139579d2efb58b1d5a40b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca80541b8adb382498e382ee60c042419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e4e64a45a881b3e4eb2766468f96020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc894475c8a485fa5402460dbec52e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f790738c6c524f6da82f228129e07622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6d8e686870833b2ed79c3a12fd67223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27673d338195964d811418edd2ea598a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f802da80fcfc86a3f4d115414406e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b63eecd53540e2f2534e0dee2e90a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f22b6d79daebda6d89b0bb6c400fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c061074a4fee116fbefdf6f813cfe728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f509f48c854a73e32744e66e0a369c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b86dac04a36b3b4d5055ec6bea50430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc52011e0be63f81633400506399e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02370694865e52c0fdf0aa8a213bc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72d8649a82d83db504d181626b93933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1278757cea6e315cec12e43c40fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897b7d4cf9c493cbbb5919acfcb968135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2309d5eb6f43edd9b8b4a6c383061236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b731dfac076bcd470ec2ab41b2576937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e18a3f73383ac8715e83d004ce4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce620135359180601cc0abd60a8709039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1469181c36f5beacd444664c3e665df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327bc1c2d58ca1bfecc355a445beab141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc074ab887363a6b7395fbd0203ddb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd25707e6e01b7aea96ab22700eaba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4fe8f34be48c7ca55e163e46e7cbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1c91a0ef23540daa9b784a3f61abb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9762d301bfae9c63dd01dabb8ac398d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b38cbc416368f45eec0efe4ebf29847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab1a1f0e6459f09619189d98cbf58648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c37246e70b1a81c4a1af982e4af85649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37026265d572bf85312c048cc30d15d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a4436868ec6a674833e16680d9a0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc1c4a0890d2b2f97ac4f9105787c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a4b6374a3fabdee6320e2201672d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d12d78b2d7541a0920a8fd90b217f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46791c51fa9eccfaa022ee3f2bf3bd9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23a8d7e9d799b9bfbd3e02a680d1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4def7425f58b219e837e2cb24728957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1b75ab0a19694c3db1ef587b2c7c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dadc50df543ca692cfecf0962ff89b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d93a1c438bf2c71335e32035aab660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd62cee5133d44cc9c7bca49de924a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5b405f9b9595f607472a233f41d9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d093e4d64dedd1e786273aef623f2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c51782a45b55b86d0a8a7543f68f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b58e297abdcad3721b8f8cd7459ac765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1950d37ac06216b59c80a843013e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300ca13d079c030da5c9651aa525de767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f708c2f245d1f03651a1b39595984e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6338dc3ba58ba6f7f35ff57a14092769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7560c2f369a0fecd3b72846da27f1d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d88bbae89f6504a6a9c4c88f6d19c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f9d6fa88121410d669b36734ee42372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc472528c7beb6698c8e4e008bdda91573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e48000d2afcfc82774c57111407b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794171b99b3ee2c161533655430ddf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed1a6255dfef9a8f4570496352818a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56826e6a257a6a93698a1ca95b434d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed7c80333e31e65613759f7c9b17a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96d9f30ce60723606e20c12274018379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bfee1eeae6a3868b8e46dfae7dcc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619c569fd945fe92af15abbfef3bc6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5d15e107ad0e59a60eb9f260f768e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab443458c32932c43e4b328a6012657d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf903758cdd3a0889eb5fbef8ded184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88a118a38d802cb2b79ae19e815f6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b024d184630bc7a0684ecd8679d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d590549b75116eaa96f37eb56cb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dad73b97a853beae613810587107888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ecff12e30f91e2f5b44d20607019489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f22004836ab71a5cfb515b123068290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af3b46b5a00f01f4a0c6b6077b78f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75f0f0e8cb49bbfc3af8d38f71d23a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606f328f73d484a59982dccda180ad093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e5845e43148dea8ddfeabf64619ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b3efa81876e94c507edb9f992a5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6acf3a7352a4066f14370e7b4b90f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8560ba1476114cca491d77c778c6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740f7f6d921504bd58d4902bcb486a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef43256c0ee6fd97e0c3172bd2b0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b3fea6b30e8a731b35eaea8367fa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911ea79e9440b827726247749e86ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f472a618afbc0e49e36a3e8bc647110102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76379fee2ae5faf55b1fe1943f2522103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35267af31956f7d0670809807fc3aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499cc17ba2c88c72b8a83636d39c6f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31b23e959cb0bd380a667b0c21f90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fc6caf51ffbc3cd1aa5ac8050d5e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c32ed8feabbcc3352f55daae37a84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778036b19ec7d0db4c84da75caff2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24921959af828364430b9f03491361db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fcfbf2d14a7673ee104e61b42c18d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df1d7e6358a6375f02e5c771ced8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2b6a1a1f633cfaa930960a057b117113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0149b7e44548a3fbb4a0a322814c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea50e3edebec179ca5603f663ace491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1b48f24fc1621095c444488bc422f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d257d7ffbcf989a16d1091902408742117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57576f7c3cba084f51f1bfc2546eea8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505eca68e2263205c6e9181c5f784c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8036c78a6e091bf190a5e72b068a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b625547e3fc67dad82b0f569f5bcbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84e1c4dd8d0963d479e1984588bf54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfe06e5525f84575564ed33ec599b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09709f8cb2a846e3bc8a91886938ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad5e43dd1045ae584ebd269c53bcf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff00cc97c0e62109db51ccb34ac65f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f8c755430b8126dcc11bde31db823127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b0f750676f1def6166bf761a09503128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d4b2188ed38f773a4d429fb1282d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e74c2699c3c7c9bb93ff6e191de5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3a84479820dbb6bb5be78acd63bb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c78450bbe413073e1ed199787c5f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e08330ad7e881107b70c278910a29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029b2780e2bdb414c1aea2f9c790221134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806765c96929b28910c220c5d01f252135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cc097340b4ed14f4975f0afd17066136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246cdbffbc74c1c2d8d7e18a389ade137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda791e71ff0ff51d87b668ca8011b1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7701f549bb54211f50f995206f9d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab16881671f0dde9894b7d9e81b1b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc999540d486af690584490d8a38d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bfdbab4fa1615e94050777d1f5508142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02981c881135e717e776ce84bc86b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5274502c2a70e3104b2b21e94eaec8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e311a0356c32a0352b150b084370c20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8260c96f4a94385ce61ccd380d5f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995350440a4756ce2683cce7b05c1270147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d336655afcb5434f0c9860ea4b2148148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98607972f8d04f40aceebc4050434040149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8e89a46645403afeec33f384fc24b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f62a2e6cc2ee0f4a3fdc83d209d31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc88b7954efdfb60ad0d5c988e4bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3f3389ed3fc54359df26f5f1d195c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2786dd7979e0c6ab4697ab4b63db9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bbc823b9f51e94adce9957ac0cdce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb449005132b75e523ebb91cb79664156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80f6484211f93c7ca819350a70976157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0a8f6651d9f04daf41330824bcbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca89585658dfd7ac896404d39f46c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eabd0d12b4b824cb5cbf31b832f07c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0475e55f252253fe60bfc2424b66c04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f910ae18f94dbd39ed617f27e82d97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143de7fc0aad86b68ee50abbafa92f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afae1f31b860b42f764a25c13e76f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694bc005b20516f1a68b70631e5e07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c297993b5330491945979a48338a37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792c43276f6bac140c35e613d295a2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d40297f14ca4451b8ba237d1aa162168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f9b29af140915edd8de5912c6d2a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552477052b36390e8bb870b669929a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b75af2897646cf95fd893bfeff46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8fa6933f4cdd61ce00e5ad66bd29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae85236647a5674269148df342f5467173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6638e7353e28930460ecfb051cc9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fdaa53f814ac4380b567d661a6816175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe17935e32480e6af2c85d0cdc1e2d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127bec3f6544feff33a764fdc74f831177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca24d2d16922ef9242fa99200bfd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d3cc9de2bc242af5e8c756d63145a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c1eedbe7b2c878614bd8ce1a2f10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596f0910f2e0eea6271f8ea8ce214ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cc76cfdeac191d5725307812f10ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2545397b612c705c222bff83f9c9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2600f6b0bf3e3390f6658f504501cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80241961782e474c4e38f751e13d87e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfbedc5eaec86353a8645013c5822e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa43deec0e9f89d9ec27dd6d6e6878187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043130c8e4d1b2b40cc5cfb00237b9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3906fc15262e6c19fccf5c979151fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1848a735c543ef408ae84720f1ecf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9d33e07b7843a3bef9fcf9cbc28b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33577836a248bea554d86b11062bca3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39d60a281f37c5e2f3dfc90b11b5ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204544ec9601e2b78d7f2c744da476b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752adda7f5996cd88f8966e497ec86a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241017c014307880e7eee1bda7462c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1f75ce740b1e5e5ac5bbc32a9a00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c6277687b177b5c5a8dd24704bf47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296f8f4a8a4e6a785ed13e786d8eb54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64204cb59b68b9ff6b7252723553db5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad26c9bb009d675a1437e92a602900f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161604923c0df2e4769eea460d0f6339202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e909b18a6efc0696ef10e2cd84e68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193608cc8546646a0376e25f68a8cb00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2df3c3c81a4e72e6187ff8536f0593205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ba5b11d958324302e1193ba120c3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241a678688397ef1943ac652353ba8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7977fc4586322382cf1d8f7cc2e50e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f15b90ae6bf5cc9d87982baa78c4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132580db985bcc293df23e77dfea536e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a55b6913701d569829ea6c9aa4f93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74b1b80b995264873c89bbe35378ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c97820a421a8b6c95e5ce037db919b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4c5a72b4136d62fdfd6fc4fa4e7f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b2d747ca580cfc055a0429b96d3e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a066e098f24ff23dae2f9657c4308c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4393d0e524ca0e664bf608f4d15c6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba76625778ec4c7c203d1ee200bfb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30874dcdabe60cef5ffc213144af41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b0ffc57900a58e5955bd3b6fca362220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974b8b4c54b2754065be25e95d8c376221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b4f0fe30420a47749cfeac030c3c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39cea4d10c6b6c823306a579acd1bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419cf31c5fd8bfa0b39cf9dd40fb0a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08da1a916f34fbbd086589c9aaef5f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0aa023c4573a35d67f3731320a9ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1293ac19391fdc9964b4dfe2d390f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60c357e9a052f6948c7f8283c98f2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ecb8bbd49b21453fed820ac3143f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21135444e17087456987c17e75326f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07ba61ff2611355a1e1096942b9c82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a924d5ff8836a123420224cc9de7595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231625345c9c199042e6fb2bfacce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bcc6b62e01eed2d7f577761487664234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf53b733e0ce2f1b86f840a7274cf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d656b594067f913258a3ae2459e437236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f858e58e0641edb462112461b98da70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052cbb1c9e397bb29f695c7ffc522ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6205cd56949a84a7a971d13272983a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90bd71d9a9b275287cd5992583c835240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9546690fc1dd78c0fcdc4e1777269f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdd2ed06f947d44d2c47fe018ee242242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c78f0c6855b5d95a4d1b35abb7d570243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3097ffafeaa54387e041e83f21586d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a992de12a170502155be9a93c771245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34894e06ca92a3e614ca33fe34358d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd3f23748d1e3d8e81f6ab4253d410247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e4c4e7b0ca541ec8d04f436e3ac10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549d91762e7f9df3f03e9ac9b214e0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad379a1ed3db9f2af62ecd8c2ee32174250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227a8493fe4fbe9e2e085aa786d19f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dd6ac6e78966acfe86c8891db0399252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f1b7e8f37619622bac837387cad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e72a02c562693a08f263b28558542254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4caa0e80874ebb84d6429fa6007c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6033b0167aab5e96cd933df0e4a02df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa5a104a74ce394ab198dc85585b67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4c98e01cf7c994c0980d752ba9c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41603ea9d281c1d432c8a8cef28caa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144042e574fe1208e7162aa598299243260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00d7b9d1d848ffd23b2b47741f7d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c11ca0e66b37676a6ac6dd70a2c4ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2aff9c1f4fe2c3738d99ca076f8d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a9ebd4dcf3f2fbf558f0d7869249264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f126b04888c4bf856c79a2c49071265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e5e49c07c4ea0fadc83a97230e3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b398396ca74888af258e3f91bd7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0faf0f064bac818c592b2e926978b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2988d27a93ad87ea5e04cf81d2b97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422b650d74b07cd548b22d46eae946d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b589266188b8e90226a052308d48d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35601e2e3db6a8e028ad5dbc4f8258f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a776505a5b74f868c0c03f35c3417273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491fe011a254cfa936124e37d21639274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58510d0b65786050c04d05bdf9a34c58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aeaad2957702cb99ae6627a4d1425276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80682d63fe59ece6f80151dead267755277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29fa489f1801201edb53cb319d0dd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020f116c1db02af05c8bbd539ddaaef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1880e07dfa1b440ba935f92a50390fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e4a163901ed841f313e4a412b238281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa21dcbdb26ae5390e671c7d58f468d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596f4d7db16feee2d1f2c6a6fb8b40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f15a17eceb67c0aa9dcdc15ff5766f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff5ab6304f7671257fa1c9d1ff58f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da99fa20ce394693e079c9c97c9768286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2ec9eecb5ad05d3b7601252af614a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118107545fdf16932d87e0c1789222d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c4f1a81d7989638abb302d86d568289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a8a958b16b4d3e6d1f8916b6cd3d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2aa1102abc7b7cc98bc61ec14a0fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f17db25f303dc8a5fc9a78f35852b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60894dde8d13fd9457e758470215cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348d12de199d09a3e78985d4116962b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045cae1e2bb67654ef2f6ab11ad2de0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b3b7d909a20a310a237b455e0aaf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f2b372932ce24ece109c2f37c414a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53c428e1937562581f04f55558283298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde7111396938df2a90935ed38e767299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be47840082d91ca66945f2d0376f88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c06098057d7914c9e3fcc6324f52f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac06ada8456f972a72c892c3220fd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae51ac8feb087bb0bc2dcd3dfadb510303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1a193d9ed6e7cc5bc946384729d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f5f2c93b390e245227b5b467d205b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3fc52cb3aa1fb35f30b45d5181391306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c86e6cdb15db4657d6a47e027eda29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6100936c41fca1ede96f344dd6aecc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da0b78b7b32a9d2aebae100c46a728309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61793d8f2d7fbe81a649df59e3d25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a73ce1c2cf99542392dcf595edebb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dbb51602d0ac8a315b5471a300ec6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af850db8807bf8f3e7875777d7b3c62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e041b2bebb72e8605d8fa75b96b8b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2571a0649d0d282d299e754bf2dd97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b80a647909d33494bc1e64c7f8094316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cebfea94bf5d3a990f5ad3bf58c45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223bab71e2b4b1f0d3faf84cd8d70a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb63bd5fb99246af284aa449b7430c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b651521117ae6d6c8d4a6ac28db13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e12331950e420926e258347688ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8494f419acbab2bbb3b1d8acf0d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6215d025489ba279cd080031639dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985337fb11c67e8b8aeeb81cbc9bf255324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4731945a5f0d7406b1eb280ddc16c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950306c933a08007212259ed1ecd170326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e67757aa580dc786dcfcc965d05b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ad45635287fa4f86507c89d8fec8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c681bf0856735223bf46fe505d91f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafcd246f3c6f761dce6085b192805a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11000489145d057f83f981439dde21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df37b8425a1598ccd6ced67a15d1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa57bedb29206201f7cb6a4fc29c290333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc784ee3a624cc8c8b03319e496145c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbdb6ee3daf817a879bb02a2dc9719335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f3e0f20dd29d68260e064338488d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6ff90d22240705d34448feb65fb32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235936902195cdd225557c86bbf649b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab008bcd0597e20564e97a7ca4abd28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cbd123ab7164dd660ec22cf59abd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff190264761c61088f5596e20376cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e0816a3f069e7313d745023e3cbea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d804c02ddfc0a75cfc52213acf8a95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc4f7957ac994914accc34bc605069344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b55df3d788a81c367f74f59338482c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5682ba9cb8703698fa8bf66fc131f1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c6e7be8f79b60b68367c47562efa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798744ae5e7ae58d75769f2dedf91f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa88a698c0c5bef81f186e34d5eeac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa25529ff9f2bde690af277d11c7154350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a87fe5374436fa74322bdadd93185351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62cc1f127c74186e08ebe1ef302380352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1e4a2bb0e3b68279b9316bf11538353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a20fd39b8b003c1ca0f5f8f28c7ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad7e43bd7c85bd82938474feb41ca3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa282586961ed8356baa42ba474743356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d3f1129faa575ea65ee0cdc7ef662357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d921456f763a50f99dd168d0df1c3c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04288673b4166b9b87d360c472621c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90351211db440ff599f3b230b2dccf78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a8584dfb352013118ebeaa035071361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126f26da2fdbdf40d6a3c3072968c0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e1ae7e759fbbe05b9dbb65b02a3e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad587f67ebeb43f4d8d180e355835364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc925219027771e932aab2dad95b07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db10b56ba4476ee6493666eb0c1fadf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e18115d351fee2cfaed3f22769ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6787e76838b4aa4c48d1629e29f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfc8ff22e38589797cb1b3ef144a83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800fe3ea8942de13cb18ccff1bf268b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79cd27e83ba93dfb9ddfe44aa0220a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65571343e1af88b311302907f9079977372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a84a8905b5c7089416124472dfd747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ed9476fdb19c6dea95c40a97e0370374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b184b1ca8c44041287afc3cb675c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805c36356557def33c46a0085bbaea4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83cf5e33fb77641a5f5418f471a942377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4884e2047dbe3eb21b746931c5d0fde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58bd73a40ef823755e5c91176937c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28e88f8149fda33a3ada8dce000a19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f072e44484feac48faf9c1eff75120381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d4a670d0761328fcf2a583e35edf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a18052b14428340170e042f82849d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba67ffe5002f519008b784ac5fb77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077fba3dd7e9ba5f9a18592a0365a31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249bc4d139b2c5e053bb37e35812561386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a170b7e2fec54a48278dd72fbb6cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302041393ada4f78af889496b90d8053388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50187ca6bf111abae527a5a5224665a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034ea79928b539801391e0eeb782ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03afa198ac5cd2fb554f0d0a98a86d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ab2b035532de91cd482d48457dcc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37c6e8edaf0a5afe1cada3f7a21292393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3caf57ba9890c7fb1a9415dfb41e20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da276b8a99ab81a0c5711ba219263d60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4189a2f8971a7b25927bf58a0ab18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb99f4352c5e997385b22e52a9f35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487e6c3ba9e279a3dda590b888bfe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a513afe2804c8c8cd068d4e39d109399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6cb1138cfa02b7a9e8c94458db1dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f93eb5d10bfbad80101f1d03052d51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacfcf8a48c8c684cedec594a0b1907402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60ebc2aba685d34780812afaa75bf7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b084d8611f1e93dbe11eb81436760fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6671455f678008ffe996c4ba013cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a758bb0bab78240040bf2548c62a18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0d0b010b50b049b55c3d14a853b83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feef77dfcafff03a94286f570a047dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c274bab9c83a5cde8d237cc66e91f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d073778a57ab82131429f2a109e57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb84637f7ff0f8fee20058d80ab63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849af1ebfe0677e1f6546ed02033349412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37de55dcd9bba9aefeb29ccf1914e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2c4779052f163bd381c1256cec5d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee4f3745d3e1982fcc9311b4d07dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95829da14ff19761f94d9cb615068bc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e48f1ca82ecf3e2a754cb7b5ffdb71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896278e258a2afe3b83bdf9249fed2d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0dc673ebc145cc2171133fcba2300419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e42833615c62780b75b87dadf0953420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984914b74ffb85aaf1ed07f099f9dd5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ff136c24dcaac06871344dc565f06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b72aa2261250f0eccfe5612d2a5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8414292314485d9c13093d73de9b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d535349c6a165dc3245238e27d1cbae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68885c0c5b0bbd44f1451bc063872128426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d9e920600a8f7fd781993f7a1fe52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57599869475aac64474b04dc048584e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadbcbe50968f8552ec35ad076ca850429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c8c4a18800f32c63f481632c582e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef41e3ee2b776775d88311f6f2eaeb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006cd5273e1aeb9272b8ba560bffeb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f90fabc48e40cf05cdbd13f5ff5131433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fdcb5d3ecfa4e2ca5537f48d5f75e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa204d75a8108c580b142e4e6228ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e0f396c16585cb4dff588420d10c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4abab44fd7345dca83e8c3d442b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9450a9f3c5f7ea96826f1152a6a513438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b7958b6843809a0163548a406e74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea667d6f6937d6299e29732d461c56f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485a60b93d7a017e61115901d4311c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c613402e05ca14f8474227ac8de876442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265cf6a0d0383fe2de58c7a0bf8056e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b430d89957c400f3fd89507bf2e08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8e51826bc52c6f05bb0d8db22884445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f5e26737d7faed20edbc88d537e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1972d0497ecb955b48a30279d462c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26729a7ed71a1d5fffdfc5becc43f22e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213332ae77a71d0868294b4b8e225aaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426344b31203b602810cc3266ddc96f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9e2878adee97f67320d94a40a8198451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d372f80f01e4eb9e3fbced48017094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d57fa4b6fed86e12b0586348129a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafad62115e70e7617b5e30712660c04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb692924cbe6129c0435ed3e855e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88372eaf0f12969c8c4db32534eebead456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d5a8d44b51224ffe7415d7342f7a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7f677924638d347e476a90b6d875e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059d33992551e2847fe41bc1db4e84c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f9545352908f67ed9ed9ce37d4584460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac77c62eec51cc50014cc85574a7d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401c86a5b095648c893776637ef4a39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67397adb45bd5a76c9a029de705d16fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a182b6bfe6257661881b524ff82df19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d04fd9233e1bdc2e67ec1eaad3e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7bb438dd31f2729bcd0a438e9b818466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154adaad113d526df0a4c23cfaa7e918467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9a1c9db5a0526c8a44b60b8e24092468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eafa0b33fdd807d6fdfc791153e19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d124da24f387293cd8c3f879b6a3aaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa287c4c66160ead7e1ac9d08c945c1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f003d2668e98c6fb856598de893370472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8de26224c8fc671db10992e4ee7be9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8abdfbfda80e3f8cf2c28ddc3eeea4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022bdf7c35ad2b9d5ffcbd1154811b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3346b7b767cb48e8540766d64dffb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37b18030c8bb8b6c3b087bde1e6c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3eb173fd4fbdac8617df5853668a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c1189e5626498adbf0200e397588e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b21b585ab3466903c19758c318d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b3d2a5b681034e8afc7df0c18adc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fb88645783607d7a8d28877a8e084482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b18b890866f8d2f22dd6d01367034f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac064a37a248da7a9abf631b799d314484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df0865e8390586a5604a4b719a5cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f102aee39d8cf453ea4fe115b262b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa8de614deb86ed65822aacc78f87d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b95e7b0b0952dc93c0a295198aeff1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27725160789338503334ce9375eaf124489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323b78f06d8734efe572b2eac5980ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31292c055bc0a56c2323ee999a1b86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19797b819ae0474d6cf5517b7c1c322492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf70b89cc5ee1e7ac5a3b08cfebcf4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee24805f06ae7709a7ece327c48053494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb695bd8bf363f350cd78793199f6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9554326e23f2d3d857b93b608e171c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc53b51a14b8a0dd64f5470e7643c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf24d3f5ec3727bffbc7c72a2c4de0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736832bbdd574e84a89ab1d7c044a7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdee4610152b71474eead7b5de370f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394a96ffb4001019689e521397fbe33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf40ff2c33fad73216c42363eaa076502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ae975f831799c16f9864ce7109df2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecca4dcbd58ccb8b29a8e06bb03efc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968590b54e6ef2452529fa62bace28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354a6f09dcacaa74768eb7846369ec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b95391d12f65c91b6e3d4cd25d939507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a48499d66d8df560efa640e2a61a3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8734ec030a5d9bfc3a4cce7e37a8f6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f8d84cf586c47160781aa601db7ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0ff4608cc71c521bd3f4dbcc4a9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a042198ef92f0d59a6b25e9bc5c62b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f8ee75506d74d78c4e095e98246fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a13c75e447e5d25a0570804d4f967514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be819f4fdcaa02615baa786271efdee5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879d8524985a182836aaa9b74e41cd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b689c780a02961fdcfb0f596772b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd506da353142d4f95e805949d18bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0b69c410469e0a9126dd6ee9c9a3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c84dd0f1f13f1998660d78c081c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91ff3c7b86a83d0b491d916da25fb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cea29ef74441d3e43ba80ba4fca9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b1ace6e0366b15e43d0054ca798eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ea9c9cae2701a829ae52121b061c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170125361997fef37e454e4fbc3be32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691538403ef7e5d77c96e53d7a4c0da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e726c66e608a2d9ec4bf44e714cb5bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415385901d1d1d7fdc996968be5a76c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2d14182dc10d2aedd8a85cc1e0733529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87602b00c5739eadf0df8a79f5b3fc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38948cce9bf1167c977771d49d00c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456b7e95ac52f6c0c4fd80527df0264532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581cfd0d2a6a5ea13f896b0bf3b72f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706677bab5798bd059da3af2b26e2c7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef3e23f87e3232230d5c8762e09279535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b069ebcaae03c18069d2f5b79fbe543536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858122ea267541fadb18c24422383c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854bb9a19ed8cdbcb5fe6b3141e1289538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b3308522f9acd146e15200fd7ae2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08c2345425fc4bf3ecf01aa2f3e3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e6cbabeac25684d6be85cfabc5cde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e193cc1112e39f5d5f3b37d8369211b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605baf028c56fe50eaceaed96b0fc81c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fefa63631ea0cfb85d6e5f17e0e471544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1209572f920c218e2c3106e622c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92303011d8f9707e685d353aacb844546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab44d20b469a71d767836210e88305547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e620f5b2fe4d89bcbc366fbde4dfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003987ed4a555f7af4af02bfd947778549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b10d9613fa6c34ce25022fd576623550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e17f058a709c0df67cb878ae44e34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575afcdf5a3cec5fede785946c3a81bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641acb22c31f29e55d04d5e2cf127c9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a58c8429f631f3070028c802b3d557554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f2897dd171800ca6584350e7365e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c72f69533382030d15e31ce56931ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723c2bbea9640a2e91afc10b4f8f08e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129da152523cf766c9a8cc883c6fbbae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893d9459db64cc54c81edeecefbffe3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3434c78f1f71af9bfd5d0fad6935560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564121ea390a84df46223a210bcd340561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf10fbcced81eceb6c31d017bfdedb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d428c0ce07fa26222bc0342f24d513f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db8f1c4c298789c6a558c2277202b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bdbdc4d8f7e159b2c247345251565565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c57c6e073431d1ce12274b110642b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568fc95f220ec96cd4ada372fddc005567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e6496f65747e81e943e636eca185568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47d9cf8a57f16b5d6764d492aa4804569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3721bc7bd402bb778db81d546ab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8b5557ff70b18101d2f32992b56a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdd89feb64bf63201e07bd2b1e3680572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc81b8550afd62c5df698ad9827f931573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f5f25451cd6f63769fcc0b0b948d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c6d01a53cc13f93a14a1e1f56e631575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6684652e381339ce566102ea951e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b3ae49afc69bd82cb65ff0afd09c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf626969944824699e2d6bcac6d9513578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e3f072f39a32ec524c3a529bebba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48ecc8ddd1e0b64004431259f0648580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384ef552bcdfe3ebe8e8f2babc192f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a316507d508b1e7072c268e0f08c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f11e8d30b620386e505c6cac5415583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654932f223c2c5b6d674fb29800cd31d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4778116dbeba6496df7cd41ccb7b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf72b023a2d9e7430a8f5ca83b2b49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286db6f0bbb7e32af97076159bf37f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924a8e598d46d4a7c2f01e2c226e34c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f25461926388b0402e71a37745dfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45747b510cb8bf9cd493cdd45597f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe374df1becd208f66e5b155c93e61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676baf168fea9eda45811c3beed9ad51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d9acb2ae5711329c3564b635e792593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb89b6aac14e244322112b17bc1f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318311fda299a8950ed0a69858a46281595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67dc97a75ea49b6df1716b2f60db94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0a7b5ee6230248290a75bf9903ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b41a2c0859b6e39a9f49234da6d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3468ff7b1e6731aba6fe655679474fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035ca991e84b65a2ca1ef21828d1aa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ec20dabade3da328264da32617f4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce34fe19f8377dddf5587e0c567cb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72d3c33ac20480e5cf8d3aaff0851c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c10606be484c4e5fe7d048eeeb2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b0b2e2ae076aeed56d80c40072f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa82b987950ef1ce6763b970d717803606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa3c70d32701dcd972c0f00d5a019c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8237e2ee7d4dc3e8ba4fca4033109608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ace129fba24afc2e5555e7914e21c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd3f6863455a5b5e39034e5f505ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cb6ebb49d9faeecbf4cd9d02070fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53e2b8f7ce488c0a00b494ff5e8d62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2e2257418a439365f5cbd07d45f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf5acac535c725c218ee29051ccc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93af580e9612ed395f0d3482c027a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a44d1ff0d3fcb50078f1cb8297f890616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f49b6697d354849047b39cee4be06f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69206b3163e37a690b78e0e0475ca3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774944d253a5f5d343be3085ba4d12dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a3b49ebcb2a59f3d72daefbb4978f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b485360f4b377af96453ee547744621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa7c7df92b94a47b025ebd6470d57e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05dd67575fd46a8d936ea5b2953ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98dd7bed07546cd9e54d07264ee22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7837d1de959a2fcd2e39d98ecefecf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540ca02b81c8492b49d60583730192626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc913ae937763eeadb5d06b888ca4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba4b4085bdc5d63234122e1c6de5b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18b9306ce9bbd34d5122da75962f8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670bedc653ba1a0405a20c7bba39ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b84e81e3660e4caad773df864d7e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eb896b1c6637a33d853e38e765dcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16dd115e33eba8377821bf4415e70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5887e9c30791a9f5c07c3df00df91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e760f57cc4d1d2ba753863e492e1bd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aee9b4130c68212cabc28a8c90cc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68715ec4ec1be7f88c5808e2d412454637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3c1442e54d5e057021fb04f478c65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d437830775b011a9976ee1d54f047639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d510dd37d8bc9bc9626e352e0e59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd43dd1ffe588c1e2727c43f02188fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c1506a5e6ceb991a36ad2c78687c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3596ef1c90c188f231a37467f9ff8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cb46e2156c53d150b51e0a56dfa50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e05f4942e71c10ac403f72324457645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701bb4755df1fe766024a59fab1a27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6bcbb1e4803762dd9449b503518a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911bd3549a79e376e6b72e7575ad12f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5d562883574dc84af1fa70cc5f971649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0bfc8614734b9b128fdc9abce081e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383632c4eb6a5e8420a8d4178223b2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf609072a1faae44d6a28ac6c188df47652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481198a376930a67767cdd9e7844f53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279abd4f250e0d4a650527e19a0ce322654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a04f5028963f1407badb9e867d32e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f94b00dbb0646f76de3853659c0ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc7617f36c89e90f890b6093394c3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0b0797300644e110704859577f4da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dc83de44ae06fb05c3ffd0bf723fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c149ccf7565f24327aa068ac73f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b682f0ef4bd4bee301ccfbbbd4445661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee051f2822c657e87388f50073def0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c846c36ddcb55f7eb969541a34574d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2100549db7596dd21556aec5e72157664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86009b4f113e26b56c64a84f273c330d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceac7b361d74e7e0b5bf4ba832fdc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72e55d6437aef7d9e53c31a9d65921667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4536f1d6e7df849c6862b2314a732a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1b65143d9edbeef2f50bd4ef99f03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845180ac994948eeca15d9f6f8bb1d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801f074cde72270c3ec50dde334d3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77a9e998611a564524b84ff5121e12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24750ff70d39977cf4c50213f87ac541673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ac06b48dfe2ce295ad81a823ae198674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dac9ddca176adc4eb6a52d3d13919e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37149ab2e57bc86896084ab117924d54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c31d2396275a72544acd0de44c0485677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e728b10a4a02c892ddad36fe8a87a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b953367e968b0bfcf0aafe22a39b5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828006c312d28e19f373e193eafc0b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5f7136c30e18c5e25125b88764bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1193f3bb86302389abf0c5ca49b5da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaa4bb374bce63ec7e96cedde94c3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c44cbf428d057efb823d5d7ef69d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b865159266db506d7111250746d64a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d7312a30b06021f00e21cf8dc253686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803a5d073b76059849b61550bca7d7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040f082452d291fcaea51349775d322688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec46ac3bbbece32ffa3e4d9fe281df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b9cf5de576fb602c41fbcf632048d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94de023b90a6200aa00a9f1baea55a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989e3035645f5e958cd594a84f9c43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8659d57e51d90ab3e083dbc7b450c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c7dcda9d260ec180fe04226abaa9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a6195affcce6733ee916d6810383695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea4bf390ab6a56e7c041f76586f141696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f82aa0c9f3828b76371e4e0cf42c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d381a4c6b1dc961c162cbc2d4aaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8c808af73cf7bd338dfac63cc8286699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12881cc9c99e7049ff6d0a046abf9ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9bec6f2d933393300f26d077fb212701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd286b56d6c6206000194f5c4c14b77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834fed5c4c6d11450258a8f235bca68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fa0a58da50474ffd889647d2f545e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f65e1341fe48605e3a3d524e11ec71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ddbb03f22e60a0b369e7a2324c64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c057e7cd632b587f588289eba2a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff98c0cf50dbb60a54fff728f5589f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc384187476b80836bf5d79696e35d37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205374fd5a4884889dfbfb0e105c614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0c291d74231061ab58fc62fc313e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8984409af94e7d543c547312de4fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe73311e865b31af2b4049ac07ee7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ae3ad06f6a4c26831f906b66db12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f37e348f26e5ae3ec57186edc5343715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b5184a9b28b04ebad8bab056c573c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f13ecb6f69e30e7ddedfc5e99923b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6884b4fc4ffcf4fd27c99eb70ff4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38d8632feaaf788bfe1f9b9fba1516719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909943a227d8e5009c2400f93854731720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98ee076079bf3d060abe9753af3e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d92c6faaae1cb377dc6c5e7ffdcb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae2e440c65fcb493c18602638ad91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d7415942e662035e1f7d93c87d79d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c814180e460214aafc742ddb1d77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d075201339bdf072899066edfb381a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecfe25691d9ccc76afbd9c4d5216ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156c3913ccde0debe5f1ef64434fad9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51beb63c0da0dedcae3043876895ad7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be452f78218976272454566d460c776730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cdb7c0c7702900dc95c5b4b39761a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea4756a4b3de1763b3ca5ff64cb13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813c5157b8f31a53238adb4db44effb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51d28b8868da70ba7715e43add9b5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3a01cb0bae0aca7540468b14ed175735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd9383ccaf0cb1370afdb04b4dc7d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2955b341d434e743b3590f0e02b314737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86934ee89a3dfb0074abb49c55c34883738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733617af0c9a4b7d59f339c8d22a3f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db68660e1fb5de64e45ce5f13fcc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3a925157cbca8b8427be9eee9d3b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049e70b282be5b97e27bf8e4e355789742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a948fc7e70b1c2b774f9ca455f3e85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cfc596f936081c8abcec7aae709c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286039b60293b6621799caeca71f3e65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63dd3db3c930e840bf313fb486cf5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac72b4ecb21b5bab7311b9a34af702747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572b86ee2beb6c019ccfffbb0ebdc80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed658d4ef0a367644513c2b7bac73e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc346bceabc662155cbff58fb11ee6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7c15cd82fc463e217887e3c60688751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d006ea232a1f6f1ab59606d11393ada752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517e43adea7d41cb3d3b0d957becfd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceb6e921d5f999e0a2252ca14f64ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2243c88a5150481f9a96fcb3230ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5aaeded309df3e7069d7cfcc4f487756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40894e8ea6cf9c68489f26b2593ad0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b01fcc0127914aec4bdb94505fbc74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638348d7613255034169a833736c70759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>