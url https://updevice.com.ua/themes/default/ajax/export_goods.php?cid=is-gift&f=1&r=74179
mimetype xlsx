--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd384f985314eed73604102dd8ac2c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe448ec4f9147dddbf8e56c8d1f5692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1b630a30a28ff77fa49a2f6c0c6a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3aa2726fceed22185efc620cf3d964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1330bd85412de887ac03f81e6079d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6437b3df43ff2a607018fd1fae6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b58490380666ed2bca25c39b097cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac0ebf47db75a48ac7145df535dee78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802b3346aa87b3dea6cfbd5ebbb5d139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f84a5c9c084917fbfb953a79305510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b5863f8a497b319fac0c782dd5f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe749a4d3fad9a7559aaeda576fb6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c840fb1669c8a60f9cb6688c238913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ebdf45e0d6cbc27550da480eedc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d045850005b4bedf573104916ff4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e4f469ee0998a719bce3de0a49a0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ef8756586cee3a77429d5fc97a23217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf52872f372a92714fafa15096bad5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365e3c3224f5c9785837a99ee5047dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d200be4b7c17e3ef59b596dad89cd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96afc28ffdd37fa4ac5d027e67ac421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e7367081fa3c8709e5a8175581e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec5758e05d7140987d10e18cafe7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6276a519aeab89f8b80371a1284124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d705c4f130a192ae276c8841893ea325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe7d631f00ab66c1b165c1382236ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7dd709bac52502b453412623e649d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c32fc0cbbe17fe590d0f33f698ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed56a85e7b33e6f95dafb03e24b6b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13b06d4c874dab3677ab8e604beb1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b50024e970003131f64afa181455d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725fd69e6c53c1debdcd1c4772e370932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69a273bab7cf1a9f40bc6c52c3691533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426466a3fdf140035ca4e5da1e3e85b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a5298c2c67ee3223d9fff5e5406435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd9c0c6f7f23a0abeb768cee00f64f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426924cea7c7cdc4ccb70d9854a7fb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27713040e7812ffe175ca5d8364cca338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdedd3bfaf3004b749e3cf00a5770cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2a1a0a0daf02f1f7afd6c78ba786840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff3ce4e22144d287b3fc0df35105741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f04b0ca35e0da7bfc997faea2ae1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb7ba4e4dd3de170d0c708d00c2f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafea2e759d4b396c95766840be923a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdbb28a07e06d08eb292823b334a7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db05deed5313544ae85664e206a6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80a6b8e8eec5a02ef46916bddfef447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ea8bc705c55daec4c7478d593e9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d3d91e4fff614a60b5e02e282f2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb3bce99714531deeb24b01651d84d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8862b091e7828b3aea8c8dcad5c70ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c018086c6eee56e012b62240bff5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018faaebea9a2601d13eb85bf573c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8254d0ba0943adaae97f793e5afe554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1a4b2f34c1beaca16c25997652e9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4dfdc10c435c286c9640b0170d15e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebf50cfcbcd1d075e474f3fc5f96db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a57f65e54f78834cdd8c8cd8629cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074bc42bbe391292fe7b800672fa27d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881806a3e71c5eb426baf02819b3536860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23899ca7dec4604fa0e3bd9cb494234561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627cb45f61223ccd0bd6187a27073f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee251c8897a95c2f6f2abee3fc919cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d99e6604cbf7758241c395a40845a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc97e97019431ee91326a4d1c713ecf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db969c5ed454702521d3284cbc70696f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f152b371d3d2f3a6a3516db5196987667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec422dc9cc6416dc3bc5e3c96c8c8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a62eff945bd9bad7ec5fefbf312c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dd198b6bd5b8a72a30a9b7cfc8b4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81256a061016c95e203de18e96b0b84f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf2eb1811ed06aceedb279ea0451f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361301c8bcf920242f995781028f4f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532f906b8c39c0871414805bb9e80174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b286bfee586ed4868617448dfd3a5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bae7e9fa2845e87a891944dfcfd3b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6fca91f637548eb22b8b3ad34fd7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8a6dbb5ade207ddd85ba36325292578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408af885c0cbf9952039754b70d89b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8e41a8e5f2f7dd06ac902bef7b50580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b7eda26f6e4d6ad13680a92a294381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9d9b402ccc1329954c5e1e3e31f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978ccda8f4fcff14896213d730c1b1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cd8b9daff8443dbaa5d5867bf7fb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827344ca61f2f06af8fb77258dce975985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170de057189ff6c46799f5d33c048e4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615bae964501ba8dc66018777b0787187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5df84eae4d0217e1289a3f493a35888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8bb35eca5d9ceefcbeac4bb9f8b2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133165dc857b5d06c2ac6148a489c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b9de42df94235dc4b8a9bd331067491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30dcf404071473ef35d3e872f0082492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6475841095c043e5de3c1d7a6c5a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c608f074eda82a3d4f7cfedc7b7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77d767de9beaf539f038953e4c38495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca2f3a4ce1d30608f0a8b80e90d0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b377ec6b93cc3927c60b601050ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c87abd22eb6a519352f8dca4738ca098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aad0a3ca3e562d53a2ce564f0e1a6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cfc6c2cffcb6e5d29b48d6e11b7f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168599a716446477c018c9b4ece2cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c00e5b76780e4d662a5c3083d431b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0a13d2fded491da6bc64fc7be3e7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7b90012f0b4e6dc0bb6f46a88a46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41129c57af74394df91e854fc79088df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29c920b465a2abdda52a2722d8333106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9e4e3b0fdbc0f544fcdb89eae99d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad5ca1b4df9f2724346626db1e29a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c1307156652eed69bf88ee788937109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d57d675f79fd031a1a4c04d52084e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a61b75cdec57649b7546ac132daad7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999e47f2c925c66c1e02b7de74d4dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351aaa0b67e1fd2563ac79060acca6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b0d4738798dec90eca63111691249114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e0d70631554f880e14926448bed42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d1437a4cd665ac66ff5825baa9bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beae2a8653ffd55700f605b682ee48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a688d9bc6293699e84dedb46586733118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6b21e26f53133a15249b4b4fab9b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a5fc96f69081c4735fa397ab15fce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3c2e3cd3f8a9c7d1e8fc38c75bf78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a580d71fd10917b4fc10147210268122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0634e063b39f56984756928bbf68a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f91951aa5aa85641fa26089afad62c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f95bf6ba0046a754fc3f92938be0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6b91b0886346f78d29f496ce638a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af89e771d7162f553593a03f918cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127675582139f1da6776443d7ef375b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989e1e0930b8bc754313ee25fd61b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c7374821c5041f816a1e7cbe23a6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71852057983eaecb75b5e1747370bf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eaf0b93ac1a5e74eb3bb696c30aec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2b27b972b5b9b9d138c36262063ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440b3c05a5252364b8390d10bb14b0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905e6082dff88208ae6dc3fd9541506135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aba4010f675a4fd20e2701cc5525c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a80f5b6fcdeccafd2546982d251c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d33631bc296489835f596a4b50083138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aec26160dda9844f1bfd5dc641c25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503843cbf37df89a60a0a8adaaefb547140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fe45b5d7a8916bf853e641af97d37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f93acac6c08680ef7e3a4549e18147142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5ba94cd50f0079d1a7238cbcd2fb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6972d3724197ba42c23d5bfe1bdbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe7fdb290a1be1287609df45fca2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503aa4e746d465f7764f2c924fb8a61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b119db80ab45d85c97968d018e4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b044bed09eb2dc0a3dc05d2e8c5c3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe01c8914239ea37b61cb62a7ad0dc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eeae75a94f5dfcd59080e751d1a8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e93906b36cdceb4853e1e27762460151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e6efac628fd4e77068183c9c610b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976a94b2c1ef5fd1abe20f9fc991455153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a708185e2f79c8273ad6f61cd629bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacacafc63651507e39ed65215a2203155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26876e64c85761cf32b4618583b6db59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3db1852d03f9e99d094765f158403157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aec8fd11d00e0f5aa4b6a28e4f959e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca75de894dd7b1962dc0111bc5da1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb340a69137d60123ff8fe6278b53869160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898d7a895a33e095ac3f980dba13a7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfce6855caa277147d4370ecccbf717162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6ed2e1263e905c86254f132078dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192a1b8a44c94f47666f9954b74d87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360082a1d1b0a2c6ed4592d177d2b020165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb279112bfc1549ca59f544bee1f7e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faa7a5d162d802cf4640cc2485b963167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33a1750151971908e30f6b04e2de50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d76661162108c5abba8793cb5abf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7a779dde245d05ad147250697392170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00edda0562d771c12156e532725c521171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaecbbc6b2df2a6aadb11c022a06fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040b9f755773b968dfe90cb3fdf5ba0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2de2ec35eb8378caf39ed413323be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6561694cf2108ec78f2657cb3346175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded6747d91037f1dbd123f156106af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50092d449bf9190e64e6ad8979ae9c4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6133f686d09a4adcaa5b7ae0faf97b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40798ec1e8bd28e6a588bdea04a747a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887987de85d7a62dc93282c5f348dc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28b938935d762095627878a93c843f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354674da680c6999b566c0bf2bd49c06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd982bd40a184871297fd166c7d453a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5dffbfd812a2fcd1798681555eb53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c4191fe15bf15b432703171001044185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ef0ebb76106658e05eea20fbc3fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660153b4f0d6b9052a485d8ebe5ce4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ad8fc6cd4f930cb9bd6d76dbacf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb390c1f867678830219e2788c1869189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc40f9749fd48ce81dd03ebaf0fde04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f0b32e6ecf9f9ac6c3aff2b5a639e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7e3ed2a34515d1b703813d0f1015a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937746d098de457f898c2f0348bcfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c744e16dbe4fb502937cd3ad9fc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bce623a60bd3092ae3ab96165b7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff9e0e6c507edf533fc09277776521196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376848dedb9be978c16ec2612cd8128c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac76827c5e5082fdbf3a237a5860f7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0a282571162627eb1b8c8e4939e9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d921152ac47c3b2b1a1d252e389a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc256dd766128105c44848aa97116cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b7b67fabd7b95efe288f9ef93f15f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ebfe60454520d6a2511cb3b68f540203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba2f1ac5c8d82fc8a970d12e7121ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc682bd0c481e1fadcbd466339aea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99438a139757ce3878e9973521033afb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5cbfc7e82a9e80b2840c6d8a7cd9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a967250ed2aceb9f39435693b4d34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce51ab7d0a50d05327df3574785f319209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b3ace941903ff941a54bff81874fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d605e4894d4bfc582846e766c43123211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d8cf22cd06a328fc6f2106bb9c84f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a8f4c4d359920776adb1ebf5c9118213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5adba0b426360b2ffb7a93cbc9e588214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a34f35936974bceb4bad0bbe082d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc90c8182a55f6f03db58f1bf88b19d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa08f9e82ccd6459910fc3948c56439217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236af91fc09a9120611e8c33a21d847218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156997012d7116c44156eabd0bc2a8b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb380a0f2599ba795e17c2bd91fb914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd13e1b22a565fa657e0c4d7a01350221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371596176e994a720ad0f2740e5244eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a78439cd2975da0fa8047bad82b70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47d28134dfa8609eb5c41a2add4c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bc4fff3502643497fd92fc47a8f1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee23ae0b8a72b4c5e10ae1236ad827226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2938116055d95e6b33b778c5f93c178227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef33c677bd0687b173ba3db8bc944ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7886a289e013ada33c7fe5ff201d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bfadb439996c6814b6d8c1a4b513a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24191d5b5751eeb2816021c37bbf0598231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496445b179a281ab2f2465297f99756f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ea4a656bade79da263eea657fc040233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab4515534d5f3a21ab8442052535d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b24566df467cc323acfdde8de35f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5efba085d76ed4c58c526cdf7d31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f4e82e300355e52ce085e0288c9ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a67f11ffb03c3dec7b70632543c1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9038e1145e649abd210bf1593cded8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97346c45355c8180075e2aed99c285c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d7aa41707838780c8afed3d4e83df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd2ea0abe4dd5c9801bfefa2a6299242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89342080187681b58af93d5c9828657243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2d5133944bee785447ac499c2344244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dfe97f59240c6a2d089e891808967245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da371ca2f60bbed4a81e74b65bec6a5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c6b40f54e1d4f4c82eb04fde1e3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e49614f76a59307a55dd54e0e8052e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aabb4c99cac8d213a99740d09642ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758790e55ed39b8cba3579629b12aee0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f31e43d73dc9d8a7f406edce1ee82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf20a4d50095959a5af80e51fe56641252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22dc87e4b8c0561a6254f350560ffd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f0a05c3ea7c7519cfc99bb6566899254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c29e4a1f5c55a0a8b618dc7e035f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f140d928991f7c13a9553b3f21c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcffb26c41b77c5e20cc1fb00c2369257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0697d37aa828cb6d5dbd13c59f7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858457d9d57eebf963e2e0be8114acaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f62a331a696e28676e9a3e3551cd25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371101dee2fef41a4c0a5b23d44ab4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6714056d079693660187f873d7ca51b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39d9309bd3e9b8ac936200914f216a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33aa4ec7c746322973774396e2e098264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3af27937bc0094c91aae8a6fbbede7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e3b052f3960725fdff010742b10f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498bfe55cac82e8022934bdc2ddb217267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814fe9e44bf286c4873349e2eca744a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd03bb6bb11330eee4823c41c8b2803269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3685843f0574096ce1795d788dd5d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ef42ba2a6f26c70ac37f40a16b2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568846748ee7a4f9894b1cfc8ffffb6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18686f9f74848c2de325a91b93fb3031273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c1f63d6e1d1f8c521eeee66f9cab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55496331e67ed389a15b10eb8f45af5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b4dbed5de3d5d44951f81dde87b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c7792a4ba2dddbb65d5cb815f6d7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5502757508d8502c916ed37154943278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cfee389d7c6a78b4317a5e322860d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03346dcf1cb67823de82f306e0f7b282280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406078e005301709518feb40d6545e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eea0838c29c5f3641b794fc2f66a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e33f18f4c825855c231a2a65c99830283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e4c72af08af54fb2c19ed9042936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c24558a120fae2dc90138f344937b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b46a3ab384c5e605417ebf18f1968286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e9c7d5b94b94668b88c424067cf6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaee5efeee438f063d54a2a2c44acb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fa1cb50688c420a6c693430a57791289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971db25e57d385d0d7adb6f64d5b79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df73ca79f04370b0962f6069955bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faae8b71f19e0b24271e126decadc1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399eaa70f3041d8305dd1fee6cc9a0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865718acf200b5183a59d761b53bcec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54801f39f82bec9cdae1a811877ad3e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bce0e3decf64ed8a29184187718988296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a8aba180fa7315aa4d837b3766a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe966604b8bc846ea70bcf2030c371de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb071ad6d67f83bc005e2f1984683629299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063a961aa650e05cff1bb6425bbad6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a21b55aae2797e878c793687aaced301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f5c622cede26340aaed85d824b098302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d67d289e9beea63dbf7827d487836303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c240d2a4258c819f7ee33a0e3c7b61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78b855817b37c6a84ca4a18374071305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f62fe79e21ef17a4e3f6b01638e2a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a42a4345b8397e2b73188041f416e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75676af3a1a828b6991acae101421ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f31eea29f2e10318ca5058f9285c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c282a43e76c8529a1393eb9a1861b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9de9a8afbbbc9ec06c78581475d88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d350354bcd6fe33f785b51a53d6d15e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89e790e5df1249b4ad3c6c2af2302313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5f5f1c2366dc0e8064939fad7320c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed27ed55900c1be5260391490af0bea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ac6b67bd4f4dcb6dfb6e8ab521bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75109ccb6aba7c0284f583b158407d44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396f84fc31f3808e8a76ebd6adc914318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c50a6f741bc06daab695dd1af9db20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb62dc4d52371523ab09c6343df26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8892d115a6e0ab57f3e752e4308f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9579a53793f6429767e5ede174e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146303446a608acc0ffffd6d0663a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b74332ef91adda3ad8651ba1550b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c68c62db618fc6337e84c3001303d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031db9dd7eff6d85426471b7fd732a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f317905d22085da25faca2bab64874f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33475f49e3c981b8df776be32a102328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f51be79bb8a1e29eaaccf257c83a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f0696d1fd0418bc158823698ed713330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e546aa67f10e9a067f7073c28572331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e738f8ad30ed2663da61fd91de07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffecebf5396d6e0df4c678e4faa4c47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f14603aabd3bcda5aaa6769086f767334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac223bde0b0c23d0a2c47e07fbf54c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56358b0dd0cf7fae1a9736bc46d0e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523f354917bd6c6e3389c25aa871216337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4e6b2b82f2e9fd13ad8dc60ad00f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42ba05093a198a1b5df83a8da8c169339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67376ca8879926bf27c6d7443ba8c033340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34bd8a770f24119038fd4e1d49635b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02606e064382e975eba9a1a55e5eac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fc47c9f053f884fe1a4158e1868cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b704695de988d447da85152eaa8173344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e94a84f65cdb772ede0d7ea4b3ab6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0532ee9cf305c18fa7400b02c420346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dced97548abe52d425504e1b20fd9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448abcff4c8196a87eb97d74bdd6a37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aebc55bf5b3aa63153f4e8477cdd59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4fac730026cce3343fa13dd4ba00b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cf1e7c6d26aaa8c24f40be7189049351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166fd129fab705be3cf997327c78e46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fce6499baddd02388853ff7028dd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505817808fa4fd0b240cde2bf09694e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e7a903cf23fbbd5e862086ac2150355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a302aba8e34ac678706565e0cff87ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3876b06d7e08026aa1b986c60f6105b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed5ab9f3595f1f7a0e263691bb22a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ad53f3c56921c30ab46513190cef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece8713d4c123950f081245df8bc6f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db15cd7e2512bed96618e9b788e076361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad6fe67b24e3cdc6090c18cd39b82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97811f928a5e2634708368cca2a619c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a2948f29fb86c4d5b7b6607bb9f66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76583c2929c21938ff1677154d3371f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f28e189ca308a47bdad1e81992d99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e32ffa9eb14dc32482b1d0616a2c38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e5c458aab8adc736a496848858fa2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370b17d7cb0144699ad78b2c60c7da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caef29b09d5a71fd2003f27ca9955f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de217c9554ba5ca5b5a32a52453efc5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e5b1611512af1d82cb1994c193281372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4abd14f3626a1ed3676c8e2e715d72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bd2a7704ecf8e90a1dcba9517ea58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f12f1038f29f43cc2b9df7c7876e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d4be532ee425a5a55eb4e45cd782376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2048fc13c4bba350b2bdcff201ccf0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665785b23874ee79e31d73ab5dad134378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0177b3575d5cbcb72bfd0df8e76bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b629748cee433e0d32c5fab29da80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64332d7a5f3ab33bb71e8dc1d97d80d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1ce775ba4f281bf284ff552cc0175382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a7c7963a0a9268bc340e519a2348383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d640fb420d14e31fbd1a19c8c7c72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e370d159ddd19ccbbf09de6b5b0d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabb2a8f95ad23be55f3227607b99d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aa57363df7e400afbf7e46a831c31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e78b6a2d688bebc3ac8a952ae20f0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362501f0ae12992d8ce34a3b3d98bee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d075e09daa2efae5ab9306ecf774390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13426ed87d00a7577febbff8814337391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279838e00c936f910050abfd064e59f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d821bfe15f1c279787b1f4e46131393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075cb5bbe797705f49cfc3e8c0cb1f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d1d5cafa253550c2ea841f624bc7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e6d455136d31cf705c41ccc513744396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad410c053f1889c8c3ad4a4a206f606b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1ba90b48140b21d3c59fdc001bc4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b82d6f167c3e99fc263a7ff8bfe33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c764e15d7e10cc6b2935cf8924998400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249276e91aa311db043d6566a2929d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a446aabb1c3428851893deda26fce0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40750fac85afad18a8be55b3fc6f5d73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3b157835548cc956ef98bcae5ee0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb8083995716495f2cefe3e12e2689405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709eaec19b73e257781d35d9d11f4b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376ffb1dd1a2501f584dcab3791347407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aad85d26b83c183bf96bb8b947eb77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d6a22654b4789154933597eb66a1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb31104d35c8f26a85a1fc0ae0b0724410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532323ae56009b44305c3d592e1bb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e067b438e579f8041c0fe56ffa156412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d054d8dc517496f958ffed5e317e65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbbf0aa0e64eb45565327d5ef912c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488f87b82764235ea5b0181e6324128415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7416a8f9ed09ff25d9b4fe910310e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a0e8ae7c489967fbd14ef34934313417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333c382096506388a427b6ca1d3152418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef275cb0a1a9608923b7f222de34b7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f316563a5aa4f89637631eb04cdda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b03067c964fff981db08b720a796421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a6bd3d317ab78060a9f7c962402cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d495608ba9540430774c98b168a2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f7fa76abb9083f4c56d9a0560029424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f609a4cf8630e28601b2c4b9213bc6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f2d82401b150811090d22ba5b6bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c3d1e39ea95ab403468f012d4580427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441191a3cafaa17d513d20d55db3a001428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23bcc81698f79c31503c353522ad90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853708031b5c996b99879e49d2608a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403476654500b03765862f9345b742b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9e344d7fda53d45f4078ad536ac3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef1b847c8890871313d9363a714d49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8e45941fbd44b8bc56a79e66ab33f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ea9114b55b86ed082e8206da49d82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6856ef90d0e47923f35e89f03096436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001548a2df232e60cbca90191b96b146437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfd0f2ea231afbdf52b15b6fb3cffb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb136ef28ba6bb27eacc97fb80a5a53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2e073621ff9baa6af12d811a7f00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3cca8667961487418afe1f58e031a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c55928fbddc522080f5bc735e76ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb67be4a2b8860769309489dd4730c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5224e3d80e41d6fb791de150e9593444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d63fc3c3d60160b64997c34e4bf86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74300897955bfbd73c9bda9dfd209ef3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9285229b7d00ea5e6e5e46eac628dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcede493b4ddef96e5578feff6e169448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb45ec0bbf3be700025fe8e79d5d17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422fb9c7e118ac4798c826d5cfeda91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe36196afb7d0d801465282250f65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f464f844307da7de411c076ff66d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11b24684fd9079b594a731e34b93c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b40f93722504802963ad0b6b399131454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daf79f67a4c63fca2462408866488b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75858ecf122eb5f52c8f7c8a9fc1f732456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54874dc7f2b27313391b7900cf3b598e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2811b55138a27b4851290c5c2962c95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dfee91e38eae4889ed1deb95e3353459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977cc7889abc46887dec71d918e94ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8943b2661ca2d223ecde73ac0c31c45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f25a8261fc873046db2604048f2ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771035c4009683e35586d9e8489e13a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1fca6d2abeab82527119665b0ea7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea908e4a0f9d005de1836b167e3365465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c607154aa3c1fe22c675d03da0d86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7568340518bf0a79dbd8beef2c20d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761450d9a15994d2727d035c57498e13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd987ce25b548149c4d14f68749e96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf50a7e35c68ea23f509f5a23d06742470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bfa5da988a1b74435015c33458cb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eea1145b1b93849b509976f2bf5c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954ba507cad5a234161a4e9f9a448b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151119928f51542fb05d39b2c3fc6a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712a876f298304ea7e7c492aa28b691475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180070995d1157b91d8ce506e4e4c64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5789765da5f4a9cb68528980421df84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedbccb2743d2f9c21a8a2586246af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f4c78adbbb64f79b844db16d29ed7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc32d47b75f15d29a7d60474f3243f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee07f9b19df23c176342cb5301e87c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59498ee48938d5b96cbeabedc2ddcdf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0594ff9b66354cf33552f10d61508483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09627895f4067fa3ae25fa65b57069484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b6b4faad3cd5993469d884151903c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf120727896181a9e5048ba63bb9535486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85085dbfa728bfdc180bee808b8b0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50ff618257a025267cd35319f575c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9aef3ed3d87c8306f4224bda7dd5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8981377012c9039615324423a8387490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408936b4ef15c04dbc00f1add38d0fd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ad6b4b73ad76b093a56f2155d6a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f12fdbe3d6f92bd444135047c56a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d13a243078baf235ea27c79bd75a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd0f13c9b0fcfe1bbc26340589fa1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa859146a7cd78fbeceec18ce484ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12d94ccc9aee8edc0dccf6c8a673a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02001016cf7f2ae0b5bfa1654fa7157498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa40d87ab3d6ddaa4e422ec8f4b18fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e9460a2e75b458d9e1ad5bcbc5d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3384b15748cfa893e7ba3d373c2f896501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c575ac7163e2fa4e2fb0d27ae28f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0525f56d61a8a23c561950a402a47b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612624265375808756fb9e13e9d8a96c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d33b0ac4b3766cad5895bb08a5c02e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd79233ebd865ac997efb838f259d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351685f58414b4dafa84bf43ff608343507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa39c57388c73bcc2a8b191b4d0df0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a2955ee6838613294601eba852ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c9851a9cb2b4da3e17a6081c8aa42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cde387e94d4ab562cf1f5d141a3e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153d573041b9cb654d38911f9266de5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05878148c6d63b5ee85d50ded3239e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbd183c348c40bf2ce01ac747730f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960534234ac036d6e05d81b8e84c2c92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c68ab43fc847b4446580a5328fdff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d101cd32a91a182b878191b9a30e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d9d9f2bc87f257162e204dc495e36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4298b7dddc2792126ac53ad9f073a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed824132abe2a206aee4cfa6a6e6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a654048bd5981ef9f79103c6df8314521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d808b4d087c96c51f96cef15f9027f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8761a584c1b1e67b34598931220d514523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d3033a020187f96b2d568e6d9ba8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041581b08cc3c8d4f18b50c9d975df8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67877f39553c001d47231f4a79aae07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26c2c4cf47e1472ddcd44b1836f6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce4e5d29256d19f85d5306a6efcb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524bac6f40951cd810c79f9ea60ec41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71857ce0d3071a3089a1fc688d285ed9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ee9ee26ecafb4591a2328ed16cb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38925ffd704b316ec8278f1bb9481d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d402dee463cb0e451a696ee474a8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114ccf9fc1154e3f0597a4c58d432ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace5f1e74e5ec4346a9bdae5da6dcf8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548c2f437af108be5053f230a021eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7e77fae887cea7f1ad1a856809dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b1ce9816ded03ddafba9f7f7f1ac2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558007a70f0be50dfbfa0abb085de1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68133fb7ae5e192cd3bd8d1478ecc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea09f63d839cfc3985dcf72b8a1faf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d3e4f81c2aa68e151948adf2a424542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006753e65bae17085146b6ab4c4fbe8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37529c0ac9078648fcb031fcd2e3e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ae3d522060bb118e8c16c93fb1ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ad996f4705739539eafe8fe221cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df2c93606b4d3dae46361fb977a2e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63f6f75b2d8fab3cbb8d062388e02c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4d0e9f5ce9b9ec6ec6a7829ab67b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c286affa5c2839a0ecbb3f5b4ab557a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdec7bb49d8b82ad9a4f13d9727aed6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c18fe0488e80a8e85bd356b4777089552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1526cf83c32cc1ba61048e04e0c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ef86293d51545ed964d8930703c3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396638f5f166768f5ce3559f75f3435555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3479b5d32487e09af03d7c671966670556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253e6fc9e785de66495d687a8bec02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70344dd64210e97c9b2a3248ec7ff7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7c8908df19bf98c9a13c3644b14de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca6740d95e8b729888b0e31355790560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150815695ead225c3b42b9920905559d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d3e4a2184ef9c3229d48ac4166c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d133ce1f75cebc68e2dff7a59ce3c09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ad0831035ebc5d92c4f5a0551787564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4a8a7ecbbbce5d405bbe4115b7f86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4badcfa65f9618b949ff7e67166af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e527ad4463055d129ef31a49bc364e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acbb8f1f99083597684336df820319568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0029771cd06c368f1f1e761b36c2253569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e64e55016122653fcec0d367c3d81c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a773c29d7ff51e6085c5995aef760f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823b6ef9cd6310fa6b261e78cb15b76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088212e4dd4527c2753c1d288dd526a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32100a5d679d42f4116e3d2d0bfcd762574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaba6990e098eb03af3443d4a07031c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65952c01733174e62ef415ab0635af67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4736afcad0afbbdedd3ee6c52ebec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf6dbb95a8ad755185f5899daffd55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8acc895c5a2393c6335d874a1c5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757d790f3a707e3f4b0e392806a0928580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5119eea69dbad0b01eb99c16b53d22f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d081b2ea29420ca2cf0f2c5b166c923582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836922be86f9e766acaa4426a8223b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2fe2c6c223b379f3a3af595a339d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8be5cc5d1cef16e44eb0e7722aa3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c7a35d1c2aea4e7bfcf2037079525586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd8154a80f289f404f33f4cbee891c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b378ec702d9f0a74708e247dc31379588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98b0ab2e510be3a8605b3bd99b4d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dd6db57344cea6421257f9de6a1e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71bbf7c5165c39c83b8ca60abd9975591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b147a078a5ffd4d647decf55e616b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680b3dffb148dab60ec9ef12b016e80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b8b5ca78d250597aebad7ad91442594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f96e5c1b8b8897cef84c89b360050595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651a6029a27aafe9f43075dd466d80d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e612a14ae943e7a9e430e15f423c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f8b4ddedfac82c82910d5ab17ec45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143078a32d5d280b4842eb4375915b25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2854385b0d9bcb49c8cc8e290e5bfb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cda325c1b5c96852a27e1086da3f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15400315721cc9c6f6fb0e55f22a9c52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679737cd6f829d3414638a6bf7f1624603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4936c94bc4eea58fc06a7cb57265e4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bcaaa1c4337cc5d96dcde3a341ed7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554cfc6b406281137bf0a5fddfeb974606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c8361590bd1aed22aa63b8010c55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81724137eae3312f49de3809ea28fc9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad9026cfc8a8d4198b05ef7305db42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a576237d09b850c54883991c68e66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae70df2d7c54c12a089b1ef304298611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca8f919a109e6f6829aab47f8fcc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ae61462cde432fbf6c0a87b3f2fc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de8d0eac929afc03276717b25338db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd633fc8e91cc344eaeb01d0f9a80c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4ddaad313eee006f4f75382a96b77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e11d9e6a888188203ea94fabbb2ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf584e638203999807f38bd334450e9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ff26bba18b7e9e4c086f651bd7f1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52119afe6837f0a20cc6e20bad5ac32f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31a6ca5a0baf8f3753a1b794321bf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d166f9d7ac3fb8672789de891505b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28dce0535873c10269afa18ded3bda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe394b9d0a360ed0d07f20468f4a3ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becb406918c842f71511875e28916cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d32c45736a6b15a84096c2e9a608b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b72bd5ade0fc745d598188fb4e5e0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783215ada0c51e680bfc357612dd6ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c92016c9df0608ff846610fa7782e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98939f11023918f29ec1ae14f020879b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871e8046154cfa0b82980cae79f13ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873509922f3153c4860ad4a84be2b5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99da42c4d63d9f048baec2728424917633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee559228a287e06b8bd15ba77ba18f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4bd7484b44c73eaeafb5c58333a9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d3609640210a85ff3474b4a962667636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f32aa4fb10c0e5365d0422f44f9ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27858c039d7e89c40e74efa6416f9b6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6cb6c832f4df8aa8a3d38d3b0d19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b854f69a956e11be33467404b24bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b91f30633c7bb0f6386fb2f6de381641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec733e7628eb6903ae59a8a21ae6988642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89606d30b5dd35ba29a04d74edea088643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad0458cbbd06a97c8128dbe961b3d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bb8605efb5668485c35401942a754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5cf5be9d99589c9ba0ea739db58c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b454e5de788901e09e271e551291ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2dccf5b62cededb187d47d8da1b19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf71dc798676d05bd82bdb2bb5860fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8075c6657c16bb90cdb4c8c42848c6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918a23c1656012ebb62cfa7872dce68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2a5ae1d5a5c460487205bca158c4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9856c51fa61632cd4760d425e1fb311653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823dfab1ab27f68679c650db524b707654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db87b1b2e79289187c22b8383ff2714655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c4a5ae535f4b8b828a5c42d93cac9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bebfbbd178ef2bb314ca96af9056cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad2751960a4f739dd73e83f2884081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d476243563cb1eb3bd8b448e1d694e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab6d7ced167e95113b9ddd68200a48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600162bbd3dd5601641fe7f9e65a21aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade4faa6a52fdba71dca5f1acb38b41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d548a904838d5fa1ac88e455efd53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55c7b66fa2b02267198b18f92fc3cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2d2f79d3dbf83ffb1fa577841292e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159eb3495b6afc900bbf8a3181b4ad7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11767d62cb854beeb907de43f11529e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8d201f15f2d9283486729aa091f4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265610ad9d5ddd02c27e0a0e38b0a4dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5876d84eb9916034c4525ec194f5643670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789077bc79dca88260afa4b84436dd3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da3c57054ed561811768dcf71eb46c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca73a5539fc6b3ba73b7280684700ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a729708c35fa9a0b45bed16d58221a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e288a2ddab8e01793448b2e6423132675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30a292e90e2e53bec0c5ac1dc1f33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b6766b0ca54970acd7ea154208d64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f498a520ac3b58093c4a6db1354f1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fd33d9292efd3b075cf4a635f02db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805ac7a397db81e11af1926793cdb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577658c844ac17eda36f55a8c30ef63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299febd72878d16304c782fdaf5f8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9bc223862305ab01c1f6c75f7eae0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9ccd78745181493249eddc843ee47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f8aa19e07ffd4c3f00700ba75b535685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fbc3a644a187a88a53e4392a93441686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132962d034f4d3d620544941ee4308d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e556a1da51e887d3f0b6026dc1269f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01b971d80ca64caaeb68f99c90d019689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867878cb3a0ff9a1a876e48dd1f915fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40091df6ac50fd528d6ea079cfa96e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996895af76007a89ea3d15a5502d1e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208953904cd54fc3a1c8b211cb93b1ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9386b08d9b42eb5ebd8d5571d9609694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce45c9c14f6675b9bd4087384f790695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f1f557de88637b9f27546b5c60c7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6231a4f7a65b6f74f5114d02637d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f813522c1d3d8e7b004480ae9da4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffd3f6fafdce830112c69fc25da955699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ce5ef6cbdb8830c7db6219a7181e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3006dad8b77c77d1a3a887489e70c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa58b5906d3a64bde0c309a783e9be3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a94ea601bf5f4ec0f4c3e8e4a698b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1600ce7e0284ce4352880ecc132682704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531adee75daf398c8638cdc9b270864705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b303a78cf6ef4f60684f816d733cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83c1a871fd404f361b357701c3ec0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d59c77575057d41d52fdf896bef599708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5f794dda144b0b188db6435af040b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1764cc755201f043a40f1db98a98a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa24eb6682a27eb0ffd7de43f6a44c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ea8210747fdfab5c18b0741c68a67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a170edd634e7385d067e9c482be091713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f464b8a2873ba417132be2b1c802f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0407fc186cbdcc91c5556602897799715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e68886c5c6afd2fdee7781375f4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445952aba91cdb8d605d976c7235107717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecc9a314383b0348cf21f8721166e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b37cf782ca00d90b9b67de96fcd249719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3558a7b8bcc201662f1fa349719ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4ac860003c984d517c72674b6d45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e52da2437babfdb6601865781091722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3329eebeb172839e53c8b0df406304a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afaba4503c67ccd227956f3df86f9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a220b44bdce7e0b7ae0895aa4730f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba18cbe791b309b56fe31d837771b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f44ac6c5ae2bf0ceb9aa6d33abba4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7f1caf03aa2d2c8776dacbd785e73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911e9f568269aac2a38f541f3dd415e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd57dfce3abc76c818af8f016edb78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc118c12df8d59d72e98d72fd672d218731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbfc6c60fac565779e95876da16be5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604e08d9994a9c99139816aa7da969e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed0271d11a44b68da8e4eaa2529bbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e2d132fac10fb5b1b913c7699281735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcef96124501848fc6c84e619c52d02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517cbd762e9392676c12a9c1596646c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95f85853766837227ce14f1222de65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743ca3a2ebb67c855e45426ef1a5d8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727d3a69d06bdf5da38d37483032933740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879a65bf9cf81c09f76467248239ad6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cebbc9a97045b2818ff8afb126cd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b516980790015060a8f5cba355d8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e05592160fb086d065fa9d6b82bb20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eb3ee1bd43cbf2e0002d40a529344745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78f7e4edfdbf17caa5939acd69e1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747461d0bc6f5b9c1ebdc3db8f0c7fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32cb2d6187f47050775ed674a7cf43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1fcf2e8344b992ced6fb71b534bf8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e758a0fa65795b484825d109e828d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99548568073d1745bb7b8af52e06677751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162898e615bf99ac0e51d6ce5baa653752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daac0057c733963d5fe02a57e9bbffa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38614eb08c0c9dc1d4c921b057a542754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45adc9cc5375d6c4cdf105d8a836c1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fdb07a14569b4ac9c115983c3ed77756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569fc546f06fe5af2b7c8de1ca0bdae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061aa71f3a01c13548853b675a28358758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf945e0d06b229ac8e5ee4b1c87c1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b73e80f43fd0e566c845ffc4a3a9371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06fed596ddcfbc171bf1e34f3fbb432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce37a97c3b63cb0b82f2b2d6168c113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4369ee6d05379acc9d0305e04fa1af04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a542a1b0ce4e400e3f2637051455be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af93c6baa96e88c671a8c3d90755f696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4752994a3c901dd40f0fa6d421e5467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2154754cd401c7d6618fca1cf8aac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a00186bdd07c89a4506f7e88d0e829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016f6ea3e2c3868566ae69ed2547ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9216280844014b040a09f2a64090211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0585e4ac9276b0adcef384a2843525d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86243f5aa29d35b136b5c95fbf18b8fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce806286d4adf17fda6c403f7162a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fffbae01e4acd805d9247929ede0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2d9b3406c0af7f1efdc865cc36ad416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1203a2ceac83d0146b385ef185b24517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7b523ffa17dd5be29d1845e12e78e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffb6d12949237a79f23ed64cb780a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aec3fbbe8e87e7e003973b09c4806520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c18bca329f9e7c6ab069fb4bfe14921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2a1935d01d164e256bed390ee2a8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb1f3fce5d4d558f231315a5eb4c9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbc6a1d8394aa8c48f03219c61360324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd16aed05ba01c9e3bd381bc3dd10d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9606633152ae6edae107ca57b173226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885e18f0774063eee8c81c309df021527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c133fe8a0c75bc02bb606a1be28969128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6738931245cfe3e1b199fb3a091b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de140f0e7140a9fe1f5aedc7c360d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b4a4114d28403045d21a39e298c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07357c416464152bed71ced9b145bcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad7f874f8efb550dc4105266be17033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a562263d4fcd81073feeb74c0424934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a739e016eca4cbb1f0bcca06f79e5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84356c3f1980eafa1d487d550259e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb158a29167b2be7648a6c63c0621c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de98bfb64938908beae3b76ccb1b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e003f3ea0e5c7455ffe0e01445f6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e296e819e54eb113850f50002433cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d419775e6d4fda73f16b7c7a3447941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed11cab0f19b3fd4b1ad325d248e0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385766f383e114ee7fbf8b0601604bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75d0de09ea5652e14fb243630278e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72444fdcfae16a564e254a5fd2d910245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44f678cc2a074e435e5b696125951c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeeae1cf4511167b16fe4de1d8300f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2ee8738dbf7b086a19aef55cdb60d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a504ab03a378cf18f9f7b7dbba9442e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb845e69a51cf8abdc304fe308c25e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21254377c23e4583bcc486e85194a3a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56754aaa537193c94e80bf0a736da8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319cb7eec2479b7a570804f1550933153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6b4fdd19d98a31fd31644c68b858654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fa39d24d92817bb3a4c7cd107b2dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be607f4682a910e9149d60d24debb32756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f5637702a528a54dcd3a71490aad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d12cade511649106043f016c6a3bff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf5846bc1fda38f06f09a7c96ba99b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e6ef7e81dac987cf71cfe8db6938860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a6bec3b0c41b49dc53be825fb7f0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1f7affd41b1d46afa6e710195b52662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544081488a9de423d76d0f27786ee7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740e08b0ebbf574144e63c77de00a3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d461420984e37245c70102f7011dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27360be984069ec8d10b0b9149ad4bed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc96807ac713a104697b0efa5a8c52767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a1bcdd9ed2bd5121a65b63d1531768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40a73e5d1ae604e81d871047956d9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca750e57e727d91272db618ce46dc6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745041449add7c96545914770ea13bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd42884f83c77e28d62e31657e858672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373924f17df9fcde77aa7c42b6fa792273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bed0bebf74c30d984f91deac792bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb964ec5ff3748468e3536f1ed9f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412306740d84d3bd41f128b5bdc1fe0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadd1eb23aecb0dd06f79a22951835b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408dddbd008ee3b8bb5771a910566d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ecfbe4a641172142f6949a0b89b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acd332140943c66c2a9fb13fd4c48680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f103c10dd6241671dc22ca61ead881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773922b28dce7a3399c88d3c61a1a9c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e333ca4924a9a199940b1413f556cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26136d3ce4cc38c3e23c7bc798ce62784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1993a3ee4f56972b124f0490d27fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb21f393d8319c036c1bec0bb8f59386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca292d7c08b8d1c2bc54e93ddaa1ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da12ee6e7b379d89f60b201835a8f8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518acc91fc4b65f42d930d10494129289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42714a9de0b930a729bcd921a3e6cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f0dd9d3db2eb48e17167f2557607791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dae61cc8b4feb0abce5f40690269ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fff543ccf0451136e2b3e0935f950693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f15095586a35f1ca6e1b39d298ace694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f9b7f8d3f4841b9dd2aaf1036e6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192c9d0ddd54809fb3906070f759e9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d600be90e020bc5190c6c827c717197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f28fb54162db555963d8d3befa447e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eccc4ef9e03cb9e6402459af714a0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6b19d2165b99c2a1e3d8c72950ee2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e088f1837a693a8d782c15987b3458101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79be12223089bba56649a0c752ffff5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffc0c559591b4cbcd17ccd3469d847103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9812c26fc940f10b5488e888bad4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cce5d2346ed010ea921eca1f5632b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d05befd0b5fb5687e03147e37f8058106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503705f061db4740760f463253556d16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bab287baa6dc908eae48ea1de4ad8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250425c100d6cbb1bf8374b4b140ca64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c837d5cbcb33fa96088666be8bbd712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741a1b2f8ae5ee395ea17fc59f5a9f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b242b27fbf559c4bc59743de9a83c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9148724df0976cc8635417768f241113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dc6cf225780defa14fb5e0e0f3097114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d945206d58abea16c38ea3ffec93aa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1091c19489422ada44a4d6a28d2079116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f6b08cd0ddce65f190a882d6dfa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06dec70dbba9e7545a08b69dd3cc03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e214ca8bea09bf174710f3ee864efe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837d47a27a4eb898445266d0129820120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b8b890c2337f216f6164fd574cdb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b6cc795079f91dff08b8254a96a7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bdc65f2cdc5447e1a54bc910f47c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b830bdb4fe5dd452c43ac6e1a2dffbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52426ba3f1064756b90a34fb8a7cee73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d16d0f47c8614c5d39a5202f9c2c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65c540d28841f4ec14d5ef15aa5e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd97dfdef832bbd3286b403497fb1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9671016f3b88dcc44de0e4cc3f4412129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af568cbc0200aa41e3a3e3b3c798fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65d95ca49b91bf71884fe4005c40e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f01b889e5f0764bce2651693dd9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2640c3bdcecbe9eebfe72bdc7e5811133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22636486c597e62ea4b6e8fee36518b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63539dd51090d5b18fab28a0aaf8a10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b0e0f19cb307cc528d9bcc80b938136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934acbd8d112bbfac9704ed47928976137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefba24e4e32ecffd1416bcc1d6f99b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c038d1c7c8ad5d72378423cb515f392139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19462e48006cb0c77ed8b84865c8af4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9937e94f88ac0d06e59959d9165417f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f780bc3eb9137a263cf9b898d4595142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d30f3cd735445020182e00332eb8f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de8ad740be57da46d9dc88ad509b21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d5e6764d8370ea3b882650cae6757145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ad860aebefa19211416b8fa5ca515146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62725c69dae004a011320da64eef124147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1a4b25f8a8ff1940f8e3fb7f48366148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749c79eda0e650378a67f41cc352e9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0bc046fe94a5eb7b420c60bb5796b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160aa1c2bde5b94e10b38d076e6a3ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70a0b28beed723d953978e2430f03f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f48ef84444034857567a029740e42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525bc1b701574e68ca5ad0585dbfacc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7900a4746f6f8e4d127595e0976a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9b8ad37e8e17769d1620b7401429156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128b9a63e7fda46c16f53283790123157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a7e6615530df103ca1f3d9c954ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5412ae4d6c78135c14a91de7136e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e965427e4874f4f25db0489e9dba4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396029eb083a873a3e003e5f2bb086d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3320e2fe5a0103a720ff37401f63b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b23a81e910d06ea5304cbaf6c79ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb6f1ba10fa64a6661356bef8070df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856879c3cf4c90f52d4b6fb56ba4bedb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f8bee5f651f7d5c4b5dcbc69095f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3e85693fb4364b33171cb5106c378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c366c1186016cbb93955fa7ca6513eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0d0f3d709166726ec3494b20bb720169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dab71bb1cb195b60643ffc300eb4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386b0b129fedb6fe5d2a1961ac23d78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40345dd11fc04296d3aa4bd2983b0e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0baa618dba30c48d22597c16ecc320173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e51da7819e234870a82aa9aae1503174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d551705d82b71a059840b7d279c845175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5009a12bb8947967c7f137bea1f9a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259e0762728e76c6bdb9cd37fde6b6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57295a15fd9c61925e7f9fa4afc42e21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb88069b53043510227745dd68dce9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e87fdbf0b5b3d91fdddffc90bc859180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ab44ba1d64817dabd266fc9b320a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb94969cda41cac0f28354a5cf5da0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dec15b49229e2a2f17306882378b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0e161ece68e68206213101622abed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6d84fec7f5669d5153f89064d52f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c08644a457dbfa0237a22e6a5f907186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c584451d8514b4e4fe66f1947552d8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27640e10b43214eaf2ace7aa7e355188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366efa434c67993b779884a89470c89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e3a1934b6ec585a66d0053458c5d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050106670ba7908ebeef8018cbba406191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d32c2afefb40e4a20c8972a668b33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f0c4842cd48625173ec44dfa9ea8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99db71c663e9dba337868f285d8fad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adda132820af813c6f01c8b9916c3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe290184fcb3fbb753cbb1e39244b94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462dbd6588040c48ca02a50e265a085197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324ad86419fecb5749aa1e97be43b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c21f51af7680a457cd8bda894ce6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf785a533262a38c60437901f2a42ab8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0672a9c561e96de028bf65fb3d7124e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026afc6ecd85acae42ece12f5cc0a39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9360b2ae2a38150a0d59bef9ad9a69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce7bf560e53619e1a2e1f80a9dada204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926d2d941104829f9aa23dd27d820bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460d9d94ee32fee3948516be320ea2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82f9bb932c87e1a29ddf855402c173207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a58c57d7b14dfb6a46231005910013208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3113a5eb63bab1934f6a72dedcfb1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d40f69c79a4e330b65869deabf143210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf6b0832283377e05700708432741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afc7b3f33b905ca8f43f472c59ba1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197f8cf7d09f780d3ab89d9859da38d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada233363ca21bd8692c6941a26ac530214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8480388123a86f63812f22d21c0d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f02f7a152ac4990a80cb186c1351216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f19b031d271a5b5d1f2aaf8dd0bba3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed5bc275edb8180690e06129f5cbb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641bbd6c6e16ddde40dbecd0ca53d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad9a30accf01cdb6ba18af5037e0d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98743b222f50b0c62cb686e6811640221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a9a80d3e5b3cd73593998f68378e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7a4061f7b958c2b05c7c19996d806223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c39a77367eb46dd33eca9bb82b8bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb33b91c22725da22604f53a6970e12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961f713b045b1e58e7d680f20eb3384226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5d4ce964bf44480bd77e872ca2417227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70259863c21d903b0df2d575c90893228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b85c38b62e26477c1e82addc6af5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d335f630482ac9b5fbbcd2308846e3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9986371259ec0cf28fe5decf195b8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4838fa22d39e09195ec78a1b78638232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c755b7299d2a9e9845363e62b644a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970e24f484cdd5256e04637d7e98ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480ddeeee5fc4c9de5538fb8595f1a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136a4d6daa795751881bb3e6d4b223236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b038d7e7cbca2241b2005f9d8e3cb89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4f9b6d7be6a3f89b03982a7b87083238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68065a53c30141a2a7d04b97f676b0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eee4e060baf320eca6f9908ff6d102240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108327edc84d392f0147d3acfc12d098241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ccf4aa5a6ad398a20499264b60dd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f908b4b34e5861dd81ffd37f75ddcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf677c519aeec574df65149f136215d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b8fb3d04782f765433140a8082bbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de30e1d33d581a0a84f0adbc6973125246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113dc1e9ea18cac26a1e0103f7050ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bffb6cc7d40b1ca105e6f72f62393248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded9d5c11c8c3a5a8f7565e14d9a7da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f14ea51d787db578bf0aaee5c75f17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b322aa32ff0130ec2f9bfe4fcc8dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7e71bf62ba10aed886463077ba48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb500aac3d8889535a46632f2b07ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de1d4e2a8e43a5bb0930076caa3de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efae4fd05c75b5bb3d4db576ba9dd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f60c4963b59016fed44257b550e62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65842ed6757e6f95b84da3cf6c248768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a55b97125ba739c3aa1ddfda8ec606258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff4e9145bbf0c2174d2fde0a89efbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450c1ca81ed78074808d71d1d163d21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f65849aaf803e21041d5cd2645ffa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740a08c43f82fa1de5040072aea7395262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99d3381d4adb34cadcb460d77d3565263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2318a00327522c799715b434e2f06b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00007449b555613d6735284ae0e851265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7fbcfc71870f30d67c5f4e2bfa81a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbfc7be5a6f268c51ef90ace9c5b0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4244d4b26473d04a9a2fb036bccf71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4836067b17302b388b4eec8873392c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b72eb371111fdc114e1a7a595150270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8078892fa7ef9a8dc8880feeedde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca73c0ddf9b202052045634e279176272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43390b6571f122cbd4cab84612fabe02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5b6b37c9e56aaf36cf5b71c1ee4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd477a4a91a2926a07510d3974c063f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5308d008d185013bd7af109da70b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad7fd977057fc00379641abb77aad1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd278cbab908eba2089c3b27298178d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeacece1de2a7af2af320ada7b27ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475ff1d7d2897046e82f3f6df91ea5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5021f09c92d3fa4cb344346172565db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a62fcbf6b3dd8738b5ff6afed22ce4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be961bc16bcda4fa6426d986e8d21c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcc9b637e1cf57ad1c493c13929550284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4729135b769d32a280171223a5085285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a8b2ad223126a9371511e94bda04c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba0aefe48ea0c15167042f7e06860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a372426a6f7de1c5a30e641bf9c1c1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23027d4a4702f65defc98eb4b8ed6714289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692e155b0101f1cf3f428f75f10e8cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fab8b5d66f1d57e6bf131cca7bf1ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c26c0130734e66986564a362fad00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc431b8ee4ecaf17e7689d8c1c3202293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100f15989dd9b7e5f4a2e22f8d9a8a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f75b05d134e635701198f0fbb4975295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846276dd0c6f388ddad29eeee4dbedb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd0e27eb24b5443c7e386e5fd69cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273e610a8bda98aa6ac28089e4c948298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a810142e8680f4c638608b1261dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33a09e4d55937cfc5adac7d42c7397300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c5182611d55c8405b160b885dd4f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fb0fa87d9a36e3a7d8c52db1cd6dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9e0266e96c322a4ca3213b19f8a8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c1a3c51dbe4b55c089d76b87f3ac9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff07bae5423a9cae6650c00df8bed22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff46084338c59c68bbc15825c7491306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab4b8d3833d5a2661e7cfb137d2c68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdee2e3680965623712128586ff43c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6430ce0897da735ba1876680d031309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70728bd84adaa9cc2390b0d4090d3ed5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8ce9441f3a9a1ad1cce1300311188311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea32dfeeecf34b4faf83557d4f395312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810d41eb5b89c964d01cac43d1eb92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75959fbfe5305529f2a0908d515cc07b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cad81c478463e4aa56f9cb5174a400315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67a0740a3ec69e7255cb1089184fc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abfdd4ee95cab03aaba6ce17adf6a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657f4533b4fc56eed465adf70b8f4f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be55bd580295faaa5867fadbe8f0231319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a79a8c8d311c8cab81e4963993bf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dfb7f1d6657f249724a2bacc6b988321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf38de58d224b3c52a87e1bbedf5919322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f697f6e831e0f0867b27f2768a61b07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72313652a8dd66649ecfa2d5c87165324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29f33b9f1b5c59b667cfe3440c23ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca88eac504ca055e87b5e3c33f10992326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559f4a2777d08a505028f35eee32309327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2015dd65fdef5f681b4f95b443504be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4327d489d15a1e6fc18bbd8a4d998329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3ebbe77cbd6014f9800aa72ffbb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e89c09994128dfc7f8b49a650c4a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189a2d4badf8b6b283a492c7e9e6115332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b80db4d2e392b74b32886c5731734333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82b047045ab9a9da2e624f5499009334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241febdf3d9507ce88d44eb016b43497335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4481b5025bedf9ebcf8c142ee90d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c5a55ddaca286e7b0bc768e06fa8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50528b40690440ea7e85374e50422a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65f1ec42988cd029c7468470d497c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced4579dab6305d854546224c7da356340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd5f099f89fba0ed642f092cc0e63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fb79e6901f153ef092be49127d9c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166ffa52e0849c20d5ddc6c7e2d15a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4798d14d226c675627e2c29df18fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb8874c474d6a54f8b6a791b9e52bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f32c7913fd64e1116f782e0ddb7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13188e25066acc862189cfcbaaaa47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f38bdb6b3b1f377126bd7751516c32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4cb24969d4ee51b4ee92e55c08d49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780bc1f2bbb9e9aee4e8e73666e332350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db499f8682bec4972e1050b9eac1e26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09f1c6f022eab8c00a5f826cfbccc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730771e0214d391b1c1e96815abca97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533895bc1baafadd3fb044e9c4acf76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c08c0cb33e17e33ce7abf9745772355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc834ee6d224bd23df5e95d01aa2b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d4c9078379f3e1b04859fd829c12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b659d408cbfb1dfd9bbdbb55b62997358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d17710e5ae270b40d4cba207b886f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f8be1789c32b77f5ef3f57b3bc412360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa45c54f2b7bda13c4a8932bec3ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31051cdde5a7bc0382d0c56d912a1a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410192ce65aaf369325540166c85f625363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56137b03040ca0abaf65e01220c751a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80244fb46953f081ed141ab5fa11ff1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c908aad60b3b24ed04ebe95b4dd81d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df63cc480220c3557d66fc3661ac4f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af4b818559a2079fc334025a147ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d58612c611515df9b2b56ee726e105369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f5b006d0f9c874382d065ae7b28f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598f95fa861a07f2eb342719f20e96a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd93fe5e4be8f2903aecc6b92d0f40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ecd513ae7b6db2f26f7ecd85ab424373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5340c6ad76e1176eadca55a3124fcb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede89822f8d4df72a01c51f9da100b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12828a339aff4cae18eb90e0d8410b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f47299ff4871170c496fcb7dad4e2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6e4afbe2d72f99df07159cacf150378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8a1bea9b0b9c3a007576848232740379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d3c3f211b87469e780af34d65881380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cf0adfc71aad24b6003278ce54105381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a29902a506e9c40f5bbb4213db99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e75abdc92aee4f5708cf746775fff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15124e79ff0178b3ef84f54092797076384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4b9331d24b9e2e83ec44360b603f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65ea4ce210931fdbb6adce16862f0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3cd1713786f2adf96da5e8a1bce9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b7e90c7843600afd5026e2a8cdbcc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec55c0ff4e35345d00736f837aba8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0affae3f1b10a054f715366ac8631390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7ef98050d0d70fbb14ba9a3f8d81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898db89f3ae6cc0e8d41903ab08fb75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535fbfe91448637d0337e3f71c99ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec860dfb33f47d21262746b103920ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006ad72688c926fa9d621fe45571513395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012705fc59cbdc9720adf45faa538d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995f4c45791e0af845dfd828b77653b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aa49617e7ff62b10c1d97a4c0d603398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31ad57bc91e211f03a58972aca3b25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e21444d006d6cd2eddd8ca0ea3e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6605dd303ea42b7b28e9ada08b5832401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c0476e5c7877b96f35e7cfb715b8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4c0ddb8cd88817150fd1020d738b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706e21542cf347aa02df57574ed440f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8ac610a38bda5689c35d3f1fde3bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8432708e73bb95ce8c58c30617f19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323818ead93c4fc141f3deec5012e22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21078399c12acf0d6170c69f6cbe99a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bb96db27fdaafba98da5663f9e871409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f6cc4b4a143ffeaaf3c2aa3af1f8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f971da7d4b13a4b9bacafd4224e085411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b476b7b6405282bd00e5a0ffbe830412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d682de057e9d49248aaba72e70c11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70976aa0a0b23b55bbc86f0a983cdb2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb605cf159f9c23b8bd6c52b61708cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf80ca19bca40322ec548b52632dcf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f8f3b6811aee80590cc70b7259474417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c669614d5f784749191e7e2febd63ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66587d5a0c43fcd3ef59fc12add59bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac28604b5018c0aa9c5d4db04784c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12a343e8a34ccd8874ff6883120a6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920bc996be412f7286687298a1be1aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bbfd8207a5e8c180dacaa9caada40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228785470d864cbc525e79985f84d55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64b8d3924d793846916f7755d991f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb6378e81b2bd86901d8d17ba98ac7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd61a66c3aeea70862d1d21e80a8dea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37c0ad4370cb1a7054e5ccd6884af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ec2f07a7eaa1e7f392cc8cfb3efd2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc79b127999d3840afd0f0d96b924f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f157d441bc487ef70a61d37c9b6f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1b4afe151f6871e4f2294dae38bf3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da643dc4899eca76c90848c1688ac3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c73b3c1241b4d1e30108ec49193125434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bdd9f4b53974ddd732d1a32753b19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee3b7cc0c4dd93d837cfd16082668436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411d013b702d38301e24b1f84a75b29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfc658ce337f38019702153fe7461e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517977434e3613dd46b0d4512bfcf27d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf2399d23cf725a0e3dc41df3d63dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccab9f4d2f4299a5f11b0090258a312441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bedea84723559665a2c96fb6f0b24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebdb81dc01385b9a10956b62c7477c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b440fc51ee6f41e2125593e955db5e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed75173cdffb1914dbeefb2469a55f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329746d6e12e014acef309f6f5e4429446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6809d2ea45b6ca98de8880e02335447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743dcfc1cb4a58c62c754883c1dde27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af250630ebb07b0401776853702fe239449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0a84308d0e4cc362934e4126d6b00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da11789de21b1cf3a591dd797dc6335451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde8a69506b7663bafef89fca30d5bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e4945357c2fd34905783093e7a25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea077599d8d7ea9f8706f90dabca0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59b919915fa78992e6f9b187d09247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271415c327aa1cda3c3e3545c4e209456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b960abf26a9c4e19901f4204ee1b1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a4d978e1981ce65d971a41dccc457458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edabc79bb62d0871cb6c3efc5e2212e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752110e7178be3803e310dc2549337d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d2a70a2e8a3a1cd3506a3bcc4e29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73fa0ae6bbf774f650e9b3554d0a5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4e0e19136ef9f1e71694d95913fbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b02bc926c704f5fc3dc045ff981436464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a495135693380591a097f066829c14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd809ad5229a0f222187d6a31c358731466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b1f2c3b7bf0acc9887f26a18dd804467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9a8df2ba906caa0f7e8f643f9dc61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b98e5e373307d82b1ee110a88fca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f7f6db7bba53527c904cdfcd429e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef5549ab3cabd48f8ec95a998158c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a6901dd0359091547c35717c79dad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc0588500dfa51759086e47eb14dd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9c4ce6b3bc2eb3c5286d0f5787d7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba51865142500e94674d694f4c67432475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f89263fc09eb0a7a848e5ff75c046476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22b7a54bba62243ad86fc53dacdaf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6013b091d13ada06adf8ea81f58e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fa33a08b92ff2ea846c9cbbae4e14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b426d382c358c0399b30748ac55c5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959128ab6a5feb764e82b806d88c4c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31a76dc9fe8ba4475d24c9ee00a338482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279ebcde4add95e70f59c2ca61056a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58e477b2d20e84acde0ea296add382484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3f31054dc6a17a99bb5f0d495b9ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c43eb90e432daf94a4c4008e4e95a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84442de340be4a9bf5847f344073b09b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987ea4b81492883b725467c6f606613488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a520f3b720c2dcf792518a70310654489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08825f6861aa5b3c24ad7f079e3db5d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b174e54563ce09df2971077b1f9af2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725971c6e77f4fe55903c1dc7ec89570492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac585c60d2ba2c06bce8d0ee09f7b5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5981bcc79ab509a02e0f793f61f253e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5380bf90ed33e74d557f3e0bc37a70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0e88674cf87c61141e68619353f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e44b040522768cc9ceb32e7c6d21f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d80235437de0d89f5b92a66f6c0da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fc873042e10748ea2da14a87c3f7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf688720bea4f5df9a7ad04c21c4729b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70099f7112b49e7e51353c3244d01e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7658615deae6fd3f20cd70499c33d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62511d07a12ffefb40427ab2146e032503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a864691f1d0ce243a2fa4c540af007504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd05e6a34c7785e4acf56573e033c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cda432e1ffe7c579d234af475c421506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d0d8b1109bec0ae6e2fdfa26e1c38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d67ca4c7088140ec959eaa6a646e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db178808c2f7aa07367f2d35e55410509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358160b018d23212d0efa8274e9a2a47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240b406f2addffa94bd813d347308f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ad224bedcdf1bd65cc85b0423d302512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c837c21f2127a8e50ba228a1b21a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71612a6af11a49c52390341b805ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab5a53ff0cca49fb31ab14fc88ccc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344bad55d4354aca663d4948eb30c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c41343c956d7b5f91d508b683ff10b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a6c0c7279f78230ef6860d490bd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf01f7cb3050e53e90a28a24ef3e30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27127b89571a7456c71e1f707d713033520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6c0a9ba4adb935d51653cfd35c38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3755a6fb46a01622ef724dd3c2372522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99d2bab8db057d02794ac4bab33624523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1980d80e6de9e935e8cee31da7b018524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241fc73b6bbf5efb6eccdf90bf42143525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db218773b6b29dac3ee5c611167e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c505050e9f6e1c9e6d7cdf3d7ad3e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544234652d26eb2b72e7b7407aa0b81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adde9f12f0b44747bda1724fb87b90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db08a0007d915d4832fe5a35e84bd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d77a7b6c59635ba0909fdb705304531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4786788411227fe90f6a1851f05f38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb025a8b8688d4fd5697c83a9699c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6c12499f87404084814dbbf5cf75c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62115652162d7f08c9540135514e1854535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c0c6d2d94a4d194b5ddb386ee1726536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee3f3dc8e44fe5cc4d88100d5b3ad8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb55788fad74e8e7beaffe9eb3d37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3f59dfd0bc1857d324711046130e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f384b3d47ad8ec8c52d946b31bd20d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aa194e7d0ed79e9edf148b283c7d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba65201c474275b88a2e3d6c0eccfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f2049a96db5e52a808b30040cd0ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274fb3834f24aaa63b84d9939e321f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf602e101ecc5b7f8e41f79a2de6172545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a7d2b51c88e3adaed203fe345b7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57f22ab638a335534b61a5223ed314547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b99152a8e88ea91c4ebe0c6cebc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eddbfc98d635add0ce35d4e3790b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91d7fa7978477b60d3896424a17d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d851744964ca7982fea3757710b567e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119049c7632dc9ecf3e8047aa0b5ecf9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c15e47896205859a86b0285487595553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b43b76b1a2e109f02115acde3102554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798db66c895c9090ef8b10b8d456f4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3e4ccfcfdeb0b5e908cd78f77f4fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d749916b535b982987db99d8b5e13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561005ab8e92ca19d57cdc3464568447558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486bcfb5cc04aeb603e007064f47c4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c62551dc128ef3f52576c49d94cb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821610db7295e42ae624dfabc765979561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271069f2aa7704709dd473079478ca8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5f40d6441d3c167c4555f4c51e05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef1be5a6bd8c2d78bb40deae68e0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff962b4f204c86a6cee7e30c4841ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a44b21440e0bf948796553554210566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834e209614db93749825c76c18200c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8741ee0bb0857f7e25e2d61e7cc15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8708574ab61edd388805760c58827569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d511dd4731278e646b62c0a8b992678570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b6432a33100229bd99a5876f15fb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5abaab879fa894c977e14e11617aa0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66b9eaf1d707abfccae0c43d859d4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45210b8be5ad5aeaa4ae6831619cb4f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b296ff4881b89f7159fbf034a9f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda3881e41a202770f1f2d6796135e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18db7f9ccc61bbcf08fda980ba929577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12b47c72ead7a3a8de96f778294774578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030909583d02ad581b3f9a349b987b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841a9f565acc8a788c72f1001f3dc70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd3530cb9896b470c0e01a5556633d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f7977944b102eacd3db8fda80c9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c98c081d2e7f8121775da43df9c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842a4208471867d7e7aefc8ae110f27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584072d005596e8ea018c491dbf5f3d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af244b831e440486cebec788653a3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a280c411331f210c6a1a8e8c47eaf8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e6e89c7269b6c0f08a40e2f203d87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395e3d59eb885b3a85136bd11ec65a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dc2c2dfd284db937079ee7c397e73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66fda45b345a6f7ac86fc42ab1d9bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385628f0b57be86102b641f4c292e5a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c594427924c3e773752c67079b4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80e64c847bef4c5a44e15b774e459d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82f7cf78633c5debdbd0c5b67b57df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e989437493aa0c9fcea18a9f66c077596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eaecfb61e5b6ab021732d08df3918597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f375ade988143d46ae176b779bf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e130df9b551aa72bcb32a7b27b70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c73958671c5c44493b19210d3d7da6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7cc0ce84c2e4aa8915ad4748d3285601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330d540bfef97409d03e367a6696ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c45247d9075f26b4c1ad3d2484185e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e48cd6d42f7e230b7a894ffec20bef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83fdeac6a478e627c4294f848b767605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdc818a04da274b660ed32f251f9ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb3b2b10265d50245cf7fd9e9d6a2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c00ebb13afed2cf4ce3e97a3b6b6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c22b3c35058b9b77ea812a710d5e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ca4b77304aff6bd4d5cbae6cac03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1963cb77e4322e01293d504486dd02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864412931c4252ce730ad82877c30534612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c865c5b5f87665b1accd3c03e1f71f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce91625d75693aa95baf6241415e0e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c1d354d63137d6cc897866cc84013615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f8cd8d84047e73da07eed92241ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1825b3b6f257e7d0d233b22e97b22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c6213dda1057d3aa6f8ac4a630687618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bad38c8456247715ceba794caf1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacbf5b945bdba994b76e7eb07286a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e4893804f6b80dee7c2b7bf98dcc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1615ed7a60f3a8a0c53164d411bd3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190760397d19e881c848c06748d56af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe6c69a98a10f7e492f773afa2746e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a0ef08d186ce6b4e2e01333c254a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadb6967b1eeedeb8145f888cc9dcf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca44feb9f2bc8ce9cba5ffdc73c235f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b4c2c983d993f7154267963f246df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e0aaf30065a8d6dcd064fc9c110ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b0444220883f6746d7259cfd461fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431fe70972c35a32546a4c06b719df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd347d5768fb458dfe50bfcdc6e6c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0025001e35b76086962a798317d32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38264dc58990d7d366fe22e5313de3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6f9921da05f74c1b578648c5ff0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1859ab60458bf2820dbd79941a9aa6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6053336548dca306aac45acdd63da1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46a55db24db0050c150135e47ba010638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb34fc6150dff86fac339dcb55abc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b7db3ef3771e5284ce3bdcfe7c2ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9f0ce9da9f55e87faa58ac7a12782641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412345514b8466e136dea4421f739e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dfaff570a32645bfdf6f403b6128a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfedde327e130fbb4c4d7a067d47df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fafa4d1e11ae1f69d0461655a8a34a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d14f51f9468f2d304cdc6d94b8f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea5f9fd6f5be7fa720f7a24cd2dfd2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234fb91f227e32a52781ace506b882c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53bc00911486c5e3503ddc8da38456649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f498f4c82a0081f9d2d26caccfc366650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb7cb3bb1c3bbd062e9c04af8efdfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b289ff9b66cb434bc9d495290358950652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d078c9a4632589d3b169eb97dbfa49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3f1081bf1438c6cf5b483b4be657654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eae548f95f6c1d8d15ad9b64ea7cf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b09035184b24f490ba80e4035d0074656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a238ceb3adaf90c5cc663a965387f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c289eda7b44fbf583d4753418d13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd2f4693e981c68c3c4963edd06a53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2884214abc383fdaf64aaa83b40173a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba3b43944dda9fc176a99087f67ae1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1081ddf938c4f3e5abb2f1b99f39b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bdea7f97e2430a0f35eb809a40235663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450279c7021cd9adc395d5489341870664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc911aeae4a737853b8565dba984ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac7368df11abbb9aad5a6d88f16b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a0d51d2d35f6a46bd5406b2bc7870667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc827e73554638a4f1ac1ed0a2d1378668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7474bfed5674c2283b2d8268f901066669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a59d1e973aaf9fa596261a3ab50c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d42ca348dd5c870f02b4471b3eb1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fcf24dcf3d833c5bd598f5a1db735672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bc02cebf28c2b1e6ae73b7526ed4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c2c09f505a8cd6a5d37a8485f6708674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acba31edfa69c5c0f2d2ae905ee283675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefea4a7277a7404638d5f91d8228d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445dda86a776a16a34f8db60457286677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261ec23a7df6600dd874ce80e1e406a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd85121ae26b56fea5622a5598816b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420edf543dec38ec65f5a3b4f58035f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d6d1bbf36a496ae74e2223b79034c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b15b07a197bf777c88f0a7bed3fab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b91296a5c719cb8aa6c193ed6d082b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc303595494f933e5404ba00234b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba1124b9e29f1af65c35c9d78c07d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28364d46ac12beb10d09ae9294d2a3b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440013a34fd3b077c355765a293d781687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db566b12de668df96638ff1642d0a06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd198631252bc286e5d4490d06d932689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a83cd067f379980dd72a8e29d60f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5c55eb3b7c9aad51418f2f600f20c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f089b505af178f62b4b5b81193d6d6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580a3ec377d445ba30823bdef2d27a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf84588378513df2c4538f050b7be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b61fa9dc1565a45d89fce4b00a434695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a088971ea97fa039d474c6d724e27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6333ab0cdd4bb25567f7856997d17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fbafc6aab7bb470e6aa6d15bf43f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dc5a945a99d221746f276097787e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7405860f9d83cb2b1aafbbb2eaa17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0552bef50b994f1cf4e8736a0e22e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091969d027d25fccdc7faaf62d2ab62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091d80831ba089952c0f5ba70b97827703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b897ad7511f12de833f3f3ffacbd62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f5165e92e1c64f7fa82b40a8138ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea3e239a56543b1a946b6e25120371706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531b452257e13429af49604701a1e5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b0e9c77fa7dbaed3fae26d662ccd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f8775207c85a0f07ad3c267d05aed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53890b515f2fa569f48eb48edc69056710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ae6d5c20872d8df8cc359ca19a02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d6cd8a853806923075899ec879799712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4b093578c293a2d5e8c83bf0b2660713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb89e40ca3413ec02f4e82c830e631a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e4a8ce155541fa59ddb74a6611065715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42883d730135249d4f50fb84b1d5f8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0791cfb7ec4ec9cb18d36b48694dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc0af5479216292e5dcedf4541287718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39593c34705c5648f34d3c8f26ffeddb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2910dfa70d13b3521cfe428a4827ee9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd9c487711100d22a945687e2e419721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c46f90b1201152a78f8feb1d44526722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7fb0c6918761d9fcb7f4cf6deff66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889a81879323492efada10018b4af98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c25b60fa9e412eaf656383cf7725725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb238bbae58d6663d143028d22768726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddcf7a94dedd22b3214c8ccc012174727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f89924bb7ed0e70b40fc546cc08ca7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b0b05049006eeebf392f8994100f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a100fc5642c4eec0a46b8ec38b6539730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525ffdea102c6e9784ccb3877e3fa2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd149818bb876a9303891dce0d6c280732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c3916756db3904f7a8eef0ae8882733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd5faa497a335a32665f7ad1f3d3e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e11ebc7b10533168b587ad678ac20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa681ec854c3f24e701bcaced2122d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85077d10245c25544dcccdcb6b5f87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b085c3869c309c32208019d9dbcee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea3942e9965b1d48e57c4c4e768c33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668114afe5b0df86051e44a7d2c5f57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad1fde791959a24dbe6ae548796ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f54be1bb6a5de08eb0416836ea6de3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98876b795e6cfb2fbc4663def0cd4f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88199d08c5dbdfcf6ffd4e70c00520744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b56e99aa8ca786a18ebf1ee1b647f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef8244bedd78bdf4f307a783bebfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06a4628ea73e79d9a21b6b55755ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00637bc0608cca589ddb54e9f4ef5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a226ac32dcdadcc2c25ef48da6a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253df5dd393dd9fd40f122bda377fe5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b430700eb01cb762d1c2eca6b6eeef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d659413e69fc4b4de387ce1c9456ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f82fddd90a4fc11ebea0ff9d1a618753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c25f9a9aa7db04714ee84733a960b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b99476b1627d7407d166b607ee5e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17a56c308acb5ddbf28cd9c763f7de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daabd3764dad4add42728e8f9868ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993093fd29feea7ef8edf408fddbd89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9880d977a53ce5baf5b090d42e32b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>