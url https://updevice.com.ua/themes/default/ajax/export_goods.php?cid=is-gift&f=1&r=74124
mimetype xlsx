--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce6a38f24460538e185bb3c4e27cd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d7dbaa1c64919b737ad30490d2802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c10c8824d14a1a364110018b99f113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea5a081459b3a478419974b22fae724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935df10a850b9fdabbd6c56c3a8497395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34874a66a4df2fca12003d860abf1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f81a46bda94d823e67c9bde55fbab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe086fac1f16bae9cbb5067a4c5cd1ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fabbfb6a2782d9a522d3fa4e1c8fb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cebb99908c2269d3a0ab790121b1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb58648b6d8f0cf751506bb2f721cb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f412032747333de6be42bbe891ea8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70dc8524cdaa3c7fab7fb2683b9c7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9dba072354faa0ab2c2b248819ecf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c091751ca220fe2347e675b8dc89f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8381cd9d89f01395e7b8130063a6da216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecbdfa9d6f9323b6a51385f8b4515317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eced75569734e1907c1f1cc1dccc1b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4f99525bdafb318637570efe36a6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e4380689a160242300549c867956320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7b27829874c14159758ed7b4a073821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d67dfd69bf9458f0ab67d4ae21163d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a24a43367b884c434d0e916177c84e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f3171173888d90b6a6480c9a780e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151de9d62fa880483735371c8badf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4a1bd7a09eaa1280f8f0959fb7c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddf59f66042fb62517c7e8279136bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452009d5d31073f6dbedf5c9cec6a65c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4baae8d7421751be86ebaf9710e47e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc673d2517b3f4f7dda51a5a01c33730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175852e45874c0063b8de6eb67c550f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8abf1f74feca1122794e673374a8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f9652632af80814f8a046f5ccd78933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3046d3a02f16907311160a84e8d99834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12440b3a0c177c19f02a3844f775f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f37871b0e37b4bb1e2dc4c79326d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e032d3e6d2880e3c907f52f70920837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c43cad7a0a58746c2837eef507c87438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d914e46dffb56695ef79b2800e49b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edde2d2414966f61be5cd04e6b4dee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058f02071b6b7d020fe848b9dabf3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64472ba8e4e34abed39ff120783374e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce9bf402223a35f267a2ac5a19b9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cc8967a817cef5ce822133a614c8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13af386a032f549ff51e59a51d6c1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7afddd465aad0582ce8832147e783346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0ff3e52acfb19c5c4387c236965247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c61c7d698811cac43458ecad5dbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e1855a3d603352ec38cf526a64f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2dc5d01f4293ca565f1a1e4b7565350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b9b6b97a2dad577ae87e79ba3d2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e390c818a81aadbe507efd6f3322df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6defbd2963689af8370abacb66c7ea053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06b1677be707c760be456c9f58f8a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f7920fe455602e61c548e67f046355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9105f9b2cb50a47f2993a973f5abf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecd574e369af5896320f57ae1c930c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271132f17e440c4c0911c2a0efde1a8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77552ae6fa06d4019cce8d5f745b068859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec73a08d347ca14ae6a055bd4941060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b239a93c477d2f40d43147ab4e2f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7f6b1c6111c4620250a5a8e7df18262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17578290a41acff8c14730e8953f5ed863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad405de28195d13700d7d38d19d8dccb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bdf2e81f8996202fb028e7a99336865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4942994918497a72a5a90dc0f485f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c86389a610ce4c6abffdc38395cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53e24bfb0c46e7a477e39d60df23368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d692c4b3881c506d53fa34852b8b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ac6738bab2cfe6a9e5783a764089c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc753e6f22965ce3557f1d01159c2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256aaf99eca448d2bb642280a677d4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883799404379de6ef097b4d92f5dd5ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e6b59b5833675873dd57c90e184174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76ffdc90ed49074a916482ffc3b01475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a281567a97ca726ef6643ab7ab51e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40de8cd1f17637b75c20290949be0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8ca5c8ae3d669d33e6c754890533c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d034a8aa04795e5f5288d3ebabf90779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585cf74171631e28ee624ef1b3ec4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118237b56a4c9a21e0603ee174e6a87581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4bb2532caad8d3849a9ff2768c4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a1b687b9347ef0732541ce8e1165a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605691b405124b4e039d7fcc2e7bdf5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1bee73f00e51d226d45e6133d13d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd190cbc6869d2b64124322310eb5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccf2ce2da3ee8ea5df9fb9060e5b1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064028ff1b08f5f78c2bcec75b31b8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d9cff0a2fd67c10e87453146e704589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2208516c6df6e986bccac7ffc600590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd32ba06cd6d3d17e67cb84ea8a8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cab6889d0d3753ae9c61edd9681ef292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29dbe481ef2bb6a2c7841d531f659693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02b329de5163539a020bbc466ad5d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40331646cb81eff143c15f65215828a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a06214491b46d13c71db54cf50d2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77304d6365aa09da899ef5d1d2d859d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ec141ed9bd323f0b4f18257b955198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161545b396239a130ecdda18005f9a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffd597a0ca9419351f7b11bab16ce7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed36c9495dbc05c4ec5936b8537d2c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2822c50788c1ae31933691daba84c18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893fc80b199eda5e4be678533fb9add103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0960c90474c31cf3f6ff44c3aa441104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681df0c87ff24a4e395ee9985a33d4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca23c6e640dbea41269b3b00397b8c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d7ce8232804bafbbdf33c8b5b8f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773443cb0af2dc6b4674dbd3e0e0eb09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52270fa3747dcf331f9e0f30231575af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2ca80a6b3ca401361780d2220005d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757569cc0f1c7b98947ad17278151f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17688cf01378c0fe933110ff56480a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754b751e63a9c07c24d94ce477ebf43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934491b42342a62883b2a21a3ab6b68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b605de26c896cf5339fd4113ce3a6a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb1897c1add482f3cb0ec1a16b03bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1efeec7d0ba0fb69f19ee77208e669117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ee1b077649d11abc44644c0a4e24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b721b96d2826c6c39167244dc7079119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f9bf28e09df509e1a94a5d4a49418120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfca9158d268b797c178daeed5c9e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d646c17e3acb7ddab98007004323fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28822c7d7de56ed97fef6898887ac7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af0280a1a3f42906be5640d94af03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f39f0994d92c3c4f27f8a3f8f32660125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08d77c0939a0b798c77526f9a501b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417f7f9f149a70d0c82ee8eaa46804c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a571018ec33e587d96feacf32d9120128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469acac2324627c9e3aea128530766a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920360ac17c07ae8530fc920066dcaf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf32c5d12d3aa22ca1479bbfa6fdb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02364c1d8a9c987bec2739377bd5cdf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a574356db6881d3b3152757fb53850133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14937181b904c14849a4d56f72556ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47de881dd7ea1ccfb9c285b3820252135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849be6fe508905af37747ec1aee2ab9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96840cb1dba16c72106fc322941b06c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e0698b9a1f13059dd591caab84b65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102fd137849257592f81601e70f1bf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ba634acc45f197a14648bff7fb72e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97bf00709b6a18b384fbd724bdc8e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b76815f4c37f710ef4a606be7b030142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650a36a4fcaaaa103948b13f3c1b756143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aae0c94bb47d26dad7864f415767b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f10084c6ff00a3e3fbd34200c73d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f60d52d11c01a3f8a3ea1e0bb55023146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4074eac8bc940bfcd566685e13d1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff0c4f32ff172c0fc2e5a8bebba09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b8798a1d6c64fa9b06f7f0ade6faf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce25800ce8af30a89abe75024d871a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dea0341da722820d3a1714ef55eb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f969e029e93c5d28c8a79276364012a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492290b0e2406e4d0b3b2cf8772ea79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f2f86d93e776dbb53385890303d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9245e2d804b59b379f54b804dbc398b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e888e7b11ed059994d15690646895156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e45ec3bf473a431bdba2329669813157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705f7b6d1d9a5929f6cab147c3499a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28e35dfaba1236f0baa619f81fa614159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eb6e84157cee2fee23c09754da1f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fa6d374a56d10f3aa06143bafd666161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c4fc51d2da2777ce6f101d029e4a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be28c43bcb30af7caa0fa9fef34ccf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f8d908093c171169551b6280a78f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edf99a41e59028314f3d906dd41d07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227748cb2a6e426bc16603b5f1adc78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73525e53bec9dd3597bb53ae17ae56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa96e9de9b8886cb9f1c108c2e21b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ba5d77641606a708c0d5d8676fb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfd7e3dbc0d5a3a6f45b850710f8e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338485aa4f0f30622f01dcbe148481db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f8441905229f77827e8a0a0ac2e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeecdc3bea381d2a9b1c82280c8606173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7421af7df309572a47b7b42830cbaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e67f8dfa2d97277524e6567747b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289c13dd9e62a00cf1021ecf72d174176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b972709d40cf599d81bb68f5af7ad6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5942862b5e7e690e7e513e1ec3f162178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07393a89d457f2cb25e6065ec2fd8622179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53442251d7d2c4fac0812f98f30bf42a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7578810356219875e2b43effcc8deb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06df14315910af2608d2fc57664100b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff060bbf43ea769061561b59e113c41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702da398565c745d5a25aee0e4177d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da102ba390498504fc165d9e3f5fef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de21e0ba3764437b07c42f8dcb4cfe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68a13bd20302d8b2bd16e48fa2633187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacf80bdbc3fbc730f03c8bf86eb204188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fca02d894402ae0b08a68ad267ddf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954b76db4934da1789df1265a2ee95e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047280b911bf9ed01d2388a2462addb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f285410fa543b4c7497afafe241b89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fa60525cd39f845f7cabe271b22f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0b66b904af0822de2e5e6e0d159a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100bb33bebe060c4fbf767e86357a0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585da0bc9112edbb9fc14f37b01c2f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861559dee81ea83d8d3fe06ff68f200197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f9a2a04ebc09479a2d298888272f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e088a01b9832b2dfa6f9210ffb2ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2f7c4640877eeffc556bfd73d2e8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3349da0cb20ad14cda94e7e4ef7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa096261d724466be234044a4bb104be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046b220311668abb3ff6c8843ab97a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830eef640383d0f3b364208b28a3f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd30cd2be1bdbc7e736fb4a1660d947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2575bb77377448c0bd5a149689f1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ded592f33f05ac2ec7f422dde6bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d13005c789771a3ba7444d463de0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6c400b8a3420a989a7a0070421e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0489173eb0d7f498d5f2230617f26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b947def8b46a64e37cee8e0edaba09e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2dd900cb7db5304afc6aa2606fab1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f995d3a6d60c4339ab91031126bfa4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c3873a97f7e4572669d4f412c52a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91609e5d77971636788fb2dbf8b1796c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98d6d77e9528e57f3b75cf578244c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ccebf0d727568e5b7c478d67a4396217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d0a093b16a22a5ed4d3f3e7e6309f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe532834ffcbed64585cdff230485e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a331773fd85b6dd8982cdba31927220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a841accc388e3a6c284d239fef9794221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee07c5cb74bcfa78c232fd132eab9f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293da6b7451b210165738331295ec4e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c657fd1f04356df32c0c81ab9f6181224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55925bb0b18e6a1b9b9aa1d054268d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbd21b654be20163f3ea58befad350226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f363ab9812a42ca08b408c2e5cd22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f76984afe31d514134de8a6f228f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500b237c6f20311d17c980aa079715f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c9aa9687dd755ce5763e4f8facf68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753fb3afdb2f05434b00f776012a36a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d89d5b580c566bcfc192837563a354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02440293383b177b2d2fa81bd47519233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa43ad4bcd8dff651d0d140d232962d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae923bcde853c0d7957fbfeaf6ad0d2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c8ed26a5936101af70107f1cc955236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72db59aed7317379013b4bba2b6dff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209a066885da10ac320be9a56aa50e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d32aefaa55e04439d6499c7aa438a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60bb7c94d73b0ed3b05e505f0353c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfd850ee79a091ad340f17029af165241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db69cdbe772e3e6a0daa2d6e43a2eef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc198335dc27348e1a41b2dd1628a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1fb1772d7e1f94805db6ec3ed1d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd63ab3dc1dcd2d7a27a2a5d7e6be6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393aba4880404e252b752e3b07e971f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983f1fb7bd3604a533a980bbcb7466247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a98a5d03dcd27230cb75605c2da1b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ad8352761b291926ff5c586b23d75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717fa80d32876ba4b9d6415047c2a74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d003fc38463333a1b5697a5a99ca6aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41eb0f90b350d949c597647dee644252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dffdb01af952e451e2ece859a05436253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a850bb05ae14b8b143f0c0f65c6e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd781e2a38facf808743c370378dbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87751f7382da4679d80e8297d143561256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91f17b9abc95e1b96d3bb6da791b2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bf4b120d046c92a7f924ac943341b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce311ecd35f1f13f9d4bc3deff1394ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88129b80f0bdb435fa58a4d64ab9f43d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31c09b20db48e32e22a0314036c82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b9a3c7a255211f6d140b1d3348fda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576591f161083662b736b92d58d20fda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febdb246f4867f64902180069d3edb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f3180c5dd5940a44b3dee72273237265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a62740def2b41db188dd15b2743bbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628451f90ef19379a927478442aac96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853609320dd4924fb7ff2e04618b1be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dca73cc703272c316568214c48024269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61286c0d4e90c6907507773fd4070a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638266a5f9dd9613c978e037b7a0050271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80e8f778b057a3acf8185c84f85c08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3d95d8c7c884046c1920b24358dd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b642b10d1db727e93f7226a164b71b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ececd4cc1c573a86119e7adff8835d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38217ac37765aec1e9047556720b50a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f751a869fa94b373282440e5ebfc78b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07141a29409f8868a56e2e78a520d85b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba907e463af03395604f992a3c9af19e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d6f5f7df89a8da7ca8be7b0ce64a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fcfa626fb94bad963d160e8ae69ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87898550d2a22a9154b8548746bacb9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d925aa1ab6c6ce8f101b7ceef8601283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf32e9516079bda4ec17a1a5ae08b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25493ea2c306ce14e3897bfcc101d7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ca5394158b5c8b83f52509de791ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820abee127d0863e2f8a132ca9ba7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244cbf0e0a8197e14d5ae31336dc7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db0b23dd63ad66b87d354f1fe93ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceda26448275f6629cb3964e8b6b62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e40a241c263646c297a0bdba29daa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95445854310a70e491da8c2d8c87d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff6b3d1ece353897cc0f70e3729333293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2213ac464347b20253f047e716f74bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ed0b94b0142bddd3e3d6a75b7270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff480db9dbb691fedf99ddf670dd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c285436228a1902f9e61325be694297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4280bab11faec9062a7fca4eeac1f8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add500c54cef406de6edc6379dd1a7be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adc63712715d790195b2ff894694ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e9603f8f328b82c9885f879189242301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ab369c8f66aa1639398b5a4e9360302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6f90f1ccd6290731dfad44f7d58d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ab104e3c12080ed2d8f2959158ea8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc18f47b18b4c93f0f615ee85a0cfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea738389784cc94e7679827ae9631306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c643a139590dcfe3425995eb5b33d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb000b3b4146f4eec623ce1466b6bc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003502e65a03be929f2f688a64fef076309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c1efb53156a35a6bc8d71940df5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efee5dc28cfdaaa26d6133eda5ed86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a1428e51f4c411776b05b28684fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408262c57f65d0013b7f65611e9a7bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e317c1e4e479ce57936d06e1f5ca11a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0df7834a4a19ee9210b15ed873c42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c005453cb436520aa63a84d31c9d3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2955da13a3c6dccad378f757799b578317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f6194058d93ad1e965658d13cbad3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d99fe4981a152f111ee017ee2c0555319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff229164e94f0e43a6718809bb379df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a65b665597a52e49974a7f0c7b1a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf215bb13e60661c062d48f640c9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc6db6f87c94041328811b3e180f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b5debafd8f29b951e4986f0463b51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682642442885d5cd4baa5470d8ef27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113660083025edc72d2d5c6c8f21f13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9200077b9ffaede2261591889f909327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f9b0c95efc22210360e95ce3a197328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c4c935ba01fcc385bf83102ecb17c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520294443e9697568b1136326026b8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd5c0cb3b99e353c3f7d9031ec661331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d3a55256b1390d8ba9541784ab07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dd678a1cce2c092b459a35947c57d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240e73fe7398ec6377509c14e3b99e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a2e8c3b59f75b2a8325ff53aee181335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8daf8eda3a160f636ae294a596286336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623815d973907f894fa34cf4bf1eb9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3deb8a234927cbe7185ec0a1cf5e95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817e2a938c2c1017b6f082038955846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004de35af1821857979fcffbeb94513c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f86a05d844ca97375046ab6bb006341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b30289ef5a4dddc937173f69a3506342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b44af4308a511bfc5ad961374711e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcf6ed803264ee0bf0f31d6ea8a89c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e6c233534c7cbacb09bec68acac9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b24cfacb93664ba2a1da9d14c1a855346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b98611efc4a5b4f1986e5c51f91a0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7060dbcf12ad1b27dddb8d8eeba589c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c77ae826faf668317547157ef1461349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f649d6914e8d3cff14919c0940570d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c58b47b3e5845974a0f8a3d2a64f1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327af2ba7f7e58c2011617aa4a387014352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee355d08d955f56e4f8e96b13a0e99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d14d8e750ee98d91baea75fc9614354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee480204ddec6a67cc3d01181470af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3995a81d74d3be45adcdf46a8938b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb3af74a7fd6a64ba874dc7f1d2776357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac5c077a64f0d14d18f8c80359ec03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cbc9cf65145b87f54a95d0a96f9c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb85d53bdd86ced371b2f8c40e2876d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001623c6dd60332b83460892e1c89afc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8381d1a17fbfc50486eba0735d078d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293e3f933cf8355b1ebca889a51cfa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9227165370a96029cfee610a78cd2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b559dff434c0cc28e12c779f3c36e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354b9d4b137873bfa52faed74816307366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78414cefe9d73200dce046ceaa798541367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8d597e9ee5d6c18c654bc0ce8e914368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a03f9249003350bbf8af0d89465a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc4ebbdff5680400088f037f4be3a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124da0c2e507b4cb8277f198d01e9b94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a508970fce16ea4456be2a9710f75e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c04ec3e1a62a7a5bd8756915a0734373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c231843b85f18de75ec30045bdf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e6d63c34595013a38dbd56d18f199375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9445c52903dc16fc22a6ccda6354376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07c4b5ad2bf00b043a6fb02961f6fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad42cc51acf9db48034be52c91dd80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258819b364ec52c59c9fb3f5f2d117a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe9f24a76ba1e40e0a7fd8e18770f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea585be28e0a55a3ba3d16fe0d64a33a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622436ee24071a5962b69131e9b2d23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23fd993d4040b9ae1e85a92fdf225e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f043f5463a73e15db5a9dd4ec5346d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb899b860ea3d016acf75523eb66c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafa72114c102904fa3cb0b27dcf483386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfe1475b58ab3498ee81964479583a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02528b13b13f85e66ccd649894e0782a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0079d6782359c16866370a3515be696389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27a8eb759e5b6937cb33bd7eb62804390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68a5c3d182e726b8ae57d92989b88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff26af2d04ef8e2abf7231234069c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39571e1789a437b7e52e89161a5a866c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c583485fa949836020e694c37474a8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72657af7742d7edf5c2f82ed77de90d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fc921d6309663013627db5d8184e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2879a98f8d6cdc9d5196201437042397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2041df2d36cf5d91aaf42648f819d9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384836d9cce2b8c327004038e1e4fdd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b719b56eaaec99bdea13edb4842a52e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a4f63b620f3331582303cb05c6bae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b49ec2bdf16e42e299c584399fbff6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60688e14dda3598b917980e207bc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff2dd7015738d0f1264d47913308d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2b731029d3872d8f78aac610d1c21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a38627f6eff08d92a2e690264489cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6bed163dafd002cdfadc81a5d1aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1d303cf65ce0283f46bf1e1b85dca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f674e33b82cae9105c6b079a79cb9a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363d0c018c839ec4e581d91dc6c52d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799833a020bc4d5c4a1cd651fc30f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1103fc9ac179fad53402259e784b0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79759f08a552e9f95fff81100eaaeaa1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c497ca34c09c5e26a5106c9442e28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471001c0e3db8d714f9e2be59a99f4c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea6913ec476b52c152321d1414c26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5abd1576333735321bad09916079ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d73253f8bfb9fd47018556162616c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cd3fd691e2785884739949ae475c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead22d456dadaf8a304b99f1ba08b71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26aaa3543174687662f907da3b4b82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64fb7d1627f1ccd815c3c4a36148bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124eeac132566ebfd51fd3bff39309e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c1d75e03be124f29f233656641955424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c989b01a2c7856254386cc43a05c97b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476503eca82229e5c5f4ee589054265426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780344e67410d66bfe9ac446149c07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e8fe1da8b3b08c474c250f286435428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a33dea569b3a4370f9e5b4532f89c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992228a8a195174d2909e7955d3f3a3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563472af8eb2320daec251f9391fb63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0285c5dbe4ad9fd82b64041a5400432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce751fe3d60a84abb0991b099d3d38d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0576360bf77680f61db25a191c0b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08592c572034b2cf529fd880ccfcf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deccdec6c2a81108e915c81965f635b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d482b214d783ce4a9e24d8846def0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9bf38296b19705f34d62087fd6960438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd28a256ce633c55487433285f067439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a5e0de21da7d06d585091335382f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420e636ed365a77bef3ecc139e04a71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2296b22bdf7efd6cb7802e6a3f158442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cdfaf4950b08ca88c3506887a18ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8aced0b6a03e92e6add3c5988ab32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706f76f582a08eb08c39d4394e8f155445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe4c7c4db978dbedc56f49484ea730446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a377efb677d28adb044dce944dcaec4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b6aa84ee5cb4e025d928cfc794d3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb63cdcfc392e683e3cc3939b6e465d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1556f289fe1ec1c18c96b5b031d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3f51b498aa4dbd96b33a85130b503451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a8d816b17b68ef8adcab7c0b87bc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c0fe6351122ce991764a076ec3f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11a28b6a479f1bec9a572664a059f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e2dfcf23f0bb928c23b1d63665ceb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f666abb01471447ba7c6f4ee74ca59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d86972d265c70f1cf5eb94967e599a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc38b0e03b9d4fb6cede0d9d691a58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5048b6edc0164faf8812f852cee18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f4a29d585f11c8ebce87d836a3b0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a2c3a69b6d6251ff8104489a4edc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f90bf754c266d0a3c46e7761b181462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed65bdcd8abd81e4b515a592fba3a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f23319a9c7ac45fe6c6d85965ac9fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d59d256957e70a97a4dec873563a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e05b2a43dd59915b8674980eb893c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f95efc9b949e72cd0c81c51dc0c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761da0496a092301ff95809b3c3e68f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37283dddf85a30f3b36955ff0fa50f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd804069e3c681d9f3a2e91cdea905c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768cebf3e39d5d3d23d3f51ff560493471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d275343c64c3ec595d8a304209e4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab13ea3ebd5c90426d31fca9e75ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905df54b3316d9321f11e8080fdd4ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584410100c11d9335cc8d3da24e3c57d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff398b06f13dc895f057d9c9cefc47d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109bf48eecda8e4d5d55a3d37bfffd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac428c93451d32b9185a1dae5798e71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b39e97211d5a9a7cb4f0f1fa74e1de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7032bd0dc10652a55adb376dea43d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e939d122acbbd041677df10b12fe3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789a9b4f29a10cd0c2bd99a60f709b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc7b8fba2c559fc62047e9a7b8193483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e70303b67ec2862b31aba03c06e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ee08d26c451f8b8c43165742e9571485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710183ae6ff83ee02a55034fd95be1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12518b365a72be5b561d473fa70a5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbec7aab414736c053ae8f4f65f682488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c9d8dcbc3dbfdc1178282b8bdc7dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9446193f2568780307f7cc3168215d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f565157cb3d49414198a316fc3e81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c062c938208e520512c675969258fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1823887c3176042ded76741160deb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618970902e7fd509c316b7383ee59f65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b98007a5fa5fe2070ca22d14283dd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6953cfb938516c1daa8262633685899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdef7ca0470e10dcc5a90b9912bea6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f42c176cf77dcf9c2ffa840beddd3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be4d39c598d38b1b53efaa26bda1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61994b8f9c1daac973f6755ecb48351a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46dd1377aafae20c2e5b49675dbaf0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d5e8079f66b5934bc7c444339858a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f3fb89d45b01cf870f2656808ef1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d77ab190ddc9d21a1e0906279a026504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ca1baaea8f4137fb040318654734f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e0110f2b0c3bccffb9c8bcd4d2923506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716509267e6d3f9cbb89a997d9b32b00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a9c3898465adabc61798856ff9ef5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f047457897ca9c4d4e469267794253509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555b1b9c40da73c051c02b0291e7726510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ab6cfd0d232f86f0232fbc828a31d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686be6edb3fa21e64dada41e231b5bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a84e4454dd8ab7578a9f08470ebc61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acc3822cb24956d0a73416532d8eac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d457f829bbc6dddf051deeb58196515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f8013ee252062cfdbffb5e8974756516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd3e8bb8906530c3113c4ec1b7b2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e448558fe282f93b1cc010a1de23a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673fd2fd80e2e8a1baebb2206b52721519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c758ff61a48f8542dcc9a71ab93643520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a873283af9d61f5f56130140666b7fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb4dfd264def16ce10c399b1f8c7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea2a4d308d7881fc02f655cf562122523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd80caa7ac000731b5b07c45fa168d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfda70d8babed3c2a6cfeb2db1a861525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecc9076c20f55fe87303e4b86e49aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b082b5fce194bd6354cb45ff4aaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707793a4253e1667c6a2442d011ef81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb4526331f4f351e2975d6ed39358f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e41a7de4f00e0e6b8a433349666d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a1197bc8cca5a2be1b53139aec2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ce3b7ff26dd02fd6a7ab14846b2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87093f05f2fca1d9b500b968a62c4377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93a2ec42da16f4fd75336fe6ecbaf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaed52c6981a9949a56d03ddce93d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd653b44a2bcd9bf75a1f8ce1a5b283536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73030d91b597f400b1b01ba881008b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229aaffab35f61545f627b74c9826c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8960dcda756c59ea41b8300fb9d6d02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd767f5e13a08c5eb219742edffcb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791c53d99ee9b3da5b4dd996530918541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca5cffe2707b6a381bfef1d7792f0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abef0d1d8ca3526004e990c95747a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1816c7963a8ab27831b399b828ca2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded250dc3b61cdfc1dfe6b10b39d496545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408abcb2db3b668ced70b6b754ae40e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738cedde033e35809b0027a7790cba4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d23fed7816ea9b5e129096948e66e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d12544f9409cffbd9f48b9adcd0955549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba35ef87c218dbea2262d79f751017550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6dc720f5a32298be5f9e30b16e139551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae9d0d08972a0e5c5031ee229f7fc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d64967d71a768af60e439c272bb8c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444bb1ac78677a348f1ca1011c1339554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e23e0093f5d3ffd90d513790d0f4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbe6729ead292615bec62f919a22a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da361c7a4338c91f4e358a5334b193557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9e0c54a72a094a01082eb60e76b1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743564ded88dd958e70bf85823cac44e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211a6800538dcd9ddec050c03a60d6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bdda8d85e2819544b53f25de05214561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887cc510cf0878a6efe4dc1f6b994a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f1dd6b45253af011c3ebab807ce4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bbbc143452c4820dcf9a99acca7a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6215329c9af11667dc0999a7d15c298565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209e4566d420bc1039c366d697c7b76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c30b9f96b659ae3d0876be1807813567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916f4f886939ae2e2f45f57d0c2bedb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111a0070b08001955048d07bf13d120569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb1a6f27c7a5d911e1ed89adf38314570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af99b0837896c31271321736a1de8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23835c86366662972badbab4bb69af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212adfb632a09994884f1c9372302d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c926d80046f85bc2d54d69c18ddbe3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879410e5e2b8f76b34f263108decf6c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532aace9363cefd99307880e82ace65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0952c2dae6e523ef6b79efcecfe15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f16265e36e07b3e77c42db9547cff5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5642d3eb14f84cf1cd17844db1a1fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e716209ee3e16a11fd4ba66907a710580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a678bc618762218dd3242a9b6a211581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055da79a1727fc012c879b1c9a23f2b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052a1ba4be758cb0f46d22db53102c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c465598cdf7de8b74b59683ed02bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48560da0fad862c2ff09b627a954672e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87750219e5e5d819f5dcfecd664754d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e86937543ca6b71033379af2d96921587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48c1701fba8459dca733c239db405c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065522f5230f83a6e5872669e667a604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e3b5ed31f267f0634fc3b18773aff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c72138a41bb8fd7a1a4259a10c69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a20ff7499fb22f282136beb77fc20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff34c81763a3a2e39b3c91aff8ebb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc43fcbd1c23fb8be1ac6c241af0ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ae8abe3565dce006364c1a7e46686595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776dbb08f7c0ced172138f602c7674a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f77cf2da05cb6b4a8dca8813e88a76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc377710d74389366d122cb7e073c2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cf486f19a628f7af9dfa863f1df57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81bc342a040d6b6c47581dbdcc3932600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60f4e1d4585db054c56336d9502939601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1110a127a8c8bf6a9ca4f9020dc1bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8de338f3ea3f0bc508b5c7effbc0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6a4cca8cd100717a116938c868486604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b287bc2626a789f07636ebcb697b62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6c63681decdabf09ea8b6fa68cf97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139211ed3de7516ccc305323823695607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c37aa78b5386edd3896a71b2244e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2733e33b4ceb2c83b22d86faf0cc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed0cf239f52ae08727cd6ce8e4263e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810f0f33f44eac3bf5f3edc5c71807c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3e0c819ac1714b1012b23e39ec7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9982834d7becf58924534795be6ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9394eb6b119df0854b4b852498e66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1234629b7ea9d84bbf0b45aae69b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202346981413be2219ab09c9d5191a90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7b0c33188e48948d45c857c151de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990158bf5952e2e22c17a96d5dc15a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7a420053f8438985f316c90e36b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be77a1f59b3f21c13a6b26b072315620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7318869f831f337ea0711722680882621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36c3cb6850df623c7955a7f7f3b63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9a67034dbca2ee993ebe6fdf0f8cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30abe68f85315fa91f8d26850b73eee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a83d4db37236c730ed3fb16ec2dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13be0d173dfa2ff191e0c7d49e5e44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46756f8156f151b98b2bc8ddd53028627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae12db936c6c746d0d8b69f77c71b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f3fd0a630b801bd07f09f7e85575629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f833a30dc59a8676c92ba000b721457630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4e77a9186931986e6375dba2e3a43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1fec8f333558dbaa0e718f8e0e8d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28675ed8bc9343084792919f42ddbf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73943dd5e4a2f2e8e930bf3697f427f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5b1eb61510bec3e5b372ab6ad8288635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4f6bfe3e9b25d1eb21800d51cc0e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fea39999b914f415b27df4bce979f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0bbf7a8541781ccf8a76cc1d0429638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c6fc598228f32d22ff31a048bb25b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7408f05d4c8ef734c59ff7cb148183640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259b76c99a96be6b00d9dbce498ebe0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830b1d95b59ba4fdb664f85d91f812c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1c16749acc70f2c76ea08a0355d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b75c216082aa1492ff5564c70c50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a547b605d3dc6b5b699aece57de12c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa6e10dde271c95305341d55f2fae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add57bb8c7d9929c01e38ad4687ea8ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25e1bcf1f99fc17553e376d791772e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebdddb446dc51804d70c2a83317f2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae0f90d86acbac8b0addf4e49d75c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0a4934aeb54b5f3719c3a0b052f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333629726cd43a558e3dd84974231bbc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b37df6237d0eb02ae23963e64999653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719db3e42e8675098e9ba9c4a2873a70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda2132d291792d4442d0e43623a8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad17d55a066072cd97de3a99a2b83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1df89bb21797280e2a01b9473a203657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11603783622336b79058164c4714b6f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9dc90fb8dcf08b6275280f2bfa794659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077e0ee38040084acedccdd7c3e517e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706be127474a522852c759a3ebeef2fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ec5d4481372360563cf5416235e0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2775f076c51ea3bc25cfcd126304c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac754e05d55c5c074ad5b3c6a5a8c5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f2ba1df5f8a6b69b123a0734e090b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4388cd2fee385fea7b5763f6150f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cac854ea1b9081926188d02bce141f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29384e8b4dff2f0f3e24ffc698798489668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24213954fb78bc8eb201702a1ad3a37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59437b01a300d3b2a1349a8572a62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a7b223f1f8f66ca353f2f1af2a7f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1d7d70cf70fe7ca3c7d622f29c6f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf2f8b3c4ef82369c8da841b98492c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760756169d33b35af867c514184d1a2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c3058ca2e58494d907ecfb05d1004675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d5c90ef9b103a2da5230010bed6db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc64451bdfcaa0ca66250791545b53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec20ee6a17b423610feb3b754a337b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbaed27196e3898150aa9e923e4b74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02f83e45defe7bebb6275a334841d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b07dc83553cd4a00791aa4d2d97ccc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a7dd5a5b68f7d4d1d792a3ea1e5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37387dba424064c88386d702190abe19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeda63ee49203a2fb431eec4df89de6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a38a3afbf4d110101b89a8b52cbec9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce4fe28de716e8cc648ce2d625f83f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096d389a4e8a7b8f63d899fb08001b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c93040ced41aab38c13dc19339790688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03cc60b0cd537bc872664fbe6fcc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a19309ccf8f788284d9bf9859d687690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52013690228d19df6665ff7ee9db4758691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72631f1f745157d4cfe36c3752a9daed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ebc657e55ac0d44083de8052f1225693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5114f0112bf47f0c8a55b6f261e3a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb668211d38b2e5f8ced79483598c570695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade02acd63d0898667ef01e1c312de6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7ec78e549af5cb12657472f16992d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf4848e85a7d6140b3b7422bc7c91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fffcbb592ed9e74f63ac4093729e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a34e54781c5667352af8ca055769f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f98dd5a8972c6d7bf3e169eeb7fa2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e72986e63000df32bcb1ca77fe6a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bc0ec3628885be65178902e46564d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f563156b1f012a7563d04de754e477704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4f3c0b3cf885033221f99df5d92c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13260d3888ecbada201ae44260b4afaf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a419ebf11b1ff215bcc8c7898e1ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a2cfb2c83a1d3fc8e01241540c5f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f41282c2f91b02b2a222024f6802c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c036749f74ea12d7fb4f28c161e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8508cd701cb17e911e0715ef4f728711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390cf8067ac86203cb05f5d30d86d70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a28584b307840eed09f7466429ce3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac80b4f99a9276b708204df1223c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a1a21821383d6104e48a26578e58d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe692a044a2a1680cbb2f95ff84f91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893d8e96bb990e047395c42222256f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343d03e513fed61fbd5f2a014aba63a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbd92bb37b510992180d1f5b5f6640719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d30bb0bfeb9b04fcccbe4c231f3c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f03392d1e38b64fd20135225985e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad40d45df9a352b9adf0d34ea2bf52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a3fa931314ee24ca18221fd249214723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f041b9568dcc0bd60933274e5a6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf953799f4932b07a9e9abf295982bdf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff2fdda36c50f93b111a4a94611d99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad3dea9baf175769f974a8b69f8402727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f40475b0a8cc8de7ae1d8931afb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee5b2885b4a8da8fd929cbec9e941729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32926cb24ef3a376d6de1c7b8fb023730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac857cf673f675fbfcde1b389b492cdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e627401caebc9431b38a045c3d285732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04518ccf5e95597092b6d3a994ee52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1663fef103c7dd0d27e1c51a012ccc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae169927581f2a2424fb2fc2b7594b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec09081e26a4380bf663de21f7a451736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3c045e199abbd1333c1da8878f568737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca925d0ef4a942726a4877262f94b9b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6252149e5fd5487e349ddea7cbbb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2f570b3457b08093ef99922439e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f652b779c8292978d16e7530b9e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6621f3d737c042268415c80976abc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acc7b2fe140e443e922e9b8dc50a9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c88fddd70bd290e951bc5e84d4cbe0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a6e64803cb4fcb1698efb632474f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f6711f0f7e746230fcf8102a72c1f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552cec3172df399032b2b253df731bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731a8069f6d7dad289dcb781a4d9ac3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f7be515695ddf4cde682a2eedad20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ac693e66d0bfe70d00bf4f26433aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562bb8e93ba468d15e774f69e2aeb2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc2890b4f7731ce2447644363b3306752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c760f7d59e9d3080184bb0712b2f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cf08e59352854922505cde9d54a4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318777a133a950ab8d5c7a28955a42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3db91ac2b2eb5c5a19bb0685d654cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014533dd787e9e0b9f13c97d8d734325757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b108910da778272e2de045e293a11fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad105c64900378e5c8982e7addf00fd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2c4307bf76ca15ee72d93f1862fe61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d0a3fe020cbdd953a270177ea986a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635e3d90757ed0262b72e2a862deb0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332bc3bef23649f6f55a02a11d88f234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d558503c999267bd86f8363dbc5375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad90a37a2f6b7cb2f3bd5585f187136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f615a71c63c75caee0f2762613352bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064f8c461c7cdb44b35cd78c4ce57568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b5de9c83ee8aab07151d6c29b470b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3808dfdd2818aadc0824d8be5ec74b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9380c372b835f98adca2fab7b839411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2243c149b9fbac3c55a64fa3356e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a985b4c2749deb631387664155723e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef588062f251756506c33d2d924c99b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2b093eb01b45e16a5f8ca507e627615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada186ff799fffcb7a7b7b3d9abc61216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229cbce1ebe6ef52ff5658eb3ffe0df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1923eafd7a77b3b60e8483d1b5b3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea817789c2fd0a5ed8419ffaae1f3a3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc5a0523185227f1db89d0357c8a3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e9ef4a94cb6d7cd76dfe8f88005b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f04a6e0274a1ceaf2f8bbfda7a5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0446d30d4a1481594d69681d1f60823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f2c26f66a839dc8e7d8cbd2fd4a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116465ebbf66b0fd3c720bf4cfb69ab825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80374163465ddad37d6b39129a2681bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748877e9be8ba13f7807190190d30b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5595071ce2fa233170a2693a3fcef128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69619395e42e557e39e3f41135521b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10e3a79e96f7a0b3dfbae7a4cb84fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783734bb4b50ecc16dfde26176de60e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242305580d06034ae535925dc3bf9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4ca0e4fd72a9ae4d2220ef4dd6bc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d53d5c8c10c275db6a0b24191cf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ffb40f317105863e3a5b20b29672f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f3f2380c230b0e4e448b5d1723b1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2602b3f543d0d4b4e58c37c942be637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0ab059f6dc19daf68e047722fb4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2cf598dac59dd23af5ee1ebac33c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a44d67e8ba406e5da938b821e814b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d84d5bfbc28304b18f681e46c9082341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dfdddfc6bd7f2d948ead27da01fc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53bf73e3e4ff0f93e533f1ae94578f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789efbc403c2b9361e58b23ddbde9a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0abda69ea8258f92988d8f6ae018bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44709c8f466ac135f2b45a50cf56b3a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe394326d9e0d9b27ecc9ea4e225daa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d567f395c5c9460383af07c0c6a7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c41ad3498208ab99cd036115fdd35849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b921346411d8e3bb393d4e1067645150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e46287ff06299ba364232dd437888851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830b47cee40f025223275698180547652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848b70f41983bb6386cf7eaccd34bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635217b39c68f8754cc560c3c16c762254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a8747753487979e785052771ff95455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd389b706bd30592258f4d15f9e111656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271584274270b3e42926aeb9201d585d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fbd4fb6410cac531e8ab8eedb811458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423fdc4c48999a87a03f5234a0396f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc160a250390f94de9f5462043610960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d8e2609ab9194b4bac978a50890861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a0d80a3bdf9e3ce424f508779b7b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a16d07ef90266be67b74105da28563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467c8f9f6cb40a1004f033a5dbe23564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21706f9522c452fb2f7e597658e6c62f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf6773df5de25aa784bb36c838e6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c43b08a2a8d5823bff40408d71db067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a0f80971a8347f25543c02181e0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1d6d165f1549cee555878a484d25569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a56005dce5102cc55647b22fe668f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58503ca1d196b6207a91dc6d4218db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c14c91ff887626f875969c07dbb58872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a3464b946319f91f3044b7e892f9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17722df7355fc3e189a74f9536dfb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369983b8909bf59f0a3fb16488c5e9e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc815852d941276969e398810e4f52a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e1e59461efc0ae805b4ff65f6d60777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43589a4ea5d31d056d22709a408a09f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04571030716b977536d69130084d2ab079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ee51aa1b0e36faf64286ca0bbc51880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff6a84aaed0a538356fe010f9252181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658783c3a4f998e51004dfd7bcf67ac982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b56f128dc0a4551ec3a74937d833183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fae218f54e8fcbadf6774d79a1d4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5507e59112ae02d65d553534e7a4ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17babe9e5dc04c3fdf7671bff24ddb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46138ea091a9819d2d102f6132d2af2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e51b16bf916f437d7e4d41e12d3b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000979d466b938b24a4e8335bfd46a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d31b955663361a777bd918835a4dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e8232cec71d2a1c2bb38c7617aac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d90a1921a671ae3665795fb6ebceec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eeb5f75ffcccc417948252fb88ea993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f945cc1f4df6f699bb412d5f84b9de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2e2f9cedd644a4c49f9262f43805e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae3dc09f8793bb8365d6d0d600ca4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31910eb9fe2ff02a91539638a23355297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1277d5fc0ac6584849ec397632dcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42633373fb4672c5802dd30bdde382199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9797ed18c63bfd47645f6f3669d5cca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e790b3408dbc5df1a42ba052637cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d88abfeed2fdff1cc56f6ab9705a65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23857f53c58acbcc3a35c5b8cc5dc2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080881a143aeef9c8a0836f90c35e84d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137570d4bc62417b7934523c585b11de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ceff43387f837340489b551f893d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2724d5a930bc696e0b8ea00947777b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b765f4ef1fa3722cec44118f62bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871583fb34483d9c1d3affda62c3a57d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69abe1e5fe15d492dbce707638c0c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed4fa8cd39a4f2caa74338b04c8796111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb061294b8bf50a24809c43574899c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354e56e04102d8ecd314c72c10ccfbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0da3e209a97c390043ccc6e8747bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d8f1f7f323745aae709c0e7362992115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d613d4137047a041d38866eed7d15a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b5ff645682dbd0c635f7449db8728117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29fd9e70a7312d5f2d0fe9c6c41f02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9505a1e4bc94ef43320d42356ef412119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47b4f2e06c07d35ad43b4ba06b01f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e21a9b6e88b30804448a722ec2fd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7730b7d3aa83bcc273a891a68a981a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9178cd5b138e37253369d8edbc5dfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df263ca7d1d6aa25c8edd56734385124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3e3396124c30301b7a0ee5abf3e43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da29d13d6480f7077ba3e022b99e8a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d8cb6b9b59e10b3378811316adccb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8336da74c5747de9b6ded9d0ce1240128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4225302f5748d3b0ec87e84bb183dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6f6af646c0397c9093ce6689d1c83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcfa72e664c834e21b6798ce20083d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96680f2abbdc9a2c97fd5cd62f37ff08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f91a6daa2e844762ed3c2c4f8c3274133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86602cf33255631608fa34adf4d5e919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ce0478fd3aa803cf49b55e58f11dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236d1d1340e5155aad20f85a044f882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c194d9aa0959564bd41ad8b0fb0187137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3e16ec39db2b70984254ee6992d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2cc3613ee8d2e2efd4bb52ac54baa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d1e6d5bd44552f904d50069554c37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef34b0e4df5be504b6abe0abf0d22a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cbdd97bb39aa0eb9b9967f47d1dbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cb8710a91c7eb884d928bb12642b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb9fdc71ea89cb5734be499520f296144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8efc7be53ad6d25fb44478a2f18981145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defffc50eff039f2eecc7b0caa08a348146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec983c48f1d0458cbd2bcf92240aa03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d79757574b748d37f268d60bfdd830148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597853ef16603ec32d49b9588b5900149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931a2697dc812e983f3fca8db13e2ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dbe110b3bb604def06ca0df67294d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26047208ea6aa388b2767a8e805bcde3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df95cd5bbe62f28f5ade98bb5b2216153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f4951bb6debce238d663ad9b3fff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8585fed74035bb0106fbe638fb896c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505a4fc6e19f22a7be990d219a95a12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89700c264c43e8cb34efd5c5d7698e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca1fd1c7f973fca839bcf62eff83d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964e67c90b6d638daf44dabc55f4e12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b23b13cd1fad2b9ebe02178cc691b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746575176bf60893edd3fa014679d3f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947778ee2c236a44c7e21f178cfc166162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d7e7bb57792a83d4978333838d1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d8087d1d167a4de62bd68c4a7bd09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774fe9ff9615647404bc71dbc59627e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b07c1763d16d195b2eb25e321a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602427f045825650588eb806530df6e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83752d5e16908b40b4c62a12d48d364168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f864f32039a8cef84ce7cffa91263169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2a30a87ec3894c824c673fd25ec00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070070c4778d619b8229bfca05f671a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212bed623e19d0e0fd0b004961a38dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98b236a3d895e9e084e9d6f2573f3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652baa650c9a07ac19bf09397365202174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ffff2812b154387a82a4f8a05bc90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a4994d8bdc5206192c6e428901b46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b79c764111b168577a6bf98034169b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269111f25b6accc55d377458e2135d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696ecfe9b05c597f4291de7ad34467179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6d47b3bea5710101e089d1029a0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b274d5aeca22fec25ff38c94960c10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b61bf145c86eb16289446036b6016182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c17663ac6d20ca7e45d3be3d79cdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab4f0914950e4bc6b35e134b75ee2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78bc298d7dd90f79700d74919abc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6061bb43c6a5fba3d8a4b1c99dfa3c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660da1cf5cbaa80ff2d34102c472b1e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45d47fc8381f2adec3a554389d0f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c472579be18cef9accd5b9f9cf97b69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e08ab85ebfd4c898fe46d8e42be511190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1066655e8f011d7698a68719df5077191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c63f159ac4da27647883214f2c4442192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504ea4750862633e43c9379490f5ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9340251c9e90bff21ddd717d7d80bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0cc8d27e40c8f844e60b0ace6f10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf24646047a8425dc3b0a5c9031925196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc4011402826f266c4d70d66aa95e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e820ee7cf77e4bc55695e492d7081a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de55f674bedde60892c5f00d06202199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d932894ab4d05feb0171f88a1246029200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61cdc60a2145ab9e2a350484d44a37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee9b65523a0c81004fd57b370d2247202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0bb613b396d94c461eb76dd0bf02c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761eaed429c970a293e0506170af184204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ef1afa420be9be46e7a8416ec09e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceeab58739ad2fe8aa49426f9b1918206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab6e688a62192ea3aa49fff201bae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a646d8dd3057cb6f75596791a258a85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e44b4d8280fb5cda0bfac45d18f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47dd893606ee0a5ea8133403a4223e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a3737651c6ac4fc12810b35a1902d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3be35d106393c6656de6588bcbf0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f0e34995e06159a3e02f66a32fc02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb581c09d49b4030a667ffb2a1d7bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e18cdea7bd03c0684012406b6ce297215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fcc77fde3ffaf1d451673742aec4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57c4fa20a5223967b1b9b9a7aa17f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8ba2848a98d777933da399d786d4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709c56685ec8d50b738b29e7850994b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783521ceece35a163201cff93dcf195220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c712df1f86a236f5ec00dbc67e2f69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337602c74f0227b798ed360fd258f0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaa2b5ea502c50344ea2a53e5680bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a35c8ab3f27af43079987ef82582a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72630166a9764d5384ecbd3028ac0608225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c7a6671178d55297b72b98302d90d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63372a8954ca562de13adcf50ec0d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a6abc09f5b52e17e217014097cae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f1462581831d6ebfc5c9be9389bb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac9583c77261b4d0a9b9d23c7a4f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79e608d849e4c60dba4185c2c80d5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a51e9677db62defb0ffb74a63d89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c023baeb7c03a8e5f1953e07af8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e5349ac122cffb722c22172e31971234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec6773aa74ddaac15d90e3d6c0d4a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eefbd325229063bbc24b5100f6142236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59d7138963733f150a5fba47ee0fd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170ece115b48f5a3487a127db06bf41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326921f9629cb662f8016b172213ca9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf661d98e29c67ab986072a6804c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c791d2f8553309c5d4c691a9ab5356241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834a6c460a799fd53592b86a1e9fe3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea3948b775665f7861dcc1340f220243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2042de102b1fe644f6054ef04b3e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434538b0c7b65601b0c0a784647deb80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831bd6f6c048fd5fab0a57f354554ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9a6f4614da6c28ac3871f1d8ae295247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56c91a287e70e199bada4da8ccefff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44213825bc79d847fe032019b9179e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb921ee4a6eed699e809c64b7323d1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf20a870dde713f8d9d8fa633b0304251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566bce70ad163d9290229bddc7e9360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f03fbbab26238f21168b4cd97863e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25bc6d6c42640af92ef2305cbec7bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc562d03b101781cb8123ae2425f2487255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e0e06b23b003a8bcf62ef583ccd90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e468e001182d32c0ac13afc05a7004257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004cd2271ccd0d0d1344881e3513585258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52632b641d985731b35e6accfe64b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e63d240dd1951eb41eb29297de191260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd623e90586bc6524d49581dd79ee1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05102a78d18364d5fcc829ddc26d4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe0280b189af9645abfe1f16bbb70f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998bcd818a0bf746f87bc4f09fc8449264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7891a47c7acc5c40bfda47fd23e7acf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778684addd7d479050cf3fa3212361d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60b403b70b813e8566e7881d5656f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8babac1796fb070644923576c25b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3158e74ade463f59c69d3a8edcbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e033a0aecc4c9e84c60b59d3f1939270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b220f2dc55c69b545fc0bbbf10a7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd0070bdec7c4d7083a8c0d91807f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2a905434d10548584426ca2d49c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698e0e5c8e963356ea74641488650e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c723f3521b4d999e9b1a0e4ba0f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8bc97927e1673040730e4f93d85c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca23bc8fa3aaefcc383c5e070203a32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020e35bbf9490087a18e2d8bfdc621278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501ab8ec445cb64690d8ff90247ab0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299ae86191501efa705fad5c689d279280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383a0ee1d17fb887cba3867c380714b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e63ab8e2875dfc865bbf54920bef1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacc0c5b969bc97115c9a9aa2323d21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb467f50d32c5408208cc201f9691a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee2b42b133a570ff9292533c0498d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3931a904e5429d39f519cc58c870c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9272d539577fb145467d6fda6077636287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d133aa53681e7ee6fde6ffd29986a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb64b4e34ed69c85bbac92b27d6c87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003b5a2197653e8e0ca88c515b33a25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d735b5b6bc9b10cedaf9dc1d0d46c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c6e1fb7b8ad2191169320dc315d6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62e18c97c3b6f4bc1a40b1a93ab1e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f23a12d39940ee15e9e97b557f3856294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528a2299b14ee552a39a45254d8de6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636df57a031eaa59a17b1345f36fdb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2c2829d68e157444760f87f83c5ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe89c95644c29709c6f13984524d25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d28018c1d5ab78aa11023140713f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1309d14c8d03d017ae0392bb060553300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3fc1777f3529bcb1b85b8134cc2ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d92af3917be2da9a5cb2619407275302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fc5d93920395780f3419b737ef3c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d260f0532dfddc3194750f8df021b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511cb8c721653cf2506e07ee16d0d65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f35fd112e207b74fd398a985ba5934306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc388a6bade3a348d7d788f4a536fd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff256f6018b32f179eeec32b7542e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4168809bdd9564c57b7fb2fe6b6420309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45087af5f77ba74df8ba0ce2a0f37776310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54a3b739add52cdf9c959cd519a35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afac1c9eff83da713f3fab675e49c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127880511f7770cfebf15eee818e57e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55efe037782401a652394f2e8df9fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7f1bb165de7a8072bc3b11831b6d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361bb90e2449b4a294e8dc6e2781a85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0b68791ddb5fc17e981893f88c3a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fcf7787285481ff2a5d5915b89bb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fea0fa1fdeb9211cbeaaa65d68fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe34e6bd61baf32c147f16debceb61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3845fbf16b3ba06bfe566d71ce21ec1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a969ed42107aecfe4275a2ba483ac02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2003acc8a6f2441759d90a76d92584323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f768d3bd13ff58ab1d9832c8ed56c48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3362310a832d679329eeae3ef515bad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c636b7765f1426e23103f16858e8601326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc07c65c416bdbe27d7bf1413ae62f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc9673d0bffc34cc8b48ac124dd08d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab91fed7fecb9e0aef7364a5c44ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da40f85fb92f13faebd465e1982d6f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe18986ac9de4d0582dac6f46851e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c914b9068d56c207459462539997332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c42bccc27e405eff9e50b9eb3d3a6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707005682072cf5ae465f62502a2a4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28591479f64d814ce39373d9acb5329335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61226720a6ac72843be7815c99cdf23f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d64265f38ef38cb01200d3a6c1382337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f20a1c6ac29bf344b3a1f5c14fc22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82cfb546797cb9df6ce2ae83bc993339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8dcc248fc45bf5e5ae258fa3b34a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d52b2c9522b633ee55b68eaa146d9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a77ee74341e2ae41e95e3b898be12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0b45f1b319b8e12f10293b5e00a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567892e56541c9c738226f032a5b1dd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f143ab61687f17019e3065687dda38a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a2554c3c4b060ec1fc74f5838c9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e20d547525d1925ab657436365557347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27558b6900d730a10b521f6a8b7b8999348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab05cc89e3f7602ac9195b2d0feac7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ab688f6aad94ddbcc44061e24686350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f82c995fe98929527d84f33684f15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f0283f964df6a042699c2c7f14de8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef4cac2dee4ca88e2503e794bc835353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ec85478d850e5853239caa58ef9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d670998fdb4afe15fe5bbe8a4d76c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271f1c3fafdd66c04bf8a3331287200356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d9a7f6322ce2806c6790418245924357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec857e3bcdcc7f96c2c8240067e030c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e99a52c1cdd05d4f3029b98b09a1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca08efdadb6a643d4918d09bf666cea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e539404ccd3816697eccc0925bd715361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f8de222885254e551cf85a9da5ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf73f9ee489326a259228e2f70fc90d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdde8e344352b3efe65aeca65b4c60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f7621462da861c81ec1b4dd35a529365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28734a8bc2d21896a5a8f0c9582ba76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9e62ceda8fd1d860c06bd2994a4dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603a2f5c3f77d541f797d19e951ce79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d4dba820b7101dfbafaf0309a3e48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4714837c139aae1cd332d4fc340d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a2fef1978515b68fd258593e1d66f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fd19cecfc85c9da38ad885ff88cc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615367684c0f067c2b55af23d8c354bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0455da60048308f5e563f1b41360a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a1e45af690010f42f0bb9614ae310375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6896c06776fb1213775b4799755e40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5ad13d7e360fb46119b62632e66a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81241c80f07db68cfef93ada3569c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf24f6b820092500b7483da6c1d913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c64edf7cb843af1b6f9dcc1969d9d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244174ce74ae613c1fb5e81dc93f7e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabe7b549ac2bd64af763faef062a45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108b974aa8c23b375cdb90376a792cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cf938eb2bb0043a699e8c44c9c2e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ba1aa5efc7e9de88462476abd006385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b46a7a9055bd847a16c1a0136f2d25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a2335a44661275f13cf149b1f72c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38513a796d192158a7c25b9838b4ddf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40554ef285ddcb787247a1c7287553a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8477fd24f2bcd0029533687a54dbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547f4970c5e0214aaf9963f7d535db2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8f38bab028514bfc15ee17e18c6b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e737e19f14c87f93e66df26ffb8bcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e670bc8857c3c2e301f81d367e9c76c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa098d904cd3d7b00a5668404ac7ef5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e29003a76566069c0933a526c8814396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0bab6abc3812d51706c75c1362d6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86b1c242689cfcec2d17ec1e666134398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6ca7c5f2e4614d48d34b3f5a69509399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6a3d80e5ba689bc2bc5c23bc1843400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596b45bcf803c93de98cda5e9364d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef0c3d214a73983e4499076cc956a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184417255e45df086758a6137b5ed73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa3271c4bb373c2adf3e3e4ffcbbbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56285bec9c1b02c76f9b744b397fef1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72335eb0334e305fc5411ff872848015406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77a5abb1831387f8c6e02c98c3a44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb676c63a7a1a7ae3cbb83cca5077408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9002a1b1b9d77629678a59a8afcc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c995a8a94586b37011b3fd030c0635410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cee253d1141a1bb341c7151b0419e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f0278e1f198241695085037dbc8ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada572c0c3321fd60f141b3d56d1af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede64704085d4a64c1feb42b1ee68c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915cc8647dc79442de9bec34e107163415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e1e8a56e53e45b675a2aec1740e44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26119a832f2840e95708fd7d6884fa3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5330fafc60003a1e90443c49570fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3a9a77044c283a0afa020bda2b05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae2f93ca162154b6c31a81204ad52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0daf03a86b2b9a1e3fca316ce6032b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b501175f09555c7758e2680534df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb0e5315221fd825f43ce807afb6f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36138e3aec5fa131a098c561d32f7719424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae58e4ce9175d560253b23aff733a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531deb35b8994a3b1709b2aeb79ad063426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7f030fb12a13f8bf624bcbddf097c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b6d2f5807edfb1b35a5154a205691428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ada5e69a6564c8eec53e76eef7d4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb403c2ba1a35fb5ea6ac70ee37f7a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251ec6e606ee08c0a08011ce70181e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f94da3db43058ff5f5264545ab3da8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708343045042cf4d23a2d982b5baaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575fec47a9e2c28d56313bf7172219b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7194bdcce20e4834ab64b28f81c2ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee5edc3a9f655efd43d791d6d4c48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113f4d0979506136ea89e989e17e0d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ad4d405ff404416b87ae7b7a70a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf7c70a09642687811362030a6e3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a43e8ec3c0093743c89abced8bc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fde29b2b6047c4a1bc75e416b3096441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bec4e5ae5e82289e523d55b84f918d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ff50e9214c9f84e7263b69d91271f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2aa1d233bfc9fbf1a0be5b264cfeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37080d93973b1875bc409d3c03e97b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6d13cda54d1e63451bf4473f53b0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874f1898a83e30e8976858a9c0a55c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e612708de06d76d682c656ca7bddff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b53fc1270719b5bc4763e7db4fffc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c1e3929ed6022bd35f5af6f00df4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47a18a9ce68ee89f0abb914a22c92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaba182d6fc90ffbd92d86aa5d63e63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c94594c5bcc48c4e3c82efdaffea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720a7b40f37fb1a15517b8162379461454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d28a9acb4443a082d8c17dd230c3c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8393926fc4d7c3ba2ad6f496d51dad6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a068c88994d104bfa791dd8979d2795457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c5ca8554930c7cc66f296f5266a88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103db4088d7ad74022f499594edbfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee96616b81003d3afb4e9def2918d49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051f52955011d89015b71ca5c9297bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd718d93e4d555cbdf200786765c7f98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22a1e766a63830a3e4c442e1444c0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062876b848067beb7a9b83373d57379a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a04be5dcc1ed7d45da27d8745b4507465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdd2703dca293f2beabb1393c1bb63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7abde8ee207b692f075b6e38d525ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df21d0b44bcdd68ab96455d3d0c12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553468d664baefebfc7eabc43a3deeb5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94391963a4a3b4e1e67021607e7cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3fae5ac0b151cf2debe9d181eec6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b39bd17ae7469294fb32734853cc21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcb4d3881c550bfedeb1d475fac628473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ce0a0c3dc9b571bf7acd722eb08e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66f61f725ec0cf56420edda8d2bcb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43264262e69434bcaf1203116f6da9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a72669e105740b6020d319efd0f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907fe394cbfa60267b1b98038223e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17bb1ca6170668f6ce77a6064661a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cd0c34081fd4efa94af07bc2522d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187daa73eb557877ff0cee03689e26c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d853a696e3ebb69d5f94af675f8cf10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7f3ed312fc5faaaf6476083cf38a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe656a8d12e69e8597d414a7baff9474484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1fcad28afe99409b3f1503e895059485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cedcdcef84e1f28e7cdabbc70f901486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171bd250334c56ebe1c4b9be1a00daa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4796117381b91ae68eec8fda1ff84c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df776381e3063b29a5ec7168aadd4b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31de3c16e2eaa4c7db328d659674b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260964a72d4df76e58ef0553afb1d8b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12485400d519771d67e789216bfbc0b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b282d26a3cc2ad07108a5fd265e714493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63950613206a2da4d0f8f473770d2a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53f430492ab5fd07aa625c51cd453495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0751e3535181e4b37a652e7c141cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe005ff3b5ccfcfa40ebb43143873ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a57d315c317a6027b854d902bf8979498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23224dbc28897936ee8ae296219dc1aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40987035d537e92b2a71d9911b0b9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55582a609798d118c7ad9a8c2bd892f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dd99f96d8d8b4d8c48af1cdb5bf03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd0fb1878692e351ce26e526f39f0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5af4c7541ddd5f263e62a6d102a95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333e4be061dfd997d4fa57878b9fae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9822e27be384ed19ac24ff3fbcd4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af4c110e17b9d5a0d6e3b566caadf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4da07d8cb66d175ec2692db752fe2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94985b56967075fbb41334a3cb3304dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0319930dd1572d5c87039d73e852a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a0ffe1d9a29b81411a0c0640101aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b6af33eb1447a60716ba18dfb922512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfecdde792e29a50e1722056db247b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e47137c198143d11f8ae76140f795514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6ffe3ed12b440ac07bc155e12f7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f709bf2da1168a73eb3e58eea2812516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51bd74a31603348c3a1f5d7662d01b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d892211ef868696a19bb65595bb29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75db4abe4345815fbeba091288513d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8895162071520591b368e5890f767520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633e9dd01c347f935f551642ef8f605521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23a1d1c2946d1ccd18eb6c9384346522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88972a7405eae172c3f4f9e45f355d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fcf699819f6134d70bf83550e3a20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664b2e24a86d83ba6e8db7b917efba6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a205e110349f462d50e0f879c6bbe4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0564952b2a2cff9208468c55ef760527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46964a6336d624e5ab64dc7beb049c7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c31a977a2d3526785fe399275f0d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5965d3a3525b8966f213e79e75372530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8581e793440bba127a49c1bd623e905531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dffa24542cdaa828f861027e5fad87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3b4ab329f4fb62b009d99ae07154533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910434ca2216933c44ff32785ed00ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870a5d3c4bc9e991f06e2ee3965066535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6d8385a6b9ca216b9085ef347f9ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5161aa044e16ad600a9fa1db10e0b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3ca3fada9626f67adf61ec66755e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80ae52fcab0f58b6365693b1e9a5f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c32fcd56454dbe7d97617341423470540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39721f5ef1011af521c1db17842a6df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cf95c7ab8064a07161632ddbcbbc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ac599f35d0838f58c8b6d907d99f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30865cd39762dd251e3347e5581ecd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0917a7fa27e040ca15b097deb08d38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9496518cce304873cdbb3c21764219546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f2c6a62d48e44deae47d2f7ef7ae9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976069817e812e075d13108db296b76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a264b3538ab55b3a6778d92006f5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f01131e6f99eaa4a43554d07d75108550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c214dc16b3f00d5c613844e181b39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964e437103baa3a38fdf16d366d8964552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c1b105d08c44571ae979581d0f3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e14f136659d4925119395686e13c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568abb6a422971efb2f9003c6a4471d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e83bb522914f892c4d9246e98d1c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66711e1eeacf8aba7921db144d4aaf6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c3363614db347fe612004ea99b648558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf05d6834f24e47300a6a137de9eb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bace4f1a519293e026e249c144cbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8ae83d5c050a0156f0b61479dbe63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ac9a7c5ed448601b55b2df159148562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a47a0aa98901f3b7138324beb5689563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269391d7d2321947a9503c4769ad69ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa343b0562fa07b6f4901122106e72c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c39493fcd97d4c464963d80df8711566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9ec1739be7ada6d7b25f24bd1410567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bd3f9ca056e45be785fa3f4c7ab17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146f3017e4ed88ecf9c7f7d3f67d369569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ecacf3ca475da9333eb759bb4c62a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdcc7d8d14894e73bfbb02752ce845571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85e1bb637b5440899ba8515adc9dbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07cf201dd500a7c571c894b679100573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43b1fcda1b309a8c19508eea2beb89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90783ca0075c65a0ac938294e14132575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1960df916f810a705a7092c5ca08d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7cdfc7efc8cc5cdef3f2c724d72b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87bfb0e3d60f6f548db46f9e4aa5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83859c31115a2d89d5b74bd7366c945f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac090b73a3cdd44d8ba49aa64606d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd313fee5c913c1b9068958cab7d44ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266551a56c3d9af7d04ebe1b874872f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd50c72bb317a229f27af344f731daf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d49fdc22b4c75f36016e132e5fbf68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029d267b21b390eb42d4cc30c2851a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ab9c0e7e11cedcab5ce865119c6a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e01e62e7f041821dcecc69a827e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df378e0d17cd4f4ce11431d38ec18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e69c6db8e62f07083ca8eaced1e94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679248bc45b6a6a84408225bbbc5bea6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778e2b32888722e0916df63fb55f950591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a7faa9ddc50447e87451c1a49f4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb7cae6c6ca2a6bf91b738287d0453593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f4660aa5fcbd8212129efa49d6030594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8b82d827a887048e954e5f664b050595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d249e655ac79358a7564c06d7ff6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fd5ae08de429622ff8902b3a882f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0152b7c5b5a3babf01f2cbaf13917598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad219d7adecf246a1b2589897ff241599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78414b979b46a378124b72c06a72f5dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cba5695233e49c2a70f101e1e62f85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442707d1e67391220271bfe2327f7ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a67568355f873c1c674f98069b3fac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b247ec609aea54a6a4d93fe9c9f2cd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4875584de0b118c09098c48a7423a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de57b69d1ec3435eca395cd1d7275606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79afadc9cc7db07c8f7ee4c9a5850ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4685463b8a551e644543b36d896aca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deec1f836d44084aa24ba99234df1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b57fdb9d8ddedfe4f83f22235242b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6f437d9283608dc422a133359d522611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94766898daebfafe97ef0c0b987e3357612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c5f5feae31cc1aa7faac105820cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec21d4ac8ea392eec24c182545e5799614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60fa68c896892fa780cd9e486fe36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd0f5952d0a7db5fa16144c50deed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b8ddfebaa2ef4bb6ed80fcddc802e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cc8dd66b505f1b4124f3a5cf692c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705202fb109cd3d3cab0c2c6b57e0da0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a47dbdf1a09b34c1c60ef8c62525620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3570b410b6d69988a3c63b9564d30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f526eecbb0cc3e05ca31cb8681333a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2ecfc11ea38967aba4d43c3850dd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0810f79af032a214571b93bf2adf9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ed9f435f3af9b67c4c04da3c6e37c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3192812243fd18017b604a255626a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8087aef61988f5fd2ba744f7db191627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc472132fa4fcbe4a7472f0867f995628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e4e0bf73f3c5413613e63aec92b7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939180030626f797316660a96228096630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f219a836b50aa01e9d8c31691124631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fc8b194b1d7c3fa44f9de708fccdf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26fa70702334cff6a7f0f5fba90c7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7e53611db01f6d416340fbcef5c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd030ff0a8d01d425d26a1956a6eb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4c083855374177526ea56bdeed660636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b80dec5b2554a1e63e339513caaaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0ad132b5e6cceaaa951ffd52ac95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23331b110a96651cfe24fe9d3e5479639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efaf0acabba8e67f3646feb2c7ee31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696d8514b1b4c5f30bbc07b5a302764641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e9b385db0253b755405e4d40f55de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26d7aee4bb0d2027c23e3d8564be5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a109a60a33f6e8a2f2251b12fe1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6147ac221a1c10548c9363a302596e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402b41eaafc73e6b08357d5963e4cf7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df3ab463ce70446c59f976f2e6f63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b38527ef5ff0f5ebcf57aeed5be74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae0da57dcd9aee9d0cc0ad497040bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b606b0823e5d223ae543c06fb1c82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf31d5e2b691f89b6782e574f3d124e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd2d0fb9db759e47cf2fee371a7227652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501926d0c29173b946695baaeb81e896653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112a8c7daac784654ebdc0bf398b268654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8fb26ee693c909eba1dddce0e4b66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736cd21e73eedd1b2885cfe6b1c1fd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f19bcb46b21bbcaaeae62828df6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed472913c343350ac1a45223199403658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd1b4e395a9cafa2418a628ca362b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18ac35384db910c5f0a0b5d9da2fce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4be73112c89d06020eb9cf6047341661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2185b4f732a277f351be60be7fd265662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58317c625caa12798eccf9a8030c5dbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e519364acf8d275ba3004bbe2744664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4d107acdb4e091c2a3c10af9dbfbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24380460ad5c0c987ce1c0d89a53d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14735bc4ad7cd86e54053bd75b46b767667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe722282c5d331bd8c124fa07afcd337668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbcbb703c741ef001321b53551a40a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794bab500e14d8ae4940dc73995683f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35249692e90a90770f1c32ef5b8a7e88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13999889ed7849da4bf8ced1dfbc9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae1bf9509aa18d847bad1569e78ecf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406290d9243c46dc78f5913402816398674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53874312b5ecb77a211c88ca1e25ba5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a564e407701409ff0eb9181c1e91a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877f0b377d0cc45196f03290025c8e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e6403e1dd3be93bff1ca17c59b90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1f936382bf01a0e0cbe48bb41c59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0b052de2f32efe9800e9d91ce2558680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811bfad4ec3e8bf26496b2e0b79dff8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02ef03358d3e8430e5f9dd06eea2f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62755915471c252a46c584dad6a8ddf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e1acd99cbd593b2fb109439142c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710641175481ff2da25feab255e196685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959b4d33f6ef310f15e52ea178d633686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca10ff31bc786800c2504e3dffa541b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4c8c6ee1036f153ceab6a86f96ede688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa57090aac1b888d7aa1b2646dfbf9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51630d59f2532ee2c2882bbc3e0a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127bcbf7334bdf5ba49ff0d9b17fd0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3438b764df3199fa320cfa0eb4974c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004fd9771dec17a6454ced9ce0f0c92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaeced681f46edc85e1f6d2a0c57a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d9ff9f55399d893d955ed9a35440e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e695b2a116923ee32eb2367dfceeb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399112b4987768568f397f975f0e02b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac537d19cf1c14d96a6a24d8c81b146698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd609bb9c31c0f31718f49f2619f5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164438daa4d4ba31c271274d8e82068700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a18a985f1cd37c24217a4d5536134701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff18e200a2d9812e993d168094d48d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b7cece1faee05bd93dd536904915703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85dc6d645ac57e504eff9890a4dd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98288f96e5bc171bd3a37eb8e156d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03433d3d6738d624dbf5d7ff65003706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027993e833e4c284675e1a780ea772f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45c5d2d5804d7381b2664ac0953ad5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ffe5ec269f699a97b7c5535ddcbc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17c2401c1820b8e3ea07ffecedc3a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4bf2ac4c0dde7f9c10754bf815dc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805543aec6bddcffe9f0f0db1d98018712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06f3fb3b63e93ccee3a4dbff542d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4ab641de1f925267fe5118c78688714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244743044953851d59611e39883b145715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b7387eb21e9585cff26d2961f0a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a690b8f48d6e4b641cfe36e9427e8ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ba7cdb3cbca57a6450b1a569fbeb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b473e95458232c44442048f115f83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29c75c8740e90946ab483587eb106720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a4d367e773d7d5577f8907ee4d61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53a468ca3beb344c1d043bbf69531e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58977628c938813dd349b2ea8a3017723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b8569dea9777c06c848ef80cc19f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc83eaa3efc24a61e91f53ec857b172725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e20a5e0cf33243db7e4bcce79ed05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e100cbad4f860723566b9b2b37cb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acda098de303ecc30521e4b53b9b50b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c48d7f885e1798a3122d1d533df3b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad45b26f509fdbac3cfbcb7763d6b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bc1059387a3dca7ce4b65c0b1635c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ddf86a05610b6767dec3a827e533732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e29de77e584c4d0ab9ac011193c4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd000276973dd2911a381956ae647e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f7da48a1ff1bd2b2deb1dca115568735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916478cd946be2ff7e7218fffa8b40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9cd958da9d28e9d2873e2e45c230e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fccc7d39f6af32d0a66da36c1de69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae977f04adbd95aee62187cabb11eb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d05250c9fc9cc15d96d1864afb7eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4d82eeb76da385c0243f5db65f0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0b809dd81e1b39b611f1ae63c1c7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b8f5bf77889d0737046eabf2f79d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230867a7ad2906cc2f0c4168de10886d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7653110c7d8873dfc389aff46d89c12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9c46682049b5b56f713bbe1f9324746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7c2546d6df251cbc886eabcf9c6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb801ee15e50cced730c4eb85b75899c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64950cd71b9a8f71bc327a10f4bcd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c939cd5cbec66c107f6ebc30aba6b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763efbbe7c5c3eb332ed2eb0ed0ae2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe139907b6b6cff6e47a060913067e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc6e5d09f10528bc7aee37e43b0234753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91885a4b1cec657bff2e6c5153da81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9f8067d58e6e92c5d491831eee54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140b8e948f7c362258d389ccae6c644756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14de4529bedcefd9c1540d987fd964757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd65abe0be2957cf6577e95a0943a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6690de829f4ddfe4c6efda0dd4b7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>